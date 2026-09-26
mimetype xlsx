--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca32c5a8b5bdef653e0e33316c1bba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea905d41bc41fd8c35d5996af15c5ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607ef402d016a840d86aea0c447bf9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4639024bd0156b781b4fc824c7b844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6c3ecd20eba712c81258fbe2b65db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbc00263bbb019194e119593a345e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f4948742793a6f6eba0f0f8ac9f087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc350fdeec27c338376236bf93777cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29303b9bfbb28b99e675428cd49a09ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f696575b838eb725cdf5f861e353110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cd41af820984bcbd54788e060f3b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f23a91e6a2fcd674e8425dbb03558512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d53506db52c530997c6fcf7fe9d3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257b35b24737948b0708b79ff7cd31a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97f683a01ff7a6a9867fc58ad42efe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb519524c790b8b5a83afd61682b7fc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b477d3f9df174735f894dc0e328517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f800aa940c426c92fe4fed854c4b0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0716d82111f20ad3baeb9efb61b82f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cc90585c42d5bc64986b54e11cd4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adc96c4375f00ebb5e2ee4a9e3201421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464533f3c3b94232a50592f3024464522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476317e229cd088b099187afd5e117d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffdbcf55153e2a732fec77d5c2344624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e23f88aa90cb577b0fd1d96ceb48325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2a37b99d23f837ab10d10e9719c6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db827ec5a651e83fae0789e80e07520227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fd5c4bb9c86c0e9c060e6067981e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d53fea1e42dbe83b9e1d347ab310b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42e6f03b6b39a8549c053a5036305730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ae33561b0f92086d86066b35f5a2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2d12fb6c8ff9c957699a145d2caea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd20dd9b26c4fa8a178555b0b875df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c898115c5dd38138a80e4722d85f9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a24c537af2966499182eb5290b7b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d6e5f6153947a8fa3384f4c3bad6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4c7e45c244dcb970bc357801a6b3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3c9243f44f26007a7ad1c686d392938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c070c286edded6876b6718dc763a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbf84284e6fe35c605822e3935a39a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f86bfa9518a159aec7b5602ee71741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27f3984c3d3b3103a0f952c54a747442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d1be48ac287ece13954bbde41ade143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296e8d91ec476d1bec272e56ce2ab1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59c6f1a8effdb28e752bd3eed665b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af337c07ea6b55d63352c48bec73ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef608cb4162294ab8a63242b0a911fe347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e61079049a13823595bd735c5c7d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b5d220488ca2439dbdfbb0935272049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119960019cc5f3e72e46a8025f83413150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051538d05cf02e2442155764c30ea4a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a68a3349380c58ac24ba0166fb1fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fe363ab02c1e0e6cc47cfce1a70a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25eeca2dc737251bdaffc9fdeab94654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fde3bb85c89df4a9e84e87a189375155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d8def0d2a849c426b1e61d496944556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698630b94824d9ac86645f55e2526ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e59a553710e39f75825566f289104a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d85e75f2f56beccdebf7c7fcbb6f8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e3d35af43012f5b9911c1eb91c29460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df89cb7a2e7b2622bfb4ff553ad76ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a7d28b7234285f6bdb2a38a1ec5fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dbfe5011a4ee35419987f1e6a112063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82567be9df0a9397cbcf01b82216436064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fff10a20dbe30628b5ed9c7f33f1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd03c27d356a6eedf9e38ffef07d8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d890ec88711d11cf37ce40b36d6aa2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fe551f7c6e9d8dfc790f6253831c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c769fd46fbd22429315839d9e2ac7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660e14398fcd17e79a956e9bb07381670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571d9d8efb8e63f7d179782842c85cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef64319eaf8c8af7e6ece0131efc9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f38b56b9bdbc97a7170b8c7d8f20eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec53f91f7035825dc8e4cc15deffe5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141577a2bc224f8f4940819bbd196a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41185c212fdffabcdac27d4d390b3ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de0591991abb5b190e8d829390e7cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b525736527472c93b46a2136599d4dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3891f776881eb289e20edeaf8ec66c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1512ebd5e64ec0bfc1eb325ff8bf180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006297e620cd21721f1a786c908cf8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76639c51adba0845824c37baef8f94f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83213deaff66d769f3b99a0efa8460a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08547cd06665139ccb7d17648c6bc03c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdfeeec7de4ee42291b34449b85fa485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafcce9871da4e9cf11680fb987956386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aba5219fcad3d00080e0a950b0c87287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8329ff7c3c82274a47880fb7eb2d0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5559b2419ad3254132b1471fe2bdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2bac1752c18692e6ee72b1514651890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de739790c773f4c45818c628f6a4b4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a699b1161ac03430391e3b673e97e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c236724340b0fd0ae7d804f3bd0313a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2a3bed1b12569738b83bbf07882c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcc6a428ed89fb4c936625758ee22695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b25f13016e630984efe4a6863128b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc596fa5b2d1bc39f8f928400a6e2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4926897bd9d7ce268598504afd666e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daf0508a35713495ba16313ba1db4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df75fd9925973ca1c45f6b74ba3a7e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9f8ad50966845a1b4dc6381868862101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fe3b4867add90e81d6e7e270d811c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d40a0a572e59388086f726139266c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b9aa5d33a2db9cc538d382d9c1308104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0a06f33b3edaadfb20cba138c93a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37041515849e7e027138593e7ed89e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20203928028f9ddac7622dffb1a07c6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b77a555ad0d2449039f96f32c468f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1a32efbddd6c5d8ea5b8ca5ac374e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526702642ffc03c0dad645d0e809a85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b3f6049122c43c12b321548dc06ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dc87bb507565449d5e9d2537e8295112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64079ee989cfe4cb8d2da2d4a52073a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25741cdd083d139dfa620ac8f376b13e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68249a6d1dd6d14fbb088a677aed27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81068bcb65c8f381305a0749a50ee8c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff513427d5cb2e3d153bef595cefb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519db3fa21b8d8a1c900d84b8841aaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40265c9a98737e2dcfd22767a4f2129119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc643af538d996f45dbef3d10e4d3a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df1487cbac5ec7f7768f9966188dcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152086193250511da4748d4c062a4dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ea23439406ebd01d0a1c6bf94ea07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965a850e91170fcd2a4159c1863c8eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf25bddfe92452d77f8976f585acca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c8dc121f357dc585c9ba806eeef62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b92bef399ff4d669ba262682467002127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fc9144ba3b086b89c49519f1e3b88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6ddce14968442050603da3995276b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58860d1f5d447eadb31a581f6fc3ab5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec9b1cc90b33d6c9696d25b4d3fa00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24ba05b0f390a289a24801ade04239132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857df588e5e48d7b995d24524c73b0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf404cd10015fa1e83aae677a89dbe8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33362f3cb9a27bc7fe345c3b1f05393135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a6edb24c7b66ce48e3e3c14a152ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad5d2009df0f9eba2563335dd04084137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4da5e3b384717324aec0c3af3b183138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aaee3b4bc8400c26312a400a63c3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52760d41b6f6bc37b38ad02920c7f75a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58023e2c80e0fbfa40705e162e22b78c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695b33873bd893ec0a1e88dfdfdb1e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c888f1f20ef929884beacb23b225b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f828c73be8308049d1092a193d579be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb0c1d91b662c5fef2d87353720808145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c41a4a0621fe994ebb008e4086f01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f8694f427106aadcfcf3e043d50d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b9fad00b7a6ad3bc0d6d75e4bebf7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff74e42a01a6d703a02eb9d27cfc324149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332285769b8c795c9e677a50105b06e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eb750f6df103658dc274298abee60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368e3a1ea366507a65ccee1779caa99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265c9b05bca1dba24f69ab0b5f1f704153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56346166aee42adc7ad1c6dca781f10f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edc961029c6ff5ca54e51668542c79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0a0eb6b37b2b7c5848319e705a2a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34b9a0b4b6ff99afea63be60adada8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4e6e52b6be83f2efe0100bdd81576158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8b08caefaf6335674ec9f048e1023159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff844e4b2232063a3db31ec7507103160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592eadd508b40554d3f28ee8d2403ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea568ddf7dc0e9d7edd3922a478278162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8219a009acf13ee9dabe45548172f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60985547d63ed5ee6c19dad9730c391a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48346b5cc86bfff0fee886d1dd9f2d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a715c70f420b812a65de040eb226e66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550545d933d4060fb1cd98fa66f53a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34235cb1c124f831d2582b049bbc9e90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795abba9047295c055b71e4026d2ea0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea603d540b803d97a4b53b6a8b1fd90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519137d1c55057dc5c5a10a6fd492bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3508be12207e7e4f0f2e0cf848784172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30b6159db3d1d56ed043541b999829173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7804a5d711b8012a6c50ba9f61b8bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cb0c4e443bb9055eb17a72c4fece1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844bc62dcd7b72293982d72d1d33a47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261083e807351ea66810c31818263e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b20602c2edbc7a521c8933dda789c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf171533d4d591b11bc7a1414af944f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2af18c3b469eb147723c6dd3b6819180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0b796f7dd1a60db5fca791ea88798181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b3d6f4f6c35813c66b50fed3d630b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff02f6ec31dbff98e76630437d42fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f179ae9443b218befc21447b6efce4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c70c0c59e1271681de1ed0a3c67ac7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e8101c29776d6ae348bdefc126c69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0609cb334b8f8bdf124f7f7762b54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1e9d3f89181c7bb0a781c5e1feb2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c2874919e73cadc7b9e6d36b77ae9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be011650de4b7e3cf3d13ccac5fe0f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195d32e23876dbb82d1b3187e601fe5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94208e9bd24299357b0a2d02d3dc50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15342e6b538a6b624c17ca7a3159a254193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463c0dc3f3e7aa176cbed53cfa64b7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff475aaa6c2bdf3c43f57f8cf978cb37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979feead5b8e272f7efe6df061dbe77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf263739c528fd4793a5ae884ae0646197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02031f7e2a720600ad0a038b5898aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e4eb81217d0aaf351900396178cec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf2a392b174598c3bd2c5570bf14d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f68b45af2efec277c94c0c281759e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2ad51c4aaf69eb1dac02a79226732202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd02c15744686fbe46f9a9a444a56c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0726daaa0dbe9597c53f3acae25fea7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98efba3f29c012880e2761827ff8774205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a3ed4313b61c44ef166690eff7277206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd171b6c168ada86cd79de524d384d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e22a6c977d552aa439b83d8df21f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19911f1c57b8fd1ba2c43472c66191ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c5736ab5c9b59b81af3f65f810efb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737912f169c54c19021d41a9fb657ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1fef47e9ccd88bce1ae77b5ac5a53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52856912a89cbaea5d34f8d212223b81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef01a82a9baf983c314e3b619601243214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a9d98efe60ddd1e509d6205a98f7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd878ef2e42ace0b4e72c8719bf629c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b7849316bb06f3ec3c76048fe5357217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68874383be84a95739449a819738a25b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da100244217437a28ffb588f18095129219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce56ce469a9d9d40006443ff66e12ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ebc0b3937121db4895e7b3409d719221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa69e05ac5e2f5fdebde898bac80a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e41a7f337563209095d999333ecb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3251b8d27ef612a19246746b6c4a50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24328970d4f3262556c8b509929cd077225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f92c848b94dae9ece89412ae1a127226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019247c245cdd25919fbb103638bd643227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e946ef47b255d11a07971fbce67e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b1f8fbc4c24ad39e2c332359ff4a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc2e7dec14b310c31d0a8a61a1875d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2489230fb90b9ddbe6a370f6f66ef86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae4c3e821b8daa0cd1216d7cfa9907232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a07e4fb17202a49143461eb569879233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd52bbc5fb76680cef4a8002f6e4f49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad219cf98c12ed2897b199e71ba4bbbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee345f5686517acefe43d77413f894be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc79dcb74fb4869978c30cf3e8a80d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7415fad12679d6849cf8723a4b97c5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cc022242b35d6d19bbfa5b3faae6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33174407a1aa0d66d0b0030835083a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b79de116e4882eed0b4ca3446c3e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0073e543af495f9413567a2299e858242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e1dbaf8d066fcc66eca7016370f0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227065ac999fd36d62ab84acfea3491b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f564f9bb385c3e827b844c165cf24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0aeead41330b0529125c06482c832246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7055a3baf978b53e314f1095f33005f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b035227bc590c9720eccd78486a431248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4ab5165fbe1b4cd00a51b2dd5cd81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9249741274e9f5bc786cdf7929092f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e3f34a9e8910085c8255356295571251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e4ca094990dde0ba4819c74870b6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592369a826d8957067fb67c79ad9959253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b003c92d54be22fc83e1513dcb56486254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39015dbac8c9db13ab31ec99600607e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f761bf15e7a630bc9cb6d490a502c61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb364a4c1f82f7c1e037260a13711b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc459158ca0b621691f58f4bf1652a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44288b34ab9a857486a0dbe85ad15d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8682e30f4e00df8b2c91854b6ba346e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a7ea0f17dff3a3cc3642a93aa689d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416c009862722e7a347c6235d5392d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801abfaf0aeb0d41ab1e43605c9ee82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcdbe1e12b8fe50362ef96d802339a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde2338afb541b6ed32fe0edebe2399265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb879f09af730283335161a8dd51491266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e95614713cc7fb534523370925df1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4a64d4a1f1e67326d1cec310ee887268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599df577d0fccb694fb37a990dea271269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da42e4b70e8927e2dbcb69fef6152b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55982cd4da760c47248d7c6db08474a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e587a59732c4a6d496c307ab5b98a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f17b205f829dfa83f97a4485edce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f43d5adc66a5a52a36faa5629305a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72318f8eb757c6ebbb2d0110b780a0a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488a0234cd47dd1f698ff591b8dc47c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08be2ea6274c3b4e984c3f66788a65d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563dbf309ece8aa593245ff6f99955b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdb5e43a47d4b903193ead800d9966279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07979c23a3c8a381f626dbf73a001234280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f9493481dada792ea3806b06216e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bd7e6cceabf9adcc4c4838a54a4b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2cdab0a66137c59eb4db65621becd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a6e12340d89abad2b5cea2762c25f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee584a4644c88ad1cabab8e3d87ea3cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fada530e61d1080c963cbe15cd6029286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60925b42542af07b39b4219ea4f556b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb4f8d53e999038549d836d48c26c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c596e11685d2476fdf3ab58d04d5de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0c1b48707b968042a05a7ceaa0d5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207931d226573a636ef1a87b1073e179291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49ec56b28646886a88d3798fedae97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad04f3a66a392040e815c5df9098acb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cbf0ac0da42e7cbbcf6bf877f688e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb7841e047f75e4fa269954f3716dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb98d71ee9c0eb5d1bc08d92c2b2aba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfb558a9f1e086b62ef02c1b5c44fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faabd4623c5621840f5ceb9d96f32cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0e3607d9e1f405be7be8fdc8022b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476ce897b0b1a98ec0ff1eb682e1cc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f41c7b2d48a8c4638b2f03eb7ef69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd60660efc21cd6961232d19c1284dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf33b5db35d8ab911d9b00332ed6bf6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd709be12af0b5f43b60285b492f2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29061a2b0d48c7eb9ff29e8da12644e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae68cf51fe4f5752cea0c6f299a73c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f642f67cf3a8a008ca0100367720c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e87ee0d764191f7eaa9ab4691b56fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a359e8c07992ddf35ea3271f3ba7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b2b77b9c6497d8786ea7ee2ad478e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc127b9dfd8e73014eb8a390ffb9f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bba6937d4e12a1c8132a2b2b42bc61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2f9527acf44bc47a078020b3a1e38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b27c8977f2453309de8acf70d506a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc8fec116c7084b97288fee19c7532315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b2d6ac2d9c7890fda6d967a63f00a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc4fc57ac68dac0f481a4065579ac6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a18b494945914da57406666c5fed2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b47a254c518e2d07236b9cd27e2ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2fa29885a41ade0a5ae7314810867320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021707f1428a9b40e9cd799033991371321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9abfcfd7d27f2a5fab523476726738322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba928a3955d02d2b8ee9d2858d5b947323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d153d377e836c8c8d6d21e7a21691324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd3ce0175fdf8f5c9c55d5a15ef5e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a4ad5258a8c8cfda654549eb56c0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65892859029a445c7c70827a5f01b198327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd29ab783fcd0969a437077ba02380328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a919fc28518477c48a596e0ad71c72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c18935d3e9c6183500eb871859395330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1958af11fef73c6a0e65651af0b7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40aa7c7e6ca92784c9861baa67b7aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535667639c8d197bb00d13e6f3c7748333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22a32b8178cbb53d3d2f808b9c2705334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae0d2274f130b64be32b6b6367545f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ce0d164fb15ebb657e8248860e28e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94263c1330774e8dcde4170fc1fa50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8550e1ce7d33ffea65e30192433c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd6be6254ff6be03183a85c22381b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f410f2809d35d0d180336d890635317340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90392989d1b22fe77431446541f48c48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b6575deba982bea4cefe61c636f0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade05804c813fc0f52070c888fd976a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188834cbfc497a59f6927119fdf39b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e987e24d71c52a3cbf3bd66daf61d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d6b6402555828fa45c13220e3fbcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552ddcb87cfab0546f88808ce75f091347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021c4ebdacc686a4ecbccbcb6661d7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864584bfe0895b86d7dd1d17adb3471349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d22f9764e08d01e2a84e296963b470350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20aefa4fc7fa15543ea9f538e3412ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193b5fc882c1b64ed0006fbc019f36e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce363e275e8ef6ab92827a736848dbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04209d3a6c293503dbe01815746ded6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee86245afbf79c2c829c55d599e1ad8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff98bf5d5e5ce056db568e4163e735356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51148417f9fe7f50ef1ad685406bfb3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a70345bf4dab18a36faf9079e3d02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd09c4579290eed571a8f9726b06ce9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1d128ec6ab0ee5221c22fb29a7880360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a27a703aad178f71d93cd303906577361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e7ef7da7f7f557b2127386da85a09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e85089980d60c309d9cbe66ec7331363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6ab6083eb8d6f1bac5bbfc4ea6419364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdb5341455795f17357681409ca327365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b670c0dd7ce2f212a3cb9b026814262366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f52c0075fd8a2d2ef36b1ebbc2a60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481d80d0383a92bec76f2839c5b9a05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0277582d03196a1aee999692ea85602369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758c397877167bbdd36b8b1335fc006370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1797b2e1c91553a7091c3786fcc7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fd508a9422c7880d6fc8cec57db48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133923f5dff883b959a8fad5d9b17085373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b34e216a9cac13ff49fe631141f84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daebcffd0fb9be0e2c6495e7e8b9f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3108865372eb953dfe9cc45c3fb57b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b212978a13f483aa02f8d36f53a837377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2943eed9f34f261e19ad6be5be246de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc0d6151d2d3078563c0fd023ff330379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56c1341bbd1c6ef14c7bd032388765380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8910587b7715fffa847b3c1eeefa57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373a568670a09a9fd60387b295266d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bbde2e5da6dceff87cdadfb176509383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ee844cf17f3ac520dee9b245d3343384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6e2b7a951228e93aeec4c46b2cac1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21e33a2b4ddea0e9fa4c2bf3e7c414386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809eaa6eeb66cd6226fc4d8de36d761387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fb420c80fa1b700725af75c44bed0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c29669a4232636e88cbcfe7e67d6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3b8d4f390556a77d05d4024ddc751390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2218136c7503b4253dca9b88fb04ba2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb5ea7368a483af0c5d8eab99d82ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae465713e469ff87d89a4c8dc2d1cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0cfa6fbcdb08dbf8cbade1d45acdf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07343d97b542f09c22b83ed7f038d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149511cd5672c4bd3d8b6fab8ac3186396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c2e826faf2d217f359e516e16f2f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d564fe2c0cd28ee098f08cbd738ed96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827c62e4ed9c27281c3becaa137d94a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a59a02ee31c6feb9202d99d126f51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ab233f705f5bc41bb8ad792e188a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d671bcdf2608ad0e552a2c669863f50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c41f63a564929890e15b6ab36486d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997619403f1ca5234becfe144c29fac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e2378b53a586d5db4ced011835531405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4af0f754563b0d839ca3247db407e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886105dc0198a3c27af6f638d6b9e8bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bb1f9540ee790364bbf6a0115b0b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ca2c3e371ec70e3897239e43b869b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c698627a4903d1ee427a32928de382410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b393e0435b797e46d284485c73199411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80902c9969d1e23bc49e495cb452ea32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f15ea3d68f37669a5c5517949e57b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08efe9411e19ebbda5fc569db1133c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21db5f3082d2a30ac586c6f432cabf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd14d03a69f2fb3b007ad2f470325cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68192990d4c0fdba8dc175e97da2f34a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e34572ec844ff88c8bade694fd2f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c946eee90d477e3b3acf837e984c33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a22cae65ea75732b663127c32c875420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acfe265ca7e3153501d2b70efa0fc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c5425a2d900d83c7c1774badd68a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ddc430af21653220f08f9989b4f14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec6b2db3f2f54729abf92f5b1318af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec162975c3c7dfbc5655291cf24921425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d10ba8abf56edfc85671ada1f968f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf92bb15308d4b0afd29fbd7afab3d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134318bcb0b3f9bd144189ad5b942d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1e6c64c050354a3733e01c2be353d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee193dd71e4c665a02fe48486b92cce6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a71d00893ab8bc834e02f5ce5d4a93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e99f37367f788507db88d5d2ddda18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b26dbbe78469b2098814a7ec737dd6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41bbed6775c56be63b3543d272e83a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a2b0185ecbfcca6692337a89ea530435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96539c7f6cbd1c3f74d0f028c0387f56436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bff641ff7e16f80d4d4772adfe772437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323903a0c324613e7100b49a1c3d749438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f06bb2da73ae3919983d2a1f64e06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a949310b834ab368fd3932cc6ebeba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467294d9f5ea6c20f294855e070bd64c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9908a1e14665191c67d5c95d6e51b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d950ecac419757369d6d69c359fb47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ac7693ba142225a162ff880f8eeca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826075f6bfa6be059305ba1b28b6867445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706b6f7843055a6ed010608907916d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03498d1bd15bf31f083fc065b5a217cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27cacb2498caac69ba42bbc3b80c72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cab7b8cace3a6a1f03836cc0020d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8ac062abd5e795e6df3f498a26554450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd843bcc3516838907b8ccbe287ed407451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbad2134657bd649aa5cc9f95a41faf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03376e4517393dca9e9c9840dcd4529453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5225bb4102a492f75286fab93320c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46f5dfafb6f0e660f865724a8dc920455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f18f4f29b75bd332d690d263eafe6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ecb47d7dc193c645012fc7b37db71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44afe17ce48b3a19d7c5a1d9a229220458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596e295d97d267d48cb088181b32fd6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a45c2aff99af6a36a209c51eb5c63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948153dbe841ecce2fa707480a97501461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b94344b1a30bfcc0c296b0bb06f0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e72d58829e779332d3000f99291660463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845e2cdc973e85c5b8ba19e73cf6fdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062af023e17b65f849bfcb87c84007a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92b366cebea3d4b1d16d45e20e5c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34e6b2722e0abfa1a4dc487346b643467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86672f72342e68173e6959bfda261a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b6abf941a3086ad8cc1db5889af84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911d61c9712139637bd37906b1a96d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7127d38d9b45dddf6c7fca8936ccf3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177f40fec940b80e1d4d7c6f9dc390b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f43bf0738795babfd908892298a4bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0f465eb7cd2a9db0df7c53c145840474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcca5207360e09c39cca82c897f424475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84800dcbf6f70ad0205a01d075d82e81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f64478982f77c7e330e4c7f3172e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c598ea843ceae8f52b0ac9438b69d6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d92f0df227dc3783070692132a0cd5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830d58746d6a0f6ade833373e9b7dc5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd029b0336ff13d4f3a54cb3726ee3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51644daf5d87efb6167ed16f84f35c06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be69746172d7b7605ce8fdff6460fc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f5b6918600c2f43ef1f3bd08b819a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55879e67e52bfde3a4e8ddb3b49876485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52201be5bbbc8179ff3fa86284bfda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137838e563b664488729886c41a93b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf787e0a26113ead9b306a467f226e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e015704cb7fd63a57c5e744c8636704489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebee9da470bfb0a596608974cf642d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679ecae4dd24886c5d8dc441a87e907491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892931d5814400e5b2cddb63c442edae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d8453d910ac8c1ffa80c92bdd90cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b92060fdcfe57581466b6a5b6800ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a659aab59c64bee52f1a38eebdc0e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878c62d2e528b4753cbaa353846a953496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9323c1dd75b9bc4f491f2ae4f6c185497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861298f8b818ba4ec88cd2f603ecd60a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44665b81e6ece2fb76ab04bf42056047499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ae1d3ddbb252e0edf0cca63507ef6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b7f4b14e58a5b7223057f37c78323501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5cb69c3d38f6df652a85a218a354d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b4a3013ebccb943db03c1a5fe6f85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc206711d95f3597eda2453420aae7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cec23c3d3503166742f4f8c4e270d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d82d8983e7399ca850e0238667a40506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a5f553272d011abda55e83c0f8609507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d1fe6ca7c9b6a77537169d50f4f20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0208ffb27d054f2673c6dc6ca84518509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8ec3701860de463a2edc5496e9268510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05873fb83c2a457d94a1f8c900ee795d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e2d5d68c9f912ad4b41a6fdd6f81e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a16cf818cc72d2c7fd4d095a718564513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12812c95ac3747507e673366869fcb33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee48a64816453b899315488eb6ae3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a22648e5c912e1c6b25fce1e3dc73e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647029fd349d3f3c11f2e15f0734fc66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440aaac45809872793fd31cc3411b2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb03a7905e5e6a90f235020a368e192519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6f139bbea9a1ebfaa68bd4ac0bfff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590a59c638a07c4901439b9cbc4f5f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef816708d586dfa24e4ba667300f77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74483db29ef4af14a693c9c5086701e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba09fb5a2271458380f55928c59c9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad53a6876455279aed01f96c61b6b7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7150f63502fe5237f62745a381984526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c92950c558f4407f8179e567e1644d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6efb06a247ddd183572d1e2fe54d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe987ae491eb097a8d40bb2c12f5c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059fbee92a5942a354d5d2499227ed1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417975bb0b91084d4f045b941bbd82f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf979cd01aba2f5c26470437e364016532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d62b9489813134f68a520ec998971533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28872b5595e9a0f249527ba0d89f90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b745c75ea1d18db8091f786c216b35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09360be809e2572fb264f919f7824702536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca88a382bf97d2c27bdcfa862da4c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20af0e946d914c2ef9634a91fdda04a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917c902af95816276b03c000aa341e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fcd3d4610f83fa8001b14846335bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61125115ce54362abbddc795351b65e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533ba13b600610b6bef2a5253d863e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3609a255fee5c5911b9d74016e62f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640e2f713a814fd49b53a72a11d069f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85aa270656bf5f0f55245e8ef7652e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441366f3e4bd35f5145304ebef4c81f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5198944855c60d2d5dae5f203f1a9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ac1c873fef26e8737c9ce6d67a0d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e098974e7ad5a996b946d6dd738dea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add47520d1081a2bca6afc3cc4d67747550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbdc395d132f02a177bf3973d8aef0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521612beaa00adf533deccc9cbbbefa4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c1f39a2520080197f558eeecb82f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd916f6dd81caa28061fd56d7dedfc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd841a4f8dc0086d6168656b8335ed1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e38be036e3ed98882dc2f9787c1713556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dc3f7fe2a567c44ecb4e51f2b7bf9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa172779601ae432ae366a852d635e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bddc322fefb1d15d81073a1202951b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fb67be6ba5a5c1b44a97b1a381b24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dab14b7fdbf7f78f413e095ea0d849561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2d9746413b961411193c209d418b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd555a5c8209bbfeba959cc9c40a7898563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3f353a085bddfe3b9decfc56095da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e865ef3f28269b0160efa41d6e6e9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e356535d4408b699299d89ff6b764566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52532d63f734b18a95e38d3c78d07b27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa6bd389a0cdd4fdfc405676d93c0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437094f614182842726a2c0473fce018569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ade6da932e53948aa52c054199f1bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94550f0ca1afe5b6333675a7d047f155571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681fd2a82077e9a9628dca7eca09155572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3f7a77de86a85dfb18be20256d569573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9571ea1527fd3d533679f99cbaa01a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c8b54348a1edc7b2d56c083cb173a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fd2dd109e680fc0f57d378f4921bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9764c0d2241f9822d6f28f1fee680577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe80f77d721558865f774d6f1039c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4dd02617976b93a1b673b104ed0be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddec04a64fc47e57f875375428b6c94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09009611c5fdcf9e7fd90be2707cf335581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19f46aa2c716d8e18ace9d412e2ad8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee083ca600bd5136aea2401815ddbcb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8f39f09545cbd1b53dae2075e6a55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aa2770cff49cf77bfd7e14ae5521d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec0d41b5c01488db1c67337e8de307586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c9c5d4a60eb5bedf3862a7240e21f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0f17fb4ac2da4b0de38d9201bd236588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d33885a41ff84b1df37fd5fb36adde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4920ba30c450883cb48c4d84b916cb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d737e0c96b09d64477e1b13e02c22b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359bf4c4c65c474a5c23c04f29bb0d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ae7b9f537d31053b062c28381b571593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97386ec34a5e959e48864c81937f82d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7dba058780b4d72a3da54dcf9ccb0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea88bfd67e4a413a16f11b2c393959a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a655fee6c0c392e3ba55524028caa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce6650498a067579f38e9ca84a3e02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deff18e159d281966ef4a9f596162b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8c17979e0abe59864cc8d19e532da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5156ab595abafe9a5e62571a1d1c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1181cfd5e34ef24469827819270ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bef78e6bca7fd2284edf49380dbe76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629f396d0c1b76952a1ec7dc104b56e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafe6ba74be77fe62ef518e5644bf1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4c2919243944d97491766ff3247d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4c1a6e7257096fc3b43232960d666607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818962f9357fd90b874f68e10130a66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6d956d21e3fa119b2c92af3b8c0b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c536541dfc92fda24772317c4f1201c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586c9df56a16c9b8b43a0f27891c063611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a982b9cfce263ad88034820539b1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd91a26c5e6beddc46553b8af1bd34613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d28b0d15c7dd22c93190be5e05cda614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594da324fac84da7cc94b80620ff6173615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824e946d28b53ac4e03a858bad80371616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cbc5099aab0bbc212e3d471e4cd29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f934182f3068b82d0f9079e62f0c1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833884740c5ea749d889c66ff43ea6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be52c1882c515657196c322551733f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ee4418cd74433fdb20c152e1ad70d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374141baa08d9919ca648f92e6e17fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d0ca59051cdc8c98edcdea3f2a61d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1649e796b2abdb842601ebda789c16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca2d94e07676d555b40938e627ef81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c2a350f958246e2b3f28b00bf5ac9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ba1086f30b0b8d13c94f6b2b15160627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3268c080405144695f0e7d4e1bdae7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808da8a8bd3121f0b14d61f6ffda1f02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793cde92f8b0732e61eba212dbb058b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793ad24d0d74e56ee95c5291efd3006631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629f0ec3279af5da30d83021e852330632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392446431222054502a9c7ad60497dc2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504511bcb9854cb7350a3a59f66625a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8670a565c8ca4fc032bfeacfe24b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f655641388a5aa5ff3c1eeb3b89d05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cf4b53e2623e1905e3d234efa5388637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bfd9eeb602c9a629f1b1c0fb367e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f107892ab0cdb1c106e60838f194e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d275f93dade70a04f383d975b05e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751254fd0321e9e698bc6bbc5f3cf21f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e6d7f40ec16bb5a87c4647775ddae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd17f5274126d6b66b307804a039c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c06f7ce71e46e9000b0daecfef9307644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417f4b3fc0c44543b81c5dc702ce9e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37909d575076e5c05726da4f32da97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e33e27ad6f8e4e2fb6cb45977573d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048d0a25a1d5d6e135d45324adb3a4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701be34ca837f96c3c4c749a5e6cb57d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b818a8debaf3b52eaacc8a70ac66fde650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1b5884f812e7f2b7bd5c5217b38c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdcb07b7a6b8088795d8b56a3cb727652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba30d06da21c39516aae921af82988653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91547b417bdfd768f25df091414982654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c61db2322e2b9697af390926665c6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac08777e41720b985bc4b102d459605656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ceff21e5b724927938998893fe874657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f6f3818d5c8eb82a79d33210a07f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4282385b0fa80336b6d7099f95050659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51169b1a11d19ed58349d2bd35ba0b17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9098e6b3bfa3defc944879e4bce28b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e12586a7ea611c2fc988a2e83ab5eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa63595c50672dfd78168f53aee3391663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ee031822e981359b610a92034e5eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f94f7344966db2fed4a944cdb6105e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7d75a615c3b2633ac0560a41fbe45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1387917145ee03ef28ac09e2bf57f6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e9f530d3892b6b2ca58079ee3ae14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b630843ace0445a7e910f5bca1553d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002c3ffe644661511a6f64c64f38968670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813a2749e089ce7cf5df482ecf16b44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf7c44c8c989a3a36562908b305f0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a52f991923e9f0c72c3d6582a4661673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da877a1f45ee0f950ab87626ab764f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6aa6e2406088c8c6adbe3166693fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944257148e3009c75ec96ddb277bf32f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b595423f9e86e3b819c35e408e5dcd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e08d4428cb9e7cb711b8d7a90321e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd277bcebb663c2255a50b88064a805679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1056273ac9bfb13fdc7dcbdd5559ccf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a10605d865285a84cf45f7b5defef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881257b0c3bc4c3ace612154454ef60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fefa815fc64e9ec75693fe01fea95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e10ee0d3d8ae381557c679a43c5c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a4f9c0496859339c960202c5b018d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607097f949e7ad1d0d64138dd656c688686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dfa042f75920948aead87989a47c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a194b6b882063dac66eb5ccf7332c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127eb07afbf44a10564d25fbf8f2c675689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2435c4c4046f32b6ac253710721b4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331b29277b27a428c7fee524f39bcb4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e27464369d3efe76b8297d934a688692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa7f9dfe0f85024d0cb45df8d8dc04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89a47359f969997a9b89335982d706694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798194375212d63727dc3d3dcaddcd8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad364c52f2a883665cf3a0601f4aaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f2c8ffd6c887463f37adf6602c110697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb5719639945593186b4076152de4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd3edb388919f44a60fb3a05c02f2f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ec830aa486e0bd5cd78e4583168ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d9ed6d85aee621c5731f52b76be5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aa76e79e3fdff5745a5bb2f2686b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafeb6171ebc9ccc2d7d7df68cbe40e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b2a5a1d57fac5ab6a23ada0e8963704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c2ef0d788fcf221bb7000ba0bcdc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d953e03d26343284b3c6fd4ebd81b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11beaf1bd05e28a03ca3af962d29ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc8740e9346aefa4e239ef87c07bbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70f2735fc4078567d8be19d0e1066d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddcabb150a6181a022c4b5164ad953710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d05b28ff7514994776ff206b681c74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b15feb0b9bd17939daeb07860be5bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bfa295efe25dad47b3c485009d0ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648d45679c4405bf532f59e378faee4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be37493079ca1a2912b22050cfb59fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97e244c43009e066982af22a2c36c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d587bf8ebec425dae09d3a7d06011717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782afd23af560d76dedad37fa950c55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c17443c4e927788bc96b3ef9a582cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d49b594f688fdbc7e51ef94c62d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225d68c9913887babb7e0227796e6d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ad3e2c482dce15270c7c8e1924d95722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a457a0e958a8dd182150e1165e2c39a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eba7cf9393b51d2599b216f270d7c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6c2ccb7ec0add37948345927fc6b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf262855fa61f292ca42326a411a7d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6cd345fd28fe588f9f972a3fb0905727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ca41eff55f1e0f68fc0979a7261e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aedc483fb3f8c07b8da137ee323f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4557a14f5ac655c9ca9b08173221ba3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca675788cf02a44d50692e841e0cca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76419e6392610ea0d97c17b97f6a9938732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1da35cede9c950dbf4f1400a1f6b92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c7b252f3380de454395779e5de33c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d311d4b8f896521650cb765300a5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab4c30cb1f708d6be19bd0420bcfaa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4da8bfa94790495797591082b34d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3934c528faca5bf8ccdc069d5b8b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac632e3b360b877caddad50d778b86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec3f8aca68ec374bfa3266d46ab42a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2838b13d847dba359e3a2603483c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d8ce1a12b034bc14e75dfcf5b875c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47f402dd5a9c3754b7c0183f224cc7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad825dc0bd0fa2bc435f4d80411e3df4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952e2138a95f28a1b607ad6a98c4eb3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a30290819b8715b4514f33405e909c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e41b9d01fcc5ee5f53a895b6fce920747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ca2b1dc2475d62f96da538ecae85e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79559718a327247902110af68d958f27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74599764ec50f7bfea4736444c3deabb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8c49aa38e9f1240df64eb0301dbd8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ac59356c87f79d3f573ddec12cad3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a891b3396ae3353eb033e8f1410a49753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268b1af98ed4a9a810955105f3bbfd5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7736e56666faae81c1cc64821df341755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e6edbc63010b72c9ea31c4a8ec13b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13813d061b1e572f7683b446c0b0a28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2b86c64ccd306f359247b6c400101758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd92b1d7ff3568cec2b8acdc9c827a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cb0d218e18b63a41317f34f1ecfea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88fa4f5cf714025b8d5bba4b3b4adc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1613ec6bdbb5ab50d047c9df70502762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda9f7bfa3c60e8ccd2cb14663d8970763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9ace52bbc16cb7afe365d5db91b59764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57428413642c29c4e646fa5a24780cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09b3115bba0cfa4d95328aed997663766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f76df1862b42367424e8f3879cc334767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86cdd64240572a21bd4e8771f722a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e47a4bf760fb84be037b60e8426337769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0814426dc10fee3e484c83e81dc2a87770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2180044dbcad77f4efc9fea00b5df28771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530e240fab7951e8aea0026f7104cd6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d5da12341d7d13d5164efe15ec42b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce81b3a0eb0236c3eeb55eb25a97fa3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2ca09853466faac52c46cd2fcd6f7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8b2d86953c63ecbb648830d538e99776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40176daa1d2e5a453f4b8d17f128fb43777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d50dd583238ba8004d69d97b07e45778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106721e92c75f2568d447199055a770779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fbcfaa5a781294339ed476389df24780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff42a27c181cf3a24aafa9e2b7d6b5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4ae5f6e73befb623e68a55d2d2550782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fdd0cae83ecde0b9f1843b09da255783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67a83b6aa0d7af1648c370b7ee9714784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412b0c7b29374c9f6ad7932e338292a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe331d6edb1144ec344dff77090a6c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eaa81cc52527cd2f64308a58e4d38787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190eeda26684254e1f6a83b56ef3ff5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157046f9904d652cea06b37e2cfa5320789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af6a50de198814e1f5a69962c114e1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a236826f5395ce495ae85bc980d416791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eb436001be46334a92b3bfa79e673792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92574790464c83303978e0ed4255ff81793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5df96f65c8b2a3972f18edfca9404c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419af27fbf71eb251b9659913b0d5db7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecdcbc97bcbbeb6d7aaa0a13cf4a65796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4f185a05e900245a7d0d831e22736797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4e8fc6604cb8837dbbce1887618bc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92710560af16b5ca59152e099fbedd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce51bee91a4b1831a48d64a747a04d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c146c71887c7ead522e866be30bc2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c373d7586fbd325aece8593fc07f696802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adad81776a604202c7409060c681dde803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2b9ac7b65f36bc9d74ac5322819b8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6006970a0e7504c1371f7825b1ab951805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2d8d7e78d1771e4b29d7fe7f58479806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9b5982148d2113f5b3748913fe67a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2a266e077e4ef6e0465ffc6f71bc4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e529a76c803d8f6d082ffed3ff1145f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175694f079c7e913f9be79d2dc0b28e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00236b69b33831148e8d0ca82e8e0aee811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309609c7543cc7f5a63230efdad0cc1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982e937632452df46e296380ef3db8c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9852584ff3527ada2d6d9258555a9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816cc7b921852d11aa68f3fab15f186815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe546b5a064d42912373c427a567b2c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275b916f911ed6113b34a2e94099a00817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a722c2ddb6262f09f3bbc4d6431c4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3cf3b2c7d4152ad91f4d4dcee3987819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164b289863e4a38b36d2796d7ab7121820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6620b719a7f959b60807194f88a278821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44f25198bdb4beeb6c7330ea9ec8ee822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc01abe6e70260475fa9b2ff158f88823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb27ea52a9d735a7d2f0cddc4c3f810824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac9c6b6a743d64f7ef4f0ddc47256d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6532473382ec495c391be3ec7827b3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d438a95cf536c584d4b8dd67ca3fa5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67ad4f094984c65a0ac0ca2147371a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcef9c31a4091907a7d98ea3aeb4bb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad3b9aa82206623eae2b73ef92afa5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536009048dda261224cf7c381ac8b50831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4134001ec6bb96ea11cb6314ffb83b8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167452cbf51bd9815ab20e88f2abfc5f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82636eddfa8cae03dd0887ca8d448a2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fc82a7a479c7ec2ffd07d8a619325835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eb13bd7d820b341151c2353b99ca2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3d91d4a93b8caf4d85ed7b62c933b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5e27dc256cd04fb8b7381e536b22a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aa9826913ced6706050174e2fd5f7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61347dce2625345967fbea843dd00e52840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91054065f22cc4ac9a7f20768b6671fa841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f12ac0c18027539b6d3efbfdf38435842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56918081e0d1bdd101642e9ed784bfe843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1f4ada5262798d73f1104fad74087844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1ccb940f7cc8410bf472fa42ee926845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e59ae39859c14384c1e1b902568b3c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b33b5211bbaa3e04e2d4832b06aaa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9ce5d16156210a8ec4f7ae516b06f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041404631adeb8f2332e918610dd5d43849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5abca46d70a5ccfe37acc61cfe740850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd95dc3cfe53d9cb00f4c4915290ddd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df165422bccc51af11c03586d295045e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dfc0bc6741158f2fad8bc68bbd484853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334bb2ffbfc6554776c374902a3cf1c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84487d4941017de85a3b8220addb3b5b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f299c98112c16b8f29dbf43277592856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd1da0e2b3d1870969ba6f77ab402e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f879d2352b75c1061c6d357efa241858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460130952dd701816660164cf983190859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cf2a5e5f4fa6a2a8c669386b1676d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e593749e82c1c0d961f7d7079fb0fd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974116629b3f89944cfc580cdfbe2eb862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e97032dfce74e99f4106aa82e51ee9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c196e922be35d6ec7ab927908c648864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dff5535f25ad721eda1219d21c0da5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a9e4ae09dbbb8cd794f9ca731ca6d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e956ba646c481c67b1d5d7b6477305867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf9154c4b589b191cbf8ddb00ac1f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863aba1680a2b6d83c74e8bc9db8969869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432511ee793c9c7b6f96f28e5a1f751870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c31db8107754f624e4be9d1b20590871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e472a92fb33884b82512ba1f2f313a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799db99f1d82d29d5be00c5f89cd0d2a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da37555e9708c8a47b927bfc1b46fd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6068d87092e43e2984d3e44f44928b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f7af656c80889d27d568b2a2c6e03876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa282f94421040bb4302cace6005576877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007ce8ec37e0e491c2feb462d6cd5c4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416350e9c36a4b0c14d34fefacbac2a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d5b7e3d863840627b368a0e7bd6ca880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7ae9f61efc2231ff6c03723818694881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514d590128824acbfd31166d97c48e2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1f2a5d56e19d35a5a1cd9e0f65c3a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a5fe47e9b0454aab0712cd1026993884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf270bf4d6c12d3a81005b8e2099f8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce70fa138b44d035161cf59b73de47886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cfcf64f0ba98af6548fa954722149887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17329b1447ff3021e7bb24806b66bf62888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad26f56fde073c7cc299f59e7880dbd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0ec1be216e66d856a8f179dc3e3f5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5d26991f4c2fd469b745b526e20e0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0f0a14f15d076a29d58b46af6ee5a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1492394e8994fd3accca6a1a04b24c8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b6009cf5331a6cfa09c6cf6ed0564894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ebf7ce1319df7c42bd18b68a43bf8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7be569f24f3cd1d5473825376d1e2e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7988678230b66ea0682844a35c5f07897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcdb6a5302372fe8be0dd62ed88b9d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e43f25584a314c48928fc5e230ab4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0298f3d1d101fc94bfec5ce154133900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359f250f68138d4d6cf6f87e7de1591901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723cb7a10cceca93060e307c7651775902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044167b22908e9b0e4567dc3e152b922903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98635b75e6997538060607adcb50769904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe55548475fe5647062a02a4509143905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65a55030a9dc87dd1de358c872c487906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d967f41392056da2dd793de39a20f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52803106e5f02d8b268b0b75d85e5c5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f2101b61e7f4cb1bd91a158c61616909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeae175991c7353347aa2e65a6df93c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4550aebcd5a1291ba4309e7373f6b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e9c2633394e23f4e2f38961f9d475912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad393714ceec0e1136268527ddbd9b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6ffe582a1f4d380f7bd7d59f065bc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e086db3165edd953e901e780528b2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1ad8eb876d6d206a47cc41506d674916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b2c83f362c586bcc2ac672f7f4a5b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c402078e68e9b16dbe8f9dce254602918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f7c474237238eaa744aba9e8dd681919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e076bbf6098e99e604b56c7450d0f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb748a7060baadab54bdd75f467cfc2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5388f65ca2709c153c1f4e0619fd5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbe9d675e14258f48fc7621bea0629923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc4a07db3959e92fb29f4064f2c2a0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626855d75c3077340ec01467f2273cc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17190a649dfc9a983ebbe19636f184926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e239507f5f18bd343755c9df978e696927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75aad02ffc08283bdd9ef08f74e59c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7193f5c2e0e120d9ee1bf0acb80854e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8969c51880f8b7ed493cbb3aa9eeca930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c79c25ba22895f75f037985ab3dd3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51960d60f55526cf06084cc24e77eb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5b28b04976c6559b55c04c1778d2c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8f05bf9d503465fb2d7ebbd945065934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9c2f4f5015d6b7b0b2f3a0d047273935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050e63a9f33091e886d9ce81139be62936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3cd00ff3f850927687a22d45cb78e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389b42b4882f2aab07bf36bff9ada78938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ca0f19a28e515ebd39463ba9912d2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf6a14880cfb91743d7a38f8e6c781940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c5a4699ca4472daa0ccfe794f32ff941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e35908457bf0e17d0f58f52579279942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e68c22b5d30174cafbdcd0c4f684e0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5b6e727a88b8202e85d8a9e6bc67b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf43bdacbd0d0cb0ee177e4170cde8f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e008a4ca28285085b662c979a78d3f4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41476530581a1f4f40c85e18de4b9d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893e8b0b749b254910d5cd272a76d16948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e763bda7fc2178b8491ccd771699778949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dee7a47d516bb644fb220eb829fa76950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b89b07e6487e25eac5d323e5c6a3e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf46bbbb5022bae61d5e6ed3f044f49952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21e4cba11d5031ac71eb7c2cfde9cf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b2ad3913ddf5edce352aa5bc3ee4a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a3572e09e53dd4f62ae619c469d1e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46b4aee1bea1a63b6a7bcae2d68682956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d63bc5ce3d6684796a05e862fca949957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab9494926dcba88b43ac7fcde1ced6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901dcc3a74abb94896bac497c96e3bb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1374e9de75ee10424be2dac321c3cb6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071a1cef04f90eaed1c86d2c08157f4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f42bab76a31cc1da105b5b39cad9e4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a63b47f654001c054cdf372cf5efd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b20e3788759645c1feea9d5f008c3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e6c26f605a2e4e44d567c72a8e2e0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b26e265c7063a0c9cac795026ac43966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fccc713116ed04763d53d8c7da83e1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c958bbcab5a2e02518869ceb73d861f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec879d1a6a38c9952284ec945d4a82d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ee365b7239c472ba528bbaeac3a7b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009c314ba88651f391d48f1bc661ea1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d900d24482c8e8c2924bdf0c5d865b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8230e05f81ca7a78ab3388f4106b60973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe21763edc91905c7f890bebd9c1e66974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f08438b4a6a14bfd26283f8565af7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b159638f44f434f6af2c8d03fa680976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88611589a2d1a067699fb20a521fec91977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1167c44f6db08d1f0bf30c66a93c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af5905070fc17ea812b13dbe7cda6c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb0492b35b58a5b0f2e48081523d94980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a8dd449983b87ccdf83663609e737981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc76f534dca95764b3044745690914982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8e0b61109dc80a830e434a8d7c6a7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ce3d24d0d23855fa175bdba195d12984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d2cdc61df28da07e3e897375bd38c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cccd7204f28fedef8e2ddcbb93b1f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f266b46bbf3fe5a628b07bd16280002987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7790ed0010b5ef58f88c70d036f4e3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3e1f855ee56465440b3b7ad3f4aec989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2026897dcda6a6fde1bd405943d33990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec38edb092160be431e816032a8846991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4f2044e6a554bbc6fbe84fee55d13992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78cd736e560fef4c6becb7bb7501ac993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28816d1b8c3ec99c600c947f465245994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7c9146d6f6380347833ec98bb06f7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bfe07883eb7585a46e7e2eee385ab996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef99d97f72cd37110e40c6563bf137997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b7c38aab9a21287fc7a43a9c5d3451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5943b833bb51811a94a036ecbc48042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45836412de6864c42ba48e24ad01573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45f86d66e928f5a9b037780ce9437d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db53121add9aa16e09ca358a5a9b195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112ecab4daba1133dca18bf3cef2f226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17155d4db7817e2449bfff9813940b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad7c7f0be8ea5aa8fea5190280c9118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa4f046df81419215387fa01f3caa19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab64f299334de1140687b70e65c83810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc599de857705c81d0b4658186f14e2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e8f810cdbb38c8829cda5623c389c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653415ff5e1a68853346f485668d19913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bac9965ca46337dd7e975182ef51514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56928e10bd1b5bc45c4fd87fed59835f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd638dbbfeabe38f8936e5db559ed416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d93cb179af0891dbabec303d5bd39e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178986200065030edb4d880875b85ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed3ca009f5e00ee6a1601dcd91868319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b3a9fa2daba8760d8f040e3a39d9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3de252da64f7fbe475297dbd60b1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aed85ab6d210c00c64a7d8297f8ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427555a8cd5192db728a87b03e1da7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db336586f08b5818b9e5593e9481645d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616596d281591cc1fa0cd0b9d65d5c2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5eda162004ab31d6a9777c15930a7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9ec666d1805dc72939456d920ff3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c7faf02bb06f7ff75a8bdcf7e922128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2ebdf8f20c1a7dceb2362f1d0a3a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc6d76ed826ff3688f298fed26604730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d1ed776893563c3f5a3a5ee389c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23752fe348f9f31da827bd6c7f9afa032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5e12ed5bb87403dccb5ab824c786e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eb156787b1c4433616e639b5af9c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d11f107948b7f651958af9662aae235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf946d31ddbddc83249845eac42df9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bed22dbc4e1631b1dc3257ebbf5d1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3e0ed8f39fd353f266cae06c18d4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701742f56c5d0108e537442a38896b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5831f2ceddd684abc0cff44b514338140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01687804ece3cdec32fb232b57001f5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743288c685506af6f1466f24076cba742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fea116dc7fa650fd769cd2fac0c3ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0062ffdd7cf4346537ca3dcf4c1835644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e458f0a91fb8246ece4cda9e6b376c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2ae49505ce006d1a5f0e475e96f2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def96f7693a596282fb58bf9aa1be6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb7592e5d32b3ec3637e138cccccea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6f11135275b10d74bd162ec29d2b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761df151d03b729cf7ce60f19fda059450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b99923330756ba67a84bafb55a87e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6578f71bf80fa7e535b8e9ba6b1781d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1e9164ded84aa7ecd993e347dd3c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f325f72341900fa95ad4fa69dc65dcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39f2fa7c5730c8cff58a9c8a9ad5d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af5e78d81a58eb7db2f98b0ff81b2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958ab6fb51f928d530f988ace2f0f1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd54d43c3cf22ab31d6315993ca6a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed28071ebc2a7389514c8ead5003aec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ade887f2cff352b624987a334543b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670deaa88902b381c448fb7ed49bf8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd584238dd7bc56331b14cc630aab9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a795f5b94cd5ef3014bd00a8d47b93063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1931d35e59cd048cee551e2301b35a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cce1c6a2369e166564f0ec16f0f5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e66083f9f35cb3959fcaeb0c10f6fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c05ab4335da62660fc47d7552120267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e938c1ad8d35603f732a709e1f8ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22382b0f6fd63593d7f7ac59e6738769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752e64a355c8fbc47f7b99a1f0007fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc918e0e561c62f63164fc75ae278871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ba6dd0639b47f8e390b5e86371dc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e15215b3b78df063d088354787aa2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7f5a6508b14352c002fbcfa0063c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a409d60173a0eeaf61429918655b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d21774fbacd0503f9d98814676c0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c0f40c0c2e36cabfe0cd3c3518bd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c177373fc04403feeb25f88a1d682c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bed1cbb2a1b26bc09c3cafe9a2ad179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98d86d5060356244a11c768a115bdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df035a21b961b4181a2fd9768cd719cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b3a30fae845d12bd9b0e9ec7e9fd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1d00d7b16db47620d7f5af9161a7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d49b8e7251452139e6263872a3d6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a0fc780e1b2c2ed6bfbf8f47f11da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c59d65dcb945f05313a2c4398a09586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9098cd2f9465c8c46e00b42545629887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fb1f67f0759bc56f7e65afd8fd74d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c82364d7448671cfb4c14a80c8a58689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809c68a3c5f0592dee1626678fa073890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904e41529ef61d5ffd416530ab31b6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe53deedee364dc3bfcb4b855814e9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac967e87354f339b9264e84ec4394493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77039985ca703dff241760d3e621136894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1f221e72039d69af57b375e331c9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7849b0db57f5e416d9247284468cc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89669f48ee6cffe7a36ebb1d80683e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dba329eafe7a822a0c485798373f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238ec28951abc9400faef70d5facc2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e2dc0afbb1d01a72dc6265443b944100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e40d152d958b55187c6e9bbe211c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d1539ce3654b762c003fea431185c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5e1cedc8839b85eff4912be5ea13e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c69e102ccecdc3039ccd127e931f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055fd4f6a14c14243631edb6cb7b62e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff49825455e32a362b6f034506a81c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1d769a6c3b357a4232f10374bb3d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62eeaf93ee6f822dd3e73193da8662108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a84e9a6e2847b32c6a28c7d451276109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb83e380c8d9a5635945106d954fffd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221cb64fc7b215901d1c84ebc93785e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865e7e62cb0f4fbbeeab07781899dff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d896f05f9e60c6af65c21f2e00b6ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2b7d426703f2a5cd8587c1d5f35b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b5a11e96c4f45e2c2a77d8ea474a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636fbd434b90f86621361d381ae2db4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ec7a2ad3e780ee472ff33ea271875117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb44e2d50d21c16dcfdaaa0b3af1be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd0ab1de11ce08f63b8da42519b4a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d115f7fe7a056037242ed3238c3255d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d87cba155a6740413b6b13d0456143121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d6a45033e950f7a239a1d2d7f768e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5544007f77bb55c61943219cd81062123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201bc1e22bd1dc9291ee5ee4f95b790124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a3c8087fd56ca258eb6e7c1a8fbf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6b62b146cdabe38886ce80dc24ed2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbb605ee9446076f6ea426ca3310ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b49d0ed63bbb8cdad09995d957ed1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e457a0ed13cf695b322fffdef1fef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d6917646efedf2e87c8ed6ed2e33d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e4791eaed872c30c667aa5ca7fd0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9add49ecf415b0a3e91ac006c2ea7ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33675d9d1990cf6277a985e56bd123d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556fdd38f4e1052e6d9945df0ca76f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5c51e54918c6cfc7a6500a97be3f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85749c34860208627fa4dfd8c996c7f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4253b00c5c08f10742a412699a5af7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212a0ec06ee65e8eea3559f8a3d4aa2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26d3782e148d454c541794294f1aea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221701062beaac2921d073fc56810bdc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3abbeb5b398da2f737a7239812cb67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103b3f8c4501c62ec8b353fd23ddeca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694bedbc3d1debebeba8fc608e10f34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d446243d7e926e4981d8944ec83080c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c43a1072cd253e78c29635812662f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0ba12aaf06c9b92f4dc64fbd21f85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad8630bba58e148774bc27efdb7e56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8658efd6c4f7c627898c5d432108ca3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c7dad3010c39ab7dd223d6305648f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac950c2eb266710df1887c0abd97d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850e32ef9dec18588574b9df5c11dea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5001605314adadf94ee6b8d64b38d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf442bd430c79c5125349dd107ddbe7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce32d59b281ede196557819f671072c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1d44e1d2a7b6bb6f8c0eb80644808155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92300ab94f19ca9e0a0d8087e50bc603156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ead6f75a1b4d0fe53e9f5105c19eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5242278f2faf14374f6921d4acb4c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8960f426e85ae9246630b937d83977f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195f10c62e5227c4c639ec6db4388e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41da6856d6e89a368a84316a5e2c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a68707a432743b728e0fa0a9ab309162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a448bd6bdcfc14027cb7ad9d9ca7b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5753490ff6e309b6400d59bec4e2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc832ca85d226defe21978b644da93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6e77bb8af923b9516153a52ccad0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a9410c78df87b5b991ea79b93c85e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0103cca7454d43164b8a20b5f51610168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d21b27013c7a5244cd480c29845ce1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f844828aee8b1232524209a6159db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aead718fb208f7d1d0d866af04d132171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e7fd5aaa26e140be114022cb88c51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da372ae67d92b22e80f47c13b95fc867173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9967ea7abb3566dd12b2861d4edd73a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c107200461d2fef79f348557fc8aace175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15056a43b6a84e29f80fd29d8abcf31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437af8164417d679826d49f029f65f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d35de03175d0008f315559075370a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05a6c9814c065408e2c48cd635c700179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059666c4a3be2cf7ffe38ab553bb52b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868c0bdc640f87e8cd04a7807e7f557181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f7c54f24e204fe6ba3de405be04ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa73b9fbc2ba0088fe3bd7509f11fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143bb3e6307332abf35c01dbdb36528184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886564966e03766443c74dfbb3683e00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281b02e1d71bb57d2c7882f5eb0f4b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166ba2f2414200288357ec1afd93bdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de54c811c7dc1275f06d165e24277c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fefb7cd4cf7a4719515e564e5d5bff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccb8459403c3dbb5fd5ab05e00b1da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba6d5e37e6ded26c511ec9efbcd0f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48ee96ef66b3a46081288aae00c0f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a70a3712b3b0c177143c6184a2f25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2567edb8ddccfd0c890179505a5441194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1776a02823d540386b50ca3802249195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564404484cea4ef80487179d18cd4d65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b12a8ad4c9639527b6bce62d712ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4627d3b3aede1092009956a17e57071198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd04c3321123b120700eaded862ea94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab1bbb85f1b6240107e9a903c99966200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1673350e6b88e422fa4729cf473370201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9473b4a2c3db820495e0090f330f53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56890d0fc2cad5d63ad36494d108eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f799a079a637f0ad12037134c3082204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761744c8ead76eb63f42f5705b79be3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f811646ea3c114a9ebc6acdb38fa0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4b7ca4ca9068cf412c257038c0864207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc061002e03ba5f48edeff09f63656d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d893b2f76856cbe6cf7a073ab4b48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf2a7a03ba99d18cd0e7494f54127d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04e7602a1e7a5c42479486830486da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783219d2b93b23b2eb750a8ffded05d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1c8c0b0029ecd1210789d467bb768213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4841e089f8a43d179a8f77e476fd51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af13977da819d78657931705415fc66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531ef75e08dd7deb15bc610a2887464216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3adb61d1a82e783547f2984af31f46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803c7f25a3058de2b6e54483fa9a005218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed3ae8c5ddbbe4022c721ad54c43f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1582a4c90260276c0bd30f8ede5b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b70ddd22edb877319988158dc0c0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ef81d2193bef036d7ce9035134361222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5880d113cab9f0a4f9654283b447266223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e2776bff3afbaebfc84851d7bb768224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e106d802b6a45b5565ff2c24503c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffaf5020561c03a671b78e6515fea2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacb4e4b96d7d0034c68b58dac65a64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e0ab540fc006c40cff646e730ef95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2584c22e858fca5072573a4fb7e35d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ca646e3cf541e6fb28b40e12b0a99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c3b3fe11e99a2e3669b16c4fa454e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7afb733e5e8fb16447450eb0fb4da6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e9b619d4004651151c974a4573bc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4b8835fe7c86aacbf0abfae030605234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e304add19fe827e52243a60dbae166235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb422f46541379cf03380fd69ea408236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd01ed4eb09f0bd4384ca930fdf2a72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5231156a48bb6c609d84e6e0a14e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502b2e9f139cf811521fd3e8bb1251a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28755ac4834dbdc4c5c4f8df39d82b5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3968600065b8cf32638965e80f250241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358731e75d3d72d73c5563138a8aa430242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d10e9955f65f369d2883bb22333ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4736c240dc92d40f0409c7d9616da6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed4edcb7eb5188ca2fb8e591386f6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaa9d1b6ae1902cd3d71f782d28b48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41059ec1b9f572de1ac12a7581997c75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0adf8b84da7f6a5326874ff39fe8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c918cdb45ee5c78fa87161550506b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe8155066fb6b2a009e7d967d7e2b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa32d95bf2e860c298c1cbc8d481ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188dbb877e832f0e39d586677655902252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081b111ee7275078e5a838163af4503253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c5ccb1567af89d51b95cb2493875f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793c40e7dac07b7014cc5879f9f7caf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f13f4767b0afc94231d0ec1431f4ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6327cacf0439a252a730aaea5ba0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416329da5c49d84925d464812284bf28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed667ae9f0942c1fb19cfaeee40a61b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7781ba2bc02954fabfbe8196117aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15af4181971e7910d5fbdff34547939261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddb8c756ee7f6c418729f7f9108bde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256f68fc9d88d05d10c3b9ad84079c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9a94dabb38c11f2f28648260e0dcc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e9e82ea1e6d782047b7d63edb4a56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef201948070413638864143106c1eb4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed129d12cfc9fc698bfb3388606b0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618c2e5425c382aa2175e4c1f0fccf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e31f7f879b3977713eecd2e8b11ea8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9e30534a34d6c1a9936fcf9e8c999270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c843f00155b9a5df8183c2bd3bce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d817913fda0373f2df7f69f947ae6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7412aec318e24b16262f8d5cc7b06ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a06c76272a3840afad9be63f6fd071274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc14a2e1706ce6921bfa5e7e98186f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1bdc8ac559ff8160055457adaeafe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081412f71b5a89972ab3238ebb4d266277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea98dc5b94d564abd896f0cafe775e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475c8691a4ead2e89ac3497c0d0e26d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad06d2b9b2ec11c7afb213ce23659a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76bf38b7eeaf7103a6dc81bab0f75e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b12ea7372f709273dc275ef18f2c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a160b62b06f90ee2341db4487b4fc57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd9baa92c562cbf41cad86347200ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c235b196d298f2460a20523a891de2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08bd74630aa3ae017436cfce401b22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746db43b94283972f6ecde0a233b2f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb79a12afd327c36cd8eb971094398288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf782f72cda7690552cead7c908c9ad8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bae4d285a82b84ab60672a480739f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dabbb72d7bb45ac6b484a4c281e0cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477942b661335a2fdf9eb9cbd07e8cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622bd72aca89bc0b27e75edd858099d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ed8d883a90d305a33228986a92551294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc1a15627e895401c00329d8d24a60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bb2a85c838dcd9e60b733c7668c5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54757876a1d09c0c7054342fffb0d7b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf9b382b4fc91362813353c075c3aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a93c75c79ea34c61848cb9e639dfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb2b45f521aa6b8d4687be2852e46e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153ffe1da161afad9976f0726266234301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249793656b239c26be36c8900a9d7d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8d7b96ef4abb3170d4c573cca9ac9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f176c011a3ab672eedfc877981f681304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7fe37aa8248f858e6b0cefd0fa606305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c2605bb616018790ada0e3126127b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bce4b12ff67df4a4ba2b4c6dc9561307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011f8f8a33f42828097d018b9f484ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430671617b67e833dbea7f6faaee6a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12556d1966f7c6455800cf695ec9c89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef388a8b81ae533fddb18872b766b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf648b33698635b1b505f974436d7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d75f00869e3cbe2b2be8dc5db8257313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ac783bfcfd65fe7f0a8f26fcea931314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26632b167242cd5d1e49704e1e988d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d8aa1b937a0733ad52f7e3fb38c1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c44ce4cb3b97ead1668b22fc333e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee341ace4c6209e22b33cb872aa178c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cfdffd7383dee4f24ddd3d14977c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d69713e7d5621d70776ae2b102d49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546299aef2e87946bf5579e2b6c0e7d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25be1fe726f767f8dac626c1b1d3b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c14f97307b2bff2f0a0d830c0006b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1211d6751c04151bd764818dad2c1a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d9c48c22d96dd4d4d02ed42da021b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a937705eb6a4908739e47cf98fb0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6af2a58e51cb9a9af893046a95d2db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa3fa17c1b60ced0483bebf3ebcbcc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779d4be0de1a98548bce6e4f24dba5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3de0e3da909563dd923f253b2b1dd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cfd6d8f1001d5e809c1dc29e213a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc936f95804f33ae8b5b871040d50e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95964a21eff548c420672ac0a094fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb6b6612bbbf55a08391e87f057ddc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21f4a40c1d92ce49df4d2235bdc334335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4166f0fd88b42e68bbe350ad24f1938336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5ac2fe191075229167cb9b6a91035337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f488cbb7003885cbff0e6ae7fc4350338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310c3fb0307adf5dcaeff7343b83fae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d91b59ae6d4a2a6a4e9ace1d1c3869340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1202e12afd235c8f166c5601d6bac2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4055e19e2eff494ae43cbcf5ecf765342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987dcd1bf92e74e8cf9b138e3d68cff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50ff465fa2fdc6a9df5da0e119bdaa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65589c2747f8e19d62b41e51ddc22c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819b58afdbeeb13999ba5af50334daa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5381f6be03faa4e38f5ce7d4a0efbf8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ce7c24c5e203c7e0ff42df5e6588e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c3b07ee7bffd570254cfc4e12cd74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd327610774f43347adbdd71f89fd46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b59e69a39758220074e0ab99344148351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d18bc9c9dda0943d06525a7beb7ce6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207980497b2c17dc90d5f27dc2aaabd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc25e251b5daf600404da61a2dcc205354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa2ff44069ef37b99e1f3604821f88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447cf10938c2cd71f21157726e39bf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a10752d7622b20b6347814741646d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa64598c7d52eb5da9a8d2f683e1001358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c90677acc13032b40dcf3b44bb0ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be822ca3ce761c122a250e7c0064fc89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0d468fafc8658f87f020787ad3796361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e504754fa46d09604f1b493f9d39fa1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058d5141d8e56e47d2b432d6c5e4630363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254a83150021c7afc0cd7fb09f94d03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70392ca1336e1b92850fc8a739d2a87e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e3d5aaf0f3a7cd2f7e3e5c81e75b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e14aaef6849a94a52abd323862a7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc38300f5de9e8e7d74e116871190c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cb3b70b1eb8cc9a8cfe86310e31a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6afb7ce29df84ba9cb7e036f60d857370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757107ae7c70cddadc19abc524a32a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078e42a6871b53bce3522667531ebdc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06938c50f46e092218db2cf676dac6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9420151ddfb85c2c096055792604354374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048423a6c776b80a5a46b0a80b40aa6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618655504b8c7bc9729537cea4cf2571376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcfc7c32627b2487dd6c28bfb846d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860946fc0ffe10fc51db2b2168f70aa4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac2e5358f027800a09dc7ca674505d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77df0190aad13cde46e1cdcb86ee68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8e35ec65f142a9c37ec043bb651a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c7b9ae512bc25bf8e8460105463b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbba3806351881704df4f0b44084e5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca96198894920ee12446a5031ef982384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9a823e660ed1266d64a12d667a8d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4df9b20c7786349c4a5eb1708e719b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cf517ed1f0dc9c8e195479f9f5588387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd1b68e920e00add1c816307349b8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d9901688fbf6a9734f42588b27c34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1787c4e6676c754de6170f2f05ccd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0c329c62a44118c8b1b97ace3b618391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e710a80eb288aaab293e3df38c524392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111da75bf2bdc242d5cca3ae54278b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8d4042319439501f922824e21348b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee587b941d37576d156c925e27b5a7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54490e8c5d896ed90e36f4b1ab407e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f599277e73f6e86a5e9d49232af820c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395bc25e448a289496b2293cb30b6fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289eddefbef719deb154c202f26ddb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc6d0de243e755919f3653583eebe8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b74815c89daa887679a9a31e72cf15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe1acec8583b502d334a2add6afb3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714e19bd1ac408d7bbb1bbfb574b2e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb082f9c1e92a73b6d0a6d0d89975c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44799497b24679a478156a317610b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b7da680d59d06e1abcaa7f477235406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32585eac303feeb89659468931d6baaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f881631f887f6dd1ce00851701e61ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf167784c6d5e0009730d3212bccfc2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909728d58592742f6fe8b320331113d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca776bb04a1db56d19944b7edcbb46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf5a23a9798bcec73555485ea863a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f16851dbbca687b3ccadcefb08eb1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a578ac7ccb53b2000488ed63a32d782414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a7baffa56818d78e09a183306d416415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49aa956480f92fbc1f7ec3eeeb17f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cc2ed77cfce2dc6c950621a9d6d82417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb3b61288fd5bb47f6b164b912232e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373bf1affcde9afbec093e01e3ee5af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffafbc501aeadb381ad63383dd3943420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69e0e6d74bf644bb60ac90d1a8cf3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53edcab6dc8505ba05522ce6c6ddcda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15169edb39cc00ed4fbd3a72289a69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221a8866f915aa64be28469ea683cda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dd65094b3822954040a3887e06999425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cc69523b83c0a392ea7b1ca3f360c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6054afa55e7880051ff8f279f51ccc1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeec7db24d4d5a72909c8d0803cbaf3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f931a24ae49980834ce9d9b4ebde06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3925877dab44937a89c5338e03e743b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bbebaf33575080f0088058823d667431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25628cd8d5bc0897633f1eff1594c62e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964617a1e405f42232e179afbfe699e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd5306fc41cb559743ccd693d37616434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085377bd38902948c1ab39888dc9e15435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1728759b369aa5cd1a502a58944d1cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce81d582a4496136508e4cfa67659437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b02a84674b8dbce35f2a76f618596f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9cd687615d88a2706dee0b5fcc45e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874cd5863f1f3907d80fb053865d8b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144d422012e57e6784556abc9fcbe36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc5b9c1421b7e64d6665d822f3007a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae03ec7cf49470501a0f831d9067f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3a90ef0c540465a7461473ad01ecc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eed35e5a324bd078befc075416509445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4217a892038ed24fb21d2aa5bb202446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86783692ff893eb95354929f0b334d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98e95cf82368f60b6baeaf8c893809448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb70df24104e14d5e1774d8ab6606de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d8765be751f3c908434569935b1f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4601e35b9a21c670db144b253bb11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39f2270c436b6b840425fb74b80da8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74474f1d2048735ba5aa9724ebb04a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14112485af543b46223f7547ad1c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebde354603c9323d12025f95c579c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721e22d49fe26ba6f68ff07cfd6d2f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c1d67dc1599219d689f7e18b18854457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd45955dc91006097cc1419a46c7d97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4c49a18ba82c5f5a8df3611450d4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef731d80441baddde76a91d0a795af21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8877eaef8eabc5c5a32f89290c10772461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c081e6325d745ff4e984f6aaa23189a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61ad97aafbe65b2beac980d2526465463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272c508f60697483c4b81e9c7f4e687464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5ef30e3a72ade97601037abe62186465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901da640ff4329978e7fa5a103c1a0b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fee3ef0a53d0f28dd3b6a7e4145c3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf1664b30824354da94c4032ef66c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105692aed5776a8ae2b7f86736f12fb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c03d6a98a142f900ba66cd4bf223f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa9b6fb8593b656473404823e08d9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7788be67f33605e76f10e41c41f114d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9905e44a7188bdc951b990886d1e9c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d716843afa93f9b2b4b78b492f0e246474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e18112474b1e9e3196529f244a69d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cff4f272b6af380f47c5c32eb81c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2f99ef126abc25e00f5f58430ae62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fe1a6079c5cf3774c2ebe2786b2ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852d03265d5ce5a90de84d608b0c052479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9ac5e1d6134647ee820eee30e9da8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474c46b6da1908bc705d533d3b4e59e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9843f1addc4df02fd86bb813e1e32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cef8b3a9909023a8ae5c2e915d60f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98003be20d3019b41a32f0da242a225f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd90839670cc143c8b27b4d2b84d41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46548d3c1c04d4664c4c3544c6426941486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea820b86b11d56b6d74e49d5b76b587487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e058aea49f8d7a90260eb415e11e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8af059c7c31582e9ec1687190cd914489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff50e36df448b78eedeae727755478490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed9247a8a7cdd92adbbd26526eee4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cfcba04b74d2b4d9c396ad50f47a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce19a93a6c6e8a07f0508a45483aa7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a025c77ba121a4a8da88ea09dd2a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019304bf769a01b1ef4f63bd9a58556495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9547b29eb9e3d1d41f6cd6eb2f60d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9397d1e066ab2af23f631d97f7a232e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d0093e5d936fe9090117da9421d24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04f86ab38849f4b9d725b6fe2c190d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81e40c2fc1b9aabf2c48c5cfde2bbf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fd59f44b90b77367e7cafaa13555c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e55cb58b73688212a15cb71d4df73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5491a4881b8993350edd8bb6b11ef4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ff96437946d534fa762dca52be342504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cf21c39ae68bddcdfb2f87de8197d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee19a58108574c17080935e057150db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d39c9095c45dd5c33bb67928fb914507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7574bc616e468fc8fd7c2ebd67a1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fe9f5887bf2f08579c2cc59330dad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea7e7940a3cfcfee3b6ab3215828b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104db869be3a37d5bd7402e1f8bb8f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3135efa032a9721a28a77dce663659512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d06749ad5fa32b21d22fadac18d72f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e0c484d591685c23b7b7d236868fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c418483fd9ab41f809d202ebfe1f69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65701dd9106e7284e9ae468934befc1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03358d667454f09233e134e9662b5a0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aeeda3dd4aca2f60edced2bc64e15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b1a8b541aeb69a50de4e30e6727b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa86afa66bec3694d4c7c5e1757359a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba804644e871a459b0a579c784a350521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906279fc596dd9d58576a842ed2addef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34519247793606bb807f95d628dd1b4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06142054bec68cd121ffbef52d5b2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec69d473bd85fca59abb99533d164ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90a3210c6d075c29419054617e7238526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8a1d33b9f4eb08aababbf414e31b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02865fcabc28785ae5f014083d315e1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a985f25799760bd79bfe7386cbd0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749093355d47b0a8e1bad508760e9d67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98477fbd0d1112ad46b8f287daba3648531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b03e02faea61e1044265a00b72418532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5cda566151bd7e0eb236202de741f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1412682eb1e3ffb03562fb94dda4a69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827e63991424b148e30e68a574e1b64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d37718227a046ee725ae3228e58144536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae898d3bdc4c167268068f63042424537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7562118850ca1c5cf5adbc1ff06edd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13675c2b5847ae6173d104fbb17550d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ff5e5f7ac3c651cd053a6d2bef3ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638240b92859c109a8859fce6d9c3c99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398f8301dd52e2b8c324552d2f78196542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdefe659833e18fdb2d3e883018272543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29566db9a29ad9af91089eb5fe66e65544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7b4a6b6e400a282320fbb01a8dcc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502851c9b14970ae4324073b0857168546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632513a47974b110010dec027125e626547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c953d673cd2f341c4e2b778a6ffd24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116752fc49a6c4ae1378d8e338afaf3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a74f88fb627edf7d4c5c60cb3e5f14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23912bddd1df983f746176228fc04a66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30dc85cbdac4e41462c96da7acaefb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd7277ce5eb11b34d51d21eb7c1ed9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892972b84f40665f1fc0619ba88f2134554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7873cdbde06243204b656212bb2fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05fc6c3a53cf1176b4ca5ba9a9dc5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba113dc01c34e7aea698928496c92f0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609808d52ea68603c126dfdaab295dd7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf5141734345ff65b0438738f0b07c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8627d8107cd19e97174305fd43a29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f8f0602a31c186b5ac6b7e410a474561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26c32bae639447f55aa5813961da37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eccf35969374242bb9644069efde93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69265159c6db5830958e2d9c454abc07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5906ce1dfa82df9f3cf53bc2c1b7e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc733ee945f69572a3e3fa8b1257738566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4cc6fd7ea7054fd9b2a286d87b2ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cb11d92da71926b8922c96a10e54d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e9eda1b252f67c902196ced3f666d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b81180204c5d75a6ba76d7aa66199a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139afcc1d78cc995aaac4b378491e03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f44fac241805fb297b47a4ea92d9d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fe747bae62725e40e179356c27c6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369badb0a984aa829de9b833b7f4275b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ea75605aed23d8cd3152fb4bc6bdf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b64c5eb7c8a7a54e1ec23db8c77387576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba43ae0a44d8a8090e01619e04f4228577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65af16485d5001d915a5c3b0f69be2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38583a1ee719102ca4bbd3a4b0b8a44e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d126330f2ecdfca610b082876beb6b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc003ae57fd6c1f370e03b6880f57bd8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543456d179841a388cdb39485b9ac1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ab0d56786b30ff8626674a620cb93583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be3eb18920cc55a407e7ad2b19d5c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376556d49365e43748119b548da0ffae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7075f324f041b631215ff1ed133842586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95533a58709e9a92da0519b64bb6d7c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05461df060ce7a26c59aef8fe9f4bf6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9d639aa40c4a5c97822d40ca2ff9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb312de99ea0047797ba61688484e23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345e8feffe797d18c68e64d46278440591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a32985299e625b3f6be664a085f79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016fd7f157fa96016dec0f6829a6df7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68866e343968572d2725a4fcdde20b7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1783ccd8027ca5abdbc53b080b45b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9f0a440bf6e63e8901b6d01a051d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa81401cbea31dd9f4993cbd20fe93e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a463f5b662b4b9f0ec1d63ee4e0546f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae731c17c063994473b25a8f4e7111599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23475478bd16bce8d60141bd9f1ae3c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a4358102bec887396861615a30c29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ded4d310ede66701f8bf1d7efda71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab69ad5518b176bfedee9fb12fe0d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c00e6950a8400616d6b846ff8a78ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510b0791a178844582528dcdcc37c0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f93b5df12bbdb0b0a16363237a9d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dae8c2438d1b06dd12b11f69f1d966607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09910cc295babd549ce9a10ef05d9e38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a23e3a6b24299eb8c11bad8103aebd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc98c6928d7b4ce3e628e2f090667a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9bc488faec44dc748a12f50f808bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567a1f609f19c602e443911b40a4400612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df99345fd382a7ccab641b65a34c68b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af25670c820475da6887110ac971f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0730d70fb04f06d09bf404202e5e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd24791dfe89d7bcb8af3459b7b37e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706557896bdf43c41504e88da9c20a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d46b167edc2f585442659ea1aaf8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64769cfefc87ca9f132604425cdaed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d97d4b568eaea33dfd924e88c0dde620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0870162d627a284866e20fbfeb885621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd8373924ca1f894158b72ca234a5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81898f91f0d82e34d5f865206dfe63d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2ee96ead8687bb2d4e06820b6b2f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6f6218b304b328cc3c5532bfc89e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579e4289fea6d622ba21f781e1ac750626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccb414e47180cf367694011ab030dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a530f500c8b364dcc741b3e3d085a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997cd578d0742d93c7f0ff1aa41fb03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb5549debde26c179188f93e2ef771630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323325029a9b971f52a55a8a6b7bb95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa420a6f50fbba85a4e095c8914bcef2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4e7e9bbc6890a20acf53e10ad5df2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c8e55af841d9ceb4fdf98702336ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd449d234c95bbd92da745f36ff049635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723dd2d386dae6c4f5e56ac96d9740f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94186ae81cc1afd047469fa13e64eaea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939396eece2c14ed88a3f7a2777df54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd2dd3467a3cd657007d73f64579cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f647976b6aa2e624ce483c06a46305640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389a709dccfda895266d59f25a87395641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c294c2a9812909b8113e41f62ea1ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce45c0dfba77c7095be7ca5dc0d8f64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c92eee063d5256d047c60eea7656e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421dabc39ec7ee830e01af3eb9e8180645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c791f8d1b4ace82948e23239896e16d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8847d6fcc477b10664d1ff18568d93647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6a0ca349ab74ca6cadb739403b0b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824073b6139643a4ac469168b499dd0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c96ab22a0184532e94c5b3b56581c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cd1ada3ad57d5520e3319705d3252651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8722d7b11d48f347506d190da05e07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232bd36ecd3fe6515068ca094226ac5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0ad5d6b9c30afdbc18b8b95750ff8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447d0b87651a0fb6eea7a17020295ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457998ff2fe23580e55cd43d54cf96e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c613f00d47a48ff2e7f3c9b651b5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163ab38dc2d0ee3b80d063c789d590a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fb0fee97a479b150e7ef2992d6756659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6761956fc36068b63748e7af5406d18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf0bb3f5fa09fae1820cf0ef333c82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86061e7b86a72e9dff1dd6717e69883e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd58358cb85e3e8630f664ffc15203663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b5f29d96c26f2c64671c26514759b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d14acdc6c39e60397c723711420737665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046390fc0e3c15c2d9bc378f79c9e884666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a92b2a85c50027c4e8e3db87ff87df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dcb5168a80039fdbb4ea1d56989cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc3c38867167cfcb0e1218418d3854669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab9900d9a38ab1e5a13007917f9471670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fe06cfd09128578447c5606cd3077671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517f3be3044c1c60fa6504468c3ef83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21536dc90c2a2d26c427d880f064f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ec1d1883e8105b76add9353123f99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e37c35c771b8f052b61dc7aacdf8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8297eec22c650af136437b57a8a89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fceaee469fbe676c2195bc32025a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d112126661115a187fd07dd07504f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627f8ba598d75f117fce880e6dbec69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275b2556cd033e0828968f0838668f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c90f7d963d13c741b37a5cf811c43681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2db8ce4f81c6fb951b203821ef9671682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b025f0c298ad0ad945d04d11d0d055683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69d3831336a43558199894da6ceb6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec19010b7422aff6f6a5f0f2ab2b29a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f348bad4adbadbecd2d3f2403f9cefa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1e9f48d4b4f14cd8373dda5a43e09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ccf03349224127fcc7d114adbbc0c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e040d123946e567cfd4ff8bc8e423689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4524ed5b90e3111a831182b87d6ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0231443220fe47a81cb7e069e9a6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3171251dffb3ce6cb5e95c51f00b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a55ce97d7da2841f25c2f46d66987693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdad8575721ba084e124c87ea3863be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280590de351a0699a7bc1d609a1f147695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb133b811184bbcb60b3c759b89dfc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474ada447ad154bf3a85f78c4803564697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2b930b341934623e668c1565f08c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb402f4f39711209d76c56883e0558c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45241c5857df2546b7db1b69f8765b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9abdfca3048d67bc56733cf5d2047701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cac494b39d88f5d2293cda87925c7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb309699c121fee8a296193cc2cece703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca06342697452b05445a14d99d54620704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eeae6b6d755187fe98182857e958be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd591f012260cca4d62df77541ce095706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71112379b8f95944191fa0a0ad459e9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499d251ecd70966b8e92abc3fcada1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654871d8ba31b6c11fa02779bba70883709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456581c249e0611d61a0f0ab273ada26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abe5b116800017c771c503e7eb1029711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dced6e51d0c2031ff35bd71a48a11712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e01c90c3175b2bc7b79daaa5f353713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4ff88e55864599b3d3e32a81850d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e28c9bf60c1ab8e6bd3a977d7cdf8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0194b432f8282a009ed53c6fd22c2a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826235bc73eb2e996a0dc62e53039a45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d757e482f3312d237aee61e4023803718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf767500100494a0ae7e2f3b47c03348719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cf90a57ccd52d8c73042bc5a51381720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e9c72b6669cb91c237423abe877a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a980e141fe4abf3a07ae31ce1114101722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b6a7258c7afe524a4ebc68820d3c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862864b79ca0dd05fae6c83a17f0755724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244515e586929e1e51d78375c0c73c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e188870ba970765392510f69f9266726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a2aed8dddf6bbb9ae9eb1b88848b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580541a3c34cccb26f0afc2d944b484728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469e593c1f7f267653fc7705714aea3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c9c04d79156661244e62c32789352730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f176f026d96f5fe8bd5fd54a6c077731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9787fc927ad0f2718ed26223907b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae30fdcf1b19fb41bfe232df7ab080733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18edf320a03017a14f5b3e0d6885ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595535da45af0dd9af57e45b27abd683735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25fdc04885441ba1040b68ffaf5688736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63235b234f135fd93bffcb43ba776872737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97e68b9cc9fb3ae320b95d4387bd10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e60bcbf0991b31f0bd023988a84f3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35da7180ed88359a23404d8e1ed23c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ad7c64a5351cf75ba0eaafb002780741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3b75bc69945920e1abc6c5960baa1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c7f41fbd825372f8f476a8564ddc4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd367021d472a3ffcc2c4ef01ca833c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568da39f505e90184e73106e641f71d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107f58d83a3806a1812efcc76237f7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a98eb4a18fc02f4a571bfbb8b502a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984c5dcecd675b51a5fe2bcf77aa778748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315d1dbde1f8ad2068718c2e7baf3cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7df23cbbdb1b16218b6263df8f8704750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2a9b81bbe5d17b0361bb75be26578751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b304d48530114c98e6e4b3d9f8e09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa739413b24474a47de8e6386f6a890753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449c58003bdd8bc7a4eb423e59132eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5837a56e8cdfd5447702d659dc66354755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d4388104a450982359499bf9425ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc575056c306e64180073008bc8cac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c9d608933423c45687642d1ce08e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe26800b729256e0c75d3db8821305759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d751192543cbbeaced2c6c3b985fc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dfe34929c1ca0d204196ac215ca88761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b26d5649b4bcd9102755f529c7fd7f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348b5cbcef698028c6e50ebe51c9dfd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7efde3f644e641bdd9c6e84359f095764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4edd096aee22a34ee48730c83d295765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829035debfe08ffeb1a5aba99d215ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52b982546fee035bae91de46404d55767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc724551c12c586f44618e62477dc965768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523859a85e066b95e8ef79e47a8df43769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9c40fd3742e7ccc0875b05c94d1d8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb62946cc7ac4282ef26df2b8563b4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e44db75b4ce49d786592577c10e16b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6370e96a776bae0700997c739ced4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0805fb228e19e4c07c1415181c907774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafefd8e1f0e7a45abd7821ee96396e9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21511b12e5e443d00aa6d2f12d9e380c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885576dae147fe8499d01db903b21a7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e97ef723fdfb7403e9790e7ab7f85778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a27cb2629629c3dcbd7206b74517d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c00888e5f6928ac57401b2b9440fa1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27d017bc166386c01d783821d9c859781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb94ff607121ccfc4e01ae49f78366782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dbb12f6cc21c7d3d86d584343c03c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67d7681a58482ffd765f4b44f95da8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5b2c7cd36aff8d07e6e9cd20d4491785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fd1b8fe9e4f481e461a05a4f01d2c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7392f8b4c0328c88aa84daa0932802787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f85bd7da95a8219c1d7eafac87afa1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae044388f1e961a5441a61c7967c6c5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e2d6d88ca4da27c14ec0e747b5fae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62964ab6c7932f43888c9af9db1427b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab41631d7f5cf11f829dedc05a86a42792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67608e9ca777bd762647b81e35a2f353793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728a74007f79c7cd7871dfb2be1b3f9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8939486f9e263ea0f29b70dea55a187795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415e11196630dea8411a85d0ae6c852796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab22e8b499279b2c1ca8e96e2dc0d7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b0abf8357ddd5a5d049442f8b9b6e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af8529a3e7588b1d8dbc4d44ba5bfc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a54c5a152dd9e650921eeacdad7363800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaf92028e68595b23125171fc2f2e8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608971923cec7f7457f5eb5f6a63849d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831e59dbeab2a5a1ff55cd7efa89477803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e81669c4171f4267620d3f39e74ee804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03863c79480893c2b6ecaaf059c1cf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560425592a322c2e1d30802b5206547806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad4820cb00382878f14e3b67059774807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b62055176d435458c3726756e8c68808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf9a257e14e848a56973155c499734809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67997214a792928e91738613231f51cd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f4baed05b1a38a9a58e9379a11419811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb05b87b221048089b69c2c23ad5e8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a41aec17e8a72225f3fa6a4b3748bb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8c225cb604304d67eefab030001c7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e8e06a1ffdb6eef893649677fd388815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64f7ef5cc4848d6a6c49c4c00a96eb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc72797d8ca7ac42adb1210a0accbe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae2ed77fd4fb6e1cea1865f953667c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4770c7872b980279ebeb85a2bcf0ed819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66cab1853c83631a3758ba7cbc8e38820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935061ccb0d0339bf143022cae0ca197821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b61bacc049d55ab3864dd4de422662822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784073b8a678086955e8d3e61e9c2ec823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32ff27f330c3e6a31b84fddfaacf2b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9a0a692eac00afed270d2aff164d3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f8a25eef105a4f2769dd4dcb22a49826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55b459a3fd95ac80c8a437054ba9dc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978e39a6a9c429a5244e3854c17773f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf09f244473d2a8aba1d5b49e964ae7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a02568aeaca23072cd96b8336695f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5230e718aa468b5e6f2204d51577a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34342ccf7ff2b7a6b42128fac45e8dd0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168952aa41a304d6d2a85d3e93543e5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c678fa4601d91b6894fc0f258f362d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0b735e0ac5662fcd52561c17dd2e6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f578f1eac903f305294a3dfac7f8a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8165483dd8d994148e525cad155d1d7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a085a98ad725b4521a6f0643ba2ceb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20221d6e86d5ae7fa8cca2d4a0d297839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8a8399f5ed492cdc9191c76d24d0e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f6eaa8a8f2adb1f495753f15a24bb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a359c67db190b1c28124b3272533d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad979f6d8bc53bf1f6a24cda1d1e7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3918fd0c3652d7ad5eff74ec31de9b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06344b76f5c215b50e83237b7f218cd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a9145915cedabaa130e80426823b4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554e1764db2b171de9cf2d3a4faebef847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1a9ff28b3785782443f4ffbd15389848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2d4026e843563abbc98a0d4619db1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b8caa4d56b169e03054bb3a2c7e14850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ff0f32c5dd1e67e14e651a38b2f2f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb222eda59e7c5cb2dea64194c55d93c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea8abf0d24e158397561a566526be8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17225515bec7cd8b85d2ca253d4e6edf854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17947671d1699b763fd26f714a325667855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc4dd0099c2de3931c980905e90370856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3295ff4444d2f8e3b10df00543fece857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f06783ac16c536f18b85628d00e0a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349d1a82e44f6f15edc0823e2c3272b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c29b4afa8d6a98f636b7ca4b5c1ae5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf99efd18eb74f7b605d93838db9132861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cec1df7a1ee8712664dc8cba78ebc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57d72fc7d43c57b892840962338109863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c771dcb06de797c4b146eb22308c32864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d41095067c1346b821ad2be53b8ebc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ea8030de77bebd454c47a6ff0a69a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfe03e062497b7876c609c0606e1af867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a9fbfa2d672b9c0c2f654ed5338e7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fcd8ba5f7e89674a4d3aa38f6c739869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26427bc30454e78e1582ec8450b0a2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15df8ebb7f3f4469c5e93d71695d94871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbf7ae088eb11db347fc00342ae43e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79618cd938f08a70afff6005fb9ab3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886db72ef4e134b51059e1bfebc75930874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18e9fcc87ac05d72861292df4e4b08875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bc3e19a67094c1892aafec3a5330f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79e0f3dfc2a0da92f21718e3d1633c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf12aa1d45e7cabae896ff955e81f0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f4be812b448d586f4ad0a4439351a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66deecf05ebf3e944144840832705ed880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e12f379e2dd8b8dfbc78776e0ae520881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfb967cdad4cb75437766bcb1c0a59882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7edf5e0c970c31759a41a2c49fe9b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100793b98b85c70eb156de92d3824f88884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb46e34506d2afbd0940b454a33379885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59c308c68bae8b6fb10326420ae6fb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf48fa1f6617417ec163fbb51548e8f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b5514e5ab7916ac78b866c65af88d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a37c74e6829219b36fb232313e92c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dfbc43a9f69b4d0486e4b25f6ca2f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eb2f693c3726e3f96f1889a84d94f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80d65f23e0797813f29be324f1c04f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f835754446fb0e32c1567e5d8d3edd2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2b61538fe17783f53fcc1a2ed2e3d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84eabe667dc26f65f874ab1ae2b805895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cc3d58898f79f0cdd0ce93480fedb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083a43fc69c99b4e9aa7095c0f272c7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700efbb540ff1568ebbc62bfd8690a5f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce23aff5fef6f63277883db3d25dca899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375a7810e964c667515aa1896edff11900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b74bb01c134f358bad91a329c0cf7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0edd1cf1d0c12b51023bbfc67fb52902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f2c14ac90fcb98919cde6e5cd4ed0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953af5ad2cbc264f9af7e404709672d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317071b9524b9d490058a145c17e4556905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9526eac711d7824c17d44b2d5b4b07906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75088384f14de73bec4474c27bd1dc8b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c111f9cf2f4c798fd47eb9bcaadf6b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1600b36fbcd5ce2b82d1248bf1385bf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b05eb4fee17eb523d22629c4cc8a72910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70802bcb94edbd3774cd49a194c96c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940342d8f2f1b1cc9b2666dd729b58c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0d38d6545fa58361892305afd8552913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287de7a75265c24b049dac94d94cb327914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49969b12b541dab3d17c48a307186aa915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3531d1665e6f410b411b6a371e6e8f9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825ed507199ee0bd6451a10ffc6b966917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a9909272fb9121082278d18f84be4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b70924a0f9ec36c393db792b6ef8c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3430eeebfb64809935a4210e8eec1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef291d0dda13314e47d0c17302883877921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0dc8d0a4291692b9067192bbf3959922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362389ac3259bf2fa6f8b0c6fe26d33923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa792b39b11a44cd1d6dca1a0506366924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43251b1d99244e57b95f48872e3dbd2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c3e8e1d07d3a164de07fc276087d6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc5103ef03bf35391455562a78e2df927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762dc8e9a54f32394b57ad32c17d79b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f8036454ee761369ce4535a6253be929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022ac44b51710c7870f300049bd9c89930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef93a655eaecb3160ef4ad6a112662931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee290e1e2f5c5284c2317334685b34932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ac7e612c000670d7c3e56d715153e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c8723a28577b41995927270fe29bf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822a4d68bb88de6ea4a57ff51ae6179935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fabee39495cfb8be248ca3a214e7e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369c96d2546d0ff622285c04ea6dc3c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776262002c87bcceaa29376ea2faba5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0c0cfe126e3f5a5ed4f9d5f0a62ae939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a63d06e5c072889bb31a479b98b06940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cde05423188a181b233cecab068c7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d83ad4eb9d540eeaeb2a44024dfc6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd86e81625efaf7128f0454a797a04943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72520540f9369d6a411eaf2c3d038e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb420cf028bcd0588a7206185a720db945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f32f6f5eed6aa0e691470592c37d2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984cc18ed7bce3786d8733035b0639a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31053dddbbcdd3c87836e2a85bb83890948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73496de61721b9519c4b48e29907ec949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9304a7561769f68cbb6cce00b1ea3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735490b3242d0f5591af5e721671112951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f64a72badef2f0cc9b473cf1e44ff952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c3a2397b818afab32002f547aacd6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671b8c4d01b544ac2b7aa044ee10b50954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dc97cb03c4f522727ee087db20423955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde267411197463a57a89837aa65eb6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490a8088b32689f55fdd0cc3bc746b5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8109c900d6c1c57e87e495162d46d9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5b6ed4a85ea11450a061f4a07ab0b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b14400345a04aeac17c5522ad9c73960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e824d226552be6a863e80f43413395961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616c9087fa491b15fdbc6457394b029962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924772772f5a3d89cd2962feeebb5b01963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0059909b4134981eb2ff3b529503360964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35631a431b271edc31da731cf3057acb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee308113558a338152f7c3cc44fc3a9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045da37af272275c0bd2bb8c242767b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97d3fbfc34584d558234f38404278d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8c28471734f9bf94421e26e0b183d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af23a7c83d787ce809d8c81ea6d2650970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6452478af344e670797ce1806c36c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce70e198c15a22f72c8be8348146b43972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b62030460cfe21cc67bc85512c1d41973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac71eb6991ead6a26846aca5fb939f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d35ab0baa33ff760c6a687f4d628a9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e86ee918abb2d173ed7a47f44f75af976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a7c9a66cfd17e0579a18ab4c0dbf9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1b756c573315dfeeeb46fbfbe141d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d330702333ff290f3f3e1d4f1d1e428979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d770f373a47dbe89d50864cc475c9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3eef35c50239886292a196095354b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9703cb91b1a4d4eb507d231bae4bf5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67523ae63a77b5f48a095a3f154f30983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df98dc95b64911ff1741d9f3dd7a74984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e22e26c24b5c4c7ce1be088df709cd985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaf6fa8a03bcb0670823d99283e7da986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d2b7f524d8b12c9d9a50f184921c5987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade167002cbc0eadc58774bfd34811d4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e4005fb67b6c3bd05c8739bfa575f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b47f75d7fdd3f9eba801e3b106ee4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffed3ff9b4f573dbe6889d5c2e0b3e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90b975fbf576aeee75f8bc4f5d02d9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716692ac3aa263ce87142196f8579e48993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e05ddfc440f2edd1672865bd69c955994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19615545ae86f267e208747803ef6486995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcb4991714d6b8fc4551fccc1a639f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacbceda45957fab231bb6bf7fdbdb9997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>