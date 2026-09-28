--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b63bf1a7962403ba5b0c38ea5c8ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d520b302929abd51e8a91e6a4fde5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab375d1d647561c939c96ba8c2e86023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c6a1ec1c5d77a16771443b1a5e6b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce127ed0354e2e4211ddff81f0ce1cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c91b6660db2e47265cce173da12dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ef29549af6552616fb790e1b304e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab99cb3b4ee81c9228e6331c5f03f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2270f7714c73178fc1082de88d7789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8abec4d3a9d8b23f40dcec6c9ff86010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656becbb8759e3c536db15f2418062611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d0198101fbb7da294fb68cb5016fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eee7cfd69827d2999f95a146922e1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d0bc2eb517ea78d7ae4b77dc0c63614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18206bb167ffcca0540b4b47d436a1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ad3ee6d774936d4ee8e6d3e05e81016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762cd716f7389f6ba7f823e5d53bd2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe23c15b61d5b6c7dd4e697d2ba2c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907efea42cee655f32befe9db1b5be3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f68f49e919d61bba93f08cfe5049d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259e1b3f42bb67e3210cd2757bed40121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf0bc8449ba0b8fc35789594aac90b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d917a38f33d91fef33f6fde2473c2aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccd336503f7fa7d75591eea8a4559d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b744655419cedf51cf754e52b8df925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769049a7fe792a0481c52bf6c46be3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bfc4be1f95ceb2ecb97de26867fb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109afff27a5f5a33ccced3ed1794bf3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678805f9fceb4eaec56e5beba5f10e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62166a8ba7dae2b5ce99635b942166e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e9b0cfa8655768f559d59ec4f02e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832a597c5c9095627c414230bfefccf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38b6c2ad3e279df293e8464c4920e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c3c2ac4f2c9065310ea55e51c66d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ee88caed38396b40bf47765f4f11935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cf8a97122890f6bdc96b25639003c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ed84cc09e334f25b2bf81752de37737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe6df3e81b3ce9f0727d53beb9152038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6173f9d422394d9b007661bbbd0ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ba644fc26361fd0ca8d5061d77fe140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de7f295cc8164cc2ed4f9f05f6feea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cc1d0f7a06b3d7df3717fcb0087fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dc49e69ee34a2984dc48a39116eb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f31f8d58f84bfec3cc283d17ce5da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7f411f3a729f2e3668f25129bf2e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bdc92c1903abb7a196cf2a45e27d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159e7b72b68f3629a544ce0ddb8a9fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385202a00fc23fdc64349d6fb914a27948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7b12df9bc857c550fe13b38e0d3b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30aa01c3be1924914dad0ea7cf97ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c7c2238091e03cf9c6c27645c96b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494622c27e887fc25e038e7ddf342c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5173cb560a226be6db63451f88cc0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c9ddf8735379850dffba5016b549554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c262106ee3f34cca0d970bd9d51e7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b1a3767df515df8e24b272d3a877556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf96fe24d42bef353d6f6495bdb6f9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d10ec52e68cfd12b94ea8692d920958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c7fc7cefd113f242791494132e46159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6098193e1ccf377a77815dfa9c5c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44eecf0e6a4caa027e67ac3050c48361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf77803e3903e545241f1735eea6f0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726f9ceec98ddf7f9f4ab43ed5a86cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbb047a9b73707508ddf04d12fbb4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72c9db286aa3a0728139fb6c8d523365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bd41ac84563b114cf3e7df92b99df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b78da579f64867a48728e3f7ed592e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed970373c649eb5500d9cabfa930fdca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c728d8340494aaafd0e7bac2f1f55369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8a269b074e451b64ffa3a7c00734270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1416713100278125373e77908b41571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9db036d85b5589d1f7495c7ef91f7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75e4bc3abc3f15c7d287cd1e5a234473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32031c488a779bdd56b9fbd0849fa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339815f038975694f14c5f9dbd502bee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893e635293533dd6dd7c9b5de54c9ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6a4573200e2c083ad7ab01a2b4ba177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c91f0fbdae15f46abb9249cfced6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e94e1405fd85d47b30285d4462d3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29326d38a90d6203988955c19333ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fa9488b1ca01c320479b373267efa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb264b142deef6abaf2030c6a9830db082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186b547842a792bdd6e7932af3cf16a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf11b7a70aab8bb87cadc31aec2aa984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89978561cc5aedfe7c48fbcf3db6d9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141de665eb34588a393e61f955a780686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8ef8f14a2cd3374cd6fd6d374969e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40098479255192e26810bf45876ac6ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7cf17758010ce0260daa66e71f71a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212d2c656464446b5c81cc565c4a72290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cd5f0eae303b6f236d80760c717fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625714745dba30eb50b5955a67e6f01e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d59a691a23e9e91bc3a04c7db2c0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42996851bedae82fb3b49fee2e46aa1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8099974f2bde667d5641bd74f12df795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25880b43d7eaa53ab1fd9762a8e6c16a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1c6ddfebbb0a6f95541cde7c3b81497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5314966fb6f39e2fa8e7c0c23b61b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e725e936677256c41596f675800a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ababb9675998ae4849a4d2277ab0a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6e9c1810ec9dbcb4a72459919c4c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605499f7a7581fb84a7b6a8092b8e69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd7378577c02dbb25b04421db569ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4f5b2bee55bed2d0fab3e39bde543104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd049202f23f703fb32135fc3141abed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9719b53cd56425cdeb6ed8be2131d04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefeb22e656249d50d39425d2e65775f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0982497f7323b0f6588d92f86f80d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824a1396aa80c6bd183b54882e6afae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fcb686774d93e4fcab4be5e0a0b65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801cd9e7cb13912743f51f3bcdbae4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a65806c32f6c98f2ba5572d95f8cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb37c65a9a21937222a23659d55e155113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dcbd0c84c0cf83c78ab28942a192d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20d72fc126c40732ba01041bcce87f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9691f112ccf9c041f0878c5028d4ba9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9987cfb84ec7d9836f9a2bb8ab5740117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a256be703b836c56fcb2a392fd62bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b37d327377292e706e0d396e056070119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4bda862102edd52478ccd70fddecd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761430d5adc6ded6b84db9faadb67a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2deacb92a5d3c24f241f7896f3734122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687526bbef247514ffd062003da431bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c945bd2bd19fb222a89c2ea4da9f3de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffad7db8f295410331677575bec31a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6b68cf01a321bca4924ec6d4566d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec98fb03821fba85af811469cf8ebff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779272cf24c95de190da33e8d9bab96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e48024ec30a2d0389ba2894aab333129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259db9b883cfac7cd256183a4e1d0d9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45aecdbe9d81ae05bdd3a61f13c6e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d2c94f3c933adb5cca6ea4c1b73d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256707a49a238d9366452feb83d47e3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca29e453679a0f1c4f339be4875ea9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a122c000d8fc69544ec54cab2746161135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c576f9deca58f19a5bd63dbb0ded9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fcc60d028cc782863c79cdd90d85f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b5eb3f742c58bb853264bde7548ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c1571bdd68732e3ca53f00941851f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05e8decbdc3f5e2f6f884db317cfaf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741b87b9ad2668216a1c0bb740f7f1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6625e03b73ba9584f7da89d579301d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27166fbbbe7f6718f644bb4235cad52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a5adb703bfc5667e7dbd4b4f7ee41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1897e460b810bc7a09776ca21aac14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d8c8bbc3d49db870fa4a288078710146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a402a7d58107e5b25d1a445651db41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5ec4387cbca348af0bf19dab7666d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21132c996c10ffdca4d84264f51d3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f81efdd73053c581effabc6ae4acf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89feb95c40a8aeb373a1a5a65c3c55f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a71d37c4ce51d94213eeb778bf1c88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e85e394ce0297fe0604c60e824d650153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b513441c7218e75dcfad1ed9bf894f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2de6721454f0e63ff3ae4bec26a91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a983782be7c09cac27e9a5d984fd49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429395988da9e56825a1f9c7874b592157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6766afd7bba04c7454c930e37efeaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269dd42a95bafb0cfe21c1ebe1a3f98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9febe5204bceddb304238ef1a11f64a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba2d3969a79bca583d9d266a06d7fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb33d0241fa30c4d890bb897a73dae0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efcf7e5b577ca916abccd4d5e24f65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffd9369258363acf72b48f755604fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b617c2cdcdf4f708d182b1cf8bcdc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722e19d65881667fd9e6ae1cb50402a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff015a6d2b612643a89e2421afe33ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d9b3fbe32617ec5f0d5f73f4c81de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120f76572bb816ba40d545af506aa33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a152b5afcb786954eb755f5bd3c8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cfdf6933fa5444e4adf69d2c7e7f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b834195153e4cf6655ba2b9d749fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043189ebf508dd456c2e84ad3aec0dfc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe584b36b40dee16632bd5a27af0e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4e9dd5f1548424afb2f9477f9d67d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ce10796a6f34c562c7f991bb000dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d7f954990f952350c1d33d591c4a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd1a5ef8ac3891c7a8922bb1d398de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76045928e46b8b8a159ecfead14e871c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0042d15d63e4b76768a75be5bac7254180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a711b2ccbba242d1d65310750379e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900715733d4976ece78865bd6113ce0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e28ae9ee969ecbafca7a50e66cd38b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efaf7c1eac4c7c603dbb81de44cc7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5c9409934252c4aaa58d3b5dfa314185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd6d2d278b9f2eaa0e1a96ba320e09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea7ba9ef0e49c49dac7c8c70d5eadc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc927ced67a4057299b82fdb55f72ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b51825647daab69762aa16e60d0e67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865f80c41dc14851359b0cd2c8d9273190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab6228378cccc7d399054b54a7c7ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed1f03e892b9628c5c00b71dd1ae17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7715d8bf91579fda163ba3c91176ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9cddc3658c5037bb49ac64799a08a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06a03ba93792e164108ca1c0d5b28f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb83b64bf60c3491a6a1af3c0f0f59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd37a322111fd53b405c6f7152f679197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f25defaf98112ff4e159e61d21cf32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e164d230372409a9ad786a0834407e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175d56463797dffa3910866f99d1a76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed443bfffbb72a4fe800d5c4a964a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d94ce85bc2179ccb7688f93a68bf6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6a0a9b6dd8efb0f55c39ddf442b78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58e17e0bf7ea42514227a1678cd399204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73653270f3eed1e1d93226bc47fa09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfb22c0fcbc8297518e2430e9192b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc35e54e90598408322d9d775ae7078207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e1d7c85199cfe0e1ee7b4de0b0b32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b602ca4e92d75c44518c866c65fce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcee94f8a62d6d6c111227b8b1c956210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831b4339a0bb53edd18704e15d02ea9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f15e58ee94110005ed5cac279f240f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7302b7a7d08da4a19990f7ae81fd4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2f6b4d3683f472af9e6d5dd74eb57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb56720d036e89b6cad84aa05fa513215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fc082d4a39ad89506da476049661e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172906a0ca8975dbd5d27d53d5aaf5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47468b2ebe740522a9371850cb17d9c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59712fb1b067c6da255402ce82c9df4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40991607ea80834f14ddf5bfde5b85b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f1ce0cfccb440f84867bbd583e6b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92c2fe1c4f159b8c38b9929a7d9ecc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7682e0de3c065b81446498703a29882223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fbf9e09a112c297cd9abc2fc3da07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d8e5946f4a2d56df141c49447162d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab338cebcc060afe2b024bd3147b3535226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c31bac577c74596339497425ca3c29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1230a449153a4bc9b340031845d2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac30e6dd32aeec09c4ecd6d4df21110229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320a6aed29a869319768902671f57e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602707ccf395151f9acbca2cb3f8885231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664523fc03196cf479516fecb456af9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93383ec7a0b5689a9dd4fa41e9cc3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e317caa7d2647d18281b1d7d6a29b2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5dc58caa2bde8b75accf9b6312a0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506ad182229b6d4093ecf327967a115236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a06b0d0e63c698ddca10aa3ba9a8ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee97e7c52c2959ad08ebee040b36cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fae1a587643e95bacab911a1323fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296625cfa2c71a2967dd43856ea5d41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0c1cd9a0ee2e9f8d1b9d545128154241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab63ff79b1240aca8fde6664b62b78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16236f7ce97b0601131bfa9f1d3400243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c862eebd089283724ce0b62beabde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aac70514be09b1cb1c0e09cd3e7613245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af8d402da49605b85bc8d9d60ec42b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70394f44dbe8d34d91fbde56e787a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0215598d2ab1975f912f7cc42b9ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a723bed81d96855e57eca08be0d549249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8018beb738b0f1a95f570f94f2221f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f2d14a52e4a6d6ce060239a3a8613251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fd61b553c3adc2f26134b4290969e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a998f18c220d036d51cb53af3d2486253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd23518d09ce5b33a29b33a8969c11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0fbc246564fb2dcbfff736db0920b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231dc94594b8892a4a890cd045ecd95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b8344dd2278ca2314b7eeb3784ff1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41030f5a0c23d6a153893929d383bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8481ca64700508d96986be6743d08b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d444401eb025b12c1be53edaafb3398260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b35287732941a85e597e57e84aeca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ae9cca1b735233975245e9a44cec4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabb0201b43a412ac0eb48bc0b479f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebf209d3bb81fd0654bdb85bb96fb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a147cb5c7b54c5e24fb9af4c09876265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6738235cb422b0fc4c05c7e4219a4ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824f5acfc1d829945fa9d6448099777267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c47215835b5f67ce861ef2a23f984c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb835d8261770ce48c517a0078d27ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf8d8e88100fa22fccb44cc8ac479e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465859a694e6c6234a55fe7b13a61b8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372983438d6d650cdd702c70245fa44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b77a61f0138cfd8b8ea4901b0bf071273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0383c8311dfad32fbd93176e4d1753274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570132d86ad1a650a0fd8b6b3b1cbea4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c328014f8c88b3fed0f1432f9d9db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f8261b0b514f91979d1928aa51328277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c464c2c988f7cde321cf14b47fa7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf97e686c2aa55b65275ed31ba5fac2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ecca7319f133494588537bdcee0c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb4a750cadf7a4800200d6acd6e54f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513453183ec36e93f94bae46a6055fd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c060d0cb2bbaa6da508772ec297b34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6acc1c8a911690ea49f661fd27dd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0fd0cbe05a1cc64f6d2262c37032b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eca990fb4e23c7e93ad56b8d1a59d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f68e7e0a707b34cef58617f76a976e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418be8f2851c82caca2c4a3fa10946bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436edadca349415eed8717f1cea689af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f9c5e4097f48dd247d642d6585035290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b51e89cf0e908bf2a9e5245c24f04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdb0b48b564e45e2f6f1fb1dd34d9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123fb96dcb3acbf5ebb018a33c1f6b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad693044e89b1ece6392e9e5e904bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3c1fc749ca14de358df161d4e0cae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0d8e0880a40b76e68277155e3160e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734252c41361c560ddc770f87f0f72f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd838be007e6721a302b2b559878176298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b23ad434c2d9fbb0c537641328dbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f10e3472a9aa0881d1465d512f467c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535f2989adcb787a1187afab8df9443301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73197b9bccc1941541f39bddc2b4fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea07f80949eedeeaf66d78415689f36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8731e91d0bc09d981010ccbb3653a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703df5355d3aafe8e68c1885957c5fdc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f5a942142251e20deac50269ea4d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d023eb1418bc9f2a4f26d2863d82a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf03c78ed0e2d5f70349d990a484c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a982636b188867b19e327d353d795309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d3fff995e097b8a83e91901df0428310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76974288a95cec3fc8e15453768f4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7246ab42143495cccdf6852300d775a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02be543a39423696be62cf8638ee325313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944818e3a541d202dd498ffd2ad9403314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e2293fe11b9025539e5ccaaa1ae6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532b11253020db699145ea2846860ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab08bcc3db9c85b3faf7152d2f8ab9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b34941742147b4de54c7bb1c8eb43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153497600402364872c8e5dadacef6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5635fa60d49dd5f2db23c18a4d3fb86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c159817fbc616bb9cafb6edc9cc1d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac4ada4217d1dea26d5d81e45f0277322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfeb2203e7ffd394f96079f4143db39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a2f5eef2710b1e2d0e6f7cbc4eccd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734575afa0ec125818b80678c19803b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff900882afeac07529953b3dd1bc48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8a66b0e43e83ef203c19e7eefb23e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243cfc49a6dd4cb61042fd632be29c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053966e6ef7ea8c2859125f8df52655329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d919899b4133d8fa5b225600f28a74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba676347e4ca87640d8f992127e2255f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cb8778ab18b0d8c25d8e9e7de08d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341569f25d61bb238709582a402e4632333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333877ca30221a9ccbade087aa49dd3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0539d325d671f85a64abcf0c84ea7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d4852734b14f7e028da529ae5d40f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5b94b87b0c4db805d07102ffd6047337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbc10caae17d88f2179a81ffe4a65b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c0308fee97c13df9fa08d68c9b760339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbf7524d27420af934acd020f8e2ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b0da37eca1cac972e43e75d240a8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423b4d5a140649a8b05747d220e5169342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d8748046b86bfc7374a2c5018fcd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcee30f504448a5bb8568be63929e80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cca727806101ab6b664a931c950eea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7caa0f1ad4dbd391039f4c84d40be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dddedd9b3466fba940a1bb14e7e7bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1711faf759ecaa0249760e06686b15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b850862a91f9c7aa68c412b7ae60804349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a2dc21007d5281b2fc845181f94d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a5798cf8344bf0259b4ddc7af569e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeeb5861063509f731ab55d8250d6f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e66487785f55e40a7c6a9727078b44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb50b9fd50eb11cf1b9d0383f0bfb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793b2678196277f817dcd150db02751355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2cf5918b67a3200c1f02ec12e2e96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575f696e13ae16aaa86753543d49c1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ec65e59df402fbd0351d9ba394efa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27960411e089caf0f624a0cd46f2b498359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa456e31843a6bf0507056d35e1b1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5169feff32a582372e83f369b4f462361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe9d127a169bcff0e29b5dc27ecfd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa4f51a17d04ae6daec75f31920c5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480db4d21fb975e520bcfe41eed5b89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47e965ebe436a79554c0d55af78487365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7adbecafb5446c3125c9ff9b36180d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e3c0671793ba0688f984330b10bd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb137f07310e00c9db975342871b3366368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6b7bf4a4fb0c2c7f85f936ef4e9dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34776fd1f708f0d7525da4640f784e03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4fd2efa61c523f6c8b69724da53b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9808712a449c564968bafa5a9b82ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cdea507e9508897e7ccdbf20ef629373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658dee2b030be10f458f364efeef9b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1493c878e8eee4f1eb80615ffc89e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07f409b45df69db97cd904b0a267b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dd3bb897633d2afe410a2f92a5471377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86a6f37b9f8a426182b255655d57b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b424664100b3abc77c79958ce6010e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b64da1a4e35405bf1da76cea97507380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f082a09de4a066e606a1ed7a27edfd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b092badfd35f43807ec8197105bb6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddb954979e6abff0c02d6f863e9c04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b16543f562674eaa6b2dbdce96cf6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d913c48b4f0e5d119bbcde53961355385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b074c60df4c1caeef18a73d94656e9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f167d2ee9bb509f9de82b71f6bcc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabb1bcfafeedb7cb165bd291f97013388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde256d95547eda5d97ba4ade5977a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d55d9e89bce1d5262ca847ca02673390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f4dcea178eddcb5b1a42a4b5131f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1f88170b6e80b9d7b2211971c6a17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef729686d79a1e35e35e98b6e9fba3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30916024ff1cfda0f9c8cd66d4757e4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799f0e4843c4fc33dd1cc0d208acd8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f99231fe47f79d666b83a1c71fa13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4332206f8c9a19f728c3ac4d51b5d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aadd0a95b1ad09149af87a14426184398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6344fe1fd7603ca409cd7985e5bb8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020101aa0415fe70a2cdacf12b0572d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d89121bdca3dff08b79564a93071e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844fe83c20813a3a26aaedbb9c5f637402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45d400e4d3ab90c73073b5f3bf73c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4896d05b3370b21cd0b80727f5065404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b699b1db022b1ade3936f9ca18131405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c036f8091d8c135e716834bc9dc947f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6460f93484aa4c31fa568f663610378407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89ab2c6659c6cd498391a48d62ef01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4ac298a003865fbeb46bbf91a662409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562b326d10d8632cd5424c40c53093c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd23d53d0cf364a18a46d003be15ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff55742a6024b3ff44824529ce32da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08dffb3b389f3614da79831c605303413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671befb5b1263bcf1fa85ac554a49dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d58e2b9d5297c78bf2538ea17e68bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7090d7b6d71d55a8e9611d7f4a948a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753996f66724debe7e07879c04f525ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873675d16bf0e3434f3d8ba2c631115c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9825e337498c852dc38eca0dca7c2ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91383413b04617e93cdc1fcc396fc8c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce61dd1a268884f2bbe2e6ffec13604421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4f1d9caf7c457c90f3862702ac43b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638daff0ffa517d45bbc76eee2f37810423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb299e552ac1943f6bc6b495d2cc6f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f0b0d0fcb9d4579694440edcd2c83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52451d2419f7d9ec7a15823546e2a54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60668aa41ff61c48919796cab5f0b329427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdc431e14a36b02a2013ae1ca45155428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e514f76ff761e13e810d1d994007f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72320b21bf480c8a5651141becde40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5ec182be837eaf6db9156de6f3b6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa0acfcc2dc31124968211c42f4a1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a926c1f433aadfec40fb874fd1d681433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761dc8ef23bdf1d3003fb15f50f2138434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f23924d9e3d0d3446cf62e3662049c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237052c79063b936fc167edf7b10aeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f714c0c58faefd3416303164a72ca1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55fea1e97c0f38ec224094b397ccd6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df448a4fa3b983f30b27a1b4cb5d0549439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f66e697145c9cc1771d17620fb238440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225bc77b41465601f3128200f9a8b77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacfab3fc14683008e3dd6996fe5545442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5208bd2a6a6a0c60786d7cf6cffee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240ecf622f5ab5690c4c4b2cbfcc745444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541d2a5091c2d8172048f8e645bc11a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f728e222635edc94bb1f27442bc5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30e55212aec81844ea1b7419a69d3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b567b3e45e1ef39028eda482db60fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b4e39d8fd006bf4ea071d25fe60be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffad0ed109d86206a297044576b00e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7da1d9a66bd85c08f2732a9526570c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb86bea9ad629aa42206ad77c3bc05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fb3f546a870b8f46db4d88bac0705453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c099dea656b3d5bef6975f2b5253d90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ca46dadb1c8467f07a7d7d1428682455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8dc0eabc94bbb5594066b71c2ecff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddbf8b8667eae0934cdf97d9e99aec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e657bac4e0f4e7b3171d114adc7213458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e04b12bcd35f916bd6697d9251923459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea24a1da300ba83fbbdae743ae1fd35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791b4dd398b8375f9f71e68aadce4aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a984e2408d66b520c927f6376cf44d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a3730594c300fef37a6ec82d711fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080979e9551c390dfa5131346b9cb6ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26aa67b74dbbf38076d0d98c07602f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f7e13b7deb75cc7aea38a224259ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aac92588507e80ce502ae23465f778467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfad5a5aa50aa8e8bbfdbd2a737835468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8dfc8f9c460eebdf0cbdb7b91f5d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d572b0700a120ba7d30e6788fb182a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902acb95b4c70d062da8e77e8009958471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87305710a39637e6ed50afc652e793f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1bd11bcc079f938eb3cab0cace236473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf786432e7945542e7c212ed74bed78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8bea16d040f1af25f917150075175475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b8f9cf3b4d19f4a52ee1bcd32b693476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fdfe30912529abcc048e19af0bfe8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe6f5e1fdde0063966eef611d47354478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7238cfdef9e39e27c476d63bbe16a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946ab5401bcbe5ba01e19f2538bb843480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fc9c82e5a6dbe3b5413eef0311320481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c85752f8e2e7fc63f5f67ed0e45062482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4985f59f747a9ebb1152dceadc7d67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63daab5c88d429ac4c7b46c4b9124c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5b1b13ae8832348a7cf721b112b5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525240293d288fe9fa3767a82e5583e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6d440294c096b39a55204f45feab4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107df1f2c145804f95da25eea63842f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18438ca8cdb5091d4831824db6bf6f9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc373b3584cc9936fd17ad36da729f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd79c65301186fedbc7fda6d46f34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f9d2061202a744d2e5bb4e02a24c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643bb1fe6808141bb5d109d4b0fb4e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbeb30e7376002356720826b12db9c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edf7d197c9563c0535aaf78a418c79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7da7991c95d110203722b2c747234496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52f1d4e82842656bc931901b7c561d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfbf92e1bc6efa0d9be945c0258065498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859507dab664510a96db2e222a32fd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931b8e68bc1b58adfe9a00ab1dd748d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbbe539d46adc8cd86d628aa3e88b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd400f82ad510dbb407e8e1354dab6a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa47a30e9ebe4bca888a24f81599258503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2d028ad229841f41941551bc35420504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41d946496f1964dabdfa4d5172cfea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1ede27c33f99c94cd9a6dd2deaf33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3cbff794a3acdaf9f5331e002a3e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b987304688476d6f25b0b651ba962508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa62a39884530c53eeee781e856726509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c39d040cbf3a1efa7978af8a84050510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cd0753456616d783d43085f2f953f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf073ad40e335adc0307f4517dd909c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efc774f33a0825d1c1829e60c70c46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e8055e8333ae0bf32f2d2fb82e02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76c268097181e2b7a22518ef63ea1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60022103c739750e6191658488793da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06f59c8b7cbd0f614978e9274572f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f5d39ca9a6bb3f1d70aa7d75f089a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2332053eefaacfc335f2c1f8a4ba0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160480a92afe5c6c3f55b3e332946fd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3db01184919731300134f7ead8bfd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ae793eb0d11f851bcbb9d07d4f601522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cad9c43dd31edabbb1707ab777947523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af35a0afa7b6842c995962be8db6fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9eaf5cf21859828ffd09a3b7353a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831409b58bc89ea73aa5caa2f024cf6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffde4b435bbd4442735d972d3472b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce782e201afdf53a5c6538abce088de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19173eeb07b9d6baa5745109dea4abc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569c859c7cc68b0ccbe28cab8dc63ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dc6dad37979aaf192d9cf21b68dd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d005511a11eab35ed967e1f5ddff3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30180b47cd8bf75654af8f10d489d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd353a56a7e13015a465825a1251ad14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0236b302bb92b9c5df9cf6c50c0225535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3a8b32ef2b7b932c800cd1d7af410536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf36794efb7fa99ee65d022d7fca31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd2ffa663429b6f0b220dfa132ddd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ef6314e69f976c00cc678eba778ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0004fd3dc332ae713cc3cc8cd26488540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43cf05fbe8c3b719122e7bd3057bef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1585db83dbc21554d21a753ef0d1a9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea887d9d63e7af771ea8ed5873cb018543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2014e83a6936c2d8ef80c8fd88082b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec59ad8b4167b27c106df740c4bbacd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41f9dd7e36a02144abdc3084641acb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054196dd325e2743ddca42ed169c96e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb3ad08504b027608be87a4a1c4bee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d69e80bb19976f9f910bc4a92b3f4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40a05fd02531973d2fb1de17748030550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b5a17657cc434ea283eaa6b43a7cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f141f6be5b7b4a71cef5e37865cebce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799e95ba92157faf4741027dabcad4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbab66d259d03f71b18f49642cdc7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199deb37f82c3d15bdf1162782a9fa7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dd553661f2fa46d320b22994a9e01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445fe0a1eaf10fd30172e0545acb348557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c3978e4ba211c0bd9796f94a1a79a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da0075343e17b41fc0fb2b1104a0d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9c5daf22311e00a44bbc2b9c9117f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d530718594f3d716b854330e3d4a1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524143a12aa23d701dd53e92b136d295562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d15561eacd112e03d583947453190563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c173e208c34570d58d991cf7d73a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12e4f44f6f24ea4d49eb45a2e6fccd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314160120f9ca153fa25b7cc068c406566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51145f461df2ebe1281c3cbf5959ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566330fba6469f98b0d1a860d602ca8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bd691a0276f165a44dcdc665bcb1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f448e0bb4ef72dc963dddee048c94ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47ddab10da4e89d404d1037a16e2c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167de41ed3998ad4f2dc167fab5e2484572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f3e6a0907dab33e1dcf8cea456641573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c70c758ae24a762b09e2010edfc8c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30d87de8976f3ee765b1cc7bfd2211575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1c7f2234ed2222470df7a8abf082c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07971860792eaa729bf3114f45dfa61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba178d09a0edab7416380094f234bd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546520b4e1589038d232d42c879c6be5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813ff379cf3df384e186e199953c6ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3673b8d25297924f049e4f818d61a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3d90846066b2f7e623d98372a79f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993801dd1099e244155fb225b6daed0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9eab3f0710e66c98fd648b918bdff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42456f365c2a27b0d012a5599b88d295585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab99bd95c2b0b3b4cc3b5887bf54c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95974231e55273b15265f73dcf32a29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65f3162b097ceb7ee64cccab350b5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610da08de1b6b7b8e49ac7c2ab30c07c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07647ad743a50a6639224b19cfb179590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545121a3c651296d246305371f0d7e6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f469597f75ded2ff761404041c4ca15592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e643925f003a72c672da911f8c78d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c96bc871e4d60b3ad6bfd98b3533d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f153c50b1b6b0f2e8fbbc2db45b06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bc0f498e4792665f5f9f0cea5e2c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae38bdec25dd01f5dd77d66b26317a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91505d308044d7e7629257d1f47c18c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab05c84b5d56469102096dc2f288fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f722f3bc4d45d8249d82ab92e1d1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceb5477550d8ff4ed2fc68dfc4d496601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982de2f8ffea71a466bd4eaf7d2d1146602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d811cb1a030b3a4fa97b3a094e6c9c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881f1969c0b5637c243e8ae1c2b6cf4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b784c77ec94ad4806b72e3849c0c861605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994163317255a78a1ffcaf23cf6e802606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc05c269e05b1917f49898266f00c8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0892d5c26b356871d8e98c653f49bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dd2f24d2e9ee546a9a25da0e86c46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e50f121aca90c4288e606740d86e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4c871824ef95c2e6b63e6350f700d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16351a8c3edd9eb5a69264724e66dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa809a4cb3ce61cd38e2628255822bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127980f9761f4d5dd1aec0d4f023bf44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa82a012255919d41ee68c44fa4dcf5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68671ff20c46d60d004c7311da77a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaf7cf3b4a2ff97bd7ee4001f25497617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed052c4ee1889d571ce70a61d6369d4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b016646cb0077b9d6498a99121591a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca478df2a650cf8af789a5ae2b57f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d09d6a6a625fa6f82f2fbb9266bbd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea690cb6ffa096164f940fd6c03a666e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d146a3d488f497d01687292135247623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d27fcf6993f8048b23c9083fbc4e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6449474383c788faf484da9d64976625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3a903a535c0cc9b905a327244174e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835aab63d28992cdfaaa2ccbacc6ac21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1460e18c530a40564966ffd91a603d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1d801a0f1e1bcf6a7d1fe4ae55f28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0e059373cf4d57c245bcb102c5168630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab81e91520c7c0faaaa7b492d8e9bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e907307e263e5608066be09277dc1ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63c1a3da718cea55797f5babadb4d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ca81c0eb7b5937f39188f29dcab20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fec35482b9f9be47f0e0dbe69d86ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ab94ccf774775288ff743157e4ff3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7966a164c2819a875d9df45991521637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb6d007ea489e84dc339004cb348cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1346af393a0a600fb450262bc25582639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f35b79cca2a08c13dce5e00b96ec8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1755da5ef3da7eca4ae5ab0f291cb53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe20fb06ac73aaf00bd1e2b11ebda5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4623f328fc20967a765cfe873f1a29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f71f07cf213c6fbe4081c234931a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deedc9040308eee613aa1de5ea6709b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aea8954110807f442f6e10fe99a57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff435a049c96c5cf0117d9e4d69b0d53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b190a9c4049502f05387693eee585648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af259b4a163a1bd82010669afadb4de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c48d2ed75ad5463e012ab8a32bbe4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d996d8d6a004ba8cdc8506bec0359b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d602398254c560bb663a2c1e54561652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db63f2fd03d2c021a0d9a9dbb38c34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edf455c47fed134444cce1e9cdc001654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933145d1bdcbe725fd2ed3b1e94eb5e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c68c4d82c5952c96c14d829887cc7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19fb01c4b5cf21a823a387e0577507657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f91ae04f78caffc44e1f3f84321d46658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32311f01492a43f3bdc64346e7bf5cfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33440023057c409e4b60e3c58bd899b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f485ff86573a52037185f0478bffc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562678c73fe0064cf82a74a06a0192f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa70ecd6e1703e42010a136c5d2b48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ade21f4bbec3e51dd0589f83c7756664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3f1a5bb3658ef52eaf39e40ef5448665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1faad4389a3e57aecf4247628501d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f4cedac5b05e0a2cfb4f169b7b67e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94588393b8820652938f05a8a7071095668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a0099d36e80348969d9013b99a452669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcdfbfe602a7810e64afa87f8a522b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f6b97af9c6132b0b4e97fd5b9f438671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d1dc14471c732c5521023fb79bf4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d6917fe06eb5a90114a55432d14b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bdc109016b9e5f4adabe7772f53f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0280317bcf0fd1804e6c68b25d5a218675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18a092ab8a5f24696eee383e288964676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb679f6525b73c3de5f108130228353b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a1cf0b348beca0608414931840b7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ebb9343c6a58c35bcb77caec4e1f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade65eb36552dab64a6f840215ea3b17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa1a3dbe47f7a6e92c0b176642920c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81cb45a090d912130290d0c0f43fe6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a156b1329a46cafa3433d094e6c1a6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0a2a658038683002faaefc42cc1d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d19347d99ed4be0a08efcfeb78186685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c410971b579f2c79acb63265219e68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7cd2e3fbade4bbfc8e45f1c627004687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667d695924db96b750b205be386ff89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8511ea2e3f7eb437d900f7833b36934689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afa662f6b5eeee2047ea9020ff6ca6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71575bc2a50599ade3c9cc5d635813a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5e83fffbeb7abb24875c5cb6a42d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b57c4819e162cf00e92605ae79c12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd3adaca70d01eecbd2b7cdf69dc9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bd4e81bbcfe9299932792774799d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff06e68bcf5921f9323f2e517038e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dbf1bee5182ebc7e9b933e1692833697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394467fbc40cd8c216edfaed13fdf9b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a169e94da90e3aaa061a6346c839e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1ceea293fd3310cc5f329d52ec68c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9e0ca705f3f14e0e9086a2c35d103701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7913545cf05f93c0826ef22e1a06168702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2073b5da2a83ee33e248e42b9a685703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f175ef31a9fe1f5a9718b90e29ecbf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccd55c6f5617058654cedf3b95b665705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2a47407084b7b71d550364d32b429706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c27c0bc7552a8b92e77d5e0ba17365707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754711f17badde99ef2170f9b3b0af01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680e4e366d02dd62350d5fabff22664709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80605f1a6dfb2a17c9eeb64bc1400f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0833b8ac1334e672a514dd24710a51711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce453d7712ce3bf3aa71bf2a58275352712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dafbc4da9a6e9f0b0fe76d1b143bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af923829a61889db87265493b9f9d4b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8b47afe08e89ebc7a6d60d97dee76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e491b27c4230a1c3bebdd5e35bbf19d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c4483f545f048fc8579bd6a63d8dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798514ff3472b8301e522f20b09f403718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6534d12d31cf6719710de3fd52abe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cc97c24e1f23c431a1e11b5290be6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3df623d36f0bce2058c0969677bca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd506f37ed798bea22064e708ed46444722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f310c26acaa089b0fd32d06f80f71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba1b72135e556d23586699ba28c28c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3979b5d5d2a9bc00b8b792875d74c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bcfb1d0abde6a146c28d6395c878f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ca6adcc59937de1f7e6dc13ec77f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2daca957c51c579c764377bf93d214728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143d082010613971beb52d3c71cda97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f9f3cc6f530743c9a3dfa13c14eb9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f15b9aae977bb9d16ab9e0251ceb5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56260aca819bb6630ab4f408f238eb0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea56ca4557fc23c5587742d18a71079733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d7481ea10329e58a7a068289c2931734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89552eeeda322c485059a9b7974bd44a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba78a463d95558bcc7892aa517397b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e3d10e93870e545074cb5384216c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb598ccdf35e22dbfb4bb78f68f0a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ec48fdcd8161b8eb382dad43c8423739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18f5c28c5d0ebf1a40c7bfa0ef3f4b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b5b5d94d603344c219b523036ec68741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9d782a4d8acc117ffce34f377e782742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617b1e393835d1c59761f039ea8e2c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a27a732ba166bbc77077f94bf6adc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ede283aa3d7e0e85232b67e5e6f141745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c42b6f24ab944387781747449524e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956eb4dfe630f36bf82176857ca35cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f2029b9fa780ee6e859922a2c74d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbc724e705c770665303117c341cbe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb16d32defe742d68db3231a906f5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd9b03430f0a5a895a68fc27acf213751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7808c54ac30e015797b4b2ee51efc6d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265654a65c3e878732c7e44ad6b2dfb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0fb953f579e9d6dc2e04236ea6d58754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f526cbb783253378a3f06cb8a75964755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6596a31827b1f6f46faf7ce455c8a84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8a1e548010a50eaabf1981c4c1d83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02369fba037cd7b28cf9cdaac223f7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2bb0fd0f54ba151f184e9458c052759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d52191ae72d59668c31f51dd461ce760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1dccb5e2622cd35e424b6afc18142761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652229d11a6c9859db494405522b8be762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac80927a994bb9341509d28cacafddf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e599be058d6a640906ba5d939a5d2c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133b407a9ab66a988016817458154ab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8f929d1acb8a4e0ef4cd5ac5f1f10766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3f4b249bc685f493c3976a573b8ca767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7296d1ae05c3128ea561b1e2a82b5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518ea795f54ec8de6102a41b0d1361e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b983d90ea517970bb1de49de308e9bb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fca8d1ef9603d8de92bf513cfd22de771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66bb852047e63c129384317891b854772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd553a48c01630103d95e12b94887ea773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0ffa471f5ead84f76f75a50819e0e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193e8cebc08b37ae543a4bc2ef17b79775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02000bfa3bdec92230d9f618e22c902e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ceb34d3caaf4f2050d38ee6919369777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c38c949dbac3edfe5f8ea20721c556778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb61332add2b544d0672c576c00f72d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98a7ae1ad03fc8ad3009426a86450f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058034f6d94db39fbcc000841220978c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba9a04ebb7dd25a379149609bc1665782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204f4cbf50f9ed4bef0625a2b039ab2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5d342c7c2cdc6cb098af92c90a09e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7142076462fa358caeb4e0a9ee87fdf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca31892469b86ac1758ee484b725a7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed619dc933f041466733d087357e19787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8f36cceb2cfdadca06ef9947df884788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e289b5bb5cc57f10cdd70e1699a0c1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25f3079d73dca52265b41d6bc49a8d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567669a700a6561394d02fff8194ea5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eec64df044996cd95da095b6f2b49a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c23ab40fac8f043e07310cdc28ed14793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ef055e20bf28b3bb3fba5466afac3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36e394e6fccbbbdae4c5bebf56d67b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbd2c3312a9127f32efa87df0b3fc4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697691cbf9063b23fd796f587236053b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667201599f12094360b97749074f35de798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc704b8d144feb807417957fe5d521799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c3746d52c57e48b02664c34272197800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d9d791efb71c422ea5230eb01c8a5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1f8a3b632046ad67977312472c669802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2d9c639b49a6078f312bb09c9dd52803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b77c5e26d9774a0859ba3076b0542804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ad562be81780816a639af0f8efc24805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6d9fe4ea5383c2b71f5fe1f439f17806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5eebd6126e98af605a6ee0e5d51b5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e63615ace243c714003c38f53d91e2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48606364730cbd0d0cf93f8f0f0f14809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3549264a311e2ff1f4e723b41452a9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a26b16792d28fb2134a01da4ef814f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a347e3ebb698a29a6123f6b2dc4e5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c656db965a5afb2d650e4375e33064e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743e10fe2b29662be35d5d0c6552227814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d211c696474c964dbacddc5ca7f3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3371bbb677b7c957c9e9ec3df7e3a99816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7ac04d0dffca4eea6b704278672a3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13ada5020b9040fd27fe83aaf083f6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e8f9e3dbf831fcf393ea5217b9ad5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc86609b6370e31defc69e5b09a985a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b77e0a44626085c7bf91077528ea7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da16ae3128d8ffc7027ddece8548591822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6878e50689cb8b6964e6964093464a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73020d9e693f37d6b41e6fdcf23a9fb5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d516dc3b4c548374ee0e25dd573b0fc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea1d2a8dfb6ad6090d858aca3641d7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c749276b2242480709e5ebab4f6dc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547c5daf3e7f4508048225c1afc4f4c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b9b982cc091a52776ad0ece595538829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bed30dda851a8bc77dd28b0e801f8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772649f278a8582c5f2fab7837aaa19831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f094fe600496aba35301bf7be91c0c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d30956bb071ee5514a720d344efcd9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68500332d475b42607e1fcd893d3125a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f397389174d169cff11a398dd05d0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8067c58267d4275c7d4a445fed9e63836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1813361d18672e6a6d72e4448dedd6f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbd09fd537fbde25a4c9fb58728889838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8b2e87ec91fd6b3a1c447016c86d1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f90a27f4af06015fa4e76e8e42723f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037e2b1712a7270084fbebbeb618286841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fe683f56c4c96a5a5bb609bb7e680842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f220c3bf7d90c155018f16f470c3e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90015f9d6f2553be599dd5bdb5a257b8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17031af2d43953e845817cf48d63e908845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a610cfa18c33947af5162811be1b2a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b478bc0aaee49c8d18ac45bbe871a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adb5780dd05f4df661a7aa931503e8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71329f5bdc45a964752b2f707971cc3d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b345dc2b468e3cee83b970afceadad850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48c6e53f58bbb33bea2fc5e9c285c3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3984305fa7275df7e583ecc4710f5ac852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3963027498803ad9ee858ebc0b04771853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff043900781621624a5611e75b648b6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a524f06490cfcc7cc70f7a86942dc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05092145ef12d5cd341cb77aa52654856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f85e7542585664a6c86128f2e34962857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a417c1af2cb3e6bab05f19048b8c7c5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4165ee8107095dd0450a8f15c690c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011ea506e5d92581858adb71cf42064860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b48281c32b6a711d827d763d48c0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e3af6009c1ef35a3dc34feaafd062862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09861b626dc226e5751555beae6e0c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a08f14c6a0fe28e20f0544d4b3feb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b819977d65bd5f0107a74e23f1367865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1111c1bc4295d738a05305965624921866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458713758cc447137b454c6a5ea2d0c6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b57e51a03e0b805191dae905ff2452868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf299498e77a2925d70189144841621869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce31ea205138f61d2abd582ccc0288870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1bfdbd6a1d453202c9c4ce60fb221871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4e1d5a00c73f100d72e4c363c8b19872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f603255865bad2a79c23026903ed77873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedd381bd1db6ebac46893825e3ef5f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b7d8574907689cde61305ba20ed9a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4677218414c645e31a5abfe0376281d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51b78f41240e0d193c29bd890b1775877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea068e07bef7c4e5612df5ba42fbd5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f32ba8d235256c149d84c745d70582879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4770db63f7bb1013a839bf279fa17880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cff365bca79e1722b273acd436d12f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a75ff130212fa5331c8096e203889882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f47a281fb4135813b3f909d1b887a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a687a21e46ce6f29dabec2dec2332884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3496622970b139d6e425bbe336e2a0d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2a6aa72fe0a86d815d8c2d9bd5dc3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60374977fd21e53012d95c9c616d2def887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54fa153570ce8a1fd95fd093f57edf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9c3b4b45ae0aadc2c90bd87c2171f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69955799620eef74a25ce6170a8393d7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1c902fbf4e1c8f1d9f13915c94ca9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dfebe743981a953e5217ce6ae8559892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8b6925d15ab2a937a634ab6a1f379893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6efc9ec89dd4093ae08c70d34cf524894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bda6d0580a64ff4e41beb9155ddbed895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc6f5c053a288923ce2cdb1ccbea1b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0728facf8277a2f6ceabb7d87c8035d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798d0b342d987e23b678cd8d9302373898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb37fffab221e290fe016fd6b51d35899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679b190925581534eb2fb6e118defb1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73c8ee83d424cd7bdaa1f659d45245901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91481d746a47208f8d9169f5b3cfef902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270110d87fd45a302d6b738983f8e480903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1f2eef515d9a767c62c147ef05c69904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05184c1757a5db250a45e9e8eec6eaa905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc85a066b4cb9a6b747772dd34ed8a9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6903ba9d528bca408c40c26e45bbc6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d06bdf9416161f27eacbd50e9e646f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d607508767eb8113af0a93522568b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a8b158636380f823a361c952c518a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d6b0aeea94a11a27a2e8bb8813019911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80617663ac03d5aeb02be48b7b1d353912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6d087b6640afb303f5ebc69906ffb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f84d852c6aa899aeb489a429fc734914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc931de22bc0a29d16b3a6ba8faed58e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83e57bd75559699c1850e6c580e7f2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539229d9b71f920134f58e227255c49c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b46ee583ff283245ac5040e82b0c68918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556177d59766c6d1f0faed9a65849003919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0757f81d6eb486bdc796b5c7c1ce9b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88975a10c5912e44514c32eb8efe731f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a628910f01ef9c93f939521d8c9517922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004e827dcc0237cb128d1ed62cc0705923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a05143e79f88483603d2342b87629924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c84bc4369b0e7d4832e59917751e4d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4efff14cafac5aebb90ad940b6f3fe926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc116fcf661068674fd47847b9fba1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d1350a93ade4453ef056d16f049ef928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c51ce6055d463107e617fae4510b02929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28fe56293fa761a17269719c9de1ba930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed39de0d66877358dd1f03c2b339ae5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abff0b8249cb7803eb163a0efe6c5c8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583c7279da73919b7a53ba8dd038f50933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04899802bae5bf0a79c1a5e1446595ed934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61213fb7ace126bb588c5ccc8d0aef935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a314a6fab36348897beb1715c022f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3e299af42977f61a91a14de327d62937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd130e83553900968d3c76f8ed86f7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514362fe1e39b342aa4a5ecdb2dfc62939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36febcbbccb36dbc9d876071b20dd911940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911314494e7a88600ae1c6691a17a197941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d1a7059c06c1ded7afd881032d765942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469cb9c5588b324ab106c439ceb6c0a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e86ce8c9fb6f1bae0cb84ddc2a640944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39849d2c7b5c4ca2a0d4ac26fc802f43945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4c0bc371c16694311cef048f0f1ff946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f78e2953ed82451e13c9126e0e0f2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e507db6d4dc6d530a535b18d078ce948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e600c5ba54722da88a0b98373455d4d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2bf703a58d45235081173365b1000950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d45caa563e2b0bb163a8a39db0611951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4c1a67c0bc5bb7c0a7851f692034e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f93ee1fdee83e31f30e4d149db462953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6af87c27ed27b75f3bdecb9f279e0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17e53f581f26c2f64ea8bff4489b18955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5fc0bb0a3eaf774690e3c002a566c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac279095daa0a85ff46bcbc279d7c7be957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91876fe38883a2df19769478a00ebb4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44ab0aa9151f03eea049ea7361b73a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b762195f5f54178c1bdde05e4f6cd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dcf25d3d415d26e0f92febb46c840961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897394041a6d175bfcb70f40095c143a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540c302743b91753db9e5b7a78ffa70963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603d16ad2988f66fc04f9c973531517964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35e4715bf6856a941f2d00a58051af965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bbc821d30f44e48f01b49776f0894966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45385859d57f41b03dbd464cdf7ec949967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314daa66786b8f186470a4beb3162d69968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe008854104c806ae1d110cd5ad7b6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295a84064cca11d6cbb43de17970216970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bbc3d010074a1eddcc0bb33b0820c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111019fc8c88b62ad74ca521dd55c04972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cf9e907321440e4010e97e3942abe973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65842e5a038d411671345bc3b89b710c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c5accdf97d22c6347f7263fefe565975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e230f9949eeb67d0ff9ced7f5b064976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab29502cbd9a54cc74fb6b59ac02607977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01903ef0675e841f66751b1922e63e1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c98730fcf60189af76ddab4703b2d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a70e4180b2e5839ba8c18241ccce7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88261bbc5cd28caccd68bd5840aa5ca981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c4cd554bde836e38a6eb27059171d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdec0695ca2f1531f564922a4008b1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d51dfd049cd1835dd981f8bcc7b09b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce170ae4e6acea0f9b7eed6439c8e8c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3def6743df1ef4673bc13efe8b0d5a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcb813a3ffb43aa98d81bea16c436f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a1354025730932d87f5aca8ce0416988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c55eb94163da4903c8028cab9f67f4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843e6eb27a30ddc8130ec7619aa984b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf900fcee53837fba77fdd361374d1991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15db5c02dbafc94467d500e87409bef992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e28d8a051215bfed66df036e973b2c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebe9b91472d94b1d6987968548293b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad4194ed1878b3db16442c3eead5bc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d25ca7e8c1a37c3ff286edf44fc7b1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfec9188833071b325f4c014bc71297997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919c307605bcef4897a6bc4c89310f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d478fabe0e1f854404f3514e38d5f842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916038ff2a3a8e056de87490076ad7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c3e7842c5dfd030b7a41bf05d7dd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bd55f44d274a7f1ec23c81982f3d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17b031a0fc357eb2b41ffa4c5ea4dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6bbab0e122227d57e64231081ec627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9cb6fbc7a459a179dd3dc1e8eb7558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc448b85166779991e11a531876da09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab944537533844a11ab902e7833011d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b22ce27174e3cd817c75cd599bece11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3931f945d90dbb92347554cab72d4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc1a33db82e38850934db0c96e5ff313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1234abf375837a7fc6d1788f1ca38a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080440002bb9b715ef3b4ee220aea6ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef5d0b5e8d371acb68dbd1fadb8c9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea1b15abf1ddc7a6ab62383d31dc7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913fddd507230bf500998c12af3270718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc480733a6dd560ebe0a8b9bd17cc6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f702c8708eb2b7f105a114435603820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187462cffe5732cf6966b7a5565432b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9089789f53399cb94cd1ef3dc9f68922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1b5e2d2d556fb09b2d3045c9e42d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf362870b2c4563ec2dea0874c61812a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d50a2d1832b8465517fbff6a0eb68c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df271d1b21c37aeb878c00fcf062f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cf76a5e73b44203c08d415805f88b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65bce0c364c60701b61706f843b95128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fabe44de761b377814ce9d8a599b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cca9323d98388c51b2b4a2fabf2a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbb0e37c5ef29fad8488ca63e6349231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44d794278ee55b0efe5d559240941032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ed841b8a6b4fb4953dac0899b9d4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa6c5c76c144ec214c84b73f9d26fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037cb36afcbb41d3bd640f4ba39141e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c904a35e6a98215634d66efd0644d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281ce0665b13b6eb813cab7d7b2c39037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6848fb29ebff1877fd72606647ad04b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dbf4ceede6580eb0c21baf644ca8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60e3ad8cf7e352c85da65c9ddf0c1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a18f1b0345c601709465d889020db241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769b0a1d2208622f9b3905056d832bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae846302a94c7cecb8d743bb3745bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ef30e826433ccbee0d0aa9704d7a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab6007ffea22ca565f97c2d3b99aa245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47089149131510c8513258a9458706546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff9778f66932e9e32ba472b135ad0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99cf1f79e74fd7f8b10ea80f1350a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf459235fd45a0abe9bf2b5895cff2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10426ed2cba0eb4ac57c0fbbddce3f7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3499ede47d76046feddbc496f3df251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfebb638706af2d04e6983ec062ccd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b5624dea4ebcf796634652211ab4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21297c7deb96b923bb9ec21421e0474a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a81d366956c18c99e45fb6e8b0477b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98a9956356c098eebf61c51bf4f73856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1def553570b6bbd4abaeaaeaebcb74b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e69f3a74853f793bba304b6fce11c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01b48abcad77866bd232f59e99cce459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4930241200190cd60321e28f638b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c8a98f67ad8c8c2e7669d5759417861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ea5734186053854457e174794882e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684ab16309a25201534346c14fa963263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7f386c7a0db8a0bda63931d8c32c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53d1d443907a580fe5e41717ae863e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242ef56b232d3d41f6896ed3cef88c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2c4d0c26e07686c227700b336d61867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262fd05ef3d0c6cd730790e137dccc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634a1ed631c914ed383276ffdf7e52669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb58d513a98cc92ea603ed566312fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e512d8375dc9907aecd2e10d78c1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b001fbd2fa9956f1dff8f2c78fe1b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff31e0c9ab900f963f3d7e19b4d7e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5384ed0b1b716b1050bd9f594348a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821675cfb666febec205112e551b81375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df094a9d0d7ab71fb5e186e2f3ae3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c0cc158f9dc889dad1185de03eea777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6685b86dcac31dfd4d760db6e1eb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552ce96796986ac97d60a5b1dbaa4f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86229bc2b897caf927d2337768456180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b1a5da190083717212265f2d593e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b791f59517debd8b5fb27a4ae3a3e7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdb766f57c421f016c9213f0a4343483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f412e568119fc38d5af23dde7c063bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a750418bbdac1d3a5e5640122f4c7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11ee247b00d4b2fa8636989e63ffac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a60ae28062b684d80bf7b5020ca92887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ff34af757f9a237f2c506f5929d0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97b5ead4bed3f6993e548377ee361f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fc0b81bd068298f6a77a34ae8f46990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303dcdab780272ac1dfde9f0a60e9b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4a150b5125cdb2f1ccc08d4ffd0a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca21bed2c8a9828dcd3a368be446e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cd4e3e922bd7980c1b9e0b854a1e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf5c57e8e6056586da66ad7551664a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516b2d965aeacd8065b29e4b8e0fed396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c342f667930d1e857367e7e18309f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80a745a9e08f2d8b2c414d7e47e04598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697255a96b70c2e2037a9b764d1e26799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1dfe2c218850c5fe40bb9646f34ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c8979a235f3d426a6bdfbc2c96ab0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e052b3353dc7328facd963ea79156102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1919788a2e8dc5750d08f0f90ba5902103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43bfa2b9d9ec6bc9e98f5ad6b7684c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dbd72542f121c2ce7c6bf8a7959e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932b12df4c0e412550a51f04ae9c5aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a251fa404cdd25d2e72d69ca005d4b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c72499dfed759fb3772664c899e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a38be02ff8d4590388bda9d5567f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44eda4e05a1cca54f4c4d016f8dec2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1007d4a147a6bd0b1a4c0f73b4ae26f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc0039640d2af81e596a3593a53424112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87495b0cb3f1e4917c8528c65d30ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb8ef06fd196169addd9200c857400114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9137901282c7acad6d35d24ad398ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae194f5a39d16db59dac6ae3b3ef4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469130eb7633c0f6a7071c9e29cae67a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288043d8e7530523ab0425fa6d572ce8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65300ecaf47621b0dd8ab5c49b5422119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403f379826f798dd63222fa99285b36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b574e212e03ccc20347670914bd6b36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7619281788688bd6e6f87978fb0c89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cce83153899163948c373f2b12afe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf414913933cd4d521c4edd96fc5386124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97299864b94b28f41781f71b9b9381e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f5aebcc1d74dc52404e9b5cbdd37a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b86705d5306c4fdfa464a3c1496f34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9153bf7fed02f451825e6ace13f214128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d08f67d795f354e5c3e8071cb9a565129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1156add976765bb07bd364e348190f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2070dff78932ed39303bc15215164131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28aaaa7c24934e9dd6e5965dd1ff99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d3b26937a006b89acc515c8afbde3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fc8bdd0d661b8a3d4154a81a58535134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f61bac79c0cae9476a63c7add288a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc1fbd479ceff1644a1a1ec647b5b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1839885e32c8322ca468e752de40d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029674321c5bd2e51863de20d4b061c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b694228c98bffbf31e80658d7ded97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5b49ac39e367e74c3dc47f22bab2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2e3e4ef54fb8e10d18c73706a4798141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d757758b3f51494e66e5b841805daca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590edcdb9ca55b95c61a5f811821f3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea84acaee571efa7a934e78d04dd79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7918fb4bb4115014e06be6209a669145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f316b3babda61b11264e06531d86bb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de11f2174fe275fb3ed344c9b8a14c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686d1520d17c68a72b821bdcf611da0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361bc3f3bfcbba129df3bc58a54f18a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac72fc3ffb4b519adb141aca9343275150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81040c82682dee15edd2e53a1595e16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ef78cc2a6821995d962953f747f14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16396032b51f153a61b7a6ce8730890153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdeb2895ced65d5d5cc414c88b5aa5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb270d19319dbfa3e3ff1970da657552155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de537c8f2bb5ee44c4433fa9336ce5d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7de39ee83ee4eaaeb474971f16e82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0878aa711856cae6caa68f109fd55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa3c4fa8a8accc9c7d322e3f541ec4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc349cae3cde934cfef39befa2915e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de6a208c74971db2466f2894303328161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78810659995f37f2bf2904d6778204aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17302859954e30ca10bc60c030b7f49a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b774df9eb7dde4d2b75c2cedc91f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea060e5e924effa30f26ef9b81dff0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c262274f3b9c3d823822a03a744918166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46c3db20434a195fe5cb98d07331c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adde186e34ae67eea944c230081568168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b6400e58b165e499f024694d0ef3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df794908fe2901ca62bb879937e4159170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b25fe4466e2118b2d1066cffd97343171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919b8af9bb6ee36eba3005107601f5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fcaa9ad8c5e0b29e80fa99a50b901173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba4107020ef4917697544261a6d358174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8904f8a5254e42288005f0f037a35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500eca4fdcfad2c97a1032dcd224633176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c68e332b1a79806b64ba8316965e50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5229d7e8c8b91af0fe085e0b03a7c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae551c72fddd1a675f111ff6d9df3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68fcb45aa536821e6b1a2e056e2f81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58252d478439bbe5773ff21014805e14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b44bc3f011c66eed0608095514379e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7977f2d7b75334fe4bb05b93915ff7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37614bb7d55d14215f0a93c2502448184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d505cbb3ada519fbd5efe45074d10e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a6787f10dd4a3438d981a3edb29af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b171b773587f274b8f4ded9ec4fa0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b9b504f91018ca5d3cd93626b91dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6792b38ca03b860bef44d6f8056402189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10939a3efc71b2090c006735ee2034190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52465767ac087f0a5fa9e525ba82f0f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f267cb69901ce6af1deba21e3061f62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f639aa37664e32ab45ce51f95cda20b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee739787713b9ecd40887434e3aad9f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106facea50a23c6add854123f1e6a20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90345ed63a6acc6ca26ec1a83fc4ea1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabffe8cd150e03a0d210781ef37d20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a074dc04d189e771658b5730edbe59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acc551cdcd43bfabbe7e76a59068ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1386edb4edcb92e32805d221258c99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3f898cda227cf4012ac50f90680c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18161f87ecdfa3d339375be03e5fe4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca7998e9654cbcde3e9c5b7fdad1b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d71171b00fe455d5f348d9122c7679204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41f4df456e3a2bdf159fe022d23aae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664523e5351dbb8a849fe80871a636a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc03bdaeecd84beb65e636c5edde76f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cc44cbc9c68b004c4e3f12fcee59c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854434be5e0336c454c1ae1fd7b24d1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121f32657a672c16e056a2ac86d33c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd145342f21487a5237df3864138f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689ec487775dfa3de67fb9fac21c4d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58aa170dbcaae58ac1543335a52cc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd18c9627aa05c2c7ed0e6e7bf853e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca40707165a572bf053e7f98475985215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc8f8375633f77a7a456af34a82a14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fae3cf4d1ad2e464b3c5350713e04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7956b51af82fbdadcbc2cec6f2ed3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5035a1cead0d5f96e5ec1988683457219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb688b67bfb7cf2f11e56e5232fac7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10064058cca68ff8bfc604c64b4de36b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f6465454e2419cebd612908e71e07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fef9cf9ee96bdc7516355746965ed0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fc0d4823665381b896be0c0f96da8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2f7d678dd0486ad9cd0849f7c7492225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48966a770de0f2a3ccb5a9b60d758d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54cf83eb0d817385eef9d2527848df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5195d164d8efa0f58c9489663f0d7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbe99e03ccd869074ea6ee1f4eaed0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2101bee0f08c2da0bdb00e0ef74913230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44754144a5e293f4a4fed6c84359f2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85504225b72468938c6adf88d14c467b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e42d89c3ca93643e289f1361c5695d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a9b0cef9a20c1b0308af1fb4e8717234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada31b214fb4d64df01ab6978c67134235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce705187d3fba6897136a822e6e360236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09a80ae8599b4f6fc6f5ec2afbbdbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2553bf3653c70be9e601c9446b826238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faf29e7844a026fcb5bb132bd78d9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eb67d9940090f428b49b3c9913473240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c60331e657584984dbaf3085dfabc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a968a6081c1e9a11863e9edfd0b586d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25914ed11c2dccd3e9f9b46d36d585e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c675dcd41793339054ed6fea33c14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05426a601b777240d9f3aa82d9f977245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d6ccfd7cb48d56abbf283f8a29bc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92e1297d0a79e10805af97a5a9396e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c3fc31c9b18fd5b69aeda2911c9d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d734c54fd1217cee1fc3addb7c3b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc856204cd1d75414a9dad69842c7c0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8077f332063527d6cb4373e8f5b0987251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e82afd223fb7aa71eb8b1881efe48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc5e0f4fdf459a8ba1f75035586aa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d436991f2c8b3fe144a84394cce18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231f08054c439b668c76f2a702ebceb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e667749b126af656c19b28a908376256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7b5f5805947cdf51d31561e53ba4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d8ad6bf85ec33ace3867ebb20cd2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320540619f3690fc1ed3c5752161195c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecf98717e418a05faf3fb1402155b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57325357dd2d74cc6b039957f388fc14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610e50f371e6d830b4d3aefc4fa6bd8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dcdc8deb187e52bc4ba49007df4e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81c79fd9d23bc04bb880fea60651c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8835f6d75afdb7f38ba07496bd73d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02740d422068d25a0dcf97541e538c22266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d281c53de784fa23ed88bbf5448c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d98dea2d26e9c186c086775e4635d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd467d811b4c093e7eaca0646a1f8a0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256c8c47e420d857aac6553e120001a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537acd0c27ab89051d86f18957dec4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33f6e2474c07ed17b3b1979027fe25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3df7383426e409e0f387874a1811b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996fdb9cd5451fd946d6f34ba133c73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d22dd8cd2848231be4b31c532ff02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db932393310111a80b38a2fcaf2c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f76b7d5243260a4621e07b9c7635a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39573262a2b862806d597f1aafa89fb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4100c5d6306a0e632dbed68e7cfdeec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a88c1d832f5001c294393e8674a97f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1b15164be3a4d1ede4427d018f659281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb9036124b6711dae34ef0afa6b456282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caac0a19a8bd145ff0f88a67497297283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4fd1b4c2a43d417582cd6b0215bea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b782be48d4d3129fb017f7fefb15ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345b599fd4bf706beb4abb762278dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34cf078ea6b734021e9f1fd10a3255287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e885fb0184893fc0f3723ba00fe4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230900234c168d3cbb66d280f8ba3d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5e4d42924e5df13967c2b731fb638290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4b42881df8a4595e3a67e50308571291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670764ab7a993413f80e6e36afc7b51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438688e57e55d0bc595fe555652f678293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005bc19829cbb44ebb6d207ed8af2c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f1b820550abc4515705953d05f6fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9180892ac68c15b8f172f18fd1e77c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c75257e20ff70c900f87c3076c6305297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd5e0c7c0cbb5b23d5a3681c08f994298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bfb70cffbff5172715eb902945a43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40c793c6eb9074132476ce49f4cbea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd12f1c9a026b6bfe4b3873631144b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2d6257f84d9d22b35a0a9911ff5a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deb907fa4e348eb884b13549f7ed1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f277d8cefce95740eeabe61b1cc4c16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bf4fdd8d3792f001d782b4e49fc60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aca399ae64a68234db5c4aacd50b16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c95d646e3db30544cfec2d3255a728307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d7b16e02b6b23bf12ebe6ff3f83dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131f1776f11686f925d94a037b7152b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ae67380672b2cd57b6935d49da138310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b02e631e2a3c01c5bb59da70580ce5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33790fea1a9bfe610f0e9c80769e9844312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96f761a688b70d15c1019232c98fab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361190d36b1230a6ce06a247e26245cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bf40a0bcff9cf0afa99683dea7b56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167187d21ba27869aee73c14472881a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd13eb4f2847c747e989189035d44e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829db1eaae87b7f315774d83f8d60cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da39284685218ca3269cbe05dfc2b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed5319f8f9e5c161bdfa18581aeddd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57178a00022f699892105f6f254739b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55635186e260f42ec58a332be942c8c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef949560051b33af52994e63986d53ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e18c4a877978161fca900cf4d669a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096920b2166b52d4cab238aabd5c94c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a50d8a9f59c62c29047278f00fd6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad95a3c21a12f15b6a3aa0b4c46b971327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0c27fca21376b804ba3cb16ef884e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5522a0be1c4a3d7e979ddb990e584329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6b8a5c76a1b846b30cce07c010fd5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee70c21af9c6300281e952da1c75b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b668aab5f2740f2bed2af7e659b59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1237178d80468549f833aecaf7a1ae3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e75a539a8227fbe4e1f572f1f526a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee57ebd85edc382c1d8903c3d38c9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23363711f233fc1b28b6098079ba0b04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657598cf0d46ec4f264e4dcc38b28002337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30308dd3275f750b07d37665a44989338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663b1408338f2d451ad7e09ddd57c42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7bfca3c9a18a499c421efd9191cf2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491e4ea6b1c115c16ed177a27c2c212341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bc52f72fca20edd12139408088f56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b549965665a7e1765425a8f7bcc9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5991e6cfda66c3d81807e05bd2cea8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952217962aab7e6806a5c04f8b64fb34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fbb58285d07d21107b006671f3a4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66403a6f45f61d82c7c6f3f28e8e762e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a072ab9b98fff4ad05daf13d8e12fbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c619721406554b80f559718b99f51e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106366cf20d68f0350ead353eb3e07a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1bd3d551eda3fc623cd0db982ef1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a241fb4aefcb061d8e74a656101ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2768866caac27621c9777847cade714353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7cc2439ee2940c9674be7b2e931ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184c10a4312b5295a53b02b47e5af5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cffab03a8ab88ba383973011c7904f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75c090b74c811fbbb764a399c54c7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24161b05d08cd54087561a2307e71623358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2410e0cdafc75e0e174a3b2e9f2155359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d036e7aa08ceadb06e1e5741cbccdf2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb67f68b796a8b14b1139c87b7276bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee8b34e9e28804c21c3853663e80bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210066dfe66c741da753bd464446baf2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea296aee049d66cb012670e3d5a79b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b4d7eea11a726a4e8b41a776d36a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ba9a9229e848aec4ea78a556a992c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593ed2ebf0fbd4ea8f0d87333513cc9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1cd1361df4673c52c2eded64be041368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14d3133a54cdbeeb32154a73ac3af6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6929c3e5dafa554866c4ca42824f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1660d2b0dbf914eea95c42a63bb323371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae08111acb8e3ab63c6f9b006f58a9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989942e2ceb03af6382978d479b936db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c5b6145e0dfd914623acdb154536a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f5f43746d52663c5dc963cf714750375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29893218b46e4534eab2b52b1f0c6484376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396c91ca64da6a1f668e6b3c197ad96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd05d7a027aa3c11089b6b3a4847fdf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439089287c3c895f4723fc056a8c8c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14808ed34733a83e9a10989502dd13bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b865cb362f3fdd886cb061229513af4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113da86151025e391606ec9eb9ade36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bec4a73eaf00dad4ccfdf7259689d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15384f984c9bc96e600256d7d2b6af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce9cb523ae6716671e428bd45a3150385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304936740d847d994c787e0cdb377242386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d48945077644b233f7d50840852d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560b48ad6a9d7e5c407838be21782eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad71f0bd8b93ca3baf57086edd81182389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30071d692c25355b5d196901d2b168390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215d2ae639ea0039c96ace6f3d1c7c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036420ae0d10b64197f1436021741254392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1359551a07e9bc9f1ae3cd913304dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f56a681eeb594a67b72e579981a077394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952be1b613117802fda3ffdd2c3f5497395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62d47e2299c1ebe6ef4d6d6c3e27b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bfa85d040f92a9f6d8a55f386e082397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fa48a0460c9f54ba3a1113731bada398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efbc693ba1257859da92741aa68007399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a52bd1ad3ac9f1ff017aba1aa77b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b02e0d9ccbe426d0096276bf83470401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0708f7ca304b625a40e8666d59bf571402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778855d8ebc58ca3538f5a3d23b0d04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286bd59e197b95e57b2fa50c0289e87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1eefb088fbee4942b9c928559bc40a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab764d2e3895b5596228952837747c38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcee5fbf222a1c16576ecdef43acb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a457b23bd45182294a990da8b43852408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b999d8bf33616d0cc168be631d1f1ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ff982bd4cef57a5bd2c071fd3796e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625136ebb50496167d255f74bd21c420411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0f4d19f1db3854c0465f3117ce880412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10420682aca84c9d75bafe5b3ca1c2b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e35b257e271172f1da7e8cdd29495414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec14c624447fd4a0e53c4acdea112fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed99720ea6050d59afac3f52541481416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a89475b15941140e06ba1dadd745b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c43e06af80cc03683cc1193ae6927418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000945e389d0b50aac434d931b12813b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6a67c35ecef5b498453b63992740a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792eb9bdee5111037b4ba63ff54d28d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42be961dc9fd2e46d12ea8d200d93e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a366c4f740cac70a3b15c432c7bcc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55229863aa45ee689f1be96dc7ed706b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f66b451649870553c1fd18b3af782c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf394b359b1e459286d23a6e53d896d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349cc405e28d924fcd753bcfc26f890427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3025036ab5b5d700e54f27f8fcdce7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1a90e3f34f4b0f160edf740d258f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665d388ccb43791f1f0c4e8d9ad196f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63613215b81348fc2d24481c7b1491431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee38a9ff7e4cd0174de55d0fc252988432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaefc9317f0d0e55d03e9dab1ed242e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46e99a4539aa4a7dd2b521d8a81ac0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9c610639a45c2f478d27a32cc3723435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a282259d10dea416a26179f66e509a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe279b21206248d694a1e4e51e3effa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29417280441e4eee377b06fa5f3e87c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6289928cf5a00987a334cd3babaa7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0fc48468dc39f44a121dcd73193a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2a7c07a55017b971e4740ae11e7af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d0daf3bf664ffdfe5e08b72ad7df8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f024f3e6baa063312ce31b5af45842443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2100c602a39cf73012a374dba3af8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da8620b56e3505ec9590afe8b172d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ea41cf902f173af53db12f004e1de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603d9756e26feca9f8039a1220147cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afed190a39650e10623ab6b6ba7d0cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de22dc35c19ba71fcc78786cf55ec08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b356f8144664eb92b1cbc696e2aaeed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaf641a4a8621ec63f58a8b1dca4bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f415ef79408d08ca2cb2d29f8589a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b3e0ab773e768e4fa3080bd9fa49f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee6dfb176f97f0ffbec91fcd6a148b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faff0c8028b27195d37037c3c233bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876948ff7f8a9251104303bec3cbfb17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0833a3fbae5c2b60ca1af07d907026c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b617d699a62bca2cf126279e877349458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c6da0d287f9aeefdaa93806e0f016459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14aeae18480dd5b142a088157f91c49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fd80447d3cfa37c2838a38cee45b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef564391c1da4764f68a6c469d2b09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cc5368befaefc2869875c1f7b1e64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea1a27c6e83e37f78bf1663e813756464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f173ba0cc106b29bac585d4cad0bc4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bd3f2506f19b4ccd0988f279aa0b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3df5556f3d5cb3482f31fcfe301074467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61383d4cf72138d8b5e432b71d2a289468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10b6fa115cbe1f5243b3545122f1ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbcc436e4fe322a5a1c57562da7f6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a772304352de819d24ce829d57e12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89693f02d86110f00eed54f298b35483472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050246480cb53ea9f7239ec241a5040473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b986a204eb221f322190236928d57a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bc5ec1d0e496997ba01a407958bd2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64911c2b663bb9a1139a83c9d58866a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd3e7890d5d7b9d13188ab8f184718477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd80593f5a832187b00a7641e4ddb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f9feb505fd1cd0517b758d79933c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90420a179f7c1464b6909bc9a0f4cea4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515759223b1a352f945fff625f8f9fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d195e64fbbb1522d1401d0f61b8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed5bb1f03cf8e8e99a464363aae7fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f001cf512929f8a0e99db565a13dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b346eab8b5bf47544e031bc89832e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f38c8e7a58a8cc62c4e9f59e13a8f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8946130565ecd7acb37ddd62bd9aaf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbff3ddcbc0d8133db95ee19a09f871488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d9ceed3b089e5c4dda8d0a106ef44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c9a2199bedd4fadc5a9db8bf7aac4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9fa41ccd6579812af8ae1a7765fe7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca7a9c3af7effe3fc37fffdc65a2af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae22e561a3281d22e60316857a971d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed2d4adc7bc151e606a4bbb3aab16d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f240022e7d0687a082a93a70ff5c749495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdba537afc483bd320f28a5e98d03a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5164bad1d275475bfc399656736d5d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2407d26a13f285559e3bf48487bd6d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931edfcc00326a1cbf8fb4c8b42e832499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505918834f2f4d40384be4b3f091a5af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd314fed21422b1a6425af11a5375a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467cfb16815a0cb5cd4b1d145fdc491502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b742d7a80c0fd62393a09888eac48e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf397be5be96ae9edc8964728bc1bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9e2d5a21599b1f97244de0843c4a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041566df110d5a77b54262e69bbe516506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1697ae15dac45f923a20a53fb4c15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf32d6f93856ab9f0d8700ed948218508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e128dae7164687176994579b3f958509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48324d6824d09e68065ccc8f5250ae9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48ec0d5be13e8e53385b085f04bd59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8881d131cc608bf21b8ddc3f02aea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07813981710b678724625e90a56176f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c11d4614c2c2cd3bc0352ac9d09c85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dc6575f57758982ef8394c20c38b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbe7a55121ef05af80aeb8d97d8c0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7d91b7531c196eb77f85055ad4996517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78982f0d334a7be73ec4e6f4f5871c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac3ad4e7d02c6733530949b266a939519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ad0071cc1ea2c1c8e15edbdfc83ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a659e61a887ba71c5b25793f4d28d09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd0d18dd541363c2e74fdeca123162522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa13b6d41048f8d65e7648acf7ea0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7517ac53418a65cacf1e22e27e57b23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7fc15c3c47a5df9821b7f1cd7eae2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9962ee92d501bf46527daebc77283e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865af53a3d572175aa0b6ad1a4ffc38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d132012fc4562176c6ed1ba2f1aea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70cba3c44cd72b08a02020a7321adb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d29b9988d10e51fba3e306b5061946530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3342c52b253336346b5ab53359dec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75629eca1dbee0b76ff8b2e6f1cd036532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eeeb65426d993944d9f8869297ed3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa128838fbba219647054b76062e20d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713257850003ccf0b7882c7129cb2f4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a75254f2e27e5d645df9c5bc84423a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2a81f226b9fa81374d8469ee251f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc06adaffd9b8c8ac4c4dfacad735538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14329f3158e1b3e09cf53514e84e44539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47ddecb7e98f7e0a34512703d02101540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a640a5add449c66380e138f9159dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1524b59425b795c15213ba04c85496542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52c9edf43e88c6c6d22a088a41bcfb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa00b445c1555143eebad48d211c090544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b7a2e704f5ac6c224d0fb39933637545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e469cacbac8a3da966ac46bc41d568546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabb1acdefcc52ea0d2e6322428abd8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3054aef498f230c0525b48f820f6fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b87bf926f316eb4ffe200b270e5cf2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba015303a98038f71501db41e45d43d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8a5a44d3454f399a723c7b08977ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e93e9f84211c5b703c47a6bd2cd75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b97dbb37aeb9e135f24aa25056f22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6712072dc1a9b09cdc707c275796c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990f17eb27d89fc8551452307bfa7bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705977bb8accabbd3c6c58912e0aaf6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4249505e5c3cf8dbbb194022eb3cb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0abbbf6738a748898a350ecce986b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e642dbf1349e4bb8af74838399a1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec89793d04255a7b366b5302bcaa1b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639b5da7d50e5402783894827a7167d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49535f7c9de2ace323c22030164bc2b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2d7198d6ee8b724bc734f0d9f766d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb24741e9c1b6106a89c879a851f05564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25d630d9eb12423f3c96bafbba7fee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc530da51c8bdf9f1e2d629ac9068a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60b77e4b2e926a1e52202ff83bddb4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cf8eac4ad57f95d256279c7ec007e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46205aeb450b260445cd10f7a8868b64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02091f6c00e558b040b386f26565a044570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78e4e31435ba9a910054eafc61000c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec4dc4d789ff71a4669b05b32bc4cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3d8386c244dff3b9e4d9475a8722e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c6a74f187bc13545082b1a9ced50d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0bb138139412b31c2da423edae32a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e433f01e60e7045127d556e92d599576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b42d903b4db5779380aba9155537a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a65da9d0e63900b4a286c9ba9a159578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064cf75b4ceb2d7323fd3b35dd7f781579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00db41d7b3f7b48bd08f3e483e49008580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c813fb6b7c2582ae2b5819de44ed631581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ca5693bd6f2358f6d454a574f7689582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e93a4afa8dc884ce565a367922777583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c5de49f77506891cbcb83d6b7719d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c435206fd9e557f124f4eab463e0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e287b3c81e8ee2990f4b64c57267e68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef862667f04fe351eb587b1870a16c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21567e8557e2c14478eab81fa1bfb7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01805ccc05780e2ec90a4d629294a039589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35209b0d2c958047c19b390d07f4d25c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44968317be92f5fe1fb4425e3db5397591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f4dee690598457a10bfa3bde24c60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348b5d03be3fe5d88598111ce6f0f4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6ffaa60658decb6401d7df356ea32594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bde21d49b71f8f525ccee646ec2ae0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60974e58080e888559d5c23cfe91a368596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1799e83b068e295c74bcbd9ab4efd7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b532ccd5b961a211a4e0d630afb9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb3a182d243cfd69b893827cdde1e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac397741fa7d881f379fe468762896c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75db130e5c82f24cc27bc359bb5fd38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5aac0f5d86842ad69f830b36249e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f7d3fa2df2adbd95c55b6dc993a69603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f18fefb7b3b2484700aab20523fc2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43e151f1610c890b0f60d02df5eec2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77627865837a229683ee45e6c8983df3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82cbfa90c5c7a20540b10849bacb4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1daaecf7f02bb689f0dbad023cf1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433752b425d5d16618ea22096fc4300a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08208648f5720084737d659689fd3169610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0658f2432121ed3c052d105f1c9628611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27138ee9893cb02b63fa6ab2aecfe23612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37291c9f36d4a2f27d877338b51a81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30862afbc6baad39424b7f239212c70b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54657142940dfc992a45d53ea7ace8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e797a9036f08363551b239b2bb1656616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bfa328307d2788bc5b75a9c2f4c73617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaca5866e4a287e0bf3601317e3d3c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b74ecfc52cad8a1c161e03915d240619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba917cb350ba9662923195fca4b55cb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e2710375beaff31f322f0c3ea9150621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599d36623be7cf3fe6960662f4a95e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbeda9e7b11e620b19f9966c28ad7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50734ae7c701611c31cf9da19691bb8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a1d0dc895ad9faa2fe23eb0f1c3cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda68f1cee5359b0d551daee16e3650b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d950f472b1bb98be37685fc8db146627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b68334114d68fae8857a5cc2b910c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c59df1e87e807042fb526f92c49217629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc683fd6591e72b86ac348f823892d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d5fb5abd000023c51e4982fcbaaae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60336ea3d0a334f1b2714295347a7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de42bce6c5fb5165ef96c1eaaba3a5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8a68a44a12c2d6cb0cd804696f03e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6caa4b4ac24d7f8a66ea9502e2265635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c46ff85f39876b139de8dafa7cee93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8ace5fa78571736bf8b939a09e632637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff82568b98ac141a71bf48d4238ba6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adaf93ec6b58249f4deb7310d09083639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968461cb24c296087a33ef6bdcbfc951640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224d1afcbac57212c8491e143030f4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019d359a7d64321c11a98ed23cc017f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fea42eec8399ea308c8ae0fe31446a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e641800048274a1e84ab0d061f19ed3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33547779f11909f6495d205c99f271645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb580cd9ae025e046abc63ab190aac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25529fc021c7e54b7bd2ee3c39c7860647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e90d1a7150a996a738e9dcd38d09e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0290e12a013ffce2ac8d0979938e4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffb857e26bec3e6a9faffa9910086a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055c982937328cea56844c82fc264c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594f1594b8842c68a2def65b8de9ada652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2099a23a2fb98e985f239e71497800653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40639d0aa7adc0b7211f3e0295cc72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144763c282d8de1157adc372cbea9657655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ffb8e8aac1019ed6403be04f2357d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af9a1d9e13f53b743c577694f87ebd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dae4b0a78471da1106eb046625ab9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565a28a2a7003cd76c4b3c229aa9362659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbe812d4fd611ddcd358126681ac0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceef8486c82ea0b09b12d75c121d0ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454129e7fe664c030da952ed09ad1ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e102edc00db51d1ba647a2031dd097663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89c4d629a95f6e3cc5a3353ee03eb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f0424f52ab19e07972ca79bc2ec48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507dd65271ac011da78085e5987275666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db3ecfa74fafa4b916d511f0d8d45d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a2ece9d50ffda5731180eafa7f0ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25252dfc64995c6eb8e2fd725bf065db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65df5f1d56353f514bef45b4322ccf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a4f183fd9f1105a9c1c2cfef826ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610455dc051dc10cba8e0475a3c1062672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8de075558be778e32512f73649618d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8eeb00eba52e575809a8f6d7d43c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cac0916b59473bb460e07cfb450a90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343f83e50dd8a8b9e81d1c99fef3ec9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c35af5fadc4bf7b3bc84136352825677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac45304f5eaefedefc756ad41bed13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872ee3a5f49716d4fabe1b4b29f2709679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28447cddb237f0d6c57798668fb0fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec916fe2641a10a7b7ed115d289ca67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e6346c7fdb4a18d051205a5c8640a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe779d8d12ca3de7e015758eff76fea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc3a082859a65fba4608faf8b2c371684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217fd585905ac1d95b959fd52527ec1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108e1764bb6c7062f5498074ee840a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39692c73d71f0ac300195c80a50c6f2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207bebe0c4dedb665808d6cfd561390688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddb978b160f4d699d2ca1aa2aa46c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ebdbab963a16fc29c52c10c4a3c53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc72486db32cbd54d2be62466b4e57691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da8a2c51b786a905361f4f8bd5983c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb55ff0129c8e17a88712711dd40e1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6079bddd91222555779e6dd3bc48bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6c300ce02c6f21d9ced192b40ad12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200983f2fb97d13b4371057b02a5ec6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40dc423389f59a1efdba5534e6b7a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53724692ae241fd7e0e446ce4ef9d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2741ebd705f925a3a2cd2355f36734699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333ad540412a041baf1c2661927d00e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d5eb98e10dfc01203d7fa8ad45066701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd377524f5bbc56a03f36176a13164a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490099da5fbc81a3e5c37d54db68423703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0578b09da999cb96371cb5b1c6910ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eaaceed1ce874af7fe23e273541ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59545d3c8f9b241e1ae4581c3ad200e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7d9e9d75ae7a6be42a06c921ba124707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59f17fdb8fd655ed8a1681888ed937708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed3c0c9de91c0c9afc745b9ae7c100709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfa628233379f5dd1fc1d24bef09a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63a7b94da5384a62ad95af46b94212711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13873f455eeefa0932e02a5dc37861c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ea32d6405d4468454a50e4ab2be3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ee04a64501028475ce7ed963e5a58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6843e42b8b92b2c5eeea95ebbe030fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517b329f49affc519cd38e3132d2b3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848c1817b7b1292172e2bbc1f1b5094717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b0ffcd3f79cc20be9997a91c70da6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb16f1340d85266473c49b9c036a38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292b93fbeb9aa66388209ffa95c8b5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a07315599281107a11ceda688e2d5f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02fc11d9da576241444c66c6a8d255722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b42e48f1f87bb1193e25a6f96468c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaa9cb624989c61a20928aa557ac86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7fa45d462435974fd5af39ad654c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f18021641d861e92c3f8989b8e650c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f82f9917dd21028ea3251c71a9913727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6f539cfc6913abe16a179fd0da65a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff26f61eb6c8c525a33d0bf6a7d3263729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2424dbd1a88c4dbc22d2736182f122730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e0c630f514d13760842b33d73b9cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e00d7d1e4af60b2f475bb32120b73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745e0f05933888ba77454eef8f61d33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659334f9fd6c32d43251ed328929592d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d721ee581f8d913017cb9ff5bf0918735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fe6e2b6caf226b4094c336d273306736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f0dbe35cb6e30cfb8af7bcc75e1c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81f059792055f2095225804388df7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093e2566238d623bc493a8868c9d126739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce584112a3aab3cb9d050b6544ceb64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0b9f6571fac0f9c302f91032b454f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be9a38dc53d5e213f44271aceb8b13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20dd4102c59a2ab4126935da61eb0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d7d539c20121026b642e17ab55953744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba00c819095959994c46558b584748a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93915ec90be729cdd08fdf64b6d0e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a2aea3cc602c14b719d037328a93f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc66698f29a13e2e991ccfa3da116c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fdca70a3ebe2a2348e11e9995f89b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d53bdcf1e185128425c1046684ac8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6a13d2cdd083ecb71c1944b475b96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c158c86e126442432fd28c2924f537f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cb5f5fbaa775e765806156db2936c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3a724e98d019903ecca8664bd87f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6afb77f8697d8922863f869dbc4911755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a53eb092a681edeef0aaf7026a94d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbf2e8ed941089f988b5991ef1d40b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464b3458b7c9c1f089f9a21f78e3d69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c2bbf8d6cfab2b160c69e0994020f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d1e9298e455c0d50e7d345c6726fb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a159c55527462a5b49edda3d8f1e9d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ce83b7a83b82285a0d38f8ecb63a0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f20a1a3740656397d2d12a00c30700763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5747fd03808566865ca5cc5a3cfb474764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f672bb0d025385a356b9fcf78c6774765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1dc30d405e20892935ad51751e14a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d64149edaf0293d542044d65fc785767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82272ff712fbd6a7bd66473038f56867768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad26cf355700677bfa0015605fe47a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dd24df2e8a032f5a5c451804faa0d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721590d067b24f6f4dff13ddf6559cb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dd35177d543692e1f2c87fa34e301772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac633a81f6744583b58beb3b5d09680773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee348876368818becdb7c191bba9967c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713bedaa8b43143565e30fe71706d78775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f50de76e0a6ae64c23b9d25b07a88776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e88721d11953f2643530bf12ab1ea0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d557835c598bd2d5257d35b23179f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b3186dda018008dca3b8a971f954c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9fb7bfce74eb7c491d8770df786d6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f9666bb94fb1dcc0c7a291bc91e6a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62c3ffdde9115c3abc6dd14939858b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30fde3d471111248d8d7af74ac7b68783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69549f51f537567bc4a840623a70d1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe56cfcbab7f227392aa2e72084fba8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d2e5c35c4d825158ca0cf9f4214a4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f385a82df647a693b4734721b120a0a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477b2d5d3048549360710280b5c5dce788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f201d0b1eb1098b2fc3374b94b401b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab540daa70875fc9642b884b8e778a2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f5c1f0f2e70a16411a5d889e3541b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ec8874ac63c7d37de673f7da3eb4c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c01b15d1c671c0927c5a4fca5c56db793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449a1a0c558bbd2f4b511571dec39bc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d17fa565f81d4944b1ecec038a53d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e700876a4edea13420faba2987f77796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a22d7e02f9beb51fdce416a1c55f2e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d827efe904cd2f26e16d46dcac169798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8ab30924a7dc9268c77e0c31d708c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7180014c1c11cf9ee97a8314a548101800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b050a0e02e079c1a6265e9f1847eb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83deb0f09c3dff72cc9a497bd76a8c2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a321f705c554168117ee85fe06cf5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c313196a3efbc01c03e60322ce507b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0920a0c102030df87fd8ae24a17750805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657e0837686af15b69b2077a4591e5c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa619ccfa527d8770f5ef8e8323a60e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910aa9334fa48e9987cb108b53859f6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd3ec703c79d154b1abfa8c2b64f2b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7833876ec5c43cc482aa45cc3273e23810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c376b8477d418fbfedd94eada964c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472f83b335d01c430a8d30285be9a3f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601259d9303e8acfe31ee5e9c34980f7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6953e73fb84b739effd0d3e1edb53814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae399620dfe1a8084a8070cd381d0f56815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616bed2b98568f66e804136af0d6659816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3e8e3d3300243c60eb4d5bd6c5c36817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98113883319dcddbbb0891698ef90e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e71b7c248a7c47353035fd6fa2623819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbd173002ed9eb9f3e2a75c514a9c8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822318e36dc036e652ab5bf8477517e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f6476b113aa3bcdf909475593b44e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c34c792da6b72571da676d7a19e8f3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5f4963c49db2f2e7dcab3ad923898824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33d4d14812f32cec304f63db3ef113825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb4ade2f9c31ca22ae343b6c9e0f96826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e9aa2275a459042451503bdb37d35827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6add9e325b5869f71e1d9eb9a0c87da828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365efe660400dc67ea59abca6b46b28829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ddae27b8daf7ea91804a696035f68830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990632e5146476e0ba56554fcfd4e52831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd8a9cf6b27cccb8b10a7909966c6d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec9c6f7668f04f0933151455a3b03a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f71b93ca0172d676b846ec85d0a7ba834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555017461ac038190a545e4c48fc090d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8bf70dc9e30180048fe94c70f136e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf70ef0c8805299c28d8dc5e2e9dda837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca47e547e9e805da0cf23a0673ae505838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69bd942ce5a9cfb289ae9a76d1194b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a66cb2a2c081f9989046178a299b09840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df515b9dff907f74c06977b83e297ac9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8a1532f9ba2be866c791d44793fc6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae9c1916d9836355ed48a82e209b58843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d8ff77cd32431396ea737274d884b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36519653e8a8a324953440ca8e7f182e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39520dbb3b9b08dd4decfe23a59bbd8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60048bf92cccc8fb17c800da687786ee847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09c077f8206c932726c317fe18e9cb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9419d9e86c55cc75bac0ac7f4095c0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97494ddb0025137f288875651d7d24d3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc35f0fb9e8c2628faf1958f3f6fc7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd0f381e35d2ec98e625cfc2d188a3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfbc90a1bea8659b85aeac07ae2970853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de72b888a50ae52328bb74bfe4d19a2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b243be8b80b1cdbaedbf7ad31909c98855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441972673d390ff66980ef9eb2b5cf71856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2fcc5f0cb84ecd4ba1b6863af6176857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23942bcbad176f6da24113d1dc8d4f3d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d8f4e5f32e3699f098e0ca78653e5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535bc52124d52ee570b947b32592cb0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afeb906b54e477f59bc173e5aca023861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f571601283d4179a8dd289bc4800739862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800b155bbb8184e5c07bf596ca176cf863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28773f29cbf1ace305f58e16eae953864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b846cf1d830533dc80a6b04bee3ae865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61819cea3b21eb8dc703c8cdec65361866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e686a5ab546499bf36825a26588d1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba7c3e6dfaf98b89e624cc802d6949868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db32c4ed80cdb33acb96a8767c84d2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce9ab6b1a683344acdee6f9686a965870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147ff779675491eda046d4a1f21e31c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ab66f47406c31af9c5305fc13afb0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a5d3102c3a16b36c70dbf10fc465e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8affcd65bea234d6b65bfa9979fd97874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7178eb39df33e4c2d6944b8cfa1870875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142adf07926db181a4cf5923ff4a9fba876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a673dd249d0fed5768f691b2f296593877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881300f8db406ccecc1bd72cc691d50878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdeadfa4a4fe2cee45c695ca0ddd4d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb178eb92574474a358952c4a0758ae3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e769ad6b2754840d63fec882cb5602881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b652b2d651f802b96dfd910417ae1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee072a053c61e57f0b1ded50a003463f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc49b963d59db2686c3308bc451cbb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d29a894d0418a56d20c7933322be0b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bf7ddb4f53dd036605469855da3e7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818e1e16c9366438e887d9339c60ccf887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d78aa6c88bee26f1b645979ddb87b0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66313a6a1d97f1e8e93dabf0ded1859889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd223a362b7c584c15d9f4786a07532890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d89ddba069de955b389c48054926d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f882bca48225025a6dabb52870b4c3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95b8dfcaccf131cfc09221cff45162893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ea2846873fbf6c7bf6938626e17f6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f3f9a3babfb8563cd3b9d38574477895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5829bc067260f0ade3daf416ad37d8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69381600414a0ff4de467a9a281c75897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6238df044cd97a78dfefc9024ace6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bdc1a866403343a8445695f5a75b7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74307923af9e2bbc40c687b63529eec7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9010b1ffa8e6abf828f9b4bc76171901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384904f0a4b22d41b6096a74e6ae7ec902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5a3b4120508512347fb3f6bf70826903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab45f56c58bcdbeeeb8d8c14d0ecf2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fce042f279ba195226d43527e6475905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4a3b39206a235b36128cd4f564633906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ad37869defc141ea57a79ddc51fc7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa786814dd87047038c441e61e07357908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abbc2719ef6106fdd7c13f49dd7f17909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bec76abfd543d754dc7804938837d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fb98bbea2e366b70997e7d67c200e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e6b6b4f019ed04b35fd42b0ed8490912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfc9aab868a7e0babf1610c44bf803913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15a1665fe3bfa123621dbe521bee2d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b636d7ff65664441f3a6f10cbb6e96915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b982e07be3626612823f4858aabc8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5160209b24bd5b92567d1ce3af61c3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4371a4037c61b1d0fff87a38a982e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715333d4d451841cd603b4c6054a2e7f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4954e05fab20f30ce7244d5eb78ce31920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5e8fed37ecd15686762300a05af40921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e79e940affe967ad463a7ed5490c51922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93506dad42924959216e36875d9a30923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de3efcb8cb47b49ca7c57e969662c1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7eea2ebf537c3a8cc11e3b11e3488925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253f83024b02f07648e0948fb0a01b9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfa1ccb6141fc68589a33bacfef45a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f340d1221e2257713a27693df2e0735928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c6a6ec22806d6b11b7c9d974fc5b7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9589b27f2def7c9bcf1ccbee1ff9b0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e96162c76d71a8f1a6e1536d13231b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189876020d37abd846278755c0cc5ce932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eb900c51e546c55ebc745cb274320933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c76fe273200b027828a5e30d91db6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad15199fb250c38263849fb11a9038e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f199045d8331abf558f7f4eb1256c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3319d6b7b55fa52d14c3c02f3e4e98937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d318612e1c365e2fce2018544fece938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e94e438b37aa2006fbf7d19196ec4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdf1d712f7d007b57c0a1e2a5736f3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc172bf4a5724af3a3d7be31141c06a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75f10b261666495755acbae23a0daa942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93cac2a8b9a5349b480dbd6b55548f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1880cda3eb7a00f2045600ea285b02944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195311c662c144e1920d33e16fc0b505945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50eacf053e5608e893ce7e3bea1dd0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fbd4e8e5edc7c386af3d2d62c72cb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead3b3b2fca21264ed1f4eddcadf266948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dc7942100d042f36c7f43ec4a873a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552020f96766374cf58f36572a70b30950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5fdb59430e43ec27a08e17cf1b925951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e51972578cfee283d8344a0079a51952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69ed36621eb2a8794e0f6d85c2543a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6a220415a6a949bb068bc802ecb72954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e629a16e85225ecf6e5d0aaf1bf0d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7fd5fa32ca9160acbab6978f06352956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf72ba6ef48675b7c12e776930bd50957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeea82c76e0a6f60293814d4189f19a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b218c607969b542716ddfdfe426d87d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53e3496b6d167aac0afffdf7fafd08960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34625297123043a9a936ca8e6bc4a3f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5c275950d9b06c280c6e653949782962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f01019574eb471dc95e63eebef1520963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd61ec1d66ab7b67196148a8cd51dc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4096be1a18f301127df802a739bdf3c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdc28a641bd9ae054d513301725b5b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c4f196378c81aa3917c1a48f869e9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f24f53fc4c0ac6de7828ad85cb27ef968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b68d556170be54aad00c34fb3dca2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd883ef3b4e4616feac327499789e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e415bddc553eb491852abda86b99d59971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637882dec33c0ea00a20f21b51a0c780972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0d166b327ece8d509b5a50a6a1c97973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e97a77c745ce3f2a5161b7c0dadc0d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dfb811fba132e1a82397af37b482e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47385ef7b9350075c5c683b06264c0b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b245914803ee85fe3aa23b41b02ecd8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70520a8679dfb01ae9e71710b4199fa1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b086d002766ae62919c0912d27c5a86979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6684aea4cfc6f3626bd95907df07788980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ff127dfcba291010c07022b08f8b7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15380006b3d61cf8116e55db6b667c8d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34097c94838924db077fd6b02f1485e8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeac2b498098299e351ee130971e4bb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc86786871e2d704fffd3b27c111bef985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0d06cedcb2862dc6efe565f01b196986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8d0a333850e3af0c828f4d00860bf987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77e4a10ec407ee34741f05ce4684e0988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448eb133a05cf664795296a6560dc2d4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25db9223847caf3ac017536409e65ea990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcddbaa3290dae33a80b182ca71307991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a5806f98f4d0ab91ae9f0925067a7992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d940e3e51b68de595f5ee1b46e092993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865e6d0d4a11135b81f6000b0bc7e75994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d6004e0bc047e47b5f85f6d2f9353995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423c070f7572c2d626180eed743bc0e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd03df92b64bc1837be99ed0d16ae1997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>