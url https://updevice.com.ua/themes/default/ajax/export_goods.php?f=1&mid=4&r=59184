--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03416c0eb8f9e306d9ad9753eb2cef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbd2df8515e13ed66fd091589407002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33176a147f98bba3f260342a7ed4cc483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650adda5f27334435e0dd30b89ef33c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00220f4a8c5fa9e65c0811dbde8b16ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c7f11472da6a704f1b59023f736886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b267cfd4d1469c43fbe78e4192c5ee27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eed8640cf4ee8a385b0f61b28365928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468981d3e01c19c65467eb92193e24869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1911a6f3d56300dc78beac73cac1d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b78715c3159156b38b2b358b10d2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8bd5197ee7767cd797f96f621562e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973cdd37e60691fae2a39c5388c5cf313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5607e8ff95930fef129aa94335f1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35081f159c74db27c22dde3a5539439b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8fa9d748228688fa0bcf468b378a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b08a174a40c8b84e8f071420da80db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85171605a6d0f8b387810c777c0f16fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22cb4d995696a84ffd23218af1be6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaff060c406bede1eb3dabb94bb62820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450e6b580598848f9e59b2ad546ce7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dff121ff945c934d8ac9d1f35d08022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8122cb69e0bb8e69ba72b2a9b1e9f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf249afe25c4556780a79313b50ce8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac01709415e4492a0dfbd717d3ea6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751d9ecc9e9d081f9518b7a04eed4be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27305efd67d4e555afd7bfa3ad2a5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662723ee02970e3fab2a4948ab4ab9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab28212276c53836bf9c811b97d49d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28621ad4d4784c3f99042c432a5b780f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987ba2f8b2818fe61c779d1d4f4e6f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7e430f9ac1af1f4519d2f649ea48c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23cc205fa4a5a3d31ae9e94b36ab8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb5cc0a48d1ae8524f9a157804785434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252d8e916184330ed636b20bff2b15c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7252110da6b8b270c7d41f4bda651a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbae69fcc94dc657993dfa3a74ec8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a440deb4b68fe97b047893b3eb4d6e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9fe4f640ad194b03daa728a6d036e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c767d1319284c57940b03dac7eea0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4a5bcdde2348bb299fe3515e0651a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578b8accc17787120c26c174ea3a26a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8b93b0d4b7e399cba65c8bf6e5dc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4f322fef1a7cab49b9f1ae408311d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a178539c2d0e15352018689e433234745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785f72188bce63199a303282e1e69e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebf88cf56e7b679cc776929355beed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f600bb90d062f362940c965f4f6ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f33cfdf56f6ef6f8227ad29e22c4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8f09332f2c0a95d9ca923316eb70f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd535ac22a43b388adae7bbd2e105f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b058a2219da5eb25bc4550f624561d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851bb4df3553e1dc14d770d544235b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485766e68cd8c6e5b6253bd552e180a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03c25d332ad2f03b2478239cc3c71e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b2c1d5809644f636712615cee0d4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df215f68215cb1b44d5adc52e822f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb69b8314f095fbb6c1641e534f23f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e91b504d913dd9042193a54c1ddcd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50d5185396856079461f5625c4cd6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ae28535b10754db29fc3ec585016061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7274c240becd12b518f96c5c00700462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56d4c4f7b6820f42536037d11da68b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac324fb06c677b73ddb1cd17b6579c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a75d3b1c62380f6a3857cf22c2db265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f1d93d88026a00f70ea4435e4a00d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891249a56683ad49141be369e2c6931e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4803d6eb7da573058ecb9d037d9e0a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49291caa7afc755dfa08a82fd7c64e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b71fc55436ec168bd9cad855bce5f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234aca691758d09be641f8c15bcbf1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4587b0f3d2c50e4a802010935fb28872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380db69219e4d439d50399ce3b7c1e9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f2e22369d8217b2c0c917a336b01a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e6c7a5db28b250f4d3f1cf6319d9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab710aeae0dade195ea4611ca3268f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf9b33ac2b355df4a3a063fd1f82e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4134204b3c06d21e46909b7899ffbe878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0be56c0f08cc807dd46ab81d6eaaec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759fa2e91e5ed927a090a825fc1249180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5185db80500bddfde7baf70ae7ccad681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f45b08cc40962be3fabceb777d7a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915634dc49342ade693210664c45e4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360bf393bee25c65d5e50c568cea90984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2423e3d7582c63f1ab331734cc54685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba3d597237c182a9fc8f0c9106a56486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98615ccb6d4b90b74dedf6c2a1b5203787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9084e724848c17efb484243faec44e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961e39595c404ca8887b1c1c5a26a5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01eeec148f3871a9e9035143506dbe890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e0f662ef9d267fff4e1ed8d0792c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778a3f3482923d590598de996a224e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a39a59cce275cf258c57db8cd66bd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2f62859752fbd21177ca07207090f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dea5bd0066b1bd790d36377c09786395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba596003d38334b48e80c0084cb1d1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74988b33cbd09db310ae715215918f8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f359bf4fe3b2ca99c1dd5deb65996598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fdcd05582ed52c1afc46e2ae3096299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef77f2e900c871e2db36b7c5f83e0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b19326e7e7a6eb3eb220a8f42dc31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa01b0f85f3afffd8c405e7ee00aa2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817acb4f603d924b57cd81eaf71e8d75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353e30a4f715da5156db1c78789d15f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83ccf7a63cd0d74dda6ef8ffe7db33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fd9777bf5b73129810dc8f6935164106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4daa6419bbbabc469ce37d76e4a5ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744073025ce0de68c2ee2beb7124ad44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241712337a2479a97ccb93bf743aa45a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8e8f81ee3d68ac1632aea86aa74a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5c5efa6cba13f548ecf5969f0eaab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c2e088fe872b61bc01df6e2742974112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f38e6f7f81f64fc562e295b6e837d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ceca490de9502e4202c702a0d86e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4175703d51ae330ee70440820d5c75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7badd22fe42f744202dadf73e1366116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21abe54d256294fa84207f7dbd55cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5c64015e27164435be97ffb8c1932118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6972f92b4eea1f803a341f73bce0cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8b74b6eecb33418f6d31c0589bc4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d8ed8daaa265cc4e8f55cae5a8b4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca4311ea84040f832dc17738a51e10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3bcba03249af705a3a194813bd4ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c5a641db2656f0d2b55e03f37b0ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194d56ecc6f14eb244f160c16f4fe0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237a5004f4be009284578d166e7b63f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26743276b38ba142ca3cd5aecb3734127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b99f842b41da69b0a0157e682695b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00671d5f6455679b86b88defffae367e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3c69cfc9c37065973a8121874af34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb8f668316565e9417699e2589405b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ce81d03bc43b3be4d7ae2b077c8c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32dd33ddaee870e8caf311ac5c34d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940632435065129c08ab44fcb9441970134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438ff8e583ff2f2998541ff2937f4dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcd40f776ec1434e13710013725714136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600526327723f2eeaa1a187bb4ba877137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2f98cd6a2b8614c4cbc494ed9c5e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bb531d7575a80a227427d8a87a26e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cc9132626c6cd390a63d626ded2d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e002e6be3f41333ac96080cc8e482a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96fdf551ca1629e1a1b882b14d4365142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e62182d58a819309812131e426635143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8c4e1a8eb7fdad28368d65531e4b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7e600c225ad08883682fc78d6a769145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111af783d5909006c6930f3ad46b26c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628ab79d07dc6d22c604207aeb2f1b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de4a4fb8d5144b707d5050e944158148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019de1a689c48d846b25e9e0a413d5df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2eff99e3a9b45544c6f75574a0131150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7a941e5e0f403fe9f08a326ec354c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af64ea2214d530190a1e3b05b8f67c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d633e03da6f79547797dffaedb93d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80554757c2de9d4701e32ee0f140ff2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec45c82563de330ce5ec539c61bb40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea79973e4e8e58a46f44b7c390503da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc34f00f23074eb95f78847a7dd30e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b574fe33292356a9bb760e7043bfd63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba2b83a0c19a413dda859ee73d2d02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5401ed59da825d41a1d41b8155f8b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c662e7bb6448362e955c5d019ef95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b400592c77ddb0daa756ba44b64d76d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e1eb26f36c0e0b7db2d60df325a39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7350cb562eaa621936f9386b2629952164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc041a40c77b4cf51b4d634349800937165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d2176f61225f449c1befa7394fdf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e3cf2bf7e1582d1a9ece285cdedba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69e368b3f7a2c3e2a66840af2a2204168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4ddb5c471b9aa37894538d94cc811169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa29327d693cfb7a485072cd7d7e0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa3e6cab8914f0f4f4c15450d533e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391555f54f130d284a097e334c7f2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce7bb349f81e5cf67ece5880f10a01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44053d190799a28f3f571664e2709a61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559312f1daf758bd21202f824002f00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af742c55fca478912f2531fa030854b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0094d36e143d364f89a67a4a3d5fab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5cbc0bf7b79e29ff6b91566469ae5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9d8b5754e1237c49c4801dcfb3029179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840edc52d0bfaec91c1b615e28a9837180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d464721529ba6c684f85dca0d8c2a68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742b87747a6bffbab359c01e57cf63e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a050854fc51cc72bc8e95fe66cacf0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991e812be5472232a0bbcbe27db4217184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28349364561a0a1464f535105e0230185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27f9ac304e7ec9531eb422d3a3a969186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e376f5fb497764208ecd42aaeb1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5cc2118b146d2afd102dc42f1e206188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00eb544a55cc9e546f8be7a2149ef0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3a68a0dd176245133b45c43433732190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533acf843bc4e7511167a4c4ab56fea1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1692507d0dd08ad8da4ae8bfddf543192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82202a6b1f63f36b482052961682374193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe1f6d698a95b9be31bddda4fa80ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344242044909a773e05b40eeb9ba4cd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1427dc64fdca696f548b7a681c64f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c770d3a62fe789a6e808d3e0c581b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6f80c9aab361790a3caa91532785c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca84c94b8312493c3128c987028110199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c947e903629e7297fe5626cdc926a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405235083f39ffce4b6ca8c359eb3268201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5c5bd44c6584fa6a9d382930068d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9a61b45e85054a1f36e2af7152210203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67416dff587e88e378997f979d3a58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57b622783b96d327667161c831093c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcebd2e26323e42a0a3f7390a4d4e57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aba8cc8c5c2f70278884225413dc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcb3c40cbd321a02af1be11228f6d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae84621e981874fb5b51c43529d533209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1c914ca9a825d9e36f88d9708fcfa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e96987c28e99043679c608175d1b46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb46b30ad45dc73c4fb4ca2d204764212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91563733dea968be8c4471160880cc91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01d71e3f95be835068e46f2d7a1099214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c97554fb1bda16025877b3a687f84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234d8700aaffbbc8c3f630a90710cf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ce7593e7cde379ace007e59967a0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1048285308c9c6a7282eed669dbda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b74dd4d04aaa322bfd35d41716aff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dda19077a4fe7bb3a2b7b2f089492220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea0019030f086ed2d39824716c9c51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01facefd5b381ef506b95ba18ce650222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e08d4d3ff8b36f60de9caeda4c6b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872ba12103ff8679c7a1a3e1c5a224c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d3c368182fbfd8a715fcba52f9ef6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda493d1e7f3ba19e0bdbe3dd7df5749226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af231789ca7d1a6c42494cab992d74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb539d00300b31b269db1ce3c732e5b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bb7b671d994edda1456dd9e09da89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f387185fcc2f29138503affec71b72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e1671e506a701f99df23db9e91d0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad0f45cd4a01a34f9481b032ac9180232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df5e1754cef48a51d54d3e427f030233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d420783151bc4085feed79d2ba4ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3e9c4328a44841558c0bbb814a69c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6a1fa12b8059b31f8782d72d25a75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dd1debe94aa3c1ff84cfa624e5fb6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f83d308b94950faecdbef43d32859238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbba87a36870efb82ddd2fc1386314d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64589d02fdc512c4de6695b99588a0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb71a7b1b7c5d1e30250ca98730566241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ef16c76501acdddaf7a50429b1155242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583975074ba540939e0ea1cc4a239b47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4356d87e090d28e133ab511382ecd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216729e449a8e1c4427edf4d7f324e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59578bd64f3318d5cd83986e68bcd23b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d3bb6553a858d2323e4afc92dd124247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e308647c91a908c022037ea644504248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c43808105c930d3cc6182580d165b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2597d22433556abd0b373129c087e4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e12ca3baf92fb35d43e3790249391e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ad3f01607a53d1bfde3b4373c76fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b81cd0cecdb54729ee9b10fc98829253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65deb21cd8d1fe654cd9fe7f18fc144254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d6f2a377a0c1f89b8731e87429a0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ae550b12119d36ba03fe5308489b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb826e320935868930c56df3a517c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce897fdae2fa0b20473e5b2502f34d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aad5fd12d8f56317aeabdb9de6e584259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4982ba0635b4403df1694da70d7c6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b8a9ef7a99119324028c8e20ef253261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f6d52e8cdc51269a2438095287334262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670275c01b51c61a74872d0f945b07c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56699b360a52d01aad844b42339867e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e90349bb53ebbd9b0ee5e71a436e8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e97f08b7b2adbc020b4985e7a16bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66498eee2ca48f806e37d49bfcfc77ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e466fe9913d65de5ded03605dc0e828268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaca50315dee783f1c0e0782f0b4b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640fdc403beaf90e254de2f7bb77847270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9caa727ff7de01f976089f3cc8558271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd42c69032fac5a3ff736ee434ad6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096b42dd37f199f5c847e02a18a2724273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97190c1d28a5fbead7a9f009e44e589274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8943918f0baf3a0330b14298a978bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1d638c1a9ae2a146293a09ae0d31b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572270c9816f6c8e3c41181be699187b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b2d053089f7ca43fa4decf158b68f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd637a816b9c9356023247332a7ad46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e356960751514d0034b3e3eb48faf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4370a6605b2fc5a0ac931360ceb475b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afbe373330e36e1efe42d2d1edf4af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026a14a84f3ea32486c1680f80ebfc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49176e5e7f8fe1497746673e2d7a4b15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa15e0cb476c328c91217ac8657a21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b28c64c627b09bc0dd579f8778828c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dedfe414153c3b38970e4d01f4c26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc97c9a100fd1d1f0a1b57d0e181fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e262db10d03c5780d5da2e15ea0cac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142008910e12f3d68aea9204a50eec26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5f797e0836ec9cde2c67b0cc5e797291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da324a510a52fce2746548ba9ec42f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997cb340ff8c29292716cb9e6f96c41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd871c6f6901a58162af347090b0169f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22683aa2852f9a236bbbde0c1d8fd3af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4659aebbc07996d0238b36545792f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45a6e9220fc09f32331306acb4c3f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe166d4396d24054d39d960b373ea60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f00027ee3cce16c2f8b665e0be15d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a2906ca35d967fb741a64e136747300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea7b9ef5acaa84c75793b9d35c85b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1739aad78101f7d354d9b60dd4ca0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61aa3c12f303ccf701ee92dbcd9cb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c3d1dc2babc709fed9feb6d0d684b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cef757ff7037e0e870377863a303bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e47c1a3d5e7730832596b9281fe5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db5be382922853087e548836b1a20b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38665ac04dc8bb46e56b91c9a78235308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb043d99e0c2340cc9a033916863cfa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863dda8c41e6cc556fe36c1adc47519310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8235f1de6fe851ea0213e37db63e8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b57c61dd546548ef98732e7ce3cd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65e0cbd1d69670641a1dacce9812d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31664b5bef694876c8daa470b7fd0dbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb1b803024ccb77c251c7aceb20b2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2076908f932fd74f3db478ab296189316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9936486e97e8c341ccefed3b23236317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490a9f0500f28b01e8d1dad5f076346318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa4238a7523d09218586e2bf362ede319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dc5f99a1dfb559912414e49cfe70b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85381691b24d1d2e995f3935a53e866321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea5b911f1054a82f5bb8c77083acd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ebfae0d0ea1d7d7934df11987e833323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231533703157fc6f3622d8ac3c7da71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5291cb2eda1b4d5d7ea02d9e4e43b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28468b6ddfebf785d64cfe482588ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6f8ca2c7263fb93412dd07c3de40b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fa66d71495c559deeb42421db495a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f63e317f8a0a9bf610973e78d7f28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b0ff8c2877a92c591030816b85792330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb87bf6b85586595be2491586b3d44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b4fda580949f62f56fc313b83f9f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad2f9e164441c8f82cefc85e64a74a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d8db132387f461e685c17172ca3cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaacf10badd0515ffb1e98f0381db7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649dde1e7d933ef310cea6c71cb9e7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddaf1b991908b1c38ae357716c4bb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679edf5a8c5c2a4b4176285871b76de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07d005b01d83b6902614c687437cd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e9769a17eaeb600d1e84b4e3fad61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56ab79b3de46fc72dbe868e5f663a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a02bc130b96f23357dbfe6b793649342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8931b9a7fe0670c338821594dd089343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993ee9358ec945e2175d546d90296fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5670610b737a2f1752ed9ef8bf9194d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6cd669184faf52af3c290a9c2f191346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf4a3717e29f8b995404645f65b8fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ead007bbd6006416d5fddc02d980d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14d8d38164c6b42ab511f69a4a9f4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a35b313c74420c93f5d44c023345a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaec15c64f8aa69f130f92ee48999a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904da3169ed0524cceefecc4ab87fc53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedb08e34b4b98e8d29bcbc0bb36062353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493ac119cc99782917f2561ec381287354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c04f4026d147fecd9f2848bc0657c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd6d0165fcbc225e4995221581706f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1bd59279d8687119c955ec18387ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d83baf35a65b3af3bbf23a46e221f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b49ddd5ae7f1cb349474a542cb9489359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9715f75b0d834e285d21d57ef120e71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b478bb421900a8a04469cd24ee493361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb9b6143637b3f4b2303aab0809ceb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5a5eefa717a1d41b814592ba60fd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108454bd6d95969585a30fbee890dac8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59a0e38823561e3da85457bc51e6ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b3df55ae19ef94072b4182781b1f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed92562a02b586a8dce59e7988b1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8908712629db3dcc4ec7aaa81c657e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d016af8fdadd66ebaaaa6466d8a695369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a24f135825dad9d20dce255126812d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4edba7c43449e176dbc8a8ab998a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d95297671cfff59939ff51fb90d0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7366b0e1c2126963adedcab7daa12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21cd0dbf70bacfe5a246a73d4e72b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b348090389cd7e022ee5bd160a2a77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f45c2ded32ab6413144652715601f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a7666517d9cdcd316836e27da8359377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea51e2621e26a2a6ef7cb56d4f6a58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd4c7f5d84c2892877b7708aec6180379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467bf9323bd94654158a4ec59562cc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1768a111ea88f43f060ebeed7f3960381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759518d99928cdce34011f2142104a01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb21a9e9e4adfc61ff01b90b85726a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e38aaf24c2776445310b7cffb745ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef813049679e29616edca0f07b49272c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a34560ed21840eb6581c1f59c1d29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da102c1d36be0ae57e011f753645a47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028bf20c8c4e09d556d6f271635dbca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703d10782d85b5252c9f33f1e752746389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55106d18dc54d9d28fa2be065148eda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cbd764a55c2d44b47a05a2486cd48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7e5661833f7f9ab8b0c8c9ead1b44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11727162d28f16795baf4899c7a787d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd403dccd5e130d7c9c10db486ad81e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffd46cc2c718035d6e8129345adc0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbbf5f0eb8ad35c17567a47f64b2ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a557c55d69b5c81fc59527f076a02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74539099a3db9d8e92b61fd91f799809398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a72a73c12323aebfaa66ab1a4cd86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa9611f1da6314b91805fcc114c970400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1d6bc58ee1784bc4318cda8a33efa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f1e1ca041e87a700ecbd794e057cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce2c8d1d7846f391561c66bbbae76d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e451207e11f82894695895c60ea98a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b91517646c852903b4a1bd91718ac8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56912a300c6b224c9da57ecbfeefeb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f43c4ccc952b9f004e86669b7d7560407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4044230a7351ac7784fe43c3b56bd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745201d4fc7b20868f80d9d9b38e914409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143f26756ca4b23c0fd679d6660ea48410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52fe01a4cf6507bab6af6e1e2f5db9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb235adeed101dc33d328060a1035faa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f235a4f96ed64661f9cafcc50512d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882bdcf71e81a6e3913e43ef4137cbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873710d019faf5911a84591eae59abed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85d6cf301cd720342f29b98fcccaac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab839bf6094a740140b88232f9ffb711417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e54eb6bac9105e08cc422372ac1d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2208be8192ab5ac7610e064120dc1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe040b162e8f7d8487cff130ad1d84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716e2debcb7195c6b6e3c1be119a93a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b66a55fda01154084d053e21e1518b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399b8a4401d487b6c6a26ace4bd8cc1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558a47f7e5e6a682e9e0106d55fb5b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf629009764e17e76b85430946e4cac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8ea05dae1cd4dfbf63c0b759e0bf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427b3490a906e47eb1d09d0e51b123f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b774eff7ba4f99443e6a0f568e078428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c6c761fce2f73fc211bf215f21383429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fefcdf17c930cec850d6fd60071b21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588b5e25ee1297029ac607c9aa2685d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f651c9dfd179d5dd17dc2b178a062432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb66ac0e09f8b87cdd7bb5234de52b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb00e631fdf64a7d1df1dcc8ff716c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ffff8aea3155b18652d89c79e79a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40862f848d2669fa59991bba9898245436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6fc894ba75cda9e7778cfeae4465a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b425288b820223f5695f348db6393438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2ddd0ffd58220392dc6ce1191a356439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0559ae6095d74f810b22191ed58bc3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee368493e1fb474ba6081bfcd59da2bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4031274f10c37f1d11162ebb376fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe046b1775d445af516deab1472666443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726db574946c62a4ec94604364f36412444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc39a7826f64cfe9211a9903b7e2abc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc99d9edb27e51df138b09a682d988446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0404bc3dd90e1fac0d0015b18563b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9b35a44cdcb13deb6c06218de38c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71cae2b1da64852dfeb67ab252196d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb799a02b7f2c1e2df50cc76ef917a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a501052e73bf3df966af3f11c0e06e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6f8b6306a7e24c68c3f283bfe48a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f06e5724c288a84d34e5e89e19fe2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc806e31d42e33cd42aea05b0d0ba0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e3c5d3fdd74796134a8da231d4796455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bc5da84504af0a96f42ed5c687f22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f9a174789cc6734d09366181c347e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9f79ee802c89d9ec728b8aaa30c48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80c3fb35f4ad298335112f80b24364459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b960de3fbced6ea5323b0789bb6924460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d29ccc743c01b24b70c61449bbeb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075d4103f23cf19fb798c56ba139758462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9f37373efeddaaf85ff60fa547d4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa59c86cf4a7370353e3e23c5d25b50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406f1116751a28a72bc77b4856b995c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39e5d80993327e53e44f50b8ca4bc5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655073489f3b72ccbafa6837d89cba57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78696077751ac5f6595b900b8dc6dad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c889ed6e733a0e537a1fc8d0f3751d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595b951a2ab174d39d6fecfcf0acb0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601060f0667076098a970de3f96bc8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9202efc6aae44e0fbbc0da09b16244472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0522a789ab5d6419468a7d357cdc75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba99b3f05564dd5b32387e70c6439e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1d7c8039a24952e86256895642705475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6975d7157d41fa83f14bc11071d351a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dabab1d0ebdc6231206fe789b35a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d748448c9d441396b742691c02698478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8a978894f61b5fec2db291e3c2cd6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a3fbc74f0e968a26e7b485297aabf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2401da90f6e26867ecb8e8acbae3db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e5f820cad1e3626d590141543567d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd7f3d6e0b13d15d6584eba9c020c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb44208f9a891a0375fbc10e612a345484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88491cb6b81d96456409eba3296d90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dce01ef478723247376eed7cbeffa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63ac5c91aa227d06b3ad38c5a10655487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f05caa5fdf0a261a7b47625dc868e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cea1930b1dcaaf6d9c00f833cf1a83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb581f7cf32f574556ea602e26f0566490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2446e91f8137516cab48e1ed71f59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95946fa6416e69cf0e5f9a71c0790e9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94451e8cf8b223583f031b1c56d2fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cd1ac2d0ea90b53735027fc823f08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febdb219ec13a0aa1ca5b62584d8df3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944425eead825e478156274f7c72bb15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c88cd4fe1c3ed82faa1701d117e01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7c82469765214847f78c6ddb97b31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feddfed91e375e4d89adcf8ad2d7496499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694ca894bc1a01346f3b0cfa4a68506500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410f43962a0d227f22a8643653540e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6abc602f722206763ec9e1e163077c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfaeef6add6047a3173a0c47eb5d0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7123fa3b67ea98ad64bb50f11bb2ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081f662ee8e40cd28f6c562e911d080505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9f26eb3672e04e88b98910f9ad2c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bb7505b0ffaf2e0fe0439a2d742be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62788db3d184d5783646c2449b4d697508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63880821404a0f49b91ffc758c16dd15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6880f3232f66d3c6973e5e163c7dc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9303b6d02811f963ef4187f4a94e9f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aec592b607212b8df5c8e94fa065be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c64d7f86da94947907853a9133005a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99485a0cfabc1a64bfbcd0f32a638d38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8934b4862b41be8c7948a659736754515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b484a433da523c828c28b9fc0892e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3762ad2a45caf543f246dcf87cc1298517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c58bc6c535f2e8eabbb8a4d003ba36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f94a9cf7162ed86a46065594907014519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eafcf6537ecadf26314153551ff5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde17743f40b54730b829d161136a179521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d099101ddc6108424e7b87a3607504522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f33568388a798d46e890a778a5b99a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e6ae2b13a39491f918b8c01feb243524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d6e82ba712aa8f488c82588b7304f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b506220800c3deb985f73397a71242526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639bd422b43ffd3ba31afe61b41729a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27e6afa665f55548f5955bbc2a48c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761567e8989aad5efb39f166f946203529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fc3939126e9599c56bbc5b723a888530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbb4e88e5470f41edeafcb2fad1a60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e735407ae87d40adec35d26ba0c18f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c704fec3f2a2f0705b6d0d4a5b4e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f988bae4efbf90073bf93f9199773b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c13cb7090e710aee40122f4c6b4c3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b552e496db6868d73a2e200d66b1d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bfd39e33a21a3f1af064b342792d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adedb7c89710c254b99247c7441afd2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74d6358cd4af8400818130d11ef8e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c47ab6565a080deb9b4d323cbb797540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0dbbdb91320e9003ebee4f133f760541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28176641ece678e2d3042d0cbcd7e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78681a301ef4251a1d0d41e37d5d83a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0d0be261356586ea378b8c0e938bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788acfe2629d0876b9c3fc067e38b415545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe31ead1ff5caf143eab2af3832791c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beac45a9351db59086477c51c64eb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5eda20cbab6fe5d317011c8457179548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61b2173aaaec261953bcf8dd9fd5be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4af953744b2ea667b70d8968973d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f4c4e762a31bd07bbd2c1a647bba6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcca8f93cd578105112eaaa1e8845c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340f4f42c79ff8abb0c73e9be8c3041553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc90203afc96beff0d7150442354de5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18567441db41d6a5facea5aa0572f6bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dcc306cfed1770df7e1f33259c911556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddaf91b637b487627fab40cb4dd53b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1c7a5ef8088089492373e3ad513b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e0c5089d37375e14d17f89a67783559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b3c6061db72fe1bd1c1e990bcfe11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6549e9965a35289a9638c288e3309561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aecc5411db5a036f775a762cd9b17e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b77df1955eff3926d80de0258f09f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6b1cce9a9a5f7411cd40c75b83ec3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1e61a0f11a86f5ae4a5c68bd38e34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036adc8c1b33bba6a5ab86805ab8c8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb03098e75e59cdbd5535713609cf2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5d0a0e2a62c1c6682cbd4451a7e3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984e27a8edff7ab459321bfab40ed3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b4e52d7092d74ea035ebd726fbe9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9053f790f1d2d05676ba09374c0b53b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde67c087cb257487c53f81daa685f5d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51760f73cd1beb7312f9dcbb5152d9f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b93bcffcde04d42658f495c6e277cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78ae7220da036f1c4cd11eaae8c823575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84d1d099b94a65a6d315aaaac5d8f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f5610f2ca0077dbbf561973e63de0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1324842d8dd96a93e114f97aff49ed5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb1132252fe1031142d90feb22ddb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7325f56c959cbe5ec4ae3445a7d6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc93ef9bd9b4a01ba6fb9389b8299c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfb23faa5d8a2e66a10f2a2219d9c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae0379064d9b634e0670634f222de7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152acd9bd5331a71df5ef8dc17af22e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f562caf5a932c2d351cffc0fc2bef39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402f91314f39a495ef055fef0653aaa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9684eea1a6979718893ba9c5c85a8ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bb0d6e4eb6417e683aea2e2107b6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93003cd00b824f9aa8fc84ce9e1bb6dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457e2e1dbaec8df7fa04acd157d83c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc74f9a5d7b9d7c215e5a1c09ed92c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f0d844aaa1bd4602f823bdd60ef01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13fd0cdbe6ecf04a17be76711eabe4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822fe8e1213f31e9a098cf789c60c0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096ec039dd39bb2e9c403708d8e8564595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1522a4a6fb7ce4977771f1041d8ed2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb90b5045f21724e744383706824bc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245598a230e850d5eb8e107faea9ca54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c0ab2d83d1ccb6b327e08c590150599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0c330ae3762c9d125a00b407beb63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984ee2cbb188c12723bc47d56d8621f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78dee8f27fc959163c48c056fd0bea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8406c9b105d79f1b39d717a58854a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cef80141f979942ec788f2eab18f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411457cebdbb2dfb58857bc2caa2b2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd605feab0cea2558d5a30d17870b90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbfe38ec5d7bf2226deb78ddbe8f66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40f618a26bab06a7789539eb593a0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cadfee887f23c4dd59fce40333dd4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50006b8a8a7bc22cf19ace6485873f3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e05a0c3766ad3953a2cf5c4058c912611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace777761232fc754605b97c01a4515612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bad9d117ab56289a9c5bff7a2361a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0388c256ce02e4827fbd487507ab65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a106c625d7e7cbd7aa8d36d95fd6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dacd068dca7cc974aa303fb1a3a7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547d2bcd9a4520eec1082153b413ab5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed0faae11b1f72e97fb3aa9220d036618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc43c197f49a6686ad8eb176b113d11619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bf064f722887fc1d8ab7edc46effb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fceca5b5e20ef966bfc749b3019222621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac506b2e3876d37b422b5b669c9391f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e66c3259a21a0700abc56f07d9fb25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44518805b9c7e0fd399bfb019e9c7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bc8d09041cb0448f0203feadd64fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e813cd122bfd363dd147242d99da5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9d0c462e3c1a119dd52f1e57c2308627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb83c32a38e4310c58d10a8d2a40a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f86bb5bd5bf76eb97273fbc59585e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3e024f3b335d97abf336f0422f867630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17fce9e2060fbb212a423b9954e70e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82f71d2364cc9e467504264f1fac66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912793038d4dc57c607220afc13537a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1655a8c7bb73a727f885b7d3b742076634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d592d0f32670268d4842f1d667456635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0777b0143dac21e09df0f2ddf4b958636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57025209ebc85b74ce0f0136395035637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4eee33fbcfff6f2da493500459c1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc196bf3f0649950feecd08c9468423639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4d4c080457198aae87ea63c59eacd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fd639d4fd04421f36152984c315e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efda9d553434ca5ef4bd2029cc33458642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc655a08281ba61b4647d5965ff805643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a977a0da7ab484fee355ee3f8622e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585bdc30af60c4aaf42cded187f2f3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c7b0678a184366e3d3520cec63246646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46626593774d22d1a8f83adf2ae69c92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a159549c2c1523e5b4052771213ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd379cfdf96288a9ab61dc600acad25649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d40915adb05aeade9e71f81ce10115650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f64a19fe1780ec9e2b2091a510880651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9ec1f3cc63011ee63aac603176aea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b200792e907afec289602184da7e03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd239415ac72d0ab80acd67cdf597c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151559feb054542d3200e9afaa367d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6a4d4c510a07f4bead35cc780b8e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9780e3bece6d6f426fceb28b1dd8726657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187ea4de20a8a9d8229882d1daeda6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671885fd8669caac2f0a57157538852b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dac683cc57e76eaa64174891e44d64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afeb30203b9d03d2480dbb0cd84ff2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670d6e36eab64efff88e9f7bccdfd56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181f89fdd7fb1680f65be64ac18f0f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775130cd0e47f23cb6c371b8c5b7b44f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8863786f42d9f5aab7dd84014d66c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aec656898f4ab0e59cc764d390fc8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19079a5c677d66978d3e2d97bbaa08b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663dbdb2a11569302e2208368c79ba6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace78c8422aa6ed46ec847dedc4089c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610464d91f3772a48d4223807380dd1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5117ec65aff26bb7066a2e5413ba54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542570fc59511702e4cc4f03bd18380672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914ac24e3ffb8000ffa8fec22aa1197673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb45b0494daa403d7eaf98e34a0223674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5261cd3f6ba73144d1d259fe7b12988675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3744f7e4e16c5d3458b866c3b268a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014011da482ff711ef1327067c2f65f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d22f7a51e4d39402f83005ea30e04678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f3dccae04a30e8a06eaed3be05b4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639a598ef3472522562cc3e47e6e27c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fade0cc39ca1b112c15cd17f407123681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe810a87fa78bd6824d3f241a530868682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9943b71c551504a4f2394e1b86ceef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189de9bbd3dffcba05202404d82b7e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7be51da37bc62552cc23f012beb830685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23797372c6cccd029a44a7b7216ae7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8e1abc47d0d173e2599b19dee4371687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140708bbe69eae667ed817bdf59aa6ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e1d7e7b4d630e4c93b234cc5d0a56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620e5d36d00ec15b156579a2cd7669c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30cdd90738dd33e1004d64ec4cd2e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608442a6804fb2802b55bbc78f328226692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a873bbf3e9a2803d8174f4ff058713a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bd708fe4c157e4766b19c036d28b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb35e297862ebc52768dd7e02afb9ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b9a836571b2c73e8547717cfbb305696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b04e9dab0afcdc3659b53b61e44459697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62aa66dca10120bf3a483137121e20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0717eefe20416966bb9d683588171a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840f0ac34e1bc1aa62ca2ad8ab85d4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13900f1630fe02b949b2d81a1624529a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c96a35c31f13323c321c016d79bbba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117c5ba77ce1c303a2393d4e7ba33bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7949d482b45b4b71a35b33ed2f372704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc073cfac5518fd43ee202463a79d8be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab50b0fc5c5fb8870f444702761354706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784f831f44a04e944fc8dba4f49575c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0b67d68d9a8e8300593a7527fc538708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b26f71aa7c06ebaa3a0e3511e76b5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0f793b986056babd559748960aa22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfe6c05f1d2ac448a7056e2bc6f69e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c50b47db87e675a9792cd504a3c09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee56d03e05acb7eb05102bd8244cc0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9e31768f4512db0e71ad68b350a51714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea6ff8c71822d0eb2dc40bec12eac7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6ee9a069bc1668d14bb984efeaf20716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c712d8bc2c235ba9d3601fa261fdd16717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4b7e24aaafcb5b52de1a3843c2707718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335888022497707f8a7bcc8aa038a3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7c048c61cb5f6d7580f889fe25bfe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15e6425570b7165ff3fc2805bd290c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca556f41745cd6e45f4493cb67259db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551da1dc696aa7ccaed3f5cbb7f07208723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baf7eac6c553b888d3e51ef59ba5cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341cefa74c4d8e881e2001cf0a37083725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873c611f7563e31b218a44a8961953e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3b226a58601c91205895e8590af03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34c298db9e4a4540a6f5ce2a7606b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecfb0a5d353d8f919a4b6c6c83db66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f8b924e345a71fede0ad9ec7ee986730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c40f22e957c14f165b568690a976ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0bf77cc22afffea99e086521d7e3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086bc0274a7ece17eed6a37b57cc972733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeadc53e875dedc7c10100c53de6345734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c8eeb6459ddf39484e50565eb14ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271fae8315a151f81dec1868e60be10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c042f452ce2c44ac08bd991296a3dbe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0f8b2156862ba2b82e03dbf7ae165738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a507dc6219a89c1ed52058b6ee178739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70962a8d572310e6557f427ae6647918740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6beabd5cece5d7396f0f854cb46bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435faebde0328a361c242bbcc3842a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f28a8915d132ac7747dbe8054e74df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30c25184722afe4b25b3d2902d2b00744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913952dd73950147c37091c46d746dac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542e884043b90273e5847cb1d0ed0ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a5dfb0bd26581eef1d8dbdb8c4ed6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e222661ea05eb0b6878260dd5648e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53308253971ba42d6420823a4a7f5a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbee11bf8c2830cf272f6368f92b936750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d71f0a6bfc49d453845f299aad6c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a455386877c39f55e19e92de928d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35053f04d4ce236eef75563726b3a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a053ca918df5a93ff6b826396701d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de356306382678244442c6a1b7cec529755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bf4713b27a388e3ab2dda456b01c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bfda5b8156ce70b9e83ab224f686a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ace461d12e010724f7f81e7662b42b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90290f969aa28fe4a3dc24908785e672759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e356714080a2c50ebb2e8766773162b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e4c6b32631c99eef1cc31d966beaa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568a9107dbb3d62a207f8b7a693bcb8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090ad0b975641ab716df95c84275718763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded37ca7b9a4a267ed3ae5f90bd48f5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06d4124daf779bf587913ce85d95f1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fbf93e76045ad989280572e2ebedc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52825a504314f6c92f3e1b6ef7ab82d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe08b5be037b53ab6e754a2b9ca90e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc6451f20d3dbfa56c8068abf6aa53769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead075984378769aa65b3128ba6ff241770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ec8e5c045a8fa1bf3d8974c1e9a3a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00659a22475f99d6387d5aaf734bdd98772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3a44bda701f102a38f3ed67f92c2f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327225ca356c9bc061507fc7c036f45774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39582c8ad2c0054f94fe0f7b0b8d334775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147365156d5f6876909645373b66703776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68948a4d0ed4c88d0db02fee03f30e3d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e9885c91d5c9fa961a3ae5900162b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b704e7fc700082559883f7670a139ad779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b450139667bbb659119ed450b5b87b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cfd7b9a3763950cd53cc4aa550c03781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae22941bbf6bd9672fabb7a3db844e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e1b4bed40991b9f52a16de40311cf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f5d30d0bcaa2adedce887fcd8d4d2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b63bf08dcee91c3fac2317f7a043ba785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e639e281d5f90a66cdf8d04acb04a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb47a1f7dabad2d1c081c538c7a8ab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390d6baefad8afeccc75b3de14ee9c3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648697d0e32486cfdaeeca611bd82b91789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892549b67e4d6111ccd8cbb46fe31e6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d000a7ddc17322c729d6b02e950cc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48e1710b6f9c2efd72a0448f3b530b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8496e0ed172c7b512c2bbbe64d85d5f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d0e49c8157471f2900a665ae30571794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d2c142bfdbeb50e5bb8a105035ac7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d3ece00655fbe2bf7c722fe73b89c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9faf2996c3a8a38783f2984dc96b2b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8f5a907e9f5b7b39be0448c34ca9c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b62e66a25ec215038bd6d2dcfa1d16799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9762dc7e0b0c185db89286be79c536800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832812be5ff7bfefd47c1aa2bad15d1c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfe7c16fe920ea542a84428af56613802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535be8520a0c842cadfaa158e021b5f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edd6dbd8a0f5d8f6b7e3455c0ffde0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b9652e00e89ba05b76176316299fb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4daee3dfe63219f45c7a0dbb3133d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ae6cb0b8e01921d2a2da41cddb8d0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9626b24fd3debbdea5771c10f8fa1f8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c795aefc0b4925955fe379422bace809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed980cca35c81a1f7700ae21239d3d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e081c4634406124eb201d1809c9ee811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29647ae212976d2aff5afaaea5871ffd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99621dcfe4fe29a3d35141492ca2914f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692124171ab8a6449e0001729997489814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978be6bb9c8a28a3ffe79a5931f4b7c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52f575e15978a05f387072e8701b38816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212daa245d4baf2885c722c69f0a501817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949adf2a4d85c5b52afe890b5faac70e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855761c6d2065c06896deefd390dfe1c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7213056f2fc4e3d2859daccb52082c8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd352b2c7047caecc3c7c2864443b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68031393b26f6c25ab2c0c8b06bc4be0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3fdb0385f2159763772d2dfc29590823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b559ed13d2cdf1e3ad177c75bd09c6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cb17b3ffe06b8766974d9c93a22ed825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1967d960c54ad9b04dd8f6ffaffda826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f74abfeb5da054f8efcc0724babe72827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f5ea33828ffbe96744e7460f1b568828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67f17f4a0b04bf6afc661c41daf632829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30774ff2a9e13f06d97862f46a8da5c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f753e30b753c3dcc3e4ae412815d124831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055af8a1f5c2d413b5be6bb8913e46f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b72615d93fe470642ca055f3fb6ba833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f56d848be4cefde9434e77e1075be4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea5ecd26c69b1a30ae7d9343a11e99835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a7019a9693cc81d874d28471f4eef836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839a2ef244834c1b5c8989478846aac837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafae394c90bf961095e2f9c90d43270838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c6c609b7613d20427ae67b87c2579839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ba2fd25a3429c5facf9556434b1ac840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277964e022d2d6a715d61a0f91b08d41841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffb67ca7dde1d8c7c37cb977b7a33a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b88ea84a3343828bfb1e6f932316e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143950f9ebdc15702ad70e3f447362f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7bb2dc92ca2f9a10612eacd61e0dc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2598c12c7759cc26dd63dc38cabd6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8fd5ddf5aff47d011337336e92944847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a4ca262aa7a560b857fbea216e3d2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1d78f5738d082493f38a613e8477f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cac31c403ff0fc10d416e1652a9caa850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c76c7e5ea513fc646bb60238ec6e3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4af821da38717901edd4912599be7d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fa669f0ef21dc3a3e45bd20bf5088853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4772e6bc4c2c8d176c50ec5222226ed854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a98659d2a38adf8dae90512bca16855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73360d02b6954c0cfcf398bab6d3a7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182dd0610642ca167520e5384581b3a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cf9ce69c61a5af281266324965fe0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24608c60586b664912541617049299b5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3ef57549ea061fe166d73a6ff078c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2b40ae6441cba0429406cda807a9e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036da3af3aab8e12f868881ed87e6ac6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab7182f099d052018499300155704e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3256e99e94616c522858259ce234d06864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35230fb51318b96dad5f5e3066159e6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1ee8a0b7eb2799216dd3bf0780338866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b41ee899cb873998bb0e2963c7ca9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246d1add2a9b272fc11a5505e0553d2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab17a3c2e74bda502775aee15167c72869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f2202f0350ffb5405b8015d4bc488870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f38209c2a0c4a2acac0f83dd55c2f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cf57d593a250fc9d0d92ec5df551e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaf11631f704c7ceeaf8b9d1b8ffd2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf406bbf008dc9e77ae078b8e9d725874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985052d6273b6443578bb7197680e023875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f508dfc4c2745705174a55b13ef65876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f80b9c20b4da2e5dc7405e29904df8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5db988b5c058131c4790e7089ddd50878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816232c426dbafc45494ba2e5faddcb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43431edca8b95d177cac5bb7089bbe3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dae1417f24256cb03ce007a5b6304c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e542008b9977e39ddf47fe9c5750e2c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b54bb437ca065368d97ae324fcb543883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999ad3dfd8d2ccd9f4d04dfada21e2e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaf814f54e8907cf7603d75383699b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989677dfd3ef75b1b0577ca20ec0f1c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f13ec48f55c3582f8ed4ed802bbdb9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b54ea668de375746f10c820cccc676888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb4ba34a4aa79337ab2e7ac2604e6b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d92cfec4ffa53f94faadde632113fc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e93a151ef5d2b49669727ebdab5caa891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b2ade35696b5610fa5fbe1820e1a5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0382696799a2f6f870bb745fd6d9146893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6e5d03024fb7736db7a2020755507894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bfcf0d6b35e34e02278f01f0c4efe895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09da8274a52226d973f4c5d2f57485896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc248e2e563b56b4f1270168e4dba0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4557edfd0ccd61b8660ee451527ea7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c3b3c2269311b9a22df72e69f80f7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0e2f4951754f1c118f4a62754b3f6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613bccc9c075045b4db0ac40adcc9c0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b5177f949b246e08bdec04f2dfb39902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8fbaa1d579c7b4203b29cc7e43f80903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b15e612a2dd9b9c6c64039a88e265d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53975c15b4a8ab803ca564129d4a3108905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d21e001c4b5e9f97818964aab02ee906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfceeacf8cf2b3dc3c368f66cd38946907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93696aad6831dac7e804b20ae154c11a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508c0d3520dee91405683785bdf1a23909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dab3ff8510c492d8623cea38f3aa1a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade5b826322ad1d66f82b55f0598a31911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe5a4e21a0d1807a464015d9be375b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9873f6363f9f2457fe131fb7d8a76913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698611486bbcf14502103eb0f3527bb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de25d6bf954abdde756b38d8a719673915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b805d56958e36909c9a183f0d5bc02b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294b247d8467c806b58dc412aeb341f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1fea226528c0a54452173e6b5cc79918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affb89f913a65940c8a1d17d010f01e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fef4be42406776ec66b4991576a037920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e244161a282fa45a5183e2e4990e3ed921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7e923a0cea59c6701c9b92ab9d48d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc61438a1dc0b4d771168d4057d9f7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d39d279007a2b2833e291a8039595924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c38a3e9d1597df4148f1233005927b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dd48f84553d813c9744b04098d70d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8df8afd0fb9b4847c433f0cfb82ed1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6acc4945975b91408c3473d09736d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8f99c120b01f76563c24c77bddbf9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9595e8e09908d9e3b4367f523fbfc6e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e55e25df70cf186ee73abf16d52783931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e16e15a5db6da1b17ecd84664da80932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa86c30d78e5c9b78e32e0c1a254c83933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7af7c030521d44b217606b9eab0c8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368de5b850cb4287e93e91355cde7b2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6c9b86938baa7ca8fbe6117ce3903936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f41f4a7082c2e154e4b900638d2e3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840087a93106755331a8c27f5d8d1cf5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e810a3c7f6592e2c10f41aa6e49527939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e535f38ac271e8bbbc8fa0df9960f0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6181d6ec4e70448b28502f77a4dcc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf7a9ffea4e90a6e7c1ad6a9766f30942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d92f962e89d955e805d032bb3cd65943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f00dd821b7ebd32af8801a58afe7e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fd6a41a5ca50b6ce2191f315f0d77945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf88fecf42d4c5061078bc6814f8f6b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736f10e1b7b33d1e7236e1ce8b541bb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22890d47db0611f6952d4755b3fd6753948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716525ea2a1b14694f8804866a79f49949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b4613bc32ec300e39997c47ed0a1b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26c2d3fda0b9b941962f205f43d253951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d45000333423f605d822e371f92177952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a38d648abd8bd9671918974cc446f2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7d7be18ffd6ebf5a630f11faa3603954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ad6d6be57294d8c8c0472e1bf762f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989cd414b3d6c8e491054490a3f1293956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d8c2f8b2c14fb374370a09eab557f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71626387b66a424abe302bc4871689958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42406f07e3267e1f2e27f8c638414f1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0b773cf322d10e85bc9935f86f0f5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874be36f809f0e682e58e48d2414e9a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91d7a878b848348c48d380ce33ce41962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63982357d65f02e76cb1ed435fff3773963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4cafe7f15ee560a39d8e534f04756964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3da2a10177cc1f6291e47f83a7bdc5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7b1f0a0a4f18a26604337e9bdaa10966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4489118d0dfa1c682884c1d28e834b1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dacb9541d561f29b1e8743467714f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f187ed61756b231bedfa14f1e9d7b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bbf95c98e2392e1593f0b7cc17dd6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b899931ddcf6abd50d643876cd49e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c139d8ab09d8d304412b74c3658b8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4c782e12a5d2183c435fe5a730508973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236883c8634e5dfe7b8785389ae48ebe974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b98b3265e27ad301dcf5bdaa83a8a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb1d181f561ccf577321a2bf31e024976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc80e097bfe9d5f4a1cd30dda5847c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467c05df6ee0ca0cbea0b7553022954978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a20832b069c354496f757e5b0d1a5a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dd90eed446ceac02c8afea4fc262e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5e83bb8829e704bf1cec08176a33d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf14a14574c6689438b6bbf6516d9f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8933e470df9778384d0c3c3d6153da983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512bd248fafe929a36fe08dc13fd176984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c4c28424dd830f55201ebba1b5c58985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe8bbbf08f7aebbdee2ac0b4f09c49986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7949d714b06b91aaa3f8ee36d352ce987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa72ff282b71a403176af86875ce6df988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56d1f36ca6f689cc2ff74eada2ee0e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cea7ed47fc07179e2b03ff4248a591990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc157a25ec61ca383dc112282c50b2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d682712867a267c65c55fb766aecb7a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22a668b4632122b2a118fce022c6db993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42110e692fcd9cefbd87f08acf955352994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0566b1d3ea80a347f58002b8fd027995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c99b7ad260d6b87dcafc79e202337996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe5a133c2a2f234b017c7c9c748e9a997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e87f576e7c5762995d37e6cb160c471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f12c4f73f5804870825e4ae017ece2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f773e5800f60ac6a38670bf24bed83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54623a8490a95706cb757c5b2bb9212f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9a64598bae8c488c150f4f9868db85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437124558fd8a4563d33a3a3d5727656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a356fe8aa6449db12b7a184bef1be227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507483a817fb0174b787fdc6301d9d2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d2be8eea98148adc7e6ffeb3007a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10857e662e9ba7d0d3f1448b0a08c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6242cc581145923bb0c9552f323d19a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84b47f90c6ecc7b0e76215430cfe1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba2318316e310e892921ad97b3850213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800ffcb402fdcc9afc7c3134573b49214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b89b7208099b19e29bae74bc6af8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a8cae9827fb87677ae78e5c4c8d1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ece7000d43b9049458b9bae10076c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde9f7367e0ab68d971316034453de718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a803b29ea61f868466bbf902bbae119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da273f95da704e4a09a23c277cb71f1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870242c60863e5d3e3aa06092f2861e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8ee797c4e399699673a8373ef9bdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f302b71c9b27bdc9053670dc94d0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170949b9e94da2402eb48928995afe524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2586eec62a91bf06a7797441b054425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d487207eb30b9df416bd9f6aac12026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0d2184c7a561e6de8d34c1170250327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69172f3aa120e8baf7e0dd643fae4cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39c2ad3dd332ed1b7c8872b08ee45129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220537531c2c4b4f20e54f2d3418429930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898f73da633603922769355633448c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b6b3c27a12ebbc448bfa77a80344a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512b094960cc949d57681be9bd4494c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cece01d0085ec4bc0b6f6f1e060f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a507ac7f0ea2068651f1b93cbaf301935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44be27b107822775ffff8f13961a5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a91c3be33c164bd1b05f4d1a91841537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9adae98c78ac3de62283fd89e8641038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712bc82eb7322179382caaeb84ef13d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda24548a00e26b87b93b146be15c7c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082c31ae9eadaff5f2bc34b348eb6cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88232d8083d8d8770a9391a2f63ada7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d93580f23c270b5ad6a0f4fa4177a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f349be2e7fd2fe5b23361698d9c9f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e62388587b94b5919029c37965d6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f7c1103f78f6fc6ebd3bb90c41d6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548305f52a8a3db2eb0f0071b6f820ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72e36eb66a16c94ffe7d6846aa869f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfe86c0384402571ff5b3b91fb23d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e1e8a6e9054253c1b3a6046ccf16e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a64e3852fa5374915af7fc8605adb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef3eb9aa40483e483f80ad35c4b4ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f760bbe754eaf8a5264e30f30d6fa253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15a95cc6e3068de53d0557b98334d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1ef6eed488b7b35a80c30b43ec30055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d01a65bef36a54892146e4926df8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed0f7170b3f514518bc45a1b28c78b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8adc4248a00fe26dab6e1aee8022d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afad9277b537d75a1333ed5953b307559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60f69b6a6ff84f5d374f90d0a2d7ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba3c77211d9b6f2edc9f25474d8d3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d4ab4a1befd263ef1b1648a3c42e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e347198da1845db62449a07d1d9b7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0241482989c4e1017c50ba87f1122e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94646ed1713f91380e117c66f97753b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69001ef4de8e6ebed66d9292f660ff6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448004d192c3a3b5b9c3bac21da49ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3d2443370f2c379553c0845d614268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131c143c833186f9914aaaf01db2c4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca62bf2c6b6cf1de43708938dad41270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51477ba5e422418496f99aade304b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677684a72bc95eb0afd0718d1b6704c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101a74633244c67f854f549b9b6819573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dc1d63c71c214eb35339c09d4663d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7dfa0ce33abe2c109f1f49ed64d8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34dbab68eb6b6de2d848277698fe0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c509da8a9afedcbd612593caa8d6cd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138746add4fdf036a5961d242f2fd7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81df88fd553f62e0026570333244b5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4650899bf04fcefab50d0dbf83dae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f8377c1c127ca13ad48aad31bbd9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7da592f0be9a815d6c4643c7ca3e7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa5d2698829d1243c26f9bc01dafc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bb4b96fc9ecca3202155f0435868a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794631e4df56f5aaa86fac6233b81b3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a932419d8dc13d7ead26089c2d08486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7973a7dd72dd6619cd199f2f53286f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4b9d07a9c4be18da46b3ba05a534088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1af8344e0bf00dc78b18396859df989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2c2b9b25793ab2490422f703b715290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3abea19c343d603419b0493874429691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046f2a0e1b3ae8acf16502c22fa6e7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abd461a68400de01f0418ec2851ef093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cfce472a1b33595fa3d440ae6060694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05c9ff6f6d42686798db1df10f85cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40746cb60b6e8a7c946fa8f9b6a82f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5d772d436818cf69a93b65bcf427697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07591ae76049e6cdca954ed7a85440298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faf6f3865ae08ca313e2581487b21a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dce9c1249d3f09355917aa7a64e89f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936ed68dd73af81ad0ca2fab4596918101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3967d4d3e0fa19fa50426b84c8b66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c716e752e7103c4411b8dc2d63405d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96ba3b0c2ed77e00a86a9731740b6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9481ccf89e4bba3340871a92f9bb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dc1cea57d7e9e1113fcf71a57513c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa61f153f56b1b51242c993a417a4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6300b54769b73db92bcbca5f1318a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca2910515f19984746e5bf0b4c6638109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1d2abcd4a5277694f5b09b16710b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4787cc2745e3458d6b69b04d0e53f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66ea86055746d9c894f9d31f917122112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef300c9f1b042219bdce0a42dd8a534d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be02e30baedbf197324171a2aff59a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70720f48e7f9433b2635c3078ecc1471115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a0af85d3e90b6b9c376bcc83aadac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0819ce8d93f2c29ada836f33c28b7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a3553c00a58eae83ccfd1f7813f58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de20718d1430d1d7288c264c8a7e43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21817ed3870321baabc43fba2feec999120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c139d884a21f424cd618bc8ff6a45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968302542838c48deb3cb98ddeb3468a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb3fb1167c7c5daaac782e6361fb09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa915dd59b1b4878ea47ca3ba746d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c732fb1f125f65a55fa055812c6be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837119d13188cd4103661c5f4429c8de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6d44cb8341eb5b98e1aeb25f13e62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7514dab030927bb45cc123c56efa0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cc18762d639d4a8d748b250ae09f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39742c57429a825ad90060a1340409d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee0564a6f0948a5613a68d87019c95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fbda73f55803d8a91c49a90fcdaa2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1a9e25ce545bf3ff26f7e03cf12cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f6fe43ec132ab3fde90c9df009649134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee1ecfeeff872a0560e7f42d22e0f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e8480f3a27c7c69008ac615c7c0ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4be10af4be1b256f4ec3f2529f9d22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f74a01b849f481fcb5ea5aae887fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2370c842db7c1209de85e71fe680f88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541996fdb6baa9c764a2b6214e47ef7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112564addd7d220b368855a632c0bc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28053776ad5f7f4d70860b19b28459142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b175a71125dcdc4cb7b1074a6df53e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6307e656a60ef0e76d50c2bfccb627d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4c6b9f0f9b7d3ab386909207206c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb282f7ec05def5461ce70447f00082d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36123e50a199e452931c54a91eed46ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f918dc1db13533d930c073bb6ee83f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80c2664a3d2e765c27742327574bb9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eed6eeb816a63b1c82e8223541f460150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd506f916e9511da8c061f110e627c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e891ba4583020e03f221524c76465152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f0256220f7165b4b2d5149407c54e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755925a8d41b0cbdd960748ddffc745154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f0cd91cb438929b05cef9e1e88431155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46884609c6e5d12bbc1f27e586062e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07122a7a165e4532a52e6dbe0627b95d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3a641394c44ff6db847242990f78b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746184ac74932a5fec8918494371acd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1481db9bcad8cc161d2fb4df94f74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2462f592f1a7dfe768ca665a1e1afa1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336b4a4c711194ef35bcb71f49fc6d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cee45f4e64e99afc7532ba2edd550163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfaa0d846e6495861b2f879af1438f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468870104dd8b3f0cc6da38f109b2e87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fba9a3ade713809efad46cb067e82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f828b67e8e779c5b8305ad0a4aa531167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa4252a8c2bec47b0d3fd60f8f0b48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2851c7619080311f92f63d30e6e55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506c432e41a9bcb2fe1f658f180169c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6804bd90047496a7d230f1201ade62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a84179e59cd37e070036068652bad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114a042d37be0bd75d4e575a5becd2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f233dae8fd9764180bbf63fd8253c1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27421b5de83c363dcd534d04056635175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4789c256948b26dc293ef3e4940374176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0c5321d5a0672748ee27e8200dbfc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb977dc68a89e5983b30351e6c57e593178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b390d00dfb4763a6ed5ec697006896b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85c7da1164e9561e0dc38801d28f02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3316ebb9ab4f991728083c4f33528d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e43d7b0f7beacd9046780e023b6ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f885dda3817b28c8946334da387b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693db61f6944633805ae9d4655b6a52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c257dbb66a96673ad7f4eec17b8d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69368035546bab21107662c4d0ab212186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36205ecf735b8c4abaf5d9871d09e4e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b7687015fdc443f5c011b04dfee3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421c46cbf169096226a1c85b4d9392e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcb0deaa060390316cb0f6069d8d12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a36a4bfd22a3604002a4ba438f95f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e18144a041d7bd95118f70fd71eac8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848e5af60b9757fa810f03f54ed4da8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147964f7f76da47f86d683abdb87e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc4c3e281f185b9ea396608e4bc8c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e51576cacbbc14dc7be99fa2e575ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a616ad038d0d2354eec904e7d036d1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87886ffaccdbcb0296302916a5ca230c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9ccb967280c8f97ea7935acc685dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd934d067d8c9a50ee28f7323b369ffb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8087e6745a2368ccb3657f62cd1a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1422bae9cfedf5fb5e618f7fe91bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a973e36e4a4a45fd55ddb81c61049e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2bfcb8adccc96dec5b4e62b80f710204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9058e338682ffbaf9a6efb48adf139205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edef3330a2c77f40573c4b3e7db7682206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f324ab843ed5f917310897ec0345526207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa315708983e4e74e196cc3ce5877bcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a39d5686ca4d965ae0f8f52bc843fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1a5f7a7f29afba1547b3dad04b813210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adef923efbbcba5ca60740c93b45da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48002d4a5bd03bebdced02f770aaa1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174f6aebb93958ee1b72366f3cc9084213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709594a9c5ebcb864f812a1f6a11b9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3df22695ba159fc951425c8cc23c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e186410d3bedaf02f0d78277678cef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adea08f46a3d66bf8cb4e18285b7f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445e53d2d2b36e124c7fb11fc1e17b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81db2ec0c5497635555e0149247785f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f424fe7f39a1026fa76767e06e107e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ec93971f92d443de27b2942b60f90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea612c46f16bb6ca470a631413de61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86520eee85916dcb9ba3ccd5c17799c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c84597e6282d3d3ef5c009fdea6681224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362fe566dd817f41f55ac418782dcf3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b378c88b1a76cd417bf61c3f3ed3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce91b1ebf72bea6c71f6bac3352f04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b1313519cb81cc522f6b85d57e163228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a18a083161517264ed8673d4f43dd0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c5c17b4e2501c88245a2243cb872d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879061875e1cf6aef288b1c69aed362f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f75ec741481135ecade7e5ea95289232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9fb98b90fd8dc07da78c391658fe2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9c8369bf65ed5a0003d82bfa4ffd9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02573c7e431b7f2cd27fb90c8a276af7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a55c6b9acfc3a70197827168107f5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf3f993b0741638a62b3a6781249fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bb33d64a782ea89c9397e2350ea69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c42213a53fefbe934e944e6d8f937c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8b2c8ceac70fc3a48066ddee4ef17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24268565accf57d963ee45b629b3cf77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd5c49beb5b6b69fbebdcb9ce04198242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb8981ac6963a8ac1a7e19e2de3112243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb54c9699a3532d163a85a28fadbebe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7962c8a92884c0fb50538a7baf5a29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d7d5b2051cdb3fe3be9a55f076a54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08316ffd6448c8f3a460a3282810af7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13010e276d62effa71772f1cb339f78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a38851381b521b3a266431e25c007249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0efad47802d01396eb5bf4212fbcd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7293ea14a81e3542e6c1da0077650e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf259f5e51e1224dcc35c75949fe8712252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a7c4478bdad164e2e4f065a1948ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfe9ce457d310e7059cb8b37ffd34e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853f99af7046dd0dc8501c5db62cfb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ea726a5508e8bd522754e8e4b52dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653e73e20eb612bac3e3676af58e638257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a22676052aa89dee8630d7f0051da5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3153e4b1cf78574f9d3b57a3403849259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc29f44df542254ca34dfa089d189260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525ee0fd2f12d076c41590105cab994261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb43d798307312c34532f01b8396f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba946155b8f398c7d0b51aa411416b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc77fc34f572f72e459055fd820233264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa95f7e6005a56f1d6e8ec0949892d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ae20ffbb9f9d02a30ccc88dbf3caa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd9dcfff776c53152b50c6c8040fec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0fd42508abab5f12ef296a0dad4c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50064f7b878411a8b43abbed978d6e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24995ed5816454772d6e66178491c363270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f4c0d0c9b93f99fba175f9a6b8890271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44362b26bcb91305d86e823635e76a98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46e444ea9587aa3fddecfcfa2ba0d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f803c9183ecb6c260c242500de4c2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b13bd50359124c407b64a7a67e9a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc455323a731567cacd8f949f3a46e22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a304a1ee2a2cb03187620b85848de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea92da3e6b05390c0d0ccc04004db5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e889dae8f39ce7804ae0d737cff1cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a08fad653385a12f71e53cbfc000a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e1d972981a0953b8f928aa54a3b76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b1eb380a953da082d1fd004233c96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acfc14faf71cb2d1f102a83ba6f2a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699624dbd320fb052577e3c944015e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92902b200bf25768503d4766a9538b9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c5a2e6f7e380cd3696598570fa025286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74fdb04c6912ea01aad2bd7ef88562287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512c61dc4c34313b51fbc8946296834288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b052d2d60edc99f5c36231645aa39c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851f6558fc15905a910159370d9c759290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc83a652d9dcb14cd69c52d7f49c098291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b031d4e291fd0e1a04027173b2388d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96494c9036ada818c2576320974138ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456de7e0c00b7d2621eeedbeb8559e59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036d834bb80bfa6d1a458fe0a583b71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7ddbb1b44590cefd71c2d93a736b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf37ee45d6121e2f8c6e8fee5f7eaea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264711b7e874c55f3cce870fa6000db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fb000da59c3960fc223fef7644836299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf30956e43c0ace05c0e240e12786e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f93e87e7552eaf64f945079ed64567301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cbb10de55179f9b8fc313cc2cda18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a52335e9ee5836150fc127b68507a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef11edfc8abca46e72008a9617029a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea4a6acfc5717b9c3209d4d6c8a7cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e359064eb2f9ad7a827a1019a20c96a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76712f37a774dc83201cb7a13142830e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a651a023ace84a383baeae74237cb2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fcbed600b7ea519d90579f5580768309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1001e0b750b60d23b979e9c74245bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2f2bb37ba1b5ffdc9939e0224f5f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df182575154805cf2a635684c82f48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd446bcebb44bb220633e1fbce15c58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a1acb6512df235d40e6b6bd422102314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad2e98692c252b8c075450fc1d4ecd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a22de823699315ea5aafda7b54f338316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189294e10b7016a3d5893a37cbd6f6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aac9f2bb464449f2aa4e71271e1509318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda1866cbf10ddab5197c4fe5c8716e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed5a2a1f4951dd74c346d2be173af0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb469f3e190adc88279b5f6b6b75ed0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797e028fd4d017abdecf98164cb92ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e440f6bab873f2bb63ba81463b0bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ef524154398fb73e6d55ddcae00be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c355a16be04cd53d8e21ee101b4f950325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876893589c2cb9128c7f81b15602523326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ee6467c7eafdea486361f3f59e1cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec985f93f77d1b623324b339a944f39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ad6454006a220872f76f29dbdcb02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fbc70f2ba9999f22b5fb49c320462330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1c88badf1f4eae1535ec72b25111a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b273511c8e865fb7f4b4b484fb5b09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7031bd8a48f2b3973a9e28b19f7cd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baf6bfe932023b4bfbf374b4743ba2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b32608ce0547e2c9ee4fe91462ad0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aef11c34096c7557fb193d9fe97bb7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5c9f23f472b0cf5eaf495c703370f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e69481c75f18322c0457487a44c0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6540dd4af08ce66cf8cb94422c234a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ab65e61b0055daddc14b795fe8a11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0db2e1b914eec9b49cab8fcda85e0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd553579f4d689a3a2d9af31b6506507342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9e703942cf7fea71fb6f1ceb060eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7727b6bf8d03d0fe9095bbc79b7cb6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b51338188a5733fab80a669fd0a6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4d5af3e8912bbe33c0ff99495ab39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a3c4ded5c48196f3fe279d0cf333c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b62fff8764e74fc608213f2dac85b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f049f13709a15723cdee6aff3d2f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188844f4c503bf45a410025aa59f817350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733b8c8bbaf121a54ff8f00f4493960351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef5095896a8c6b12ecac045ae2191f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c696b9f12ba44b0aaac59b327e3176353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ba7f0262a25d23b6bf49773d3db0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740c83b56c9c4ba1514fe2f5589d3f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50289ca28967281a92b3a37515553a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a544dd5d44131376298b09e8a28049f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c41b4933614342b381a7268d28c71f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659f56926b9f962776f9fb49ed9e188359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d7e87ad08fe63e4dbfd7c3f28a10f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5a5a0a460c459534b309ef7dfa45c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44fdf1366a946f4767de1bfc3a04c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c87c7af28c71776b7616faff67948363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e1b2efb7d1313136b7a078fa16cc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf9e63b101adbf0b7d5d7a17a9de43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5414d3bd9c24a2631284036053761366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58f42fd1d70945cfba96334e784e4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9010fad07880777f1a25f3b3412df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b3727e9867451b267d5c9f82a9f9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700ad311bfc38acb4c38fd29aadfa60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837166896eefbb427e6dbd4ee7eb944371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c5b83d643db54c98e5f2595538204372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eb11a2ede841abbf50ac47449b929373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bec65c8e454c06b666228e7576e323374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc8ccab71d4499fb1f39114855ffc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a97223956d52d9967f36f8b4ad3ccd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e09edff8aaa1f1cd7fd9216ff476a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff92d78fdb49836a99679f52981a876378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85bf3a77c38aaafa9a6e9c96a2bcf0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492dc04ab2334282ee984a2c7fc087b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a605919485d3263d218ec825ca828381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d298da27a6d91ecdb83e563d25f03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89974e0a51c3aebb8e7c6714561e7964383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52148e6d30426578a4d9ffb8e0b1dcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf2419f1991ac4e1d6fdcc7ce9327c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a75d46d34e463bc2911d0e08ed86ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d688c0a2397753847246e5d26463d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d01afc615b74cbeef867a8455a54e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd0406247fe9f6a4c90bc69c8f4f27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311417d757fa58afb2a1da93d9fc29a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d452d9d9dd10be506f70171d0a32eef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209922e7adeef1503affbfaa34f8b20e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223907c74ffdca8d76ad6d88a056f88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9e2dbcf45f88fdfd6222c74b5dd90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c84d2fdbb45831ea6c177b48fac7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5784b631639f74f80a738f6224c1b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6352c0f0e421a9d13f221e7da7c0203397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0430ec0f11b57a141f17db8b7e81a04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1a50fc28e76d824aef6b5729088f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba5495ef8057a0e6a65286ab2e8116400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bfa395e710a722f28895cf8bdab74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2639d2161b2b4ca9a8d88bd132bdd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04919e63046eb4c2d3b5ded2d3f21f30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe2949e8d66b76a31ad2fe9c2b0931404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9445acc833aa7a2b19001a9d574335405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ce9a98e2114cfe743a1ffcb11cb38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433417949ded04f0a9b35c43255a6a0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9ee384254fec90df9597ae9788b04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5365999638490e7feda3784b600086409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f5dd092a8d67fa0084e595f5edea2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f04f41a7b1ae9eb2e79cb56194af4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9f27773ba054b543e335f4d25afc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257e5962b5150cce4ef8587cf54ab14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33412a89126cf813dbb6d64d15639a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a922d603d336252caa97fe0009542d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552f77770cf7fa94fb7248cde5b07a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727bc73a4107d5776dea22bc2b65ec0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e19ec2fdb7750124855ac5ac1f555418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c8521d1fa69056a7cb5472ab5659f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297595f530694b070c7a7133d3602f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1e1a370d13abba958b7c4c76885dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e6c7c40b1d8fb30c2edf7f7a6fb63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46913a6612af1d68eeb3d635a7b893d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddfb69a1fc24bd132e0df8f75ddad9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158509e921f2c9f5340fa426f28ff686425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6a42b406e60478bc37e606c6aa992426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ee1c80d78402b0e6bd0e00ca76a36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4d7087ad625d9dcbc41a59516b501428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95712697dd05c1ce653220f02cd9a138429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2342ce7cb49feece66843362343e52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcdf9eeb1b3d12717003b27741cab1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d31a25850b3f4b94a6cab1d40b247432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f4c64a496f4a02c06734520cee5f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adde6128ad5e44a8ee9dcf63f7c2ccb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397890c4c2d3253fed27a3c13350f398435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c467a8ee074e2fb7b76ba8877f37330436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757c45796022c10c9ab6e293ec1ba57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c60a51f3fb370cb91c2d5ff9aa6fc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70c33c7729ce0da88230005df7a0d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665396570cb9dea94828e999aef0abb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906b7dd4d5b6ed7b632b3588ee0f834441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf9e13ebe4fd49ed1b4d85f4a8cdb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dee0a98dacf1d0b7d18b089f76730443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b151e6e8b0370cc86628c28151a32e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aa5235807e06dc92e797dcaf7d6d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c8773922766fe63f964925a60936a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78452829bfeef10023212c79d139e15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07734366fbed77f5174bf0c512ebabb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e315f5f7ebe9e860db3d0a5384cc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79863762ffde401d1d33eceabb275d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e258ad34fde218d90b29e1136eff6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce9fd021b42a502685fbfab9e85204452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39e9c8249de8f123997fdda31fc0f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097cb0244a4eb840890635213eed459454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab57643526c9ab6675ef82df800187455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42975f7b3a06f9c89f39801f3b70e23f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e384caa1d3ba071136cce0a2965610457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a62b62cd913324eb8c0fbeadf41f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7151eeffc653f4b1340c0273493c9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ef54ce93d09411ee8934f0a003d1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d62c56e210e8b67c3f482af991a64e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb37fb8667e9b23d5d644d540aee5fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cad40ab9da468ee14999881765af6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67613e1245065280249e9f7525cc55fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2cc3310c7e0569acc5ea080aa0a2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c86344c5da3e83dbe4114adf4184e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a20b1113ec9fa93a7fd55d639214b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea72f0a2f7ca7605ebe24470e9e5a66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a5a970b5545dc8898cc4dd78c319b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344df9203681750245c8a028c2df740470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098fa0de3dd76e235e66c69dd6092db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee07742eaa5d2cd97b5193c8a040720472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd040608f912407db236219e499f82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29d673ea1cdef47ce2301d49688a70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e4d57952000e02cbfee5ed1e2ef47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ef2cb9b10eaeffe31cc45aaa6356a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5b00d72d92ae337547f0ab9937409477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4435cfe36a9cda4ad54e78a774cd57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d31d34ff7d39b227fe3e5d2a4ac11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463279d8338f64ec9003cbf2eee2e84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3712ca5d9af46f2c56ebf0350510d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564adce82013acf354af8bfafe7357b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b1fe098246a67f9f306ff7b0abed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bf3ea30e34d3cb52a6fd1b4da5ba5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd674a89288986c2587371aa750a0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321db74379cc6097c5901b340d8fb8ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59546dd3773a4bcf7c86bb3b3e2902487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1bf2fefcb673ed63812cf96db8a08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba271d300cb142c7db154676faf038489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603a30283104c77e7a9c8bf09a367b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902f853abb4f2243fc261e29367bb2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f4e70ec7d32423b90a4eb7cf470ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1773a5b6218b72930abed7174242487493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd831a9d2b6843275d40834f989af3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d80d99ff8f2e7042c61bab2808e560495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a6364a288f4a4059e557715da432b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d786f81eb0c25b482395a7329ed45d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b160dddcac070fce9c5ebeac74663f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217092858e21f683ac7be6d7dc7d994499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c46a0200b9c1ca57c1c59ea781d99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d83557658cab76eb61717bf5d3950a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e7757b2f924de70b436a0ee46ea98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e2b5dd1d3cfc9843e01549c5ef1c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ea6a0553a396075db822712643de6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69afe9d7bc42921a776a9dd87726ff9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769b7f05c7aef58ad0327782e242dfc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b48cd355171f9c76dca8d6c328967507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b772c0d8b6eb68b63508641a308603508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9342f968815c3af8cbc19ddbee55a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469e4b8cda971af1b4ade8f9061fb10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c5412ae2226b9229acf4c5440d338511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb60a6506117a1c74299706a434c4fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb512065836a2b934025db4bfdd6891513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a47914dda5921f6b54b4e1f2739dc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd7d472b0eb8e4c6f0717d4d79cf0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7420fdcc5f9fc283c9ad7b6885addb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fd563e69d5e8672616c750c59ec10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99ab9fd1b6481df7796500d1affc4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0169ef5a955916c861db90f8a509b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abfc77d494846c1a57517a011f823d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011207b12d84b3141e31593968bbc9f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6b27c0221febdd13216be717fd799522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169908ab1a1c54e169ceaec16d5ffba8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f88382214b901e6cd05fa789a54cd6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6ca127e47da7e297f4fcf9be1d91b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea1f28f02935fadffd5bf907fb312526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614f003d3109cf1a2d29505af9c88d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea1ac9e95a5f1dcbdedfd88eb72ad2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7621c3a739ebe6a0e6d499c0c885b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f149cee0b242cecb58b5b4250e1f88a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e1503b47294def0bdb0cb631801b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955782e0742f4d36c3a5f6de15a095c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35474e48d8c537f4da6d21b2508f043533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8baf803630c11bcf1b1954ed79762c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1f7fb2ad8b7c88c0bae9453caefc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5092c8ee9a37ccca63845e74d4c6e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba56630867ac4291260c25372cc681537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84a43fc25176e484e53903a13d8ba2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca602bd297ab5f1e01874c048d0d9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcdede326b9f15e37d596ce0b46178540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a606b7211b6346f07f00a9349f052b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c56e9b8b7b99936cf081810c5766b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e2fdc6a0437ff044e68557d59c42d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e4e22bd78f1edbae9a070bea46e0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da7a3b0fc52c8d6d9c64f72f2bd606545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94ebfef82b821b1a02100eea4555e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de64c3e463b8917af979cfc533a939547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348246c1f2c559ddafc8f54546bc549548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b829e3cbd973b8d1cf5fa9cd3d3962549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ab87e6955650ee3e8143ddcebf909550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885827609702849ee8efa6090a271da6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a25f888969e99215eeac4a8eb5d33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fe94b0e25e1944b6a0e549c96f7c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb2e30e131f6bc4967728775372a03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1d59e9768f495d6ffb20fb91a8fbf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedce6fb533ea0122f10ca4a3d9281f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6760ea2c3c7a18df6b7ee857852b58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635b7a2e413b451baf9ae2c2fec0803558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d163867b338698cdea07cc77f4a6f92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daa69be59a35e34ec4e7cc493de1b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16655732ddadd32e1089c13b75c70899561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94261ed30b8e9ff2b657687d1babc51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96243f3f0d5c9e0424bb979353217800563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d24e162a983593aa4b6a443503377564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044128128a65d952123e8bd6a03b153565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9778f35e146c99ff03a78dbba426bf5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e835273af0619126ac5b6f62810ceb6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930c3fe75c5edd09be2c2192be60f04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a311184fc9d5e1e866a5a071803b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc4a9119ae047a1cf90cb6d0696501570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e441a6b891f95784a4cfa346ad93e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e91701ae91792ccaa031ab26691fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3596b32528a5d777b7c8a218a3268573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64547e6736e5342f6e5d16c8cb461911574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae140c5019d10119ab7af7b6f6d681e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5ccb0e1c16e3e71388957be1d0e4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0f27d7ce8ca0b3d852b56e71d7f3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb00f6fcd68425171c1b234a062401578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8924a13286a0b592cc9fdeae5056b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666aada3fd494cb243041354b6b2d91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c59a13744ebc46b2851380d903720581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff54604c27503e3d9bec1c09277f89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f63c9f70c42512ff534b493b81ede9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672398336aa2aeeead4054702941154584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16f9e2de6330dbff30bcb5544f2adc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca982dfc810d1d98941276d6baeb28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168171a2bd9c5e7e14ccc6f095efe0e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bc3bef62845484f766a335a00858d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56e44d219a62ad3a9891ed9ad6179e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840793533f5f0b396940c3739fa8448590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8466db77ff05083e5b0b435f092e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fe492518695627dc43aecd04434c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912fd9dbd28b0f51747a4ae42970977593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6c4c63729ce7addfb856b5be8b6ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be117c2718dd3ffd0df7ea1d567503e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706da67b50d58c183d6ebde723d7f43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3ddd98e696ef222aca39e6074dc5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c916fb6376e539c10681a579ba561598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e55ed848aa055aec52fb466365aaf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea698f475dab6bf9cd7282f46835726600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdde55f3a3f7005e8d7c06cc20c3e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdcb260d2a46d1df7ffadf3406428b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c752736204c6957bbf5842c434804e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23fadf6c5041c1676b16a0f97fd2c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7714dc5ebef03e5a5c78491a98dac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962c343021abc96d304d3cdb2695c7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a953cefee5c25916d9efdff7c235e89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d031aa31b1cb7f3b43e2ea0f629b8d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835dec2e3b975272d72a7a30c0132d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc7b9cb4e6fdcbd622d00b6dbc5dde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc552fcc276c91ff82c4ead8cb42c3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39170f8ef5aa69a940f1af601d388c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2618d8fc44603885e77a5416d684ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a9f5a3bc7712a4c36584c7b46ce88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643696e0bc031792501b831510dac59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63010459fee2dd4c0bca9181c0ee8c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ffe3768673c49d6843495c7822d89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82267f2ce1c616fb196a400926a9c212618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4220fc00be9f0ed746df2733a935201619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce67b9cfa185a5419d8ac36fbd0941620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecff110aa9e4a0e04796af6888bf56b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189d423b552f904912d082c4bf2f9c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4227a817f46f6bbdbb85de4a0b7dc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2e3283a78c9dd47583d98aeb082cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f10cea86501d714246a9466b96c364625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e412912106867e5fbf30b9de7816a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d80b8a8a1cb4b6b8a0a089a0fe27b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04551064e2402c162381533d5efadd4e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9823aaa184e1027c8ca8f4196ca87ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a925b1b1137325491e399c9abe1501a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee045be2f9ea71d5fe877479ae11be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e942020cb99245efabe15e2691f072632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d735171ce575dfcf46bcb4347f561b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4ee1d5abd3f0a182d4e45bbb54d26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7c46a8e1779d1717c3c4d4d67a339635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011ee1c133ea30d3d71146309402b35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9818037789854951fb30df9df581f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3491c0a07d4a0baa05a07d81b93e371638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ee542e8a8e4b91047813bc2d27ad8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a2c49fdae408de88b4c46164f4342640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a30c2622e28bf4a837cb34d178b45c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867414f4478e6ecee76eaf20e3df6c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66888d557336b851a0d7b129dfb6c98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc031917b02c632e4ea40b30456ba7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bc327575de94994f97902a2c8a8fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5459c46ab239fe30b69b26bfcef5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2eeeab65fde2d6427968c82f742ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e42cb5474e99167a53345ff385dd19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332fe1fdfd9a63bb89219943cc15f58649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c6bff1d19357c19846cbfc920c6fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2341c4b6fdab7a2ef0c9db46ff3b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb099356ca8b8c076b1550f77cb60745652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1e950a8060aa542d5b55c1350b86e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67135b3e40b03ce8941f618828af95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b99e87f263372073742f25c83c1793655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c4500f748550d7047a918502fe5e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dea3ab0b44b6733f6f26be00b90f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28483a0791f25d3ef85e453a3fb5559f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c1f018ee9992bc9ef30f8e38f4875659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7cc6b6153d303035bfb78ee40503f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb421061370ef538eab3c8c55474d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4aeac9f134556f4f8b35ce604b4a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86c96852f8153380d971ded306e3fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd390491d39561f4b31363101a4d8ef7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03296ba769600535b7658be23ca36e98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e57f5f243df36957341a239bbe5d44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f46343eebeffac14550e59601160d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24993d33ae211e8c98bd7b042f484e4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bc919d51ae46dcffaf6c3050e14b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5591122a7638ebe5b8f3d46d0b310670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c134c09a13e133ae16ee03d25fd54b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c9637c3b2b7b796aa8dc9f18ca40d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e042f72df0cce5aafdac7d5ba595f40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf266e4c8c9e454092ede189e57f7e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afecb8753686e0ac14284db2bfffad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85afa2580b4d7775e3ffd442489577676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb0a95ab8173ba542dc2b153ebde2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814ca578d7952a3fd24b13bef284337678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9abdd0eeae2ac7e5684e1c4ca86551679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6e80064d8cb9e7bec7095e37bfc6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55772d0d7a16615a0eff1f7276d9f364681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9b61cbef5805700808fc7cc65077d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c56b90b9bb82e0239f35d28f019a1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13704e55deba55271fd9156f3ca43049684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503a53cb50df449fe3e5f4c67e33fff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157111938ea2a96ba099050cac33b2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d604844b9f50e69d672bd1393088024687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54ac28e8ef912b9749e1be0180a71e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d883d74ed698860394743e72b7f78689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec19085f360ca5a6ae11df776d7ada690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2394c7f699a40d9ef576362ee76727691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7183fd25c6283e6e275c2e4169aa6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f6d5907f4e242cb697229973511c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58af0715285f10127f17b6662d431c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b4e3a23daecc47b2a657cebc56453695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c0aa50b11fe8784d0df3ecda383e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef815da8bfda172c945451b0da64308697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a8e93acf4d393fc351d00507942a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9234f4f687effbc1cda3defaea6a3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f09b03d2f6f9f8b0ff23c8ca0347c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7405cf512cc919c080ce9b56e5e8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6056687eb49ce0daad7384162dfeb57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e4c284061721a81a7f1a720fd6573703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8d07c0d74a1fc08fe5e3038be2554704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559b8c986ed2b5da216795bd25a500f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b848ccade65409c63fa7d4355394e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280a8844779c8be8e3a3f3d5e2815cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3777bd4a98c14e4600487ec003b8a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04261e3d0a15bcd7d2e8d782f578be67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1657d5ec2150cf20a17592d6e2a08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cead8b53da5a5fa0edb612022e6d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087d5e32fd2e8a1fd2feccd8014b92c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4d06e3d67c238bdf7e63e995f1c4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275d856d06a020a0e8f34b0235cc605714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8490bfa449436b80bd5c9a262917af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0b61aa1f48595c1033719f5376fec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a3707fc05480e3864e3c228c66369717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da180d611cb11d766be4065db2aaa57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f3f28f9c0387f9afd701e2eec9b93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd52c9e5f616a6ce9fa32b9fa3745c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c8a56e241823e00aff6597565a603721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949510922760cf1feddbf762cbaac51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab14da1c4ffff0ca5bdc64f3d6f728723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297772be6ec3c952d20c4858ee03af5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8fe5c362c294e9d47a04f5a4d65c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8d2efb7d3d3ea474a37905f5b6ee2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c3af3ea795575845f43bdca01e712727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c397badb26632d39ae9eeec487f463728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136090638fa77add884c38e737b1a091729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfb8f12cc9de1a5319cd82f9d1e5d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693206d4fb3c4e6950262cbb6740a68731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4d3d599e817696c347484552edf2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a9285c9483cb39839e9c87ac3a826733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9667a416d7e60e015e3807a6d5e57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af746086c7a91a2d888bc5d7d0436143735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ab7490764bc5a13765a358ce54ca8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db80fda012768604264afd21bb1369737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d84877f0c9b41ab49e18b15659da88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb11e7a3719071330028c2b835b0baa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9fc383aa85ce930cd15a8a32a6a89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06369b3fc09fe7070e106032510a0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52d5bf6a0acc5a2c72c92a78565833742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d880f160d42e1e98064b6275c49060a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96288cb8e32c3bc79a2a9ae90cab231744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3373255a90a71aa0fd461663ce402e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517b0c84b1caf210f69fe6cf10a3d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5b2c16df3bcf4951aef0b58dfa7e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be215edc09d054c4b521065dac90e0e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc09bfc7835542e809416289b889043749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fde713f2911becb37553feb829f19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a01727e10bf463aac4c0c92070133751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e82f3b31ae53e918c281aab77bc75e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6228ad7e3e197ec848c024709b00744753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e107a8d8e0a655e94101f5e416a17d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06467b6bd81839a9dc018825b8efaea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a65f2f4d3aa70310155e784f13bfd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca403a18dc7248ad9a49e1860cdc2c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481859f2b7eea5a6dcdae722e0981498758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2a1ec5ed80abb292476ecbc154948759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52360103fdb5d8ba3baacd96290d4a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca856de04ec217697143a3c75a7c04761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad4c830843164ab75e506f37f573a0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b63364a13292a4711acd6ae135938763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6412d5d1dbfd1be6fe58d4ecc7438f0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d7d81de6a7c5f87c6e83b13c7ed77765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220e47d1dd8a324cdda95e3b5bb4edc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e6bbf5ff5b3748745726579f985b9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c365e43a361834dc1b891890ab380ff768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a6f678527eeef30750ea5f20ace39769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6426c25427975152ed9979b5bc47fd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2f96455f5f46e11490b11ecfd5499771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ba1328446415e7c37a183f90485b3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a74bfbc577e0fc71a77fe290dd99c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019c7488fcbb6413fe2b9e2219b8606774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdd76c21b4ada835014e052144956a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fb66828fa9154361590d93f894b20776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173d94a166337a183a07249438c0cea777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0760e71ac9bb764d4159d33cc0d1bb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d75c7cd93d1c3d8fc1091dc3aa3442779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd940603289bb5b8e39937f635946d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc57cce5c83d8de140e1d2c3b2f4f8e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0056ce8ec19489138677f98589604782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dff334735fbe93eaf67262fec46d5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360345f9d75491fd8c7125278e7374d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96027c640123305a7c676499299662785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47df7f88358fea5f5cd4b0fe7d540ce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6530f1fa3ec05231a24ce6bdf83b2e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce29e06499ca3b0fc01ce05f5fb7f19788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e82f04d03ce8888261750bb2e6300789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d94e018d1a0a6913eb4df7378cc2bf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dc5950ec0c2f9ab3570ac13327f96791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76307ac9c743c7489022af6f1108567b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6c636afd245fa278a9c972a454831793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd48c63f53fda5ae1541a26f61e4700794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa056e0cea6eac9735234eac616e7e0c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fc55fcbfa8ae680e76a8706f8bed1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80f9a52bd2e9441a913b530b46b6fc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b859302c08a0578c79ad1c9dac96557798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c2ab81144ea0459b25f7acf9540ac799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98fe79969eda86de4bd348c1dab95f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b0651432d33b480620df2984901f9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e56135555cf24db8b76f892cea8e81802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8837a9fb626f93544933646367392a1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401a41448e7c88e3dbad1194ab34fc0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb17bfa7f7b88596d014f8a9c967d9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a29065d317b95c000bfed10573784806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634a76b34f4e6a67767692b642a7d0c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66c3012b9d7acff8289d63a78a8a0a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834fd362e2e9d56b134bf16c458cee2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc27165e0385f9ab2c940aa5ba359e6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9db10ac94dceb4b242892467f7437811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e0276b97cd90a37f0550fc66abf18812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfc77afafd305bde6386ab2de79d99813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997492c50a77090e3ecef078c3f6c78e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2457fb52e27da66f9b969a2086a103815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565e3a30e078729980b0e6ba27a36b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60294f49b440ccd484d905c1e15e3981817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc981c8b486254d106b62a22bdb6c0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25589728e466b748e651879ad97eb6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195fde3396e455c41379183300a0eb3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b54056011c298435e136376e2b947d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cec91190a4556d9600aa9ff22ca596822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b9bf453cbc7d59a2cf0dcec9005c0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69632a870e47c61fbc820fca3cbf8d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737d7170ba21dad3cc7eb66647eb380825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e960a645cf29521c2b047a514492a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de25d8f5721ad842e72bcbee5985723827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383398d255be8a1b665ae54e0cbd970828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e22c0ae9a666af66758da8ae141485829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4f944ba6827a2f90d3d3614af1687830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60bc0d28b2dcd8ab1dac2190a56d5f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e174843c38d5fbc74a46e10bb1603832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e5d32d7175b40e41cdbc6b5c48268833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06cb820471285781cb250ba3827040834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e36ec68fef792eb8cb099ea273ec02835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd77658ced9c8e89681f132aa81595836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7e54acf21ebc604da85e96179e579837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20b1a94c328c97b112235e63ec1060838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ecdb970bdeec3fd3be71a1a736b8d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676c92601b329ffc111c3cf6e73e92b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d957f9ed4cb26edfb6d3ebc118dce3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c560ad6388cbb64904baa20610dae842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cb6d14aada034abbf50c209710862843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec5ff959b8af963c6c260df2ef35e4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78163a96ed3a26bcfc8a43e935232b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4fc5cec2ddba1ccd130e5da5e752c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbddea1c47e81a283c2e77e8d6a7e1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb993d3909f739e53bad33ccc2624e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16353d36ec9410b6e70903dffe1e75c7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b32cc18e0f76ba57075d66e3dc34ec850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23da1b26941f9135059cbd9401a2020851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63a9dc613c3797643cba54bd8bbe17852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f39516bf0ba887b9a080b167d1057853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e933e9442928be81692aac7a45896b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c15fc99dd2c58ce84e5047b24803a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94e2a726bd096241b474ec7a2256c7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d0584adf2bbdb59bc23dad972d20f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b710110d1d0ca22a6a370d549e36d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53580e07b87e407f97062b2885bc9cfa859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a83148bff19fa2db6e367babf18f5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73ce849a15f3049cfa17c3ce4528bc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6caec6c6282aa7595d523994a6ee36862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a402d710baa85da51dfbc56c5ed081863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da1973b68f77696d22cb1754ef739a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e72fb414a8a0fc993ac084962ec7c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e421dc6c452e249e93ab531b38abf9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af54e75bc4c10cbaf7a11ac1e0f252867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011980cadac47123e4460bd0be9ad8d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bb0a0fcc30708814ec5a42b180dc5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63478a69f891d1814c030a494df0cd39870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68abe813c3b162a968ef3b8075f1d8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895a2515e1b48937fe09a6b0057a3d4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39db9ee203ce36c7b75e29d0c64380873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadf23343921f15a24726c9683b76ad874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489abf8f4d61e12f548cfc1e448a08a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa62284888571ac2bb0684d85c4ff6f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d3465e6d12a412377026e1353decd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303dffe4b28f46979c0f492df92c476878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb0e1dd5607cd5ad3e3ffc48aaeb9a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8409e87fedd9294af5c97c1eca12b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94fca4321bfad9be40d464a3db9cfd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a12db48135ed776717a852dab63c7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26693ac69e61884fa5ae2db74d8258db883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cec0a795537018bc3d3b0cc8aa8ac884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d6d5ffa2dbc531152dc73008eacc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587f5b1c6c01e71f237afbb64d82bce886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173733af09e10ebaaa39761beb6c397887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282e986d1acbf146d57a8503ca84dc4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc315ae5ff92140a833395678add1c84889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cedbf22f95271deba1aa0f840be51890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551720b10986aac10fe37b3ed0adfd5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80f1667dcd9df68daed29c010868c0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc3ad3586a2e38b7bc08026d43afea893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43a449ceece7aa3a8d0db5bbfb90ec894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60aa7fb477d7774f02561adbdc64c2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da79050854818f59a3bf3ff4e7cdf7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260ca101fa604fbd0d47f350989a367897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa220a92889f335717128b431588081898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16135190287509d60c6f8770d0a1c13899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92518ebde15218b77e1ab06fc115b8f9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6c37382dd71f87dca63bc7506a42b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207215ce165e7a1c0c1ad02185a0b8cf902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1039675d000b95976e3ba0a03b300903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971c0f7efb90368830616ead9977255904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c15d8c1d60ff0786e4a90c97f4004a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43831ad8b4197796e8316f18cb7392b9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591f1941b5fc076428852d4fa91f4a5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f84aac7db5f3018bcbb5128d29c74908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f8a1f390581cb34bb2fa469e300a1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a84c59d37c9efbb5fb24cda1b1d12b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d545992f6384c40fac029b7838d7a2d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143e84abf3d52c135eab00e732368ef912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b626265d435ab2d5d505e7376beb1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b02654740b21f0a5c130b5f0431462914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e156a06832e74d12462e1acb3fb24915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27991f5f6f12e0f874e7783d141a6fd8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b85e5b3f46ca5ddbbd26fd02e24e2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724a1f063db82971933f657faae41a8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b9c656ffa3da1e5fe158d9dcae3ae919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417c0c801101180ab4f5df447677aeb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53842739c9fa1a32349f9c58be7b1a9d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d832692f40c737ba75bb7a5d93735922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9789086cb62c947552f9a16233c302923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd026ea9699f3fb3fe90ba0c877c8444924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70a4c43fe2894fcbf353487bdb476c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426f6e90a8a484b4b43973fc1eecfca926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b93988b96cd6c15b9d375c2c882239927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955670907b627c72b0b01c25ce50c7f7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5c58bc1f860c3795bf0dd94af34bc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a37462616bc6304bd22c5107b0f3f4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81ecbe8fc722aa89482a07b6f9d876931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c0973875992513864fdcb404fc80d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0802be23e1840d8d3c1e959f13f302c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d0dc0396fd94a0c2c689dfd6279ec934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977868fbe88c0e0d83831f97ec7d00f3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f709e58bf412f4a3a6de26359ad652936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b21d7db0068cad21b2dea76e03234d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2802402cd0b12d3a55259371640e320938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730aeab7a0c558633cee8d7243d9357939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35cc48d2c8cf8f0b1d9dd299637abf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e869b3fb45c84c2805437f0f94c38941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fa54d3eea08e0cd4097d38167c828942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02002ca4dd85d7f94076f9021d41c9e6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6db3513dc6a806c25382834b4d8127944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55bce1b25552f0e2d3124c643e6146945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd121677cd5993adb22b0417f582d299946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5158c914839600c154cef0eb3d7fea947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957646f0717910a555edee857326e60948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd11e0a5e273f29fbb4c0975c3e98cf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6128f3eb6c28790aee3b56127e931f6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da11ddb2add7bfda9fcca2c5d9ee5e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6289cdb5f88cfd4b37d31cfae923c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24af302f4c90df464411875816fe65b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab41095b0b86a2f0b409dfdb5aff08954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe2d9b393c0e211e879d684333bfee955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef2d5342245d90b2d3090fadf1def1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95b52ef74ef8eaa495e24ae50a0224957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d089cac78c0ed542bccfe80f4f2be958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cff13734e8f06b541cab8d99eba23e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1b5611b0eab69e5f598c507ff46a4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8432b006250cd6ce67377e8ca81cc6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f24b61331e44d1e271f585c16ebf8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33315b48851f5b15f35164dd985e72aa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138230ac85f4484b84d76a9c6f28be2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dbd94fff0709042a452bfc3f6f58a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79f74e98a9b1f2fc702bfc82748a98966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0356664b3c34c3d57bd22d8850dc15967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33168e31cf1ec7087b3542ff30a179e5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a40ae2724ea19b3ad790e29e2d489969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fef9b6f0630b48590a9be331ca812970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef9a67572ce8c4822decae6041eaa2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4256b0464db0d8f464b382f2d936b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1259bead81ed41c8f064b9c1ab43631973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bc5b90c17e8941ffcd27ea66577e4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41712c3fe82b7b61c239e01b13d68f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ac870d58df82cb42bfb3dbd1fa5fd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9618af583591003cef713d3e26ddc45977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d3ec0ae5381a7b6bee01b64b5e7d1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21a895cdfc0df619dd22798d5f187a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd4ac114e44e1a316b9cf711ab28cd980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6cb0406fdbdf10ebdce33e7716c79981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664ec0a6df688932952b357925c6346982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9eba2496174085ed4950b39f7a881983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe8db69ece1ca91e613497af264e47984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8eeffc36bc994b74b8a0640dfff7b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc222a41b34a3f0cfca273c865a0e6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35998f51e3be15e62c9cdf502c00813987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c0c71ca1e19321cada89d8e4659d7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af936b910874557b3dd431f496ad41b7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c038cbfe56d1bdfd4baf13281169c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d4e3a9d2cdef0da593a7eb0b27131991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe2eb9e240917083e46f3e9277e74c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0592f1f040cd359bcabd495e04bf2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b28cbac3de559386e67f4570d2a07994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c972448f2224727387566da432f82f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59908a76c7f80bdbe74503d9ebf7564e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35a526cc2f98529057357049e5a9fe997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>