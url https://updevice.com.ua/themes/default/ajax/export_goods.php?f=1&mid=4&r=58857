--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8a47f393273175df4c9837657d64b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332b40dffafb2ef1f2700727d94a6fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0843c3d8d0d68390cad933b0d823f5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3164a893870a1022312513e12b1844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3980702247e4068a725515adc411125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d3a03d0df96747c450c68c805b22a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0420f954fb5c3dfe70fd7670fae307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0606c1a200c348a0b81a6eeb684b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473e7713345d5e69ff08535a67996279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9191de41873e6c44db58e8087cc5d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69af6dd3ca6a1d2ced5525520cbcf9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0577f38520addf8e31a0e3bdb835ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250790e752019c7a3958a7e9f798b99713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381eb18d3aaee35daa97cec3494f5de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181d98d692553c6838300e93edc72e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199e7dac9458759a3d096cb7e8aa4ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c257650b1af9bd60348a8105147cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05129deb3e0c844efa015fafe7957918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e64781196860bcbc744455a22ac49419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d579f83dcb7bb29b2b24a9c304b9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88808d862214e11166e5e22fc7859421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ce5489757573af02845efe6af690322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa685039822d63fcc3c0ccf050add3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d9045638675203d4b0f761242254d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020886947a3a2ab549abf056309256c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d2470b29ae9d2003bb6e709383e5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368474c930889f517990c1a4cde3bdd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5981fafcb2f6ae7f5555c95091bbce728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37675b9fa834eaa72e6c92d63b00ef8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431688120ff726e3c11f1bf543b698a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca431971272c93babf7318f79be3f2ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efaa46e126db7e185e9a9dac0d5e1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b59eb4f7fbec0320205560ed37d63c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bffd1bd4b7e1b2e9b8082734ae074634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f191b6d5e7b7ca3803d33486a804cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef60d246333dd205650bd0d5ab0997436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899b5b0d9cf4c313881c232dbd4b79f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520c474370e958bc4d3e6194d40885f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b6ba63ae833cf8e0b9e02524aab6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579070920c69946fe581cbc78e14e0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd494f2402f90378181a9650aaecbc3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c433aa5be2c1b5e3d55d7b9f61ef6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e978ab15275c443fa6509967d2c8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa977f9b8dcdc6c4ada0f5fb68811d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d991eb2eab4635843c040d20fa1d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe796b0de3e7f7c3ef8c1a9cf7ef7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8518ed63645a4e28fce19f440a2c13447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f1d05307958437d8acfb05f155dcc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552d114ef26e3c290cfdf585b818b7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fc6ca015144ad07b9a2ddd27de9fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87f047d9a3783d28a2102e79034c6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdbc0e20852a6c43c5dc280198836152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1154dbce4f5b17d98e624f19b1caa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3945d27f8b01650ee3cf63a747ad8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9742ff45716243142fbb6351acf0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baf88dc7c457b2a70e831c341c1eda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ecb993ef35c5e754d0d26afd6aed557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee267d45c226f7b1e6efb9bd5e9cdf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f609261666f890269ef483a413af459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4290b04ca22bb6fa5992e56142ba11760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e0659d1a0aea27c7b1b8914510c9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c014e383317b7bbe35b2ea3c9986362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dc83652d9d233daf04f1d2383b99463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51611fd6b4dcb0609b256ae8a50439b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ef0fe6fa6cedb711ba40cda576bf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e64df60ef43b5dd4f6048d9b8d575d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b4f86d01599a86444fb109c6b0efa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0270254907a0cbcbf5d60ee44a53b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fc0efc1cf5941cefecd151738555569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005558e28eeea5beb24d64e62ec4da570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8af1db92b769f7c1eb8cda55477c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b75a5fbf234c4c31c095f3282721c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5707b3fdfb3e87ad37607d6cc8da4bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5313daa3453586812d715ad853c8b2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89bf50300a113761a7d5c006f9a99e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b42fdbb0fa653f1f1a095769c92e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92e49aeb8c1b3793211de17f8565bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982346ec6ce63840e2cf9be4936d03b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef13f272156e7a94f9bc8b389da1b9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93be5a41fed4d36c80c697fc6a7d38c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd50fe51646453525abed07f64dae781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61f5d5f4849716ffb0a9cb77a5a3bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54c2bc285f9657f6665eab7869251b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4889aa376c423693489fcc191fbbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c597d4ad86fada91fb36fc62077be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d953ce84240db84b599104832604686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ead6189a70caa705c15873a9f6bde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc6db6b33b2374c091a66e8213a42588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bc15390fc85d68f20172472d007e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff5bd9ed27feba9b25627dbdd6a8a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73286485ac7ebd0899756d2054c779791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a25c1c2e92483878ac12b94d951c5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905fccc24f37532f82d763b5d0188c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb20d6d8802cfe28f8dd1ae1ef2cde894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c59aec66fe0f229961b22322b49c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658262a7edcf5f0ce3341da9bce99ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fda03b17faceb80217d04934221d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88213c5c20c22ca2a4e359c2ca1dd59298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d63621808a618f59ef6a481b86df7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc1c66cc7ef64e48e942c16dc23459100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64506b780e63df0f634ed663b800e72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf40c06ea216b2d2c7ea72fb9937d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9178ef462873c805dd73f965da6ece103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a0dc02c73c914421026c6b5c9e26b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623bdb451fd729e10344cef718cf19f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383ff1216e0ef13da96a9be56f33474106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b778802b36836fccb5bb7501b8421ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec4199aae39bab39e17e091b4d3801108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbd6c25e80a6be2394771e11f093db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5eba317af4e19b2de93ba37bc7ce2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2476bb565ffa3d1eaced973f4f3d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed36c2777bfa4b746d0e52b5c17fc47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d5b7128eeefb17e150bd3e04d6eca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238fe0bef9d0ad6bd8a6e05c265d4ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b738a94edec458568a9aac04f0158115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef694cbe712f35b4113d8caa6d07f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ca651367ac32f25bd13b5b10d8c17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2bf9ea6d95b282ef0acfcd8b69c3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa812cdb0162cd3e046cce8febbd1cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f937f647cbd4861bcd60089a92ffb67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efe43a703b57cd49771699b6704da5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d17774e2f5265f1da0a0491d9729f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385566cb5487ba0ced194932bfa9407123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4d214ae08e1ff5bf8b81c48f80e06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1190f52b88304e5978928b4fdc14db3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2ba8a77d28d0e19a359502e2ecebf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293edae72d53b4d1d589bb6a1aeb014127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d152ad000065b3d3cdc217848022da3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1304839b5dbd9ce1315c237e5b7b4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4f533d07bbe2cf29281d3be5f1a97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ea948907cf3b4cb008ac387fae2a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb1eef1d5aaafcd740e4db21176aea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3435ccfeca504f1b436390f611a7fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110518cc98e5bb454005069680011440134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98a10c5de9cce2109ebec4e31f3141135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3c6867dca4490a5d395dff2167730136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aeb88ff4b05e9aa595c4c4e574e66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39251a08dacdb4c0150d3268385f32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63763ec261ae1c0cf90381b3dd81f112139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059758c8bff8f415159312668c215114140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e812c1cd890fb0d2290b609bea44c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0647ccc4e34e7223fe38f2371327d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3284c25f9881b7e5189542c06209d75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4e31c4e3fb7a3dd5d42239fd89240144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e81c898f7c6ee942b9adc605bf8ceb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad5eec00b3a57ce2b214330f55cc86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7852e44dad16763a599f30fe17833eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7677833b15139776173417e83168d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c348896d1d29d68ac3eab52dd172699149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6901e5bf02d869de9f2d3450bb0a2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564048f040fe3a58974a932a434fba8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbb17144872d39a59ea8eb52d0da08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c98baf5518b16ce843e278922461a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa27442d182dd9d03bf1f27997f4105154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b67b4557d5d8f2b41aab3d2159925155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82132cf5ac76fb18d7979bede9bda4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9453bdda68683edd299f7a0428361157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9040c88ded7c9978cec52216b7225158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870c16dbfde969862982ea576e29502159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f35626c36ff4c8cb172cbec33e8b51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b824948fedca8ae4e5f547d696ba08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e81948e4e67efbfa1b6cb480aec94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939553d7b9dcad54fc212ea9d7f4a358163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfca2252bcf749ff68b843e432d532164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e80e22d3e8cd8b8ad2d8769e45fbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825134fe14d8ec59e771eb4de87b3914166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696227289fee1e7da94072e888479bd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40260f3694f16fed330c8771e7f1c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8821c813d658ed148609324eceb3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1caef39aa5a041d77b876fdbe26f40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd68f162e3bd82da3283502a12ecd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835d0ad7ee32ca6b33e7657b34099a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf70cb1c35ccaff590e878a053e1a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a83b6328faaafec65e11d45ede064174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882724324f0f82e25620f355c7561190175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a591459cdb368fc32f98d9c753e77a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed143e4769b57ac19fcb9c94c2be9dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c51971bd44fbe007515cb852d05868178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310be0f9788d8bba5ebfeb99f43e3b36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb273a001d153045f8d1d2b6eccb03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba88614337ddb11fb4f3bedfd6a2f05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08796a0fe5d50fcc02ac2259bb90f2b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946d7a2b1ca9bd250fc243b9b04b293183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45ce8acc5b08da98bfbd2c94378181184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f8cbd089b4805510ad37bb560a148185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30c50431c6099779915f814e4d3a60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46235a8d2cc4677fafb6c7a8b58727b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb61680ee12b073d9b4631ac2c632c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd305ebfb5be1f34795d4e0381b70248189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae2c207f24054030c8dbd842406a12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9865ca6c6dc7148e1762585455fc47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b850918beb9913f81ccdc31475bfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8ace13ddbea2504a23bc58281c37c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ae37f579d511276e20bab1696d2f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506000038d864db351d00dd60f49a086195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64169330c951fb6a46d95e911e6302196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e926ac9f5081dcdacffad848ca58b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72b8e839e447c191053d2e6eda7f13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104ad5e306e3ae65e00b25444f024f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629fa182a729de06f44fb3484c96c41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff19ba8906fcd8df5f4d6cc808d4d31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff789e6cb88c19ea2ee5977d65513e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71e89bc03fd8fe7f94936807aa61cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af25133a17956e29f46eadd63b49b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5864ee0b31cd06bf10275f45e48d4a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a321d17aea0cfcaa9f5067dbdafc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11703a0a860f5ee012014cb2286202207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9512c2933bc2f7f0812d5b6e4c9297208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f3c2e575613801900384df063eb90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5fab92349eaba9217e8d8ef6045ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42269ba4084608998f3d03c684144f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5fca1139909f6f891c05a1f70db4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c726cb33bc8ba9ca6d26aa489cb3b49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f34242f0ac7a1e7a972bc551d95830214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31b436b77495eb98cf3541b8e72d3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f2900d8ee5dcf4b474f60c21e6199216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab461b43c1ec1bba709ed15449737d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5095308351ad450eff9d024fbfcbaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9136acd9a75574d31b7c96eaee48b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecba8cad92c9f0b6f15fbab90e2dcdb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00b45cf8bc2b7641bc332dd261c227221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4a7dfa08f91c62c2bdb3ce9342367222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e06ea549885a93dab164045537650223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddc10679c5043947a3bc635834f108224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7d0af14f1a7133ef2f2ba52455766225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d05a7cc17b79232a2cb1391d423a73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f8cc56fefbf361fb32b064cff5bd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5645c7ff1f245b2947420dd04def559228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecca7a11c3ae27c17b00588de639280229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c96141415eea1469633d3d65c93fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4e573fda26400332334ab9b7d8f59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cb6d4403875dfca36709a055948ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36e52a0ff0929052df1d95a08c0876233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b5bf08dd32ce9b6b099c0b1c52226234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4ba0edd537fb55d107b22213df3ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5d4d3a48ec3a71d5bcdc494c9b6a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d7763d31885c0a4d67510ea4c4fa8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa08498f3ad1ce302097909c4fbc23f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59eabc746afd26f3f8db2e6f7f08ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402d3719906c7f09a5ba7c794c4b3cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c54ebc5904a628620883ee098c6a83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe189282d93c01c112fd0d1a4ba8d03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937e9684dd6c4c8914ef7508664d691243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe41b3c2971fb1796d27ad7ca721a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cbb389f621ceeba62d4cb9b2e999f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c38c7d135806163a8be1d17f22adcd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d4e78f8fd30792e3b94c2224807c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdf7166cea783f15270bb4552483fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e64e0a7c1041a368fea6bc2817425249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d5366668de7fd51f2250577b9fefa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b7d2796b59f1e9357926aca42ddbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb2d9d0de550a5429d4d5c489b74f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26fe6f8b7d17cb25735f2d45d45efa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611ff205562f44785f1eba41d7e78e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c65925c201e028ec92275287b2c409255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c882e02efabd996d55ec161ced53b4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62c339b888b47756b15ad3d20a28eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459485d35562bf8023d7c3ab4df968aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badcd754c462f8c4fbb81b9b4dc1794259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d1b345214330410adcd0fff13d064260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2cd60f202a1843547d6e0a92c47dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16762484d3e1ca1970e0ab3a4e8e95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130b40b8d785cd451a4d3af11d83ce8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7763318a02ef787c98992ff8f587b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc450de9338b83b49eb1f9ca165c99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc8eebfc7b4a3db88534e9ae5509a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42996641c2aa3fe5ce268a689f4bf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29846cf3acce27c30cc474aa9a1dac8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751c91191e6f97678cce17dbd79f9fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a722eb189d05226678f1b3af6730f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db57092a4f8e2876c171813ef7a71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8cf13398dd1c5c87d0aead4789457272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5582b9b7047b02460ff4ad670e2d87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30debdfa9802e821a5cb82ffca3611274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03ddfeb16fb37b4f4940d7a5643bba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df795b3238c79b96d62852d8f02a56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398fa455b27b6c296459892fc5e31a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fec235f469a8534294e37d9f202c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3701a41f3112c47dd6abbd53b8b329279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b84dee925e2ade11bb77bcd9ea1cc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e782f4e2fba86bf6644ce01ded4254281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d0d6d49cc376732fbfb58a511b487282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2c7a3a543501dc95b94dbbc1fd002283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd7f0107b63d1210d56c37e862b008284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8066e89c41dd2dcc1ff8934492435285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1a3c8c9259674474473827ff90366286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae16b427541ac4ecec7d4459d41a315287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565315a7065b150c1fec82ab75d9a4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac588abce4a98f1e70873554ee2bad15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a984769f090c2119231dde4cdaac711290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387766817f53623c4b97be7c5c1b0b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771676ad8e99dd57fb90ca773d3b4d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9407ebf65c6be9a7bdeea3e0e50cea3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6dfbba81bf5ead9e0b44d2f81b503294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261cde8da3452984373949267e01d1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342ee85398d5320e318a809a5f58286296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62d4a5805521e47d3d8ad6d08ef5b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18a3b64ea6b5f83deadda5c78c0540298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b010018fdd39cc3c6f49265ee4eb94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5662b302233892cbcbcf455ffee59f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32fc7e082449c47c7a3a5187caea1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9046b7e88f176a63d8139512acc42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd7c6da086641676d9bb7ebe47995303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e8adfa52a5e27e314f04eeb9f4450304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecd120228dccbef15ada2904d081dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455023c45df73cfaad3591140fec8fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2887b5a598f41ac2643e18d4397d09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0328f26174b929295cc12ce24a887e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007d183aac638174249aadccda87e4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971828aeacc94e952c53e81336a285d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e604544bedb4c143663e5607d307f43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e175010c017c854ac5cae7297d0c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d323856c18cb10018d5c8fb6ea6493313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ba9d6ba8baeaa92033044942546b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfc7a12faf2b7feffaf71586596276315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26abefc8a5028148fb80f409130dc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01751993cdef71fa1ae049b8adfb62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2887e991e1bc44b7afd7608113f7acc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aa295454316835a1974694c0e3033319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4632314953cee3593c1c5e2aa3900320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939c9644645678529aafede5f216125321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d71348336497ba32821dc1ed40194322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed7ede63b77b932a710319584d46b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621115ca2705dad72795bdf5993050f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20600dada5bb69795b8b5a7da556c752325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f16965f72045338e5a7d29e2883e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de917104263a289ea63b7768c74192bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf4efca5c81720bfee37719364d450328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae347035e02d7c3dfe9bde6ccf0744f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d762aff2a16b4208b5633a2150e87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de278cfceeb9ef1963891183f37dd8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33355f878d6ccb5cd773090ee372dfb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d61d66dddbf24a0ab87d9698a94d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ccdda82edf2a7af3d64a75de9c69e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabed8f2e906a0c3b8cdc79a15229596335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3868c02a90593f0ca0efd3566fa64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbe1bc1b43b481ad24a4b3179692df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83151a1fd2487e81257912c0eede16338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc435903b6a63599ac9272cc52c78ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3849b78af93e600007a7858bc0292e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19808b0d378f24562dfed8d62a3c1a2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f4bc9b81cc87537592e8b8772082b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170e540cd119ba884330d1916a7b134343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89751a2470405443cc461700067e615a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182e80ffc5233e2c77876337b146d3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b04c046c2d74087a76ac34f44871a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721bf202c0a51e95d67b17597637d73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e8fe77546c099bc4b35abdefb10f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588c2156eedc695f20bb8ba47a03388349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5156283667e84a4f4524ed085c4d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282da60e2171a91a23b52e973922f44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc646fb924d9a3c8ee38885b96ccbf8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ebf7970f6c1bcb707fc6d1d1f283a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae5d72e02dc426c9d4f3ec57aaf2df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383620616672f2d63398517646d1feb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40ed6d6a67b2057c87f33cebe622ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08074c89b61da5435aadc5c2c0efdb44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd1d9dabc6cc7c5cb3b35a80babd05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87108ca05b3c37de354662182f252e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984e786a62bc7fb5f75fdaa6e4722b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b514510983cf349ef8d6e2bf84023361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536989ae84c74990c975da80b11c5b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2951680dd423aae119b6686ef8d30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deb13a9fceacdb61b58123a444e5e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e62483982389fcb09d4b12d5072964365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6500a26952a7ae455a1a2256c8edcd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775547eb218e8c5ab8675aa555260e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31fb1cbd4a50244046160dc1c1bf77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd903bba1bfd177aef2f465994b24d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bcf2d84823b04509260fb35774d14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15b656ed4bfc309f95bdabb467c842371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0e0f248f422427e0fdbadeb9280d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a57c0af8fde325c12404cac48ca178373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18132eef2b16398c555724dbcf156c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66439cb1f3da4b7fb8cd1d83a0042a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90bbe5499e77b89e5865e5e3250370376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740b9e9a3b339295a46d61114843743377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fefcc466d118cb1b3a0ce096f7a8d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7605ee83b39b49642305ce74b7ce21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec4fd3ca8fe9658349b4dc9b33f2ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652632dc8aef2f70277066dfffd1a48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa8c432e54b097b17ac87648614299382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12257b65d624e68449a8537537c04932383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b9925cf9d27d694337879220546a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf24985f8fe5b95f4b1cb0c6c5e9039385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228193211bb2a82153204c21d2decaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5c2b13da8a8a03156499c11c42c10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca1eb89795e79822f98ab3aa8202f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6ef0c1647cf6e8cfbafe182104087389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3e74ebf401c6204f9941509fc7e44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a2c8498e866a8b54d2b2695b358e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da2cf07a6ee66b7478c6dc8a447e3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e934d19042e0186e7d622d093e05e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd267adedb24ffa90cdc9dee63e1c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c5d067bdb038673ab0de033075279395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5161b83d4576b2875d96b0d64a45d9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040b182e9d75875dc51ef7cd81fb66d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe9d500213acf88ddec6115d650387398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3523523fcd31af29523d9763ee830399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b583904c81adafe6199a85fd2fc8a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c22b2016d81437417c75ea270a9c2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784b44bfe322131e764a784e7144a48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa92cbe9cb2c86bf9708a5fd9ea640403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3c7181e9a04e8630e6ed64c078a09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300318f9b83e3a03111442e763c18ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c125967ca0668a11ad7699dbfa4da0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f5726cf6877081f066141bd70379a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fd0aab836d42b66277152343f9b57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32ed1fabf276d9e577ee9d1216eefc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d6ec1469fa257e4195e72470da2bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff525fba4e7fe6736804dbcf2f63fd9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eccbaf16e8ff30ad2ebacc43aa46b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c59baf0264a3976b481fec7dde62c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8935cc0a1bae0c7c09d8d58ed1e65b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e69fe740e6822d7d6b12615104f014415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c874c4db62fffee98d94fdb0b7d9f01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484f4510dfebfecbc13c7ad9a520020417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645abf1a7a53d48a87915a52e3f6982418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5478ed9afd2ea84e941b4a70edabe2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ce6492f20be6983bbf6f770db393a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a739358a3c3d8a8a18ba967064921421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac24596aa91f21d6c02bef58af3b51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce473df2b7f139146942b7443c391685423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9c0dda2c1421eaf90a99acd6d2baa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602579ced6b975df5da0305ac4779ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbf25ae77b41f672f385f9a1e8a883426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a8e71a52af2594fa2696c6ad75fdb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966eb71dbbc450b92730f3e74bb0740428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ce1b49932b1c78e6254ae4bf410a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1a32f14ce05089f24505bbcc4e2fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d94f8e338d9fa2223e31553ef7eb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650a98f492000b70bd0841eb6e0f005432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ae70fdd8e8c9dac74284d059bed13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebcab11b58fc002b1baba1fdd56dec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680fdab072e9d74a3933e9e22c77db4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0a0f99323b65e6632d0b6067758ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a33a021fb2a3bb522041e6b35b02c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11263fb565e5d01f6bfbb948691b43e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dc937bdd0facc4b778c0122d216c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c53b41a8b8e5eaf74e6df4e7cbbcbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4df26d95c1b43404cb4f75753c1ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f10a8786891a3c03b4276e55d063a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9c449019175c7d69f2517bb3d396c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608c5d49a859b6848c2794aebae2040444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4241b3b187aef43ef66e1bd0d852a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6edb0ef9ebc823da45a467d968bd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd2eb99b293c6b3fcc99aff9bed4ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737430a21ea94171a5edaa1cd12a4523448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c757de45793682955b3817b1a6d981b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba3cd114790cd7a14c8933b4e9691d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc01658cad5e3e7cefc0ee5828a207451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252f2ed5e045853eb920bf2697172ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082da96f7f6d19f8e8ede4f9706e787d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bb936f2e9b8b9891ca6f06eaf6a86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b9239b7c515eacfa5828ec31ba095455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b781665b731b38bbb2678e941d37e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe01f15055f5be464e76a3f7a3e6010457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e69d56b3d577c127ca4f408a4cf6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f3b52eff88ab8b30e11fd5f32d476459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a2c4365ed2acf83483603dc4804cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64dcb45eae428ce0c2b1f3eecb1fb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4ce9bd375fcdffccd921af14d45a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbec6f6a2b1cec8c864ba025648256463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bbcdd77ac231f81ff6ba66a019335464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff033755933161f9110a4ba9ddca31a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38979a7cab89917af22bce1ee45efa2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d53894563c99df033049bcf8d60f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a46a9f6d360de46e0b564650ae9b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cdd7dd898099a96a664cd998e466f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad168dc80f94e7e4bd9c37135114d62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abb6d57705e91975735988df7c4b83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005d453a84dd8c7f7c8c39c260106b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f891051dac03bfc6b4e6267a3b357473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc341e3da9833dc8f943f61389e93e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07477782a823696406cd71ff0bf1fc71475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe5b79f3f4f014513e91afe6fac105476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc66d79f02000d90f19a6cc9a4d2665477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39ae5499279c4b6fc20cc8d29cdc36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1fec7b8a14f53df80c84d1370f1eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb048b62728fe29a9135b278d971747480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babf18555753835dd712d114c0f6053481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7c8b321ed74f5f54a57869127ac2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a79a2339a0e14d7345ba13c6339c55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ad26a460a3d0b890dbdfd79a9b663484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286172e237218309bb2b2cc615a4500485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798420e502bbe6afe84c782d8741f7aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584763892c0c99b9a11417b7ba86eaf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82675872181eac7dd88c46b9a8ed1607488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f727e7eb3ff1654af2c967a668f4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45be1371f4528cfc481f58eed4a5e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03acfce8518b7da20c8fc0ef4b1f5b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e400deeb16f7988c33af435bdb6da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8b663a083250b36eb6da50b1de766493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789ae6ae8d5e2eb102a34659be30c3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450708a368f3d988448ef6557f88d11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef3065b5333ae75e2d008ac97ef195496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c94724203a200ca6fb8f3f10fd76a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142ef44c5452aa1b4372754947edb97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c237a81e2a169c66ef83cb8a337cbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708d38ed65edc36ac146dda4bf21d4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa44c4fc3ea1810cab2aaf55df4379501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eed0e85ea8cd61868f62db12e504b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ccd97b7c83ea99360c1655f918d85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550c40a09eb17120a84f35a6807aab3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa680682605cdaa7d25948d3f8c8fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc1931d8fc1b83eb5584cfa134ab50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3820f4fdb24a57dde6f2b46d8e5ec5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6083c949e5d35ea24eb8bb3ddb5c7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882e8f1512ed92ee6999da42764ec7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2ea8d931ed054a31dac461f011b15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa81dad7f4469df1b6cc44c8e063f64511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410a70ba56f235f27f90757ad9e7ac4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7028e141653a162367f64da72ba2551513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eb5c28df9b2e158b4731e1bbe691b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533be56b78f038323f7dbf716d5e786515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c884403fd46f386a95e39ae17839e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe076ebb7d7142d912dd4e14933dce4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5e8a7fcb6f14d53456d65441638cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9069c2288447c662847cc63a34d0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de4b919e5c7ee3793bed0651e54094520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881a9bd6f5afc05cf1453711cda428b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84933fef05109cb7bf9e99e644bf76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a390bc61454d1772c00b007af346f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffedb90c3120dbd95334ffe77a5561524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502ca2171224941693996e3de5a9731525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc2638c1211a5868e54800d43428a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a2806b7c5c53f60b617b987b04474527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbe80074e724b1dc3e61ac8709920e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef57fe6bcec79bb0cf00ef4149f349529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e80fc612ed6c592b344cc1c19cd5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2dfd28a5a8ef9a2fc8bfb24505a43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ece4bf4b1b8d2a2a73d01e44d75b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6369d4a6fc2c600d23fcca2c1ce0ebe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3c89c953e0b4274ef26cf1406b030534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754c544769ba26d55e3409eabac46bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee214990d04cdddee7912612583b0bb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81da5b73dd5e33506e154fe55f0673537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e647c83a3713bf6b35f7984617f98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1735391e9387eeee40a95e6d746653539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d671d3cf6998be8eb8f65f11ddf29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c83be19684751739a9e894874609b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac51f46daf3f2112138f21931930452542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfc6ac7c397f699f0c52fd1cd19110543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374a482dfc6734d2d04c38cd2a4bf42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bad5bd4b5bd64ca009ce97672669ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367434c9702608a86b23637208ade3a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55083823c3dd61617c1e8bc63fc94246547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df906a1095e7118c6e5457da988d31b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924a33e2f652c5e11b3104868e827e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf86739bc7584c5159797728105081550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107f5ff2932a496d7d0cbe7d9b57e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02abfc2cab14da841054652438a191552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a61735904f091b80e18592404ca06e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d641c8542535636fcc8cea4ab9c4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad9b5904c129d45593d053abfbed0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089543a063e4f10f43b56ca15d6df8e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0adb9b83450f894a0ec7fbb096a306557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16b7ad3910cc1352f064a897c11dc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f37a2b551e8e2836c1d4b512a7a60559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8a37b85bcacd1447175ea18834584560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315263695568cef5fa1a62c6a8a9a04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f576c3b996f548f0b87ab0834a577d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4bfcca1f5a31be6cda6f93775bf21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73fb4a824f2f4d0f590429a867b440564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87be48cd7ad00fefbb469c6816f0ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d57be4801a616e34d54ad1d992bb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d5e727c51d2b76af5d0b089a114ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab663de66e20480627961fd56ba78d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c4059b748d3ed4157b1c4de3f3c70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13222ba45afc07eeba7b3673f812c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5ea51835118bbec42923098fff04b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41932766f24a9dcad8724ab6ec64d246572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5b048e9824fb846aca93a9d815f07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d541e1497c54a3a8b703c3e488e133b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eef062b8933eb651fc17e16f3e560a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7f90c875ee4ec9bef80171f0fffe0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f89c7235c0365a05186c8998d9d18c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed800745af8a52caabb98f61ac5ab183578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fef46350d0c136f98aa59d46f2505579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ede79140740a1245ccf75124d53ec4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c525b39869b6e71de9cb5039ab49726581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ac0348981c19e3eb244a449f35dad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5330abee984d741dbe224a0a1428e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e399ddecc26fa3cd49bc62715a753584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab99e67d4c2be2834702396a4385ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c5ebf7eb1d50f759eea2a046e4650586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83841d4e21859f505665b3dbc88024d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab688b2cad4c068e416dd12c4f0dfb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b42bf9e02d225fc53fa7410bc49c2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79b2d97ddf12874c14e2d3677b403b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3bd619c4be1348931fd48a33d244f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaa59d37c3be1113551120dedaffb5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c7596aa65a59e27d60aa3ce8613e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971443467b31465c8e2f1e69bb87a7c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b08967c8f87e4a0fbee4a11a78955595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc757e5af48906c0096f22181bf313596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8b9115bc348da994b2a4f0049356c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7400e851f08e7914a06c5bc7747ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf68ecbcaac0687f63e3cbb032d797599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725be7b2b7f6e44649ea79a9ae55a70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeebb6fd6085d0142270eb45c5a3878601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4feba31376febec52f26884f7fc44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e222e80589560508742452b37b831603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f79253073df622388836e41c682724604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecca0d04a905c18a39ed1c1fb7309ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4718fe8aad24f0cbe51c2bc8451842606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02552bc38010fee61e98f038c0ffdba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fea4d47f7742120e3971c17d620f00608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bc0962530211722699920c59c0150609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508e55e71ba444a45178e06a1800c34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8e7fd363d0f80e3d082fdea87b5c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867492ee1410e8e0d07672b84387871e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddc70deb4caa21ce9044a7fac48440613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a901514fe9c193fd78b97360ee00e5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28ddc2a7a09edcdd13c24be4847fcf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3703f429927d053c27755c66db2ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99073bdc5a55697012df3a2184a9e4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19c2849736bf1bb42502e709213da9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c79e132b0b06509f210dac10c28d25619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd80ee7fd88fc5aee17ef8500c3c5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f94dc9890f9536cb0c421264538a3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda93849855f6019365f2455c230af6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da3e7c3b93aabdea95d1c2db03a7cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35040d8dff821a3466f832acccc37159624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076138728f78ea322a6d3d5267d5c66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326758b2fae361f4ba9f0358ca6d80a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331a4da935e8c7158cab64e429cea50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a79b4220d479ebe01968f5b2264e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d711cbd82b156fdef4c964b4f5746db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54063f7a1dc69c42318cdcf92c95e327630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7166fd2074525271f547833537896631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24914a84c04cfd0796cffc0a5bb7ebd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd0c2ed3b8eca633acd0ed0177d626633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63ace46e4fdc8e0662c8bfeefa609c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4e27e33ad6464ab8e9c56102f12ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48155ed381f6904c68dc591c0e6f314636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb5348ea687560b9a48c4ac9bcbb77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7106e155d82c2aff3024d05d0e7ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840b0fad19e7747096a0771ba20d46d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b985768fe6906a78b027465328ce314640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbdade06ac5ae84eb2d250b4798275641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd72758aa9de3055d737889afc27a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f027ef5cdc31822dc0250467b3e6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d92dd1a6268e51b9952eb1ffd4e685644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53a2424f2e4607af8d637cc850f9ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfca5903e8aa2bfdd2fe0bf745ba288646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39ba73d207bf334136081211229c6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccfc83bf3f2a956b3703b15bfcca99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a257bf44126025229e2d0372876dc8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf741dd8f24c3671304b9dfff8cbe1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73650c47b054896047ef43eb184294c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6e7ac95ceb2860ecca1d43993b0cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b821ae12796abfd41020d7b4998fa8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3c758f94852662ecdc6d141600914654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6180aa053b699199a9e8430d6e34a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d9b1804c555e1f879c88867dcb8e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee5ac7e54cf23422cf1fc086d66d8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c86df37477a3da181eb714d91507d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96a61ea8c809001bb2119ebcd797fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d132063f13a8e48c3cfd42affe938660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bb0d696808015c3cf3465a5b02ae1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cfc00d08760b65befc28005ca1686662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43244014f18f95b35cd4033c404be184663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8358188fdeff2fc009cdfda12d5689a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb85a0e1b2614b3dec92355519ad0f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd53f8e5a9317e6f94c4b7095f5f20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a65dd243024903091a69ec94f74b66667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1d1403b5db07b889d7d8bb2a3c949668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f801b0b816113b3f0061c9329f26f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e3eff5c0af63959b65f63af036680670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993c14067031d0b0009e122996ccb52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc342eddb0f28df931989909c90c4ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0eb971f17c1a4394e614a56f912767673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87b06ddddb66824cd28ca762f50fb6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90ff0826771c4f6ecb7841a0c2def2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15462079ae1ce907d7747fb4954dbae3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9829274488c8112c0e861b3423d15ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c345844c27735e9f1bd145880d6364678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e5a1b0459b4a9f4232277e75dd18d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd405f2d10f64fba8fccd123a5e81864680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec03e4b65b983db39b7fe6ab3c5df7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea05b9e55758f4ac49cda782dcbd50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c53b549b89f3d17977202718b4a77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69bec1dcea3f37f1db781cf326c199684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f68530ef7f369f2502da306b5afc2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254011dd7a1300541b353a464653b11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad17e9da33d838b9a8774eb3d6f226687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db109fdccf1c1a1c728ce6badcdd43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3a5b070a067800558fd4a846446eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82d4e86f74515138796fa9f2407abc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807db3aa94c3f289030c981087e818e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fddfa1aa8939ace2a805cfdd589b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615afb08eb2df88bdb13e521e1832b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b419b483573837367ecd28dfa4fc061694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7f9544b3aa4085556466657a6270c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0aca84f59b10f581cc6bdf910257c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f46125a775a33a94c2eae2f850d21697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ec16b5c8fed8dfdab189192717e77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaf67f1c0d6fe429a7a397ab072f04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa60ec835a55a1cc455613692aba203700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d8743551e368dc1613aafa4b5a7d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d890df57cb14d86c9cedd9461fc900702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb6e35f1f799126f9255ac927aac48703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29121b265ea857f97b07167296218682704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff9a3fb7e519ac0bfb5246c1c34edd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac49d150760c06cf738671db9cedae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902fae62545132537e02bdfec5527b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be0e9de5308e50e40061d174b1ee06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66591abab1f121b5b488961494c501fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19dd50aa93bf2299c08478fac72f15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75080cb9e27d835a71a5dec72421c30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d264fb39333870c1e01592621aa32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90a3ab994c4161bc7da03289cb45d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26e6faad1851dccb6653f2e0328635714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5fa418e33be189995ef8dad8506b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571908ac0569b355bec8be280b5aa433716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4ff933606efefffee3a8a26a9d5f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee325e81f9731dbeca65e153cee30e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e7c677ecc23d3d4b6ba2d8c793e51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399bb3a8212c32980a7fb6cc09b79a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2cb451966694f500603272a5e11e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3a592dc17e1744e40310072418837722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571200f6b842e961e7e8e1bf2b4995e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e126ab2f010d21ac9f4c18a91307145724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cb38d21f627b8f40fa838752491f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2d2efbc4e46af67e8c2ad6edafadd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e19fe15faca7d169f99bb4227ab8d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5be537dc1725c9c0e1babe2d18ea8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e6720d339bb104329a0fa7acb1a6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0c213dfc9fbb95b7868fa2454eced730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b8dc50d46c5dab9e6cf81cbd4a183731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe4fac5668e88c17233383428a7df4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e64746c65c2ae782ef586c41416fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769049fb79b210c71e9dcaa93958ef94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858e42c706bc5e00ddbf646864c70a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510b7513f0ae6d0218c3f16f081b1d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326b8d2362105079b673208ecd4df66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726b65a7050b1fc537a46eab8808adb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e9f48606a3209372b0e35be309d05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5a3d0bb7abeeff928cd726298f20b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73aebb4d89117408ef2db4e2af29f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b95f40c3de66222f8f51e83ca0089742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803798049c21b2c3cdaf573b9f8082d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07d1381bead5102af03693352415a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c5f54873157680192fef7d0a3e50e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55706794459611a38706721817728f52746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea513d4e557b200b8990430c13bf51747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3000656314bb3faca57a7914e52a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc891b789c3739a7ee5ec96c0f556312749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d1a9091b19c6ec02d83985ef2bf3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40388e6e6cfddee3f725e07d0bcfcf59751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85466678bb3362c4ce8d0bd51629bf83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5cdbcd9fb2f228926bc5fc5888094753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d06f20fb797f855d3ff39c5b8766b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fedda69a2db586153d8f91fac4fbc3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf520956be19f9d2c6e1aea4d0e4e44756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21918c6259d3fd000a41e7850a5d5538757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97ff93507476e3a7986bb3eba91398758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985725e6d325f68446b31de913c92d63759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee8b2231b92a3b849ce485b91ccbe6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7adf9a5c3d6ace72fbf23c7a5a9f70761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35553b284d398a1d0ed8ad72fcc4311762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7801a80e31e0853be67ee3d24af06f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c56bb356b521cc6eb86f8dd02f128764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6cabd54474d2a60e8ca889d226bfd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942fd79c5dc4e63a625358dfb87d2cb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c8fd328505de479d63cef62a2a802767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f625fc1b9e3d002658165d1072c952768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6d03b1f6c207dc467206e7a837d0b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6e91b704a5b47a7a3d5f3ec598624770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d61dcc9f32a2efa63c1214f6cc7938771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88875c414711822a9e8224fdb73a3846772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee6052e358eedef155e7c1ca893239773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1677dff5293aca991bd2041355dd6fc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fa6a62bc274fec11ca921f3a954f1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4532ddc46a06795e7c6dd14d799c35776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aaa73752069dfdd00600ece5e2fc1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf9731cadf0c9615febacddf6779e5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034b2bd41d68f69a56757274c00ce8b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ae6fec68c053d3079f95f4db2b026780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e05b813aeff14eb9f447551df1097781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353870fb76bbe1ed7941c925359acd5f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b6e02be5e95f56f997bdedd2c8284783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f0bf1ac45a3f1104abb40b336ae41784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09eb725165ccc6e7ee2b23a470c4bf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424844e3a0499728019e2e0ea25336c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59fb5cded48f81f140051818395b9b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e506003967f15173380747bc0521c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c801e66aa7e7376fe56e353fc6437bc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea697ffc421029bc9bb9037203d346ae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad9fd389643339f7d622efa727a470791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0ee73fd8c8edfa5dc58cdc280112f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c191a8d995e24d935d7b9e0031e7f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc4577a4cf50178d519bb16de3888e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e3cc37c123abe2b1379e09fa8a11a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2737f43a2cf0b4d156a803d6b4a48a7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ac48593695f67af229b5995f69016797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e366dc427e02501c8718124c35af2f4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578926a641783e42351fedfd292e39b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134caca2a395d320a36febe1bb2ad093800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389fcaf56b67cb2bf1ddb207aef5845801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1ca6b90ba58b2c4fc396f7c9b6d71802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e8b6e06450361c1886af7ab0688df803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07854a560925d3502c85b1a86da3862b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09ed44a1032a202b207906700f55ec805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917a2e5ba7707268d5770e736da6025806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5152bb10269e47932127b906809a29807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1139211daaa330b696e15b454edac0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f603179c274235efacdb5aef8ade97b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342516db42130923950966b3f7bd5df8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3544e74598fd0024fea7f3062acf2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea63cc0ee393e3a4f2605f1be304fd3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcac99456dc954cf6d08000f18a822813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3da5e0e3d0e12b60047a0e8779492814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b13ec787c9d9470f57fc467c31422815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68103537dae8ef4e0fa6a67bc0b39f9d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64e4eafdde23dd52a1d82e1fb6e61b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de70eafe54e7ff5182287ddba427c4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a22a6e935261ce2a1a997e43b3e4d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca0b9952973107fd760f9cadf99e14820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdad864a857448a2ed1724f113a6eb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cae17d9383be4b52ed5e6644348a3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d97eb5435e98b141643130377bf0c3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64f1b15cda6ccd8bfe4b47d6795ebb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ddb6d6941b5978be0ac1ccd99ef30825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290b16a6ac3131cc630984febdbf63d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae0af9d08f9c69880d595b76b92373827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237a6e2d8270f700b4d407390e1acea828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a38c3e60b75e5f80dcdc290653d8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f641d79dfa12af4565ed8c5485ea58f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b35d819d022f094d336adcf11d045b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91692cfbc3eb372ac6eb24af84e7822832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee05163a0d2d06b110267310090115833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6d8f1c5b7f93d14b35471725597a1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f9ec85a85b704e4842e05c37a12a1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dcd7d1f23b3e0a4fd9a62df8010d0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fbe47d643d739757c38b00331dcf3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d98eeb85da626ddad35ce48119edb4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25ea50b62631c6ac51b572cce52142839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182518043a51437ec0f8275c582758b8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9517979200e173d78794237a33f037f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3505f54996c5d5bb45e5f8df303ddc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4219b531df7c40149b2ace07dee204f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d888f43b4b9d74dcd7b640f987e1e9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fe9f8cd687faa95d19b47bbfd5d37845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e000d27f1a196f5f8f81ff51342a04846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee2f6e73ee103e51ae6804935fee34847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c3884cd4c05785ec30e43ae5286a6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133adaa865b3d9191d849cc5df61efd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88999938b7450df61149ead186c02a0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97272e43b8b7e1c504ba1d789273f7fd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109f9857cde8637732848d4c47864cd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf53860ed7d63924d60816f7bdda68e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a52040527d19bef2437e9dea62307854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9284fbd3988b02724a7cdb33421fc4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde953fb08425b42e83b20c95b1cd287856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da0e4d64071a3302eb7a9c79cb40aa857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe137e059c9712b78846e92317fdc2da858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f46e1ac3c2e0e442a26708eb4f452859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ed056d47b6170bc6256a767a3bdcf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71619426269a96e83fc7f290e684a0b7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c13586d0754a02e0d26a3643ea1f91862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec57a3954f5491257960f80693dc11863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22b43e21ba0079aa4e763836620763864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0951cf3cdc9b6f2685e4ed7b4ed27865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44eb839496c9606dd7d4ea2167cf59866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040785555364bba18ca51e3592db6bf0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6412407e7677c429d2f70951028047868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5f0fe8e7370aa3198108357578556869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0bced55056f876f419a364ac1801d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514686c0a7d909bdda7d206ec4cd8fd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75943764766d7cc86885445731860df5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4ea09e23abb1eaddf469b4eae072b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee854c09cdb58ac1a5e238f65ad5451874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72218b76c184acc86618cf603191e5d8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf596c4688952c785dc094d8282c476876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90196b48ea67743e5b0754860df96c17877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fee81339530a583b00ed9443f63721878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb1ddbe459223f38b31623a24d300e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83997af3cc4339530d7aa9c67a44a99880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ee86abc13bd187d4e7df6263f85f3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f867c93fedd252d9e9b6a893854302f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e52c98af995333cb4dcca0141fbd6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84baf30b4354a9e2a1920d3eb8278e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa6dae912037681886bcf7e34c1bb7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd33f569cfa8366aafd4c4b35cd523886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f604530ba77524d5dee10660252a7f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc904d740090f055397513dbd2eeef7e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18e13241db5555f29b42bf520a023889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72c63639b5e9e86ad449cad6be4f53890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a85c69dd4db98e16fba6f719e37916891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db7638dfef389fd39900f03090246892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b079287b5103941428f6bf1881c62893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46423d146706f5facbe137d59c0a22f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca9b305d6db0b5d1d19822bf6eeae4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2742ab2893ada5d074a82bc82adbed896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822302fa3607b4ef22e4cd8da866844897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c279fe74e55e9799ce73ee28098bc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce20a73ce969c35e248a174a6a4a9b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817602d3aa3940236cf0e4ad1b8ef41900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe1ca37855b415966a0676b73766db901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204e183bc8ec3ed70465d46c46ab571902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec374ce8af26ff28ada35b578ac659b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0781b766ca47183d5d15e80bbe06e8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6abda0a10eb74410b15895c95c89f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81382d616b854696e82f88ce1f0d5f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b6ae96d7cb78c26107badb84df69b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1be7ac4f06b3ff97531a73694c1220908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c187ce05f27d5d02b6c66497752a025909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9bc00f3ba61b001b1d799e44e9313910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe437ac7e192cb027d5e0d5cbe020e1b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf8e3f09007a0cd969195dfe00db80912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9feae9c763c79ab881925d69b579d5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb573d67aecdba200601c72c992a2ffa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414b29da50f93a8973a18f44672213b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32471344202f5d677582c468abc0d2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abd1d32e4244794ea0687c085870ba917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144945eb3d8dc6a815086b72cca7274918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f35afd961372993982cacc3db236d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d66dd89f41b098b421603767390d05920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c0204010babaaf1559887f0bb9da5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337fcea23076341114b8ff3b43debc8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadae2f2221a6471b1f02ff83f727cf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9747c995d1e7bd858c071585997bf88924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33449c336a104f74a085c5901d44194e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d07b8b0921c0bdf71707a95f8fce98926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa697a18eb89f21e644e5023027cedf927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9ef66f9f25a6870bc581dddad6d04928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d30e515bb5dd6bf8b6965817e7dc4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbf2c6b6222a48615494352dc2d633930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce6b510733ecf33ce21f37f142c728931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c14d38932b8a53c7f4d0c5309d238d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9ce1273a317828fb2e22ee495b613933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92681b70117ab2c670a2d7b3a0db6d70934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779f32f3b161aa77e29cecf4d58c3ca935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cc9d9fdbd2d9af5af215e843168b5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be768fc8e72642ff847fd5e5b9ab8c0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bda8ca9a2f3198ef036a538bf2c61938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab464802262a5124ca9c387e1a05e916939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df45ea5b781597393f29fbc14b7bbea940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83047b923bf2e8781246044e6917083941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b03dbc9113c9be4721d46826b57a4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35f8b2e67c5403d6ed28aff554954d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2650ff55a6629ab07e28f348490f8ab944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc79f61169b2cc60bf6c81ab2f7684945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad3faba5a92ffa710f6338c6fa86a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a16eadac96e7bae7cdce6f0a903a2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39531eb0b919cd583380364e83703cef948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f57b196a89efd584cd35d46596a00949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c6511aeec0f5cc8c75caef81a4096950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b706927c1bc6055ea22074f0595ee951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f86de3b79f4f88a0d7c64a2a69d8c3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71d651ed24e7923d91a1e03569c757953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d7c2a263d9f344c352dd0cbb083db954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b503fa96293b3fb44ea11d5ecfa53955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d3e758d4d6f9325e33d59756f5091956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac8185bb3c4445bae3a298f2f086a6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43376a291146be6ab14d9a090167968958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32dd8868caba8ae55eafd56c0e4238959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf79a66c631549b9fd2a90304c47339960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d372a9eb216c4d9ec814acd49cda9f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623cbf2b063aae191a73a3441c35c0d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216dc54ee5150067ecf89d749e09f4d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189afcdf6e938603bc035a334cd7868964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16751d7648cfaec681a102f5902f16db965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd2cdc9022686cb5b5c5f9e9c49ef6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145120401eac36547804005e6ceb5672967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3bce687d2f1f168f10ef664e36ab6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129635d046290c2e22716952e0a18cd2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740126fe63368a62c496b20e1c6d75f2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bc663ae32e3c5f707b52cf8a76ee2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22165d1172a4bbd14875cc1a46157cdb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b8c75547873d45776db91125fabdc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c407458288ef9e071a9b269e3a818974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3083787fd1b863a5d221f26c6181b6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20dfae7d9c070fbb01ebea077474b8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1db6887ce3dc015422fdadb1b3a6b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995c6e4a3591d6ff25830d80a01553b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66003c0212ba1f3a5f762796b118602f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7239928cc2f74f4a30fc689da6606d5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73d806ec7ea741d3076a6eddfe32b7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0b4a7e7cdefb77baf3b114c00a8b9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e533e133439be08e050b0c840fa257983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ea589debdebb083a9efb03f673ba9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66627905ffc4d5d12e535c871ec109985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf8c55d6e8442497ea9622e360fc32986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ec1f12019708a8d66e983830e91b5987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e983b0b68b4843afc4bdf9a4b53f5d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918851e016167e996fc9fedfa035481989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9492cd6201edb42e41de118321e83990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ab89ff37f20d91579ba922ffc9a3c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91308ec7b9060aefe53276dabecaf8e3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced422cc0441283dc3159863c5019f0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670297e15f961674bf52c5ef805f3a6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd99bebfed3a73d7d246f6d1a6b6599995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a3126897966412d28751710de56d4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9d173963915472ba920f6b0e52d19997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf71473bd4d765629b1e7597d143e1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cda509d54757df663e0560f2f899d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14830d0b45b305afb0f0c2076c4ef463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047a97af6a7b2825e843c3517ab47444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea924236bcaddef64ac13f208579325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab0f4db26dacd06826b05701e7a6b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02588c29b7cf92b0bb2769e02033447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39790af02193f84cecc93da6b2c5176a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f69c0705c260bba1b26dd71dd11b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131266eb49a06fbc303937589a8ba8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44f292156be4896915e8e4666c5ea111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6c299872a8772abe6405eefe0822012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5fba39bd921802c5baaa6d6373a8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120a7ebe68a2b9cf8e53cbd8d4f645014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6901929745f8789a4f69ecc96d02615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f2962e3eaad36acc3ae0b93e6483a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a965c2b0941617243276be7ee074917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f4d8cb96026d10ffa1077ba4adaba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26797ae3786bacc044c40ecc8d465cef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b58189530fb7015ae71108f034eb0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31228d5885f41963470486243a7cc0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9821bfe0d82c97362efdf503529ef322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7e84dda83315d2f895f8bd47f512623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b858d1aecd80bcb310f4686ec16707d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691df7cea5a2ab40d6afcdec9856b7dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157fbbccddccc3594db9e9d1f1c9aab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e39baca13979e5a3a55d9d3a307a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee671933fa8626afdac45d5f29d9f88028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5647331886e8dc3624640356ca55c1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609cf38bc56df72a6774c18d696f5a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77ed8cb40b25d9e8cfb54f4329505931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e867c8001eb1bd7da60c8617ca4e51e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d3cf8e83f77159406394497c0c39a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef816a7209cd17e8fa77fed9ba8fc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e4bca02e0d6c85b23d2301f37424835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fa672b7ad90a7db9dcc88b422146136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb015df8f5169f00bdfba3a839b05d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ef65904c26de20638716c0b32b54638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23556cf02e80f52441b23108a988f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e32f70e9edfe792c23f4ce67af1af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e2ac52d7c7122f1a256426e06814641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7703f0855850351d56fc5fb75ef57d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11369b367ab6276bb9bf074d5b153943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ef5c7ba1390bd6da936bbb92b74e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034273af3c8ca81e2a3087c745190ba145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08f830c856d6d5d2b7eccde0af29a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b4f2ef397f3027b6aaec48334dc8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8306996a89e75a59c18bfe8b2c68348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e075285c6bcf9d6e5eeeb16021b98f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6836b57a451a728f7984014406cc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c6081ad4fe6c5ae4153e03d7480ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e1f26f5f5973ee3a3d300381d225952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab2ee5b44f0f863d1abf68d56a6d6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e680f94b1aa121519d3ebc9b2ae6bfa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fb398db052289c1b41c6c352595d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00688e180c038e0585a94e98fd50326356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c22b2aae0c44757ccadc4164124d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8d5da48b10318a7e0acd1810e9de758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3c516aab62e67c4bf79b9cd07d9c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc327d8ccd6fef187bf65e23b3378e9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47386920aa7962b62a385b765f391cb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fa85f6dbf040b2f3ae0097c4b615762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2c8dc26127194be886fb87929b27d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68625bba2f051ed04f3128203374431a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cb7c5d6d83a79ed161320ac7ca47665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa4500ec4bd9a50939d02d6f9486bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fe28bd55ec7895ee113760c2696c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4e3600c4b74dd9f43b2ed5618285c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fcbfcab338cf9b220e70906ab618369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3598561d2d3b79a1e52e32702cc6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93bca11b10b4cfd98587329980174471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c933c1f52ee4decfc36aa0d3c69b8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1ebee2b8a0a6ff824cc0243c7007573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abf932551eaeec3d53816775c27a1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800222038ecc00567be6ba94d13f9ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f658826214315e87569839f06c3ae876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed53b0571cdf368877ae36c3e48a7f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891ab213ef7162b1fe1694ee45059af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bf8c633ff7a1b80215664df0a78a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6c1182ca00b04c24ab102b45a6e1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690295cc95c4580f30810a7600a1f5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b0cd9c40ffd8b66c78ce6f12d94f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f78e0c56871aa9897ed59042ad7c9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ee651a2b402bee06ebb97f6b0c4db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22402db7b23b9b06aec867f2b7bf76c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f52131c652c8d1cb39b511567646ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1742a2ae28f711f5bc3adcb42782b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719925ab5973bb864ef4a55a92b034088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e9459b72b4b5efd8c7cf701d87c1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ae842371f8c2c2ea3279d421654b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040f58d79b0ff3644b0dd27daff64ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82b80cb1af2775e84250def14a81b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8803b3c8d52d50bf6fa9649de9dd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a078d55736e5ec136eece67fc639894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3998cd50e719779fbed86b46d5b6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9b09cb2b0fb23093917c1d9f3b2cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9c74612bffcb82a19ac028d065d3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defe95ed759cdc6452a47b0e20e0b7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16a84302b79c28864921a4a7242ccb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2533ab518e132c30a31cce46fd890100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7391a6546a66fde39bb82bb828d44ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e125acfb48b1205cdae68141745152e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efad0be8225224c0cb013d376cbab7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed685ddb2b04f8f2083b6f928b94fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cd84304dd7c2ed1812d872aaf8fd3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bca48d586fe9d846bcd5c44ba5a867106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746da19cefc7825286a92d7d04794318107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b7b2743289e78b525ef4bafb29af2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020bdf2a44faae64f0efa176317aee8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef89ba042fbad1ecb3406be09d55a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a427c888efc1e5519d8b257d87d35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e81ce6a9e9bcff95b0fd51d53333d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2898d1def21aa33cf4b49596f79fcb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4b61a7363ff97cc3e09a631617ef9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c4622d3ca54ec032c634a823a52d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5ac47cd7f7b997ed013cfd4de0b3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3f003224791593609b954c7234c63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e41c408dca20810adc360365005fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b81af452728a409efb7404067cb9aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f255b0cedb099f27cbf186cf4590f3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618b0d2cfa34f42e9c56054465bde49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ea2c87d91ff3627a92599b34a20ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03973d26cb1907f662154ad3bbd33a73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373ce28bba4f5e83241b9ae95ea25b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eba1dbe640d6bc7c9d86c06f6e93c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9980c6e42c007c19e0bf3ba5d39b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a617b9bc673e1de8494534e01a79a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e197e06804a26a59690cdb25b1803a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fbaa5d1147b828551c7c55beeb5aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43769f1c1e97155ec2c7c97f36ee3e27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbe630ca68ac69d2fb1ce6d799ce5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5269dfd397dcad0b9f1b93ceb4c59a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2071a7dc426cdf249563ff27e7957a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f7b2135b30df1afea33aab6a3faa1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76265d273dd2d79e59689c7713612f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30d0eb04f06f3304e7f852030a3ba8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222b97eb00e42d29aca93cdc9d40087137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093cd18fe097fb4848fe4086cf43656138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1456b3b9ed9572c780163590f4a8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543711883b8717d942af9abe0b21c2bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9b84a085d55856a66597ac66094d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd666849aa6d259b98f976be73005b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51bcde16584f5ebf4a360f0d687dfd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b7adb2378d84fc1d73d425975daa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f150336c094854f383c39b51a1a0b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d56195c468626572326c4800cb533146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245678c6f703f1d50811ce579f82a750147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad66afc8cb6fd11b37fb98d0947878148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb787bbb005722ff3dbab515c8c199149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa855e7e04c2bee6e76e7fdd02a2c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505c48d5f65236be1af2631d6030ffe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604496a65075c0865f9f73d368bb2519152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db384677d84dc18566eb4f5e8cc353153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d6eeeaced5970c6f5013a047de439154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff30561f927b13f21014436d98b94a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee87550018f8af3ad457b033b7b8af1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d387a84f8bd04be438c159ff4cb90ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fa2f227006d4ddf22c1a1784abdf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930284142a38c787c860e2f4c10b5d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b375a8a1fcb74d4130b01dcfcd73ce3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208bee05b9947fa7233df7055b83b90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eafaf87dbcca05bdfc23d04e5cde4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887377461d80bc40a7f79df4af2e3f85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b537877da1019aeb84904696ac93b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec81b9d7aabe803cfc8b77083f1fdc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d446514eb6ff7022eb2460bbb7be17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c5e59e11587d634a6a84e63df715167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612aa5b5f03b7bbfa80475ad2c10f2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d911d0b658fdb81a56bbe7b4ddf9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88023379fc5e5284be252fd29f8898170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5bbbbee865fba2cf67ab36dc0724c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e538eee0df1fbc1e35222edb631c28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cf4bb3bc6c3e96563da872ccadb8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79f9a7dc31df25a1cdf770a0c37171174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c892c3504cc1dea2ff8b729e8d68bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9ea795034505209d5bfe4257570a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c2934ff019984ba3b25cbed01d38a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd970c5761896c3a2a4aa5a857b2dcc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e52b1f31746b04ebbba0f1c942ba2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6de927e081d05921e9e1a5d176d06a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e6962ffd4cf263e911591192a85b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fa2cf319c97731dfb4661e24481aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd967c84db48c76e492ff9a8848116183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa8e40df410aafca82d073aadcaf0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db66ee6fe3141b7fa18d9f475fffa7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e2044e83d5d3dc414f200dbeb7433186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4debc66020a88807323f5cbcf5e76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5387e519106cb0d83c7b300ddcc85a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f588eacd7f29693fc954b786055fed9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08340f7a64e3671ae52efdc0f64858bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c312a0cbc0066f596b0ff03e0c636cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0008baa86cd27e3c7661dfeadea2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd7a9d8d1bf6801e37edf14037979f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7cd27adfa854a48bcc1082e584551194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87d0c0a6304f305739a5626b47c9e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb19c80945887f93fcde567aac0cd8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b70fa55e960d8000863602810a3a0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2581c2d7382fa23074cd722d56b5549198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65fdfbff6394c3efc1395b86318c60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5eda94826ba4f1e427706e1e92904200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca174bc6f5854548dc74b70711a9ba4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0727a7e168f48bc205aa56d87c4b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5f3fd6392ba6374f7189339ee2062203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fc427b105e8ac835231e4ac2411bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a598d8e0ea178c0bbaecb0c1d6216c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512b37341b7c6462153b8fbab471e6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898be78ebd1cc449d86a9d7d615d666207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133bd4d8c08155e85080dec1b384719208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a467b9fea12d9cc45cde2443662e83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e7152de8df5c36add33d6fb9cc494210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed50b28735713d09302b682b63856f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87f62dd8d3f3a268c9cf4b5dee84d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698cfe59b17488f2d2543122beb0ac8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5842f99569f850cddb9773433c7410214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2881dc7de8bab4de69a801f24c6b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f45427177ba1b0b39332fa314fdeb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d0e9e4250e85e4c9933e5e80080ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ef85ae96ed5d732b95d6d24915477218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60645f75b8d69e1a6160d225247266f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23455c1f5ea3d8f99c26e186dda6b4c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f3139f9bbc1a52231f7da212733b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a25efd4c78bed9965b9a8c6551384e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b744fd3ee1c59e608252a7f7eff276223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334039de9ebadeaf6215fabc9814892d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f566358103b326cda01dec2e86d9dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851492fb95af0e78f63aeb674116a84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6534b53fbafa3c927811f668d64f5d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe278b47730b624a5d26980160b918c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e99b0fd2d63971032b68baf91da1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276555504bd35d2f365fdd048ab98382230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5130a1779173e7d505e962e0bae9ca0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058857bbbababd8a14d9923cafe5a67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8e860ebe0d0bc84bf69af168edd66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2519c2bcf5c1ce91b08a592643c374234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb6f1393824b844a9a6beeac0fba38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28175be3c468b2a40a07c1671d333e35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c29410b1ee360f9ac979ab2878bc80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770307ab0938f54bb00913de4195f73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17102a8bf6ada79530dd9cd9ad695648239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f22ad4380b92497bf8f7cfe10f27a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5967c13514888dc8d5c9bed4197fa18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23b7a5bd4492711182626176ad6901242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213e4139c1482c851245ac21886a0b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e410000e528d0966495ce5337fd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a4e3c61a82c151581257ca36792be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c196ccd8858f842ba76f024e6bc3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd2378b3911a4a624fdbacc79e000e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32610754b79391b86a2e2d239c994f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ce1c4c9f9ee45cb79fc9ea340f18c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbb240cb0126bf26e9d24e6c5fe519250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19008b73bdae3ce020be874621b65833251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ece9d7b476ffa368df499f9e740eae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaa770437c4376aa7064e8a06928c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283355ef6e61cf876a552dfd3b2e84c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71acd68971f395307dfabf88bdfbc8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b9827e86694de57984a933572f21d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111d0ccca4750eeea81bbc86c65627f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08c999918bc1ded685d8216d72c36d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773b5c0bd285636b6b4b673154aec84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33e0a05631209b168aaa35d7f52063260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d0d6d7005de8fb8a78ef16545106c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58c717c58e5096bb833977a3df4580262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f78d5c5c6b94a3b14239c757a10b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbd3a60a48bb12701b042ce13f2d54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ce663f710cf133fd8a3d3d110523b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91917fa7e94179bca61c123fd24bcbd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985338ecba3187bbd8d4b6f5f78a0e8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87289478abaaa91cab646112c5c6e27a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90f11fb54312ea2eca92f27dd3df8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f15c7d97c3dafb8d4b225228646a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c77746a078b12ac84953cdee610063271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6eb62290204b89d14a3858dc1aca33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279e5613591d8ab3c707686342261ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eafc6ace94fcea9d4b99a855a767b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c708012529a6698ee3704d1306e92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fbc996d41b7bd83245c3468214d4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc1f8ab82154af6ea331a91ce0e0c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1543d7877d1f807a465f3def49f944b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06d9f7579ed191b4f6764a51a3f1cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26456dcc3d7903fd420331596bcb77db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05f700381da8c2881c63507e63eeac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6143bdf305167d0a4e6514547ef018282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b760fc35e307fd4721002ccd21fa99f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf649a41df9a69ccfd2208767f6ab3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b53b0c6c211da62e1ec1893e0679bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe296ff1b269fbb85b6b31edcc2632286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe60b7033a426a87592bcd0921546ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d969b30dfeeb00572708e9181e804e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86d88674725603404bb0cc08e79e8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c554e5e3d62dc7b90f34a372e82c26d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf03f0c26d740e3216d43cb828551d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67b5c49cfcd10107e7484967f57e22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8b31d653f2ae0e1a148223463a243293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920661a29fc04403cbe5d9cbfdc092b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed48e1ae783ccc31887f292f3db5b0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc5f735a55db8c20beab6feeaf3e64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8034bdb0efbefdf330dd2042eedca7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84249594c196792c3ff432178f8780a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e82add418b4480cd167a61dfd12b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0874761d0822fa1d4a9ce8e4dba5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b138a8ca882cd825ffe5d7745c23e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f29c1a6bc7d30bb39033a83698c1ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b2bd9a684069cf9aa3235c6cec7d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01894a01eacb0b84ad25dc547ccdb7c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f886694f9643467ea0f36e62907d7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04aecebd847f062f176c3850cbcb75306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c376c2723c72dc18668f724b822e4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ebe8dbefc3134c1c70d0645c4837d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff3155e1ce370c027bd0f76b5093ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922132c6f8d011498ca4aa460c10226c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba6ab7ca88ce21ea5b0450a278c5de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903828d5839cd107ecef3cc760dd74b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4b49aede02f29322173217a24d334313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e352eaa5fa02b56549674f05c33cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712f48c06d01a7548236f460b51cddb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c8dc18330d0a28e267913d5f2d459316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb8aa4f272958fa0bccd05354f1172317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a8589be856d3b9a5b934364118483318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a9ddfff1a353be1f6dbf21e3ec488319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a85f6cae8c34ce34f38afc58c989e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ad4a88558573748d3896382b4d013321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d83d630f71ba450c497da9499fc4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439cd426de0d303f8d5fb146c285f5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda99c38ba8f0c434517b628258fc4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887746fa5476f815a4dc1f69849606f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fde1c2ef2812cb750518b804cf89b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590c89bcc2b42ad4d09db4469b12e9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976472be53d38df6f1a20e3b4049a989328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96126464b31a04f239b9ea24e28d7834329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3e94254de3294a9b64648bc5ccf89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65cab0f1264ca2350c728cafad2530331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db12541bf3c0912a2222575669f4af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749bc2aceed8086c74e38bcf15c0fa0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c4fb68cf2035a9a8b1fb66550e33f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1ee64ef9945a59d2fe2e2050b0be3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c03b94f155e4a139d07d25c4a667a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a597bbb8d122d037e4f887ffbd6260f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357beddde48a23676778f2d368951f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e97b40334d2318bcc9cfe89dcf5cdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e34887ef121110fac3459640c0fbdf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4181065a9e7ffdd584f3aac2634895341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad937de060f7898a0b30764062c10dc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ba9bfab64b1e24aca719da8a798a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64789646dd1f237b96b86c889d8873344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb85144c8938447d0283ffe90fed40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67a7b0e5b8c4ef8d10af5625560f8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4b9d6fc2bad7e111775121d114b52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0e6ef9006647e68bbfc429b9240d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59ca7d035af1eb3352c1d9f485237b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec3458d9be8c084d50ed38e1e5fd5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a702f845e3b68233a688312f2cad2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a694410e1f6ad32564baeca9bd6891352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585a17440122bed886ecd3576b074ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe30e8d3ce27ca4a5887a1b089f572a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73749720e1130b769d3f012b3a4ef71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fa46cb47161b764cca3925d81b127356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1c66eab506fefee467aa1e61748dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7e71ecf7e95a86ad96bb7a43c825c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153e75aa5c0f4f0c6a71d57704453ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55b5fc7bb5f41eb12c56e78588ecba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c57ea2cf0cd377f021cfefec27faec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ec25a8e12922a75b5037f9eb94d6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e1dacff92f7163c0b4ac7c9d526de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f10322d6a4b92d9cb4dc6cfaf951a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a930b4d6771ad5cabc3afa902c89f77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f36e0099cb13ce3b905e06eef401a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e310826ef32f10cb089a2409b6424367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41983cbead3a208cc35f00cc5e9f4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe3d582a9b6eaf026e73eb1b38fea5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd554399e5e3123aea11f95d712222ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fabaa3a42bb720ff553a1276d9ab4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e465f19205e6bd0286e3181cc25784372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4327a11eb2bf433d3890addb2b4fc0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444cbb028ac20d1496c91027558a042374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3732731af0b0a0c562f2fc44c1d89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250839fea313f8db634bdcc16fb738b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc503cfbae4313f3d20d40efe0baa1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3692050dda5e9e1d6831fae090273a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc78882cda009f56e8f12f4a2b1485379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b63ddd25cb0c2e7852c781d4e1dbb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5966bac4c7e0516d8c860cde5ea18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe187f999ff885a77cd3178a70f1d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e189b8fe7f29ab2e282e2484f524e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2ce973982a815ed18d6f191f354e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60e8723e7ff2bf2078316b515f725d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2985aa168dad4384ce92399bacb89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c44fa9de9703647878782ecbfa32c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb6e91037129569e4bac04a4e4baf4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88e194837807bbbc9b3767742c30c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d909554a1b56d02ff5f4e579a8291e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3839b88e79ebbcd1399f736786eac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc9868340569f7628671c561c64035392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13644b99e88427833d9a1277e1523b60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac80a88c7c1be902d844b810bd87681394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9260a7d38f04cedda0f97cb034815395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc309798da7cf648d582026eb86be442396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b546b650147865bbf99abd577cd35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2166ef1083bad6502740ea35665b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a2f84ca7cdfbda33e4b4cf300e7d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac788132dda570d19a015c85ccf0a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845319758792d63fe71e5d1322b36070401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad1bad8713432d0f1aeadf1ecdf1f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff44d66339b09f5cadbfb2d5fc9096403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c1f06356db8482e6d2760613e7cef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50808b978bd0d30bb7371d99eea6987a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd045ceff284a44a026db92d7adca8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d2dcfec59a17df1ee309bbb401523407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85fd9cbd8bc974554a4a6ee758a01e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345714c28aa94e2d52b1dea489eae41409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afe88aff9cd963cc4d0beb80b3528b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e286d557c6dca71d4c3352924bee90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c710e66768806216dd9aa8ab674c20c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419d673a6727527c302ffae4fcae1f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605537bdd6effbb54314d915cf6cf3ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712edf8aba9710cf941a7b247f97f1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd652f4683e8334a8f305c145cb38a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc03a9d3bed06ffaae5fa8594dd0ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d8bdcc9b307c79167d1c27b88d79b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23b9cbf861028e178b3dffff7e4a79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef1087791537fc20ca7d5eba3d65cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bf81f038fbf06d986b4272a601683421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d419b86dfcae70441665fd973e96e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c0379dedd965446fb31b72690968423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80881ed8fe888e089fbc4e0bcc6c426424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44841119862bef45b4ae35743b463a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11524e789dc1505fb6939d7e224ee371426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a9a831f5cfa65eb7e92011692cd5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d50902b814cedeb8ba6c8a9a23cf4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b012049d397374e3a7fe2cf4cb377429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb468af95957bc4fd22a9063ccd079430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c38156ea76c541509b06be030395e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352b693d3d9e048bdb5844a3b9c2134432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6b9aa17e673abe27b05d89be4e050433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d182b52a52e4577683cfba3689e3a4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50912051557dea215522f31ce1b56f87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b020732a0b441db084f6cb5d7a1976436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7e2e57eba793a7e63ddf92117ecf5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e5ebf91a0c09182b8523109ea9d08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e81c957d502ce5fda836db2178fe4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cd5082343f874dc4ab2e9a8bd4541440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33010c156aad3e7254f6d6e997b524ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dc8f73609b3011a331d5cfb9007a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb5d5e90d82fba26615ec6bb186000443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5253c24ae0fffac355444d5242e89444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82085da128b3aace0af5ba5327849432445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ebeb16cfec596dfe2b7d5c6d4c658446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0df1d54caa4080326bcac6f57c125c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d053c45e4dcdffcdcf2979e0a58062f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5d6bf046c509ebff8b85d171ceaf3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfc870d43062c5e37a01a6643da9ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf8735cc71071e44dd4337bdbbaff9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb17bb4f9f7b1488eb74503e866dfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f4e1b51042f18b078a2340d34de44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aac67a57c1039db5a331feab0e1fa3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e24643c2ffbf4da2754781d309e24b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af38d4cf97dc5df7b842af86b537254456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52a7e09aefe5840f16505ddca93c92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be4d1d0a46a297b319746038619154458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb67bfd1d2b9072126cce905b46e65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fc696a2ec8e2b6f5c364b0e8f3160460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961225faf5fc1bfa856080973fa0a8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30a8bdb5dff4415f131367702b10a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767acb32d53d24fab163ecda27008b57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8701a5653f2212727f5f1a20dbabb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34bbfe9ee68492948467c3eb7f02ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462249926c55b67f427d8ab365d02daa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595f466bbe80a087f179b52457050f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a91954fbca3d92da0b43e8aa44deae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d8714badc900bbb96164c2681cf48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607750667762691de9a6a52dba6c042470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095fab350acf16129ee1eafc950b6a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d001c47c3fbf468b9e386ad0ee14dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8a46fbcb9bd57513d4d8f2d6e3f47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2e465928f3a9e15bb8b364c56d0d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ba4735cfcd667a9e0f7ba8183ddfd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb416fa7db87a6664c47408e030996d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb349c08f84070f2601a1a311e8095ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0820d9fe21858c4ed9ac4a09b2a4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c464a91fd2199729dea42320cdd4a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fd433221035d0d2bfeeabd4818e12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4284abb31d351e5727d87c2c896f4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57186f154d85a35b45e376539f6e2c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d145f3fc21ece3a00bb41296cf218b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd8d14af45a27b32ff05f0c492b442484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622e3a9c02c2ab47ecdfd5c4430123f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d09c2037c49bb2b8c4057947b2d0b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec7e9c7f3f18036113d3a24639005b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4dad591bda6a7cedcf93f215c6174488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e25deeb9ad8ce226f6d31f578fea87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e3631d41e626a5d4eec76a094d6a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2cdced651d1441142844a942f3e8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358c9aad1c5616bd744f5d151952532492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa48f3e75d2822c54414c9903eeed0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c792ec761ce2ddf680e757230ecc007494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687c2d36685d2f0c06581ec3361d206495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a40230e3512866c3c8b02f1a963200496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4c5a88fe6a224025ff0ace1aa072a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729742e22eaeb2cc5b97b0032e69225498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2445b34580d93808f17ef22f68e00c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804a1b022dffac57061793be53e5276500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846604679e45932bf9ced39412b56849501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccc4774867cbdf94820b281ad7e45f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addc12d10624d995c4966c7c311d2ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6acfbc832a7362a86e84ed41fe7180504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cb7265a70e336d6f82e90e4d6250a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d4e19dddaf768488aa9f312f91b36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cc2fc0673a404aadb0f477f0b95f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe5b0012075bec0bcf45353bdd990a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1300e8a44f8ad548c6029534c5ac41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4e65064592277c1aa6ce2817155f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cdd6707671db907a68ba49931e3d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29ad32770ca3127e8769afc22d3ddb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c0acb181be80efa8dacf9131fb9c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11e22353daa4e0121cc92955f58d2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffa53ec2093173d62c12afcf2446fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a5f38e6564182b0c8ab0db3bbf5c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff54b2a1c7e29f6f30ffc6ca81c8d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530f67a6bc85480d72a9555a0ad6af5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7825d0b1cbfa1aff1873049d1033ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd38bb7129859ea49d11fbbac04c964520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4e03a2a2d44ca775ec5e80d956d02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de5c3dcfec8d6172c3a6e3a33068b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075c677aab66e7711396e412bb8d5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276c2c0dd576f8b58f39a7152fe32a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93989e78c6cc5f0d6c8d4a2ecb392171525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d7bfb4338c19ea1120855a7c00412526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f75427d13965e7814ecaeab5726087527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f25d1cd5c3313a45168e57f6f84fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83c5bc3c072821adc9658b5af1b7fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab9ee01abe34fe109f1ebedb1ce8b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe627bd2a4e961e2f0a4ac31a367a06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678259fec2d9c0db87f22e89a18cb1f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4b8a42b4a9fd5f3fdc8ce4ae4c906533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181443bc7ccffecd40ed380f0d2ce007534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b1b77bd62135a1f493a90047d6533535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c31aeedd1949e8e0b43e748a7f455536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925afed2b0e75e2ed1ace2e428ecf42c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d103fe0e2130fa8a08226fc01f7a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b91ec69db3b4992bb13a26116a085539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588ee86bbd73b69fd1e4f9b7d4dd3cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755c9180d038a7edac3eed8bf51ce50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428ad511715cbc4baa0e56455f03fac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9aeb0a3a7693d1f85eb973e633339543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c632bf030638b9bb61d248be7a301f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b08ea32814edad446e30e92142951545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fdaffcbbbcc4e9a6b4e4737b1435b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eb77623ff24371955a06baee2c877547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87f1a47801f508462e291f3b4702e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc084e38037ef2a9793c354a072953549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10956d4deacf2c237084c2c3d8686cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c83eafac60fb79e3e70881f0ddb956551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0019dddb1df5217ddbad5fbc49d28d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45627f08ca7dad6e0cac61062bf3799553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450986298b93ddbb82f561ac213c680554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c126dc7effffdf8a1558055e3ac14a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b0315ce15548790871b4eb43cac27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae00e2195f635c449e6ea22694b8eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f13d932878996fcd2640248468957558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e791efb2477f6af706dfb87080487559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c93b2b772ac3e0eb477f18b020b130560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802f23518320085e77fe8c1acb6433f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db782705bbdb2512079ee7e6d8612414562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cba5183b2dbff7242096b23a81562d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0d81fed39ac4b6b6c88169c5f157d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d6fc772ccbf10752877444c613ba0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360794f7cb038a9061242f1cb963913e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac54efb5df217451ca1f61ba37938a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297736f5dc7d8038a342a36a4f1b620c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2a1ba0553266a19bda4b9f61c8048569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5c76594df3320aac3501a48c5348f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c29a1723ae42741229c7c0fcfdcb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11f0f5af2af327b13c1d7324603bcc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72512107ba36f2f6a169b0f22f27f571573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612a8bfcb549a024e0d726ffc4367f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79a522336444c4c1aa3b60e7c50a25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56ce9e5d1f7778cecab07c4cadbc1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44affc7db9a3e88c49ed68f24a455f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122820b450368989dad5b129992c06c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424880b97663334ae871ff31263c9fc1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64653741eeb9f6387e1a640f36b7a2ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93d495da9dffdbe99021d33d0df920581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9f837d2a7b5a1f35f95b1d7e8b41b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05959975311440048975251ffbf329f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372f74d2b582ae10fa006ecedbecd6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eca29d0922febb20f1313b5d68afa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9d3947768fbab1043dc498f0d3fd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f13e0d835592080f29e48b382e09d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dfbdbaf6797709fe9a708f17ba158588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd98faaf4e33a7c473ac0529a525ad0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1bceb4ff8182e371fbbbe61db3391590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113e6f66706be132ff5abfb060186d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc2880f42f72c753e18d5c4cb2f25b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea75e5ebb7bae8dafc00c079f5aff0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc571330b9bbfdc90768e1abf55380c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46a2edbed27f5c798d2b8142b861fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c67f9e64a0c4cfd5e4a5d44fd0f90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bda09d8429135ccf91c1e7acbd4f21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122e33aa627cb0441fc2e56e6d83e98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130921ed085324be6067884febd6f93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412fb9ed84bfbf942d35e7477c84fbe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6508677c372e476a07ab59cf1159f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e27a0f99e34ed11a1f6a1252a7d439602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eabb8ec3afd657bfa7cd2d868fead603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba7e6217003684a984c7e5b5333697604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bcc509adf89637cf1eb8870d185a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509858f348f876c01f238e83ca5de1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6321ae3d15c28ea18375905f2f6de6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40117cda9c541016f8f60c2356220c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79767e4976fad0940ae5d8f2439f7b5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a90133ff42a7d1e87f107eb7f13320610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526901adbc3f02244ca05ea2a7e253d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cd9d6335d1e8f6517be4b423691cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8c9387c9868f717d48814ca2f7312613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bbbfb712ab12ce80bfac3e6498656614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6fdcccf1447f3649c56398cf7c66e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88046f4ce4a7367f7c43783097f33d5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe88184f11746ed934e13c0e785b5c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c419b8729060c43b667864fca6f37f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432feac2c617f7c9eaa21de64ca5cd0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f489417120646480236b4685ec03fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f4ac601cec4c3b5e2049a6dcc8213621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b6e45f721410cbbd65ad544a7a311622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bddfc18a52fd882fe0d8a8628e960623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadcaf93c5fd733d02fda06c931fa4a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f687247c424b84b41948a229915b401625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e5574ad698f9d4eaa602014de3591626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a576175191a5276604f6de61a9cb9df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011994109442284e5766848ad332808628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf6f08d6667b910b82a91515a424f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15ac1e30f62ae9e1ed5ca296e2a79f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519c51bdc8998931c536fcce884924c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2ece1747725dc02cc4e83b5715cb0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040f9afbe894cdea8a83a76a7f57b5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd928a2c1568554bb6290fb6f0cdf8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910e0122de3fe0882ee9c1d2bd399cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efc89b0aff88babf8ab52dd4c0fb62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014227f5d5a2af20d20ae4b0f230b161637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e268c63f045e75816d587d06f304f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bfac612d86cfb46e76b6c0c673e29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5789dc7544dfdbcbec20a3488c1a4cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece43612fe4f757a56aeec6a422e9aad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d3cab910776d81643459a8025d9f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6aa0026491d0d75a5ac172e1c104d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6827e5c5c3c3dca8a105173b1bc53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769be727ee13a117a44a78f45951bfc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9c240530da1c66e631f0181928e43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627714ee7d0eceb97ecf9c661814a797647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e847c227e6c04266c534fe5e6733b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee50c61b86642f213f9306a249e5d6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f66455a1a26cc29c89b83899d0f970650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449fc14ab86b431f34e5952fd54b782651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9354647e13a26da9507cf2393b94eb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc961fc103b1d8234d589892cebe5da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487696ccd6e05f8fbd2d44b5891546a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d6f6c8ef42013a244ec3dee33671a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c498b61515194118dd729d9c1ce86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f764041c491572ce8ec77d3605b0702657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2caf12e4f9ece417e638e816fd49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f52387c0e04dec53d058544a818cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae12b3b39239895a1dec11db6d048d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899870d169dfed4106b3a9d94d08f0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5a362f79723842b51ae7b75c691f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da45de0b3229d3c6750609ec0a1e1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148ba82a93c13a38c2186f47ff9a109664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793aec9146bbb44263cdb513d21d457665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96980862803ce4280e1826ed644ded55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b6bd3b808cc3db6234e8765098fdd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17ad8b67e80c9e976f240a547722a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff778899b5abc8a381695775be9f43cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec54b7fa3c85e957fb7eac9924f6bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de47def508a29f514a2e723c987b8f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc315f39c6a069c92acfd6f26e18f2b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2099e88da008a34eb4754946075ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4606d6d4d579c833f2f6e0baffe0a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7a0b2765270cd7fdede21e75860b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b992db7560531afcc989b64e742c9f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a2ff9886dc290bb3afab74d0375e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0f1f00f5b7f9ad2800c78e7ef268d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2801b3a8df925dff5c39db4a49b3918679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e26e444c76fc04330691c1bae4b4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971d4cbbeadb019df669ecbed951478681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad8cf02b39183c63938489ea014f0a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c9ea6e7b1ab5fdc63c4b0ef16f275683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca3b05dde9f369815b078e57cc406a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dfb280a98b5ac123a3a48e73a7c4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fce4eeba710c210392ae6959d665a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c719c8fe069f9d2da883e273ca14d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7912acae757c67ae0d46211351e74ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dcfc66e90a9e615d5409b194db208689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47fae0177ec22eb774132d279bb469690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b43f2ba164dfae3201371ef3ff0bb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd31b7c19ddbc60b369140b88ee52d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f2762aa7b662d0b7703605225c350693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36813c8791d89a70ce5f5b1a8c607148694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb920bc92a59c258873e1758acfbeb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40308a615e905a59ada6569a622de4ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5237b6dd713dc0fc09be3936d79484697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf27343cb4cd9eb1884e17df35fd7f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ce13574c36741619d6721768728fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930a2a91bca0eee242b9ff6f0d0bcf6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389e97075fc77e9241fc0e7754c4745701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85d29ae726f6fe9625f4b13b06067e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04725c55ae184379495697db54de40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc28716b91a85d70e137a9066254913704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364efdcdad3a67a5805b266e7da16cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633e014a31e6686ab1410420f74c7df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546827b3c5c8776182c530358142f3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d52d5f68ecae6139e43975c1ce4c34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2292e039575a9c5c9e0a97cd1e2387709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811b89644eb8946d6d2a0606b1a8e49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bc28dad4e31120d2602bb3449c89f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb758dc2f13938ff859c8e0083e4a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074b2028dea1cb8e83804c1a8b1808e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b351e06f9134c2c0177f1a2cc8030714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bc8966db9d291a07dc66f320b1362715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf2e3c2057defbab333854bf7f96e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0e8d322f07d644e27be0f7defa6c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f01a4ef734a41fe01b7674d017bde4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071f7843c2820456e576f3215c0b7b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba9dab9b855c3f89c5e6ba7eec3b70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459007fc6315b463ff5d61d02ffad1c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a5da84013864d82d5ddc23c699d49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea7c7837366ba6b51bdede82b2f1f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ab038054f760e8fcda3e4176abee8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92376c351fe210f539822b1d73a42d2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae783c0ca697558b03a6dd678c1bab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c3fce2c882b659418574063dfbeb3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f3e0957632d6f1aa391a5fbcbdc53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3e8a4450188781f99ee2ecf7bc77a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce452aed4fc07a49028a4416e17c960730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddd349dc7325bbdae1d95d81119927731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cccc3bca3d440a6f02657577f0cc8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22ab48b783c9bf0254200e8eb5a727733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481852586bcf876fe907926fd9f1dc72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31c5f289c5b0b98df7a945bd4f0629735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe61c88b0aa7f4d5344009139e459a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c03c4be599a08622adfa690ee4e9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fa776873fcb3aad4123e267f6ba5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07500acb9c3a0bff8e3ef1c22c2152739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b1c230cf50d5fb916d06331aa7016740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c668459b16c34c5f06291a44871e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75ee7597e8ded22d453b6b4b07998e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b871e8ca0d32ef6d099a6df92395b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dbffb01d1cc59136e91d191256396744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4845570c3bf61bb7dac7b678008da0c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cdeef7ab3084a6cde17b54298ee6a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49c6496600fd3f61c0b6c3fdeeb829747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784bfeb6df3e889d61bb8c68df145de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21ed504dfe8469a51abd845cff60bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde1867b5edee115a32b4d22818d9be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37034ca41283dd285027e6103fc714cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c21328acee240ef96604b6cac8f72e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb20b81e4b38f2da922eb7c434c3fec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5739900c91142f882b76b763103d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ac25b40e48510f75b509980281323755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c952f0b934ab6809d0e36f0eb8332a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a737970ed807fc8b1e9afb46aa53ef0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e6ebb36441c660d925dc561fdddd2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd19d5415f58c9a0a6a073dab3d0169759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aacd5a517f9ec37f2d95d3887a7d62760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473a08e1068c50ffbe41bc0ddae2fa4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2aee4c14feb3f618f0807e684e832762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c342fda8fee2cdcbebbdbfdc194c2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446aa51bc8bb68fc6ad6e4017f2822764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15538605ca3a5baa6ae9a74bb021117765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9b7593bbaef563400907b249b76f4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd857e430c334304562216549c0a0583767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d0a689265a179ab25edbe761fb802768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4e90a666dfa3ce9d9cf9fbeffe31e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb61bd6e067d8bce4eaca60f3494be770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2800475975845891f59ba3a98850ecf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2c20ad6435d8ddafc457ad4e13bbd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1f2cec888f42a8fa5af1197d91f46773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ee1962e8496f28e60d7f000159afb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bda783213962adc340cf171a74142775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb18c1d984c391fd96b1d8691b3997a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04555b69c0f30180a6576d36c90d13777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c08ba841cfae373fe172d9ce4ab222778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a0072bceba74ebcdd264bbeeeee20779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43007a7b4462a9d92342b70bda76045780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74834145dfde603727a870488cbb2f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fcfe0dfb622ed15642a7c3a89e5a2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d46269c5e3b01522dc2d19698c2e6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b997e9b2f20c2f1b5604dd77ef65d45784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f889c70a4ae2747eb6533dec95857785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f112bf26a33874fe5c06152229a535786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7915c4839a4aaab596d8e7a5a8183ed787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17aeec0ade48ccf32411dfae7c5c58788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42389c6b6692c3de72cb1fcd10e3fd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004ae6147652466413e0a69e0de7317790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7993d306f045d15eaf8c14edf15477791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733b100d137d68f31bfd7c363137a09792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4979a8c7cfc0460924f6ab8d82d114793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681adf75e5108e4b43a2df70c22a6701794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0a020ca36952c5c80600badcd86e0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56f22faee33bf466ad3d8a82cb4478796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6947ccbc3e85fd60f1190c8e31c843797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfc8e6e5113224fdc46becbc318ec5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d894caf469a57d597900de590abab8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346741e2212b506304597385869ef6ac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790508fa521ba84633768e9aadd49876801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fbd7bd09bff2f7729a5b03a735e49802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f5d2d76fd3444d616022aebf88361803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f68f6d949dea8fee4640d70503430804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f48d7768800bf72e828c8c16661eb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0b8d3703fe254008f35bdacc0f3bb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8cffb7fa7e0d49eb1d4bf16692fd7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82f12fa46348a2214cbaa8dc6c561c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248971d972de582c2da95e7957076854809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15300979dc169032ea11ae07a8924b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a41d96e4cd712db75afd03b1cfa3eb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a772c345eeaafdb3e3284714bdfdf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72758976925f3b0932dc0af11f292880813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1862b18cdd7e57c77da76fa762ec094814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed26299e03e12653f55aa2ab6e8959815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4dc312b982df865e2bfbe8787f20d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a41283eaf6c8661cf531dc8948b4bc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0f7ae249eebeec6b0305d1d4546dc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0d3ed27ec4cf3d2c818536f132f84819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289afac585ee50d87572810dbdc265b3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af46c7c5827f15d1ba4b8f9cce7abf821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090808eb6d88c8aacd33108d6bb16ac822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab37623142edd80e32a5b06252578d6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd5db839c12c54ed5a214edc366a12824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6cee985c1a6ebb86fc5f66a5e2440825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc26de697c27d965f8b8750a3cc265826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a86b7118f871d3389478597f9c1641827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c31845f01bf69315b814558ab47a2e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973901af346708dc8af4b6b8e85ef215829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36f55d90b098cab1c678f88b9500b7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeb56cfeda7fdc56340e6468cab8d4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5731d9ff7b82b70da9c3562cb0813832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596b79efb5a8c01e31eb80f645f5c4e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275f8dae1b3cc821888b2d801ec5e0a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a7da7db925f7ee33ddaacd3e4d133835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f87ccb55d05269eaddd2107c97073836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db089d29d23b197353db25ac45b4999837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eecc864bc72d58b737d3f6677014f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3868af065f8134017b4a53cef56cb8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7936faa1040869b8a581c75ef12680840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d6a1e6ad1521b1e590495dbf9b122841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da18c3cd5b94c1edf8f31b3538e2d3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67f82abddd32bb83d9c7732f13f692843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed0f66318b46ebea61f7ccc983975844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffd59a25eda6fde539eef44b63d5d4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a33feed26a010031340378177fe5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40798db379b7545f32ca5bb4d384799f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b769ee628557e11ecfe0d5cfb40875f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadbcc7243d5524f38bf90666959afe849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806bfa4878db07e8a2b1c529e65c99c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f95e6237bd9c54fa745b76f39fb9d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa5fdd3280dc09e5f24a24c98ad31852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d427b152b6258034b9e7087a1df9756853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d88f7c6ec93bcfea5a860121dea21854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4abefe5bfb4de697294dd282ffddb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299302adf7363c7561b4001a9b5eb04856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04bafe427bb83d6e03941ca9aa3789857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11f8e737e463c6ee802104aee7e210858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d32c0b72b23fc10075f5ce7ffa78859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a64da8a5b357d69a3f681509f3f459860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc569f3cd6cb902bfac84184392c59861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64a4ca01af153f0c79d9fb22eabda5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bec47b4ec3552495ea00ec2db3fcc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bbdc927117346435beb2cc8a36255864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36843f0e3f9fc52426e3cd8919940bc2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503b8edb472267683c49545fef4df55866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd378a55378b13213fbbd857caf000a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebe7337ced8f5d9bf82ba5b7706e85868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9a23d30b731f42d6243a905b6ebc0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa0301a1d344833342011cd13272de870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8d24e76f346a7f29b7a49de05f772871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c61e007a619a182e76c7e1a60f8ca872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05793bf6e38b0c87671daedb4685fe8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f73f9e012b6ebf070de69c8680bcb5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fef09415d76728fc3a9baa991fb4df875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784be9badfac0ae5bc911aa1f53b1423876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709d10f2d3b348f3ed7f742e032c9a1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cb28d73e355c2c748905e61242795878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010fc6ab3ff4fdcd4ec2c612ca8dfbc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4adf56fc10b279374af78f8a426fc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2838ee6b9692030215bb14694225246881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19939cd0047465d6aad993105629175d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96358e3191f89a60a2ff30b382518424883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221309526dc87896a7b95a613c0c26c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03db961a0f3628421d166af249c1492885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f8f8a1b45d052f0ea9e1b9882988a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4366c022005eaeb1298ae12b88e0865887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557e45a7330e15cc08255734493bc4b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217194399decb4c1a6c805dfecae0b7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aa73f9c4c8bc62e6baf5ecb0afc49890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ee46d4ae7f4fce84c7184e83557ac891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c32f99de4ccf09a94570110c3393e3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adad11fda5df1ba4d0a3b43052e74c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990b5a0493ed684c65d978608140c1f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b9ca01c37496cb7f530f83453ebd1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f177e4cc2d98e819a3107d4e7610b7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce547fc581577386f83992e4f6626c35897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a8316eb54e8267a99c53fc987b2ee898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f970553b273e3d588a1a0db683956f8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2202909e3397557b8dd3f263e4aa0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da43c9be3e4408e7d1e88cc78c6cce901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c05d1be974fd0dcdc81afbb040b05902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f554d8bafac1722e85e07af7af9474903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f133b9777bd9281ce84b5a265b899904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62d214bf9cd3fae496bbafbbdde52d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151143206d76c7200915191d2d9f6b5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f81a3b9a2f53ae2aec967bd8c6f05907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52e29a8fbcca8f82b7a80496833412908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44312430396e7414ca5abc4a92570f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e7668e7e19b66debacc394d3e892e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d11e1a5fc94b874eae050345b134e1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0593ce95f853407534ea19f872509912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e878972e9ec70dcfc888acbb7ffc9b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226bc69db2809e4bba20e53a321f522914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fda1d36fc7d58f330bd94a0773b6e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5c94678a508c52b3e1c82e62c6849916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f6031d6f23d0651ddc4daf663efb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cf007162b163723e227dcb00526af918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dcadcc2380e67b8da4f97b8dce893919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cb05ead2f766afcbc68d090a84bd2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbdb37e1e950b35a4e2b4b950246b5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eb5434b64a412b9317fda611c1252922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a532941a686bdeb3d3c6e46cfdb8a9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024c97cc249b423dac5f79f4ac51eac924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493149434d8219338f7d31578216640e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e690e83a45539e84b057df132a501f7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5273ada0cda31c0f37cf509466ab4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e3a500f461948cdf217f37c3d68b3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4d640c2ac9aebbb66c85e5891fb02929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0882245fdcb67ecd9949a93b7666a90930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d1392218e9f351c7c109c07cfc662931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd71d314838b55b4a44953ed1a2f18932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd4fcd5695a145593b9775b5447fdf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81070c439a9f964f056f4a9a6e8195c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14871f5fb1a2448b11aaf0a185c47e7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4765ce56f7c1d3662b4d49b8652bb92936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa17d39362c9149c80f497f3aab289937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e6283e9ace4a516b5b333b5ce63e5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbaf049c9bb4248c606bc5bdd084f3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708941b0f62f43173e6b71b62335a280940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb13d2261cd48d99d28c2be88184d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ba9257e6f354e4286090a1f02ba7c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2567033a60d48a1c02ae5bd9b8880b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619128cf6a48acd02fbe105c02104608944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f5461583540369a0a2b68a885f355945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b882970ca6593b2587595219b41b659946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feccd4e5ccc698689168ad5613a32f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a8fecbee420c585f8d9e3a90a9e47948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e12517a194959f53faf3cd3ba2daf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bbd571c97c13667d2694672ffac30950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55304975608f4d18496c18991dcba6ea951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adea051c280d95b8f27a885212c5fec952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad99917f140e049a6292002a2f31f3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40009d55d9956a9ff8ca570e2c9a242954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103f17638cf974df5294d959e3360ed955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1df389ecbfff72f61079bd79efc7d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fa6fccda4e84df4e255f6d2b41f68957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965266db267b7e51f6f50facbff8482f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb67a44b158e062e2ba1b67b80daff959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c07ad1056b8c0a2fa6de3c78c4b8e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ade4f24b251ca86071b740d4c1e249961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a752eb0afcb2fdb32fcb3b6f94e3926962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b0af588c5f52dcc7eefb361d6e39a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdadcae60a4fa351a70d239427ad4e1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec0419244843891a6a00169227fcc0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7955c6ad869015831755cff78abf475966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a368e592c8d57e291779af0ba29c4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ff9101e0a170f5862daa618e7ec92968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a3b4f34c2e0609ec9c15339fa7d88969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ce0585daa547c35dd712abdb5ea85970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ff5b790ad81ec2a05f0881960fb00971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513db3a0cc9b1b73518529d8dc7ceeb5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bbd26f1533729195fb78a2eeb013d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add33d422939318438bd29a68b21c6b1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f5368d33093d58e39715352313a38975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a497dea4dce392e35ba033cfd0275a6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5bbfb45febdd43cbcffecc7b48ec7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266ee3d6fdf7152960826bea7feec7b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2165ed3ded506492e3633f50be7ee1979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ab135241b44e62ddc73894c2c554d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71965810ed517bc5c7c519c5a753f86b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898a617944ee307defec6039d396829982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7e65482ad1d1ae4f094ffc11077b8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5da6b9b0511512610914a4a690c05984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43414d0a8127b8123fb740dad5cdc8ff985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00de11c250e68db000f036ca9d1c6cd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca4397a0f66a4c45d5b61076d43f0d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbdadbf08f935b6c20f07e2dbdcbb3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20884c3dbb99d6266dbbf183a4a29570989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedb9336e64bbe12e252372800e16ac990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cfd8380954932d0f0d25b4790e41c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa47a1b17314c956e63b27af0450f1f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3a5990bbb809dcd1f4ec291a2ed88993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933c27a27bf965243605e42d394a1e8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df23940fdb9bfe34e5592338bc0838995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7631bd2d968bbbf0a3086d9002a0e46996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0ac156cc4c024ef1d0a4012a94464997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>