--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c29ee3a526fa166516aa64ab4fb1161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c0e3b2cafef41fc68d6949ccab882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b2e501338a475960bcb27d17da3d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263e5a805ab0d9e32d9a1f1a809227b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef289c396825822547f6fa5c008db00d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d38d7a2b69c9f755f0dbab6210bda66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74012369a6a2d5eb97261cec4c0d2857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be209c7044d4c6016aa514e87008f338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db13f2b392ecb6f15a1438abcb606e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f882286378b1a2ac5232ce5b6a43cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddab900bfc8cd51f069d2f3046752d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548ffc10f31dd0f7aa636a77943ef8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6078e38f746367e5e2b212380299d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963420118bc8f4eae831c8df189756314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ad1072c86de366c65e90da8b6280415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa1ed8450d339ea4d82c49e35943b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b825dcb2486b9d0281153514e704c6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e75d89ce598f95436c89e0850fb6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572b1e9f0031031488bbe43f39108c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c780b7ebc42dfc2850f4fbaba341620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23492f8831856e7f188fba5f6def9a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121a79ec23fb64a4c8c9aca89b0995622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86b7b9bc857e6e80b04d37e395483623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834da0d9a44dc8837bb527c5b4ee045624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622334e6d78a2ba00de6cef06b46afe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bd7811ed854132e9e04ead3e2f18826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbe434523393f6989da75c2bb0842427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8debc5cd3e706a32642582ac9bab9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea561e4b3c2402ba2f456e9c8ca23229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebf404c0f66e8f6557d5a0b9f49da530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c76a3c4eae50700cf512c8883582331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe8e8faf066634fa047aa85b77f32d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd89d8d50fd924862ca77c19c35280033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce812ca2a02a1a7865f289576aa90cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046cf979b1ed234264fa5e318d1c80535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ec6230b060b067807cdce8e731efe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fde01bb0e505fead70893af912c2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1d69e52bf93c8946f5dcf6c38b1a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448180e83d54a0c6441d9cdb69fdb10039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2f86e589cbbe7dc4f1ad7f5a83cbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4088c51ae704281b7b16457440b7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537b8a647d2be9ed9adffde624e89b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f318c7cfd4eea90c023a170b180bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c3d6955f2c85bdff3cdf5fca9550d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354908740544b1f7832ff1436892b2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0fbfeb2d9b18341b56a10f059963446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7578938dca32def6aaeebb4f476cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e2fa552b4e1850e608c1f0684053648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51426067cf8a5e3c43f4eb491e27ea949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897d539a9cf7376cc5f099d5aac74b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b605efb9c63f210cfce03662b943fc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ed15ed338ec8f3646829bf00e00b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c96ec7ae1a868c1c7369c6a153ef5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bec327f793ed16d605812ba34ba97454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b1b2450b8d48c7a1fb69389ea635f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be202165662e477aa193f42db4105ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaafef21ea44f72ada801e1c6ad354b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77092c06046b3812121156bdcf9b3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5413d80b7b1e81e1167c12de2ee3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6dc1d68a5552153ee4dbacde5828760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c86fdaf48b7a211090a14760b3ea2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879a542c204ecc8aaf6e4162870f03862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874fcb16e363b6bef2e5f5683f75feb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af686bf33a3d18da6bf1d51ecea957664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625658e321e55cd3e23c88cbb8bd2d9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872e374cef2f8ab810c6ad15de8396f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e792e57eca1dcf93be4be27fcdd62267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3108a3153f8a9a3b01ffc6107a23b6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4585ac87273391cf5c0c7c2938910a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a8631a8f52a450cee013cb06cc50f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567cfb57af368a563e336ebcb4fbdd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ad1b7fbea2fc7e2ecdeae7fc470f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84fc277078b55e260cc0d2bdc6d7d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5692f986bbc2a6eb388de07adcd1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4cdefd86c14f83dfa3e3590d43da675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ffd701490b24ab6f4d11ab746ef2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b220060ac49406376da3a18972fa8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c21afd324a9f1f9721559569d1cab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e38e99e80c778486f78b157eab1da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a17a567e65a760656bda51555b32d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3adc60be6390188f025270f16c49ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d533ed7dd3389fcd7f0a0a2b25be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9291c55bb9c27d0d09051bcc577d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a35258db81e7e855f4cad16fdd695d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d30cab294b9f1da81704b4e325ed685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5303509d820f61315656085ca4480b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c2af3ed240672561e842ed4fa8ad187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f33593cec7e059f0385a0738243c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4091e66bf985003c42fe7c002785b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cbc7836673decae55ce7eeeb86eb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a3cde2d391302bd1fd5ecfca4de4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bd9ffa7e77ddd1665107c101cff7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a47d57b488e027e0ad7db49dd7c6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b34ce0050f3c03ab1333460f798c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a310b72edf83343bd7f5488463d2ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19333ea28c546d028f16b140e592acb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82405b5bdf71d315f7340898e971315697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d7f534f621cf63483868873cb827498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfca682ed1c2bef2196de7c2d08ccf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dfb1e9d63ea3b8ef71c14cd34cae9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83779b1795bf5280c92ae2c9391eb468101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefb9922bc76f659ec79d9599b49f05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150e493d82fb2a3ed5afd83a1f89b40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06f821b31811d0f18d6deca8af3ee6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dcf5b51a7517427c7cd40eccb3587105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b024224b93edc69724ea518c4a3fc24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b56ff46631e3cb048152b08db9842a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84151f2a763c32f7fad1c73ee4074c3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502e1cca8974d4305c32994dd5ed23b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae81ebc2ebc24ce7e5c6af23e04979110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa3d883698376923a200b4878de3d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37a1442cbffbebae3c4325a624ef06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240cc8c7857b7aaa22749b5d6099fa9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f349972deda5e195d61ba3de92aa4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f1e2ae36ae2b50e99ea9ee6875c95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2da21cf59c938bd117d8b560a6860116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afc38a666a5fbac0ad7b147c7c7cd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89dfc5bf37d4ed434fb8a6fdce4173118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50adaf2864416d9345252f2470aa4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055be73a589320ffde781dc7b139325120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041120261cd929555b918301a80d0b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e94209c83de612e323829301ffdcc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a968ab12f2722ca1c28b760059765123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed25b7294a09ce3420313e29dfbcbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614923f91b5e949f58a79b29fc46d68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e22eef6010286d4f1576a54a57208126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fb8c7cf8f710979b7d435574cbcd7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e34f5146b338ac714096f807ed119128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1387405333dfca1e2b164ffd4433d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a7ac900aa78121237155a48a7b9c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75168eeef86779545c42b90127d43d42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707f2804c04018918455a6cd0f9b7fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2518535218c460c010009e78e25c7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68c30b8941b7ad7494fc9535b3c7eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa18f157ec5ac67b849c665840af87e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e44be13ec10f3f8e25189a19a14a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c32e5a4de23771ebf0bd921c3eb48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cd89df903119eaffdd83b405dd170138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61edd6915af99b1b446fa59c0e8568139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a799ebff7d0c9a269dfebb6f429de5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdac1c78cd22a9e8f2cdcf04b6f0e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8542482cd6acaf1ca0129cf03ecab0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1760c62e1f38e83a46f84121a1d730d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59fcfca99f47b7e98c7d9e25f097bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cb0f214aefc22a2f73de8d69223e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e1afba74ce451abee2262872f6557146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430f59fedaf5b110666e8e2ade7b224147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6839924dd643025041ebea2d8a38e1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671bda3bf43a9f8581243f82568cf3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c77e7edbeba324bd59f5d080c94b32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4acce8dd62a3fd893b52a313f4a5fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff208e102072390edc2caf4683ace4f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c7ed98f7152434787d8c32ad09faf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c13c2ca4ce2f1e85b9bef5abda13b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc4dc7913ff96103d53ad36942fea9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593d3a99b4719d1b7714fd1ad2229ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf857752be1d5c35822cd8e49024f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bafc571b383347ab3db9923f8ba4a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920b2f18c5e387b7415e22cf5626dcd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ced2269dba5f5c2591f5d46a34d4b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcddb332d954f347074d331bffd893161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117948a83b7eea04217dd8c345f5f136162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f086dc73e0166fc09955153c923aea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5cd5ab778f932c00a358906e3dbfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbc10a9853132728ed7844be2f626e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b6159da9f6724263441845d0b16c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f605948fe5a08edb61d584640daeb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e0a72d023265bff3bb552ebffe773168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17f11af0cf145be0cd93d3eebe5342169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790368ed0952238823336c5fec86f13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433edbbabda0508e2608a239c34ee71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261fcba364607e1c8c8e3d1996cd074172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfd39266a87b7be705fc7b2467e7b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be69ab69cf642abba73450f407fe91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b29c9e5fcc32109ea70011b7e803cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed3aac122f352551d2a1ebdec1068d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f563d6a0f9d660d6e44d348aa251a6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61e26f8c4d3a46806cf29ecace0379178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9661a48033ab84df50bc0e5c55fbd2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae26524b3b27f3bf66840d580dbdcf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd47e2f18c047ea62c7c84ca49971be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b7170b5bc34d880c09636796e0109182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830e43850de3935f6c2332c8c893258183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf3452d76788d801e0e158428b48de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920fcc8a24a89715d27ce3e5c82b6db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acaaf47f0904d549e600e5922eaa38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7cae56d34ad0a3f5e5a623caf3875187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580427e27695a98ad833418f4de59bf8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c15b1d6945fd70e287f71f8d47d43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ea879d65c371e414121753e393050190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791c6a9224aace8f1ea31dc1ff90241191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6359fe8b673676858b8c122f092d738192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb26c51e01f29f249046e8c6419cb81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa8b55dc8f642eb6dd1a80450eb138194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ef50bf8bcd3d74e6a3f12b2402142195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96813e7dd49e922f6f65cdde550a67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3e482a06e4d40e67bdc2d09d612c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969caab6458b437ddeb77347f15e3b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624a51c61403cb586f09da78891c152199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41860e666ae4e1f24063cad71b9cb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c19121e9ce6d0c5e0f481c764d548201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02412e097699f42ba3129c0352d74f24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a740b21227c66162442ea0260827a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa1aa547899716e5f9f84909e4c594204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcd7f91ba508c327b72423fa35dc1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902beee689890ca7ec1a6725a9544b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b97b8e0548122237710b7d7c0360be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24d5c308c247f695777a0fac206085208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfe78e738232c91c6d339cb0fd9811209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf16d149cafe4d81914ba74bb19fa0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2aadaed2f23da967562d1600231580211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb962ed97f44adb5eba7c93436f799212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbe9e2847c663fb47502fc1b7bd42e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a5070137140cc64ecaff50616534f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bad9a0b8fa4a491923f4b60df309a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32871bac7e1507a2bbf592780a802291216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd27e5fafa689215f66b7818954aee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fccdc1a6d416d003709748a152c4f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b985c70c00c6ecc9d9f1f87e51b739f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22388e10ab82af3adbc389030d2cfa1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90221dfa53c7c1237a55fa9e553c02f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5e7f8a22f73887baae45bbcf83fff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60929369421705295f894e49ae276ee4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d549358c701255ff51429d2b8ac6ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd81850ef9ff7cb2289a45b0df6a4a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fac26e00b4d273cdab5843ff724c4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cf877bdc1c55156779d92bc0b0060227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe6c03a4c9169a038c4a0086a1b1ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c6863a75e56bb9665274bfa8ca6b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ef517474b6a15edf4ffb7be58ea1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea79aa97982b6761e22ce03e10c3db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4b8c8326a62e71e809b65e8eea6e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8055f496d2231ca55ca2921864884233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4735a3649fd10ce776009036afce1bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aab09ae99f44e91a57b4a30dc657c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09457ceca75d8300f7a9bf76eb1115ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c346e56dc04cf767446f254202b6e33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d52f6f94fef85f4d284e58899191e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96296bcf31cc42d1c48d7d3705d05811239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d439590e6e2d4a8d72168ed375677240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380352ff140e424c246f9c2a3e1db2fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579e1ed1b02358d0285cea7061e42fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856d33372bdb10bf56c47cc1ebe20f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb972ebf6d6773fd79a1d8a5d33ac5c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925873c2dd65828e1f5ada714cd90e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e866067e10919227c511983e25b57f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e96eabadb1c20307fb1f0d291e115247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f23dd1077ca235dc3aa1fef0b49d5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949493e84f463a868782a58bcf30d7a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c91abf392533b4ee171bc9ff2538a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb7a1ddf5a99ed668989e9e0beb910251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4134b44b5ec5fcfdcd6aceda681a9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9bad16415a6dc09f2f173512c0458253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76e092566c17b39c674a3467062e59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b247ef15d44a17aeec1e79345b1f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3caf9126565d8c142b5b7033a1353256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932feb17305cbc298386bf8d85a09f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c05ca68a63cf41bc46739dbf0d361258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f5dc4878aad3e0f7c53702dfec70e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f3bad3736ed0a829c825a213da42f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fce1488ff0fda14f8f38e1b0428c65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11e1ecd839e6dc581dd1cb50e25ffd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4198bd96b63d29b961cc53da0ab11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be14d9fdafafc15c39e473431cfafa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0541822274849434e69a80cf0106e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f379e4a75ce7b398aae9d23500c72c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa75fa8dda451b8f6868e61b507375267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3be02518f4b37f318134832508d80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808800b8947550c10cd083ebfd57bf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418b96e294ac653b1dd8c2f3ac7005a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a9a60c64d8bf0f9bab07a495c80b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0228cd6394945d444a542641fce224272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0e43c98589c33f602cf5b50dcc225273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f1831266750c702c5d410780697ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbc16614887f46fbb8210245b9a29d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664de54e7df523c8c536da1db11819ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaaffac9980e8ea487c68417b7c64b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a605dc5db04f0c69816efcdc6e70a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b92f5804079e4da7250f9a0288c49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaedf0b1d563f801ea0558bd37e7f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb504af23969ef51a290ce1e004a1f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda12be669946d5f8137d7f5166490c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce195b17e9a9376c01f38d136b4d2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7f1667c75cd901afc80b575dff509284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e2b55d8da02dc9847b62a904bd75c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e72577e6b3ac43b2f215f27e87503286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b2d71c5e88e02d0d18f09ec8ce622287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a448385dbf2ff349044049999a23c20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcae0b956e5921ea6ed61741b7d689289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8de0d4efd1a09c133946ea7841f54e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bdb48c494be31df73f70466660274291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b58381f8f8d7dcd0a4d08b373cee64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50186f519a8cdab968ed8827a543e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0202d823e8ff33c9c4f5a57cfb2c67c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b15954eac385af28ab231f1f77d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaad88341421f42a7f773dfc863396296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02bc675a9d8537bb0ec8250a06e942297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22823266669a0505bb78d9f23f068900298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67b87617c63fbd96f67763110816eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38117e1ee6d8252ac726722c0f7a49c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b546db79fcd9231e571b682fdf4ea5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5a482a0da181810d85b3125e07cbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1bcfbd81b1eb35176f5aa2aeb08c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c0965104143b8699beb96d5197b18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f772b864db50afc78d66bc4649642bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438b66ba77d387b72bbefdf77571f40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082b6a9d5b800c0644132ae99b594af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a6acec8a2ceb2b0f516a845a436a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf646c432432d89ca163b4ed8a6e47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf77305284dac5701b3a3a8c431c17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4baeff3d496b74fef6417e9df13b5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52192bb365a0e40e3e0aed9449d11118312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8468ceb600cec7569c3502bd81ff06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87213d72c2be11aa39c25892d76355314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627eb1a83dfb4612472ecb0ab32a631315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8f4dc78f791615b22f6f2923e064f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1716a7d3af6b75c449ac178f23b26bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e1d277e3bf48d7a0cbd88f399da60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ba76adddf70a3673dea25dfa0ece6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dca2965c738ef473f3624967ae77d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c39abc04418bc9bdb816fae40bec0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0b677791eb4ae20482e0fb522c276322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1c9e1b659fdb5a318ec909247d3de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cadb83afbf62d4f187fdc7e696655324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde35dfc43990ec5d8d44130c8f8e95f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cbad166035dfb9693f90cf3978775326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3d35a73c0488978fa33bdd65ba508327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b37acee53ed3a76bdd5e8c9756b6db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bb6c997591b1614370d35da1d4961329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69043e621277da0685d014d952ba1eb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0ac55bc473b13fec43efd35eb8abb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4253e7916a8c68559c5eada547d50b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf262da459f545def780806528dba96c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90426b4f38a46384f1517583a9e145334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae78ca388b0d43646b8fd33ff9462e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1074a8b07642a200fd0f5fac938c5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7b61404578d87289006e7ac7f529b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92592f8d267086fd78ef5d9c9347379f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dc23f0b215547270beea60afb4d46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb2067663b7ba9738a23a5cf1340a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fc601322b196822ac275b6f3adc75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d0f37c966ad90c8b427da189aa528342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a239b8f044c49170a541d575164c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1261e87bd8de881f965f2415273f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb84921709f7b0153eea001c3b292345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c451b1f4edbdbe41cfb5468486a5f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87202209001f4eb678108019d3172993347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1026e295be4b2fbd89501ff70f1c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a2819d74047605fda0140caf2dcc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735103ec516e3421ced4a43e431f5e97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593443a2edfa3ad4dca8cd69621db61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f14cafbdcd856f0b91d19f750d7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09d70e62723ae383f30b9a0b0b3712353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8651ac5cddba7968f3f66ae4f7001ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e435b954404518c8f27c7fc3e22cb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617882df2b9d8a61dcdcfd089393e45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd6e6c5e9aa204adb317375eb8420c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051b2435ad1cd9327a55cb60804e8a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e935e44f8884102c36f0ec7ed093b68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996c297dcff531ea66ea29587eb8ba0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd5d2f8976ae479c7a7cddbcdbc335361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7660dbf3e79a87efca161896808cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001229f003e8c8a510694fc4e7b67a1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec564582925b954a98d0b36d2bc842364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82426c75525c5a898dad08612fec597365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f7332eb230e6288a31019c44a15e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451f0e378cbca6e1888a2311604e39f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6f0d918e6fd2a31debf26b486c1a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df2194068eb033b95c9c5cbc644bc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43230e77f55a63e9f574892864bcc3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0014c21db7e90b33314c548105a6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61852e7bebc241473d201a67bbe60fd9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bba13c4a1385dcc5c2a283b4d1d07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa31644d8479f81d07c1b59654329db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dcbe2c06fb8f83745e24fbf73c8ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe05da33db0483af20e37871588c4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9456f7e20a3d5daa9b575fbd2f1a84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd634d690a18ce0be174b0a3830cea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cba9c6752a01ab54cbd645da198e3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2bdea4ec728241b00c96bad74edb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4504131ba1b4ffdda3bee0b254077381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7050e1f36420314799416658cd8c01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c243af8fac080eadc9b8dbe204b08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d27d96ea85d98c2d6e9a57d05269db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b15f7717f74447d55e373c43327e7a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d670577e76f9be1caf581aa2e67ca74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19444de291432901262ff809d5515423387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35ce1bb83f165394cdca7b346c8b11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16546f46fb34b4a5c4c67484095e68f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33799ef23d8062f7e4f38d9a018f52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a648ae678d466e646e22ab1329238391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a165b756654ef06cf873a29a161120392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24844d0e511ee959667c5e2c28d2ca1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a935d9944760b3eedc6b8cfccfb77f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d8e7e3ff9498705c5f3c2abfd8e31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bf3922bcdebeb9f66ea9f018f5c7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2d6d634cc1efbe1dd607ea3937c7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063afd234e8753bdb03e1e49566888af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b7476b2bffd39c9e9b5bff8c2c8aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcce7e3902233df7a537aaaca034342400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7b11c19fb4d77bdc6c844d428d346401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20307acc5b5000a69d8198fa987572402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191fa8b4e4d868257f4b0fbd58cb01b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d926d2b6957474883135184bfe7fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab3c802c66f5006836bc5a0b96abe4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dda1e1cb0ecb7bcb7565f28e61a044406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef4bfd86560bcd011dc920693d9ad4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538424d08d263cb1d55250db27e6e80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8b2630e247706532fea8b7447296c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2763a7f90340ed265cfeaa900719ca9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7813454102d4426c94e3b953a3386c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a5fc03108b122878e20e6bf4e0dbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920039a8801fbb18578a7be50450854a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5d7cee5c9581a51764110b3d3fe76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5084bf69f0681fd6888772143f0dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798fd940e552b52b4da80c445348ed1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a954d7db5ef5374c1d07d3ecc62e93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b581b23420b02ed249cdb1f66cf6d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e6c1bd4ed5d8f99e94fa96979345e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4ffe6240a80d77705d42b5e60679c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabf0b83eea04cb390647f33ea3254e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b099ca5bac96c45d692527b8d3128422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce01d4cc50b9152c6c919e87a68665423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8fe1f814d2c7e2ea1d97bd4792e15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7958e3550bedf8153219e853fb7e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a51ae209e5f9e267ac4969ecee316d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009c5eae712c6638f04047aa21af5b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c93a22f3c1c8966cf756f29215ebb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199aa506d6b9a23212a78da0879b275429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da1e9894e157a2774e1de851d025d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9fe7935d2a5c5992d063a83c0f7a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a927691fb7af9ed579ac20ddd506f4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeb190f3625f7bec1cece27a737d6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb2b0a95f5881b31b30f31dc46b757434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5d78365bb624f80a1a93b066ac411435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785a53499174cb15ed8e56b49d19c8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c48fa273d90a5ebb4a44fe39e90be7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f39d7bc14ee32e644de94a576ab4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e009e762b08ab8ef810ee0349e86e6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dae47797cf7b008f0f9805deade4a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5510b3ba19789de41be2c0ba1706ecb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b30b24b48291952b12845fcf2a0e5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce25ad611e58b9975c8f5ab4a33400443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f5577f4e266c4438b3407c4da1b0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd67247add8e218fe0fc04d68d70514445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ec723404f45c48cb90d0b73a3b67f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5763979b04255cf8c48e63fd15245447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a11e69d7902b8ccfd819b80d657208448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1699111be5888b0f830ea5d203deb60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85433f1216f9b983d6c56bcc129030450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d88df7992269d63bcd86353b157ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d619b1faeb608ac768eb1d8425f7e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0866ef75ee03c0e76f1400db9f5ad02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e4bd4eaabbe3f51d63ba1d7bdaf4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49722c2f91bcd9e5c97af7e57022db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba057f131b1a16f80d24f3253fb1ab8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43606d5c84c67923845d251d61410f1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d6103224e2dce0dc3bdcfdf7194d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4a02ff56564ac143b8a67661138d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f515983a16212d1ea101bcfd495fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b5f3ba6162b5b5ed60a0d5708b29a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe21df8390b5e77eb40f36ef60e5c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dbca5363b889f9ac7b9796abc864a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128375a8497a8d58de61c39cef845233464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b2cc272d069bd0e5b942f5f2efae4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8f605329e741055999b38bb104457466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c27cab2da2f356ad5555024f8aa20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407852232775f0c6e758452614b24330468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c580e1b7a7641b58400fb45c4e142469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7b66997ed27aa5db06d08f98648c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ea98845d9d64783340d7414963452471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9ec4ed6aa1f147ef31b340f0753e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c7685331258cba207cee3ce565cce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0a3b6960838853f41eeb44f047421474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca7873c64d2e901efe50cdb53d7565475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4ce9a9a92b4ea8163c0c9b118b221476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7766f8438d0b63252a16e18151cc563477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e317457ff36f55ef1ae7809a424844478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f835e2f1a163f99051c1dc8f400b9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb31cfc00e09833ce48b8414aa3b4ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788cad5afe4eeef7e90bb84e4c693bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690741cdf4092f7cbb8f4d46e35f2ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb55c6eb8c5b672b16d811432283b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b3ebcceae799bce6fb3ded1630cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e77c4857cb388073fb07cec9956f8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ba4de150edc0db3c0bc806c37c88c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf78c04be7d61f749e380a66561e6ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba06dc5a4b50c8f6fb961ef74dc623488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9b8b4c7f738d71639e8bc909cf354489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360048e84abd7855ac5a9a69189f6458490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5822e6f8a56075c6d8bd27c641834491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50c8f41d45a922261fcba1965f474e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d189c89910f7ca66b76e6de759288493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884e82996d6d1813a16391dddf017a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8161654ee9fa5eae4a6de4208cc2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709d9ab4d221b0fa972ea4b878380ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fa81ad593c77f3cb476e867672a66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599556f4926fb74b3e5119cdaf818272498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d171745b3c0abcbc3363c3ae72aae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674e0a837da28fa76244bd07d1ed166500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c9e58a3185e28e70019bab1671c6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56bbe4dd1c98363db21a70a9483513502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d5dedd7f240be1a79c445a37ea1de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e50578f214c248c78222907e51f199504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77967f26b31ceaba2c3d201229c9a767505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dace66fb528bcd635ef7f9f27ce29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4df9f25a1a58ec334f24c1a57aa2ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3358fc71db61d28af83df511815fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50399e17214f7d37247c30952cd5123509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39559253754460c1fcd91bcda1f62d85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee117314898e41048c3bc6d337cac30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f24f9a68c942736c17f8ef572e2ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d89700342965d715f8178a58927b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed255ff7cfdc163ebe9a7451da07ff45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f37f04102ee55b19c6251bdb85c99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30821807a1700743f17382387a092731516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e653c841c21823ab03f7ca04273a039517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7654679639a05608c5006bb2a4d4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a73aa59828a58a85dda4f8da9ac336519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a374137ed86961bfe710ef1d758df6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3942808a1ea237c7514c9a262335e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432f7646b6a22a85c50bd112ea51114522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c215b500bcd51dee01a06b42c1f171523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ef83b2759dd422a3309c70b29e9a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5476ac99956da5039bf6682250dde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c324aedeb03e90077cffb7b320b85e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1d743279c7975a0d6317cc929d240527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859b3c6d990e4b9bc2a590319552f61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14bc689f894bc2982907811ffd91b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b196e72d08a6da148ef67f8d7be00a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf546db602e639dda9a371844ec5d174531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df16ef4f06df86718389aab436d7df0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95af8a51ece1dc5545adb970ae332c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292837bc634cd0a9b022697a60691cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b21d9eb119a1ffea2afe367ff8e8d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8affe041596054b5c9b021d7c4018536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321a83445c6c13ee199ebc75e3b86e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bac4d29a6ad814c3f3b81db761c96e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9e9bf494e8e056078fb78499b12b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbb579d7583e2ee2abbf7aad0574a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db130f9071ebde7b427ecb60f60587541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a1adb820a00c50ec44490ae3be5a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96504dd45de76b19e8471b00f92a646543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc67cf4631190d033ae68eb3061cd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe099942eb695572dafba1428cd10bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229dec1b8f51e6f56fcc042b1738a14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac268fa458574d46f1672a99b0425b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba3d6652e9ca05c6529268218d3151548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49702e39886a51a46a4720902f245bce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ca8ab2323f6f6085d7082ee7396b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1821cd2699756ee701d1012b15747551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a44a3400965b2d9f328c780040b87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4996b59eaf6887e722a82a9a8aaa1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6e4ff6199128bbf589b9bfd0b8b7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78661a17483a708c302b11bed7ad943f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be87b709858b6eebfd082e8a3ee2bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8701f67ac138618cea4de80fe86a51f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a65918ab6206a1bda519bc8a85e61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf94057871a206592f8386e10fc893f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c00331240413cb1081744776dc529560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec1a59d05df29e95d8db1c946b7dff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044645e23dbf3b51db7906955aca1d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bbe1c5e428f9c72a8f1e9dfbe08fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883f76c2e5e92a5a616f58987251587564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824d35bcba8d903c6733999df101d31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672b9edd64b87707238ae70240b8e03566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f8ca5668271e9c4de53d90ab948f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2974e8b89a19f2a81721d5aa348c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9c5ab70053832c9130f7d3da0a834569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a7da6bc48ddbb911d81d64b94ef39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94406ab26d8ebfe3110742cc04fec5b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8be3a8c96da0cfa472c6d7b7bfa9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fc3a5580bcb3fff3e866d8eec0b53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d8a40b0aa6be4e30f05c012797216574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303528384ba29c93c0ebebe0d71e7e5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e294a3b1ded7e927c36b1631c623553576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca4c8ba6cc4ecd1b7f0abb6a5fbd10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a4c31679d9784d4b506214583ec63578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd355bd46cfd74eebf57ad5cfc49c61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffef81c19613e3346ed1f0cfed0053580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3575f42f2ab4d251ba7fa4aa41366581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145c7ef6ec01c1f3270cfbd055c373c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681bfb0489acbfc3c57db359aa17fee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73e4debad8cb6c97701af043934cd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef42b37e66630e15d80a78638851a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32ed4e1aa93a8777c0c1637d958be8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69267bc9955af58584705cf840786ead587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac911e8fef4d4da92db49c6e24421d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe4a8d3629976671c8668d8b26af19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5940d2a5817bc1184e95b51054ecc1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa77225197e2062dcbb68d19ec422b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5be8d9770133ebd65f41e8d828d08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6bf510e4d5cb5af39fbce797e4cbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006526ab862a07d600393da4c863b67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9da30977f69d2b4486b0a973913c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640e5d7c08edda0e9b542de78fcab76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e5cb1f99fb9d2c7cfec06bfe51eb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ee665f428c33640383a30ce0b81c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab8b9c45292d163399a50661cc1f28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76041c94c5762459389379718e991889600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413babb14ab08f87f62bd8aca23d9c7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99034ca827f4932045a9d661cabc4ee2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26507e262cecd0565bf831ff3813fd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1ce4c96c6d0924699af3adae012b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ca116a1b9d82206d343362c541df1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee4eee7e415915f1095f404d68923f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e984184c5901108eb571d864ff27b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f00ccfce267c726c37a94da3655c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4989c8d20bd60a740b71e2aa79be6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9897a8766573f271f6774e4bf481d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d94661d58c16c43fa2bfa6e22c0c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cab78c6b7126f35396df5ff2a00338612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df225d770f86d2aabc800c5fa9ab4abe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070cc29384dbcd65c06bed716c10d99614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a3122a7d0d271c2c6ea8cfdfc93ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003014d03ef6c36db96a88e1bed9656e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff29852c881a9b8b228a55e5c0d163617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78c3ede156c7d4a16363aa4842c516618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e7c24bd19eef683707cc209da95d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84be6627cfc10eef41629f7f4e48606620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd9625e3fea936ac124a5d6c6ddc1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1796e259b1b2a91277c00798fdf5373622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99f2bcc61c27322e2554dc2d77640d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88195ef85e28f4858267ac1d8d29be0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382ea345f41670afc859901ea26e225625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8252dc9171c619634b26c0e15c1dec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0fc8a4e2db32bf3c96a0972b75fda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521717739b3dab7ebcb78f56c4de863628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392d8000ed7bc1ac179ca1898c663dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4772ba92743e90071aad08b6f9b9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5de2e83bdf2c8fb10357b9591517d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454df40c8a56c003a45f58a5e741273c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7e81eee4107036f87f9121f9c0317633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cbc507e096077ac5c0d65a03cfdab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7850f216e4a49324c6cbcfe9cb618635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157abbfa0e8490e037189c1e2d3f05c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c0a01210002480b378bdc70d12f13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e56a0e4c7cc78ac0f5daa67af9b1d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac3cc8b2a036c155b3c692331645e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ccf94de95433a9b14c10ddfa13bbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b246d3c256a8c1fe182af7939c8dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2e441edfec957f9c1d60b9ba8f240642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0176d66d2c15539e86bcc85f82aa8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf761cba344603fcfc7a564fad7beb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b408eed7ea2bf673fef75882fc63921645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9279c9009e858aa08a173004d7f7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e833ac659938e92b8977bba098894647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c536295d680a390a339689edb854231648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb6707768cabe22bbe6005a4cb7721649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dd205266d411c3a1a5eb4ed4cee8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9600c06a5e11ad32896d22c3c2f230651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d96a4a4fc28ec2f4c5561ba688aeb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bed32fb8a3c4b9cdb452170958da4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033554bbdc193517dfe8e59ff9c443fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85204235911df786df34c2d706a6ef6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587b0fb84e5b4e702ffc220fc6a1bbf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeb1908f6dd300426b52c94e82e3fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d04704dd97eae5e47c936adf9a8746658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8b6ad448f0d441ee48b7c6acf6295659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed122c69a7410cd513cc99772adfcb7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e0d789233c824644041ed224302a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0af240e7305d50949d0e1a4c639b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c00be99d169f06a83df1b8b290bc5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b79bebbce1f10306cc4419e25c751664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45f5e3c4ea535f322edf287a6f13a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02226bae3c59d92a49515324c8ae2ffa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2593a1de0f166beada410e3a3c63eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e0808e55f7fcb344324b7cce6c58a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dffd587f04e246a44b4885559b891669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ecdc5556e94a37ba9c03eb8c61bb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11097ab2535c101d574856dd3ded40a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530626a15f96f4fb6c93967ed9f72f29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8427d444148ae1d25b47a4561b3450673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96951e29276ad7806b400b7b3bced1dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a8072e0bf3d8f601d9853dfa3260e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2bedf5aa1ebc38a717792bd4d99d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6a4c1484d327f98ec5b4725bfc056677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2b425a50ef504a9dddea06a982479678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905046f35389bee8eab0b4d55dbc0d04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917c6352f92341a1c45ffa9b23355dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7235e826001b15ae822b74dcf5dec3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c6ea015ab6a3e2055d956cd6c8ae9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023244642f781347c028c115f1ea3938683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c5bfbf1344861b14d18cc4a9a057d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bcc752164c98328f49f583c35a7b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce9c9c1d15f32e39aeacebec4b1617686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ca1491319584b5d8b3c9fe9bf8ce6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b043bebb9d094f2ec69ef5acfcd3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1014aa952156520f3309cc7db394d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f11f8a49c143ef2b777cf535eae575690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a044518da37096780a23a59ab998619691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f23ed3fd4f1f79015fe1f6850b1d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6e037632171234cf2f607fe4c23b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc772742ac0750bd81296734cf1926694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6de3271a25d0db1419c915c5220bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b508e0059f65dcafdc1e0f53b07332696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fa025c643bd175613e2d1cec0ddb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea257e665f150f8280726be6f6306f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5972bdea297250647cdda3a008b1bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685bcc1d22f462fe59d14c5e1a230a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea834e796a181156fd917906467ccb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeb79f1a9a1729562ec1c4a7d937ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e562acaf7a02ff88b287d27d75e41703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb4d71f1a60e1474843a2575a0e232704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ccb813e8e1c7afdc69f11ce58161b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b6096c738e69a21305c88c2621c16706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a34c87316e9e6d1a6b59f59b6cfdd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2be1b930f558ac80f72d697b87029f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bb1897e23ff99ebb99175f78ea39d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58217dcd8d56c57d318e9657d476b78b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a67d08653bc89f8380095fa81b6ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93ff543b67d6ba9e3606c06d1004a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa14ec535e92842473dce5f09d8db1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db54738b2d8c52c2c8b9832566119f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e65215d7b8ecb266fddc169a63361715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27686b3c310d7f269f6c7c908fa1156d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649125979d4d2c86f134785f4336b69c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1878ae79e428b493293fe320bba18be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57251ef273a7bc32b6e9c983cdd471719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfafff207499216edc0bb5a91191da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b4083ab9fd06b1494545814284351721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35586bede5602305386b03ebf16cbc35722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016939864bfbe161c55af8d43ea640c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33714e8fe1c0dfc1798b960aaf8ce0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df153f271fae8e0a33f77ed039dfe7ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56319873f3be46f6b977ce057cb3471e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee85293f7cf46d42e08a729a5f4d1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89daf298f4085edfac5346a42550e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dcd1b3df5780f4cc0647369c53f41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ab912290d237bb015a2fbbd962c9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3ccb001613bb2297f6ad2609ab423731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca98eb2586f82546d6d7e64442b44a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac63124aa8172a591a219c6ebe724dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59026a76a9ff35108390b299b42c7f84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecd8bfd01001e6ab9abb503375fd96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149b5ae78e9b23af9f10e60526c1cd8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e761ffa60c77d25703d0e00f85fd9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e62d7728c0eb5a698b685a2f1fed06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909320dfc542949993afc13d73968d77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ef59e3b4e57bf2a4306b8dd92a30e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb8ea26fbf6988d0a1e42a0fa2a4f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3de7a01f8518fcf6d570cd6c3bd8ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b9220abcf8cab61c9a0ad57e4d316743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dde54819b13a39e78e636129557ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41a9bd5bd215803a1f00d3d31e806c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e048490db5aa90332b9dcb336173f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833257d1ebf2167ba8f65a80d714954747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d146faacdf3151a2fb11ae43c2996f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bb518a3ced821c87a470fcc697cbd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc21a0af4d311912d1ada0f9247c84750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850fc0e4377cc206eff2a36068b5d5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9cc20442da7c90c9ac8f9ea7c71ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93ba73dfd376bd33af87bc538c49b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbea35d54c920b2f18b73241bf20d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeb396e9d7a850f15d0295772c3e3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0880a1b4158f0d3da70574caf6220756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586640c155e05286431eca827731df9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f709b2727d58b730fe33a61e16ffcf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e4694a470dc6f59b70e72a7cdc0b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2650c7940648df304340829da69e1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58629f79252b4273ef7d2f70e54f30761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f3b971bb5b07f69716ed09a67fa3b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937b7e52c0f9b58ab026f94b7bf8382763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50156932573a95990194f545a6a6e74b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f842bdc59edf117bfb2959cbc7ef3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492a8acb641038eb383c0c9f717f60d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdefe99b66048994f41707dfa1a5179767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411554d2341e3a02003f630adf997d4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0957568311769946dbd9768cd7cb7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e02572805f6c2095445dd7f6a47c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88c6b64bdadcb952b1b5c0067fa6a2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c9b0215b3111c1be1dce2e533e513772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ead0d0efaea09d0d96fcd8dd52a535773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b831d5b5bfceb096c6014b37f322f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484503113f861d5795930153854a24e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758deeaaba266cec98ea6158be2a2ba776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b2dedc76b6ec93e26f8246350874b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad09cc4b8666648d1ebc3ba4f72d54a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aab5695c7b5fdf9e5cbfe51203583779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc18f249ef6c2f3b5f6d39c591cac7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047da75771c6bfaca8f7684ff1cbe3d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e0e66e866a133de5b49dbf40007c6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04e86795613999b62040dd4814cef0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2723810aa1efbc13f5350f0e0c5b09784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745ca85db9daea9572bddcdb5d60814785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dbf1c8eb3b8cc55ede2cbe5d68309786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f69abe115ab14edcf32324d43a843b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb26cc8375f97354fd0d48771a54d8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657ce7adcd3b4e4ce7f5465f4303b72789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb22187c62d097eacfe2b4326b2b59790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b40d7d8e48237ba6cd91a6445b6960791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f106f7677062c1ee4fba76468b268eb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35798da686eba73bf16863c2cb672da4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18118f83369c7713dcc3036ee8bc087e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbbc7e2af2a361cf069a18027dde87795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fa74c805cb7d10571ea8f7756f5f8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99108de7467e1a083840ceaa22cae5e7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1fdd287ca7a029450230218990538798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44034e5b703a229d3b7a765f325c0557799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8a1426a14f708545d59427beee7bd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1741181e30cdf0eff501222d9c7af801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ae0536a2f9db75fef72513481333d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881dcaed09aa171391fbb51272ff3b5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bbb32998123bc720a3c195256b046804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb843c369ba08ad86aa07d8e3a68a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a422b249dc88ca7b7f4f72855cd954806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2217422f69fc3e58140286fafa9520807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1904c11a4de18da13543d979795c7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f905ae761f6b9b49cfcee1e756758809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714aaafaa9f1b5254505326cf73b44c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2637267b6ce4efc3411145984e3b5b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a844f653098794a97cd5d348407f03812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cf078666e5bae4638ec9c95409c25813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58ba3a8ce2b1db96328276f6f6a375814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edff786cae7555b431a88623034da1e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211b26896425f38015362082bb052df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbdaaafd58a81debb580f691ef3cf4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656cca28ef979eb4cc4606ff420f4c4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70bb458d1c010e884a826c2f8b4823819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42147daba6a66c3e3d03e54972d63d5e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551b7d417baf72fee123be1754c7309821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691695a682ba975647d61579539a6fc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5fa8df03e5c1d21e26a485ca42750823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d70b58c250a0909a30026f750ac8b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf50659974b5069fe320df185445b7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6213f1841fab4e22b77c5aa0254c16826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996883186d6e6594a384c2eeccb69e0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc70a9991611bdd030fb353e56241a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536c809815c16f7d6af2c65f331dc13829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ec02d9b529e24c1dbdcf2485467d1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb25a14b1b9b0b5baf1d2a69b8f4495831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896fcd960ea7b9b897c85bd2a323dc2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120dd7b942ece4c1af7955c4d1746f3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949245cf80a394149f8f01e79ff0c01834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58be73d4895aa3f1c16480840acf60835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000c78b7bf04c007cff6b03e53a90a1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2fdd287bfc1e90ee925812ffab716837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef14801f5629d5d704f40cf2365def838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b13086208b408f2a92bbbb0a7e7538839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e029b12acb6634f9bf25ce3111b79840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461048a40ef9b9db412e7b6409068dea841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8487fb73f0bd3b62cb2efd369eaf0a9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd1d01910fdc385ddb396aec63bc47843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475c7f390a39df40f2dbe90963afdb4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3943a1dc7ed225180ea89e7b082efd5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddbbcce72c59b839e8209d5cd4b932846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dbff5fd285aa9b57f34aef1765a5a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc871e0d96029170302736874149c18c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10481389452935d9ee9a11b880c3d9ac849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaace2a41f18e2adee56e6788077052850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e833ef9dd59d9308a796ffb9ab86ea851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a22b890684c7d95a74e24e645d5a18852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fdc004c0173616a17721065ab2e0a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97185c6ade64703dc2a99aa7a4d66d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327896e627b5fa9d2c096b9da6a9e41855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632728d7abfe9ee77ab7b20543ef69f1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b936e8338322903afe8b80421cfa942857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4410d0f68916133dd64f47bf647a101858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987154defe912a935db88ca26b876d6e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2797f04a9cf1e18301cb3c938da595860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477b558c3b76d3542a161f67b4d91ee861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44b6b91820784abdd0c7294e7a7fb2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b2778333d2368df235fa1dc0580eb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a1ba4bc64e5efdfc3da980373c14e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834914f30136213d4d9b9eb6d4e97923865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cea176dfc2af6faf5b3e881dd520d4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8cb5f7d33768e1ff1d4b98e93036c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dbf9ecb6bf27cf0244548ea0e6f2f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83744180fc5a6cac4defbf292308a4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fcb8a9bb5ac1da3aa9e06b183995c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051ba6246f8f4ccfc22f5c2c1066576871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85024178a9f1611b180dab026b7f2de0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313167d52982b65adac7c40c9745e0e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6f24e2f4834c2a5c8aa33ec05d572874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a24435c8f4ac4406bcd6590c5987de875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed43faca4f393af463f3fa576b3ec99876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69407b272d9e24f4c6196f4ac34b3e7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bc5d1021fdd84c38b268667b7f326878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa6b27e390ef0cb7b1d6d81352fc81879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c9578e4420097a96ede6e02805d48880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc7ecacda7659c55f6458187322230881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e03b6455530859cdef1488802447d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5ed6ce8c7633fcaa9b06ea445a568883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2173187dd4f0f6b8ac11d8db2ae89c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7874bf702254004f7a45a27915162885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c74dd7dd22ea8fc638ea54a059f8d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27def8cf404667265195f41ebe6032dc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54e21c74d82e9c91d83e0a4bac3733888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd595bb5ce4b827412a008878a81d0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7008ee81db3418312ed52d6d2ee7557890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b45a0e27de7ccb2fe99da55389f453891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a54978f19ed8351826f2da5d2aec89892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049af83bcd5802856da59fcfa5e224df893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29537bb6016e6ae5adf4ee5f3ae813c7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff30ec428e014226f18ab4ec34c648895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278bb622201d0e363fceb895c04e889896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541cd36bf3dd5626b971074f682e0fc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a8d70c14b96ff8decc75653c02612898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31172e4eefddb331bf4cd2108fc2e9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3f57d51b594f1c6511b5d56d3fdbb900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd87c5839450c72c6026b2f3ceb7b25901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7151b81e0894c4f6f473827dc70a5ec902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603ab35b4a092abce6642c4e4da3994903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccb927251a343637e63a9f83c09e89904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238efb09e90f58a06bc851bbda8857b1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d7dd19188ee3663bad2fc46d63fa7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03a5f1c905547e767ff4041b1ff443907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c159094d5bd4195efccec85fda9d11c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02249795e94231867bf69b059aab39909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a60a320cf84e21bbfe2f85088aa59910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e07e478d1348bf33c84e9d07d77b4e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6c007e7382ad588e1696f9848a4b7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4723fcd183b551a7f517ee56d9097913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97886bdc955a53d7aa52321d40684ed914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f09fa6234a0db8da722e79c3b9a54c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1635830fde0fddc8b2c5494ee306481916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf367ecc8b185b35744ccb1922523a81917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c59a04d0f93ea8f6742780467fed2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810410529463e4781954de747536756d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f1fdf6309947ba9695c465b56bafd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c6050bcae9051cfa3329dd88324f1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dada59425d34690d9006496db714d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3f31cab21ed4f51021b7886b61a27923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b818833c2d6e5a897a646e8fbe2012924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1938114c69aec0bb777c91370181a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0848ab2a8e2b95e9a19d0dac257ad926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e27f0bb90b383e6b55aa5d24200f7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bf1e19f8feff2b1cbe151cd3af7c9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96779f1947dde4d5d140ca0b0826422929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419b71632a4a0ceab4d4b6541ccf990930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d277ae506865905b7a23429e02548931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ae00cae6298a7807fc6d20ae195ec932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b323f4b2af3ad08f2f88c37aefde8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851d59031c88aefb674e7b99e6f1739934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a80f87421d46f28fc1b2936ebcaaf935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24328a2d637dbbac63880bca459a0d4c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c742c9b67544fe970347b5a2ca2c04937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec10717e50a12ae0d7bbe2300035d88938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04607d7cc745f5fdee1b881122fdd55939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abbebd66b8d3a6b7a74c19f2e1ea72940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325008edda573cc389cccc7073be64e5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376ab0c7f81a89e2e96821e85754756942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1cdd63ad6739cdcc0050bff175e8d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c139aed0117a3ea8c193c33fedf919a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48658b04fb9d5ccf0f1df6bee74497a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefaacbf69752b16afc5b03ce8556a6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ad09f3f4029ab961980fd29c67d97947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68752a9ae136c81448a1aaee96beceb0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7baee521e7ff0265d74e1e44789aa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784528597215aa8ad47da2b9818273d3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fbb5b0211f91345572d204e18e34d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab73b6b0cf2d1015fe2c1ced4c342a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88662c11dd55a1a6809f12f0daddc8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e4575c4e4f4a0e81f016cf0e48a08954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c59d61c757c4f6424b1c46042dd6e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7fedc8a3f0979fdce1291c9aab200956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4862536b0b2054b67ab31e6e65476e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0327f42c66229249b46618894af5e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fc66ec2538ef5464b88548139b17b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71779abbc2487070dc6531c38b3355c5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009eb5256e9c236dbf522cac55c50c0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb977ddd56c3742c3500093dce2ab906962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be90c8ad595431b981040404255c948963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fba48a33e5ffe454fcf968bd791c3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbace1a5d099952284cd1debc0e187965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f93eb534d1aa3c303ad133d89f620966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec7d9a9cb3527ed8e578871a2352a9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1243a01b73d676ae53dfb12676f60968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d979f96072dba15d252d716bb65d6b5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d20ba5b88aa004362535d62fc6e2fa970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff51fc2e612745660d87800609ad7c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fa2d77425e4e00d13e451ce0c8543972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004f9bbd8679d4fbdd3dfa84e72c95e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd62f6f458acf53079f8b0db14ba90974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68b2cc45b24a853e381e7aa282a6b5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0c6193280ef6b5b35e6574cc98619976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cea1d48b5369ac66cf8246e695e29977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f542810d7907936fd067df595b0573978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356b9c9b37c7485cd54efedc53afab5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec50ee75a6b57aa4c1a301223b851a9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730beaf61b83c900546a109e70a8c974981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601644216c9cc14e0d9057a4da6cd77f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4459a2bcf0919fc403e05aab3842e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341dae7a3ba6157406076ccda5ca769984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d7bc2877de0efbcd40a76789e6b8f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24801032b1d0c47b843814f7d422ddf4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65909dbadef60f697455471a6e43cf16987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaa0967664f471cb019a795270ef7f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae9e262af6a79bdccf3e00891d81cf989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3992e020c418fa0e81a6b2e16a12e5b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34427745d41ffe355f3c57c87cf26e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd19d64a32a5db0dc2ccc02bc97bf4a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56cb1899915053bbb20dab6ab77a36993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c5871db0e410a7adf745372891796994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f671829c4efeca1b2538936ff496a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4660a74234c076f6bcd335834581539996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b34bd132268cfae5d805f2cf7ec492997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b09bb8dd97879dd5d27c67574f51e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb89f3715f8aed3dcf9d5c3ff9c17f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388d170c5eb61ca43c1c8479ee7aabb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a7aaa1275251d94cd8c530aec44784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce800df32463d105fd94cbaeda84d2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd10ecd796f42bd9aa2fc14d110dd446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e48d4879b599d5986b364151123117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e06332ee66fe8dd18a8107e7019b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd0feae56eaab3883f2e1a005e4d279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2585e08944041420813ffa3eed05110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449ad519bec62ad1017c9d6fdac035211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cade773de3e6cbfef921b5c443f46212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4f6fa170cb138afd0dd1d758bd5d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff50afe5b9a6bd07b74b5d4ac87baec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5f02e35527af6dd9464a0158df14815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f872b376e3bffdf7756cadb8e0c6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293733d0d851e0cd62a132ea3cd0c4e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961394bf5e0fd1ee36f3afdf03d058c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479511c5f58f51ef0efd1553e93b5ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1514548f2057389a806a727ca918320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b4829f6e6662e4e0f27967dc0651321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc906dc2a962493b75f0a26885ccf66322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff89ca0faf0bf2b7a601a7f95809f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b9b104abd259cda22394342e5655a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f6e6c8c2c1636da20ecc16bcf99f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21659a3d27e0ef84b0a5b9b1393ba226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314d977d43dda02aebc257e73394df627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e92095f82f726f740ec3419513c27628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de48088e4aba21ea9dc834f9e99000429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c638c2e28ef11ccd506e31d34e18930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c43ad0877dd5f5488670fdc9ba305a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478a0b9831cf7e46ce1d5550c12338e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5b575797705cedf0280d5dcbdcaed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb93d0561f1813c76f72868beeb2faf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30cf21b5bf04dd080151c9068e84d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a72d7fb7c0c2bfcaef9dc20f21f5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3de43c49378c456f89718ec6c3bb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdae43a1f7fd02f6b243ffee66d919538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6193f4504c0fed4f16b5c140a37a1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca464bc9b744dfabb1fc2cad1e803b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda0e2dd4994c6bd38e7a237dad9cbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe8c5948bbe2bbe7b7854dfad87f4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d5276c6e9e73c0bc684ba0a65d64b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f852478efcec912890cadc5ceee9b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d6fbc876ce2ce45f36989b0f039fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621f236f657c6dfa57a60bb5db7778146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423101fe56185444bd81cd95039353d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cda25758e0b9834099a79bf1d533848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccef22576289c50c61186e13bed4b5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914256b49c6b8379e45175f5f8e815750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601c7a1fea10abc923f7902d68d414d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f5e52c86efe2e500380e1481cc3dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9171cc5824efd6e260f785c5bf0a41753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad3d821cd6c5b1f575bfef9204507254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b27bbb2436a6b156f55375a04ad5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e00cf8162c3d21e75ae8ae67717f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e5d33f755b0edb807dc9a7e99722f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94508f2367cae09afcf4a2a34b0b9ccf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a56fcba8e59f14db4cde9c5f53d09a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35268359e98471ac8fd029fdfb8b320360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3600ad3a5c431c8907bba58431859861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11311c1730cd28ec8340ed4f594ad39462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9922106b311267d5faef9dbcc8cff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974210631a4848a48fbfe68d7666e75864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4944a52f3500942321d3a1115b34dd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef122bd385d96320ea91bdbcdd605a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6666a714aa197a45ef28cc87c205d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228a65c68041830076083e47122bea068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d1c3c835ac7023daed6873b5be36769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691808336b2567ee53c1fe5d6cd079e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee64aef9222ac144902c13cfd86595071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a666de7db63c3fa258d39e070802cf772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611fdfcddcc259acce27820a8f497dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b9e0a3bd16d1f8b73d0bfefe3ed6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e15a62e59930c093976afee8724e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc251c416c2f9ad34841878fa672d1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5670a48c08bfa2a0acc8201cd4425077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1e0a7b4af64b524134ae0f2d47b6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f07b2a94c2ff5847210e2b3f6990879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1439318741a610eedd59288e130349d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda69547b226dee2a06d686705f298081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734f11475877854d8643ef2e4ad11f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6de698568f44be9d14cbea0f2f988b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8724fe93570c62a12cd8b1e1b079584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c85f9e41d9315b2243c6e88069ae1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffdc6b2383233841882492b016652886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cce556bf45d803c6129ff2253c78287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a84e026163326159186e54548893488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdebb2be2b6362a7a88201ee334837f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a354010e39ba1b4c9a18cff9585851b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ac8f2393d31a985cde6229d53d37291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeacf4c72a832999bbe55821907eed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7e3d090d2594e745e7f3b4f0e651e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be6ad6547e3b03abc8f3514814c56b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9122039cc4113032060dc2b0e69a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe89fcef33b900ea00495cce53078896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee126353d81cfa3c87281297256ee297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd87d3fc90621e47365e4d645887ba998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cf06e17c35acf78b58788abee8e2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31429dbcb6ee1c5913d846dc72b61f6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946980df4e32fd09a95d48eb55ac08e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522b74f8e0a7e843e2ccfe724ef68b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa61ce4c0d25c709c3fd06122ce6c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c2bfa447c1642564d5622b6a6e1f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f10b8b1afcdd81f9354a680adeef1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac51dbac4c2fa4f02100102282eaff3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c8563cedd7bbb9cdd9577450cc485107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd0d7da428c41e6448434e4cbb940e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e94b3e266ead4d1ba4a1da263f6f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddbec1f0c7e1a9983a824dea28fb0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae73c1d45834ec74b0b451baf607cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0deb41c3e55ae21774200d646565c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8886bf4272ae4dbaf871bceb40ede113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d78ead9766136750c50dd35acea12a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60029cc4028f7d453108e602ffee14e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf61a8acddb5ba7716a14375480638116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485e5d007b0e7db6d78ae403b22cd20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f12800d29db8eead16ffb2d33e14e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46b18473925523f7fee0951fe21c91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3c4e23e21024b6722b5e2df72b4de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d1d3b5788d41f7e7039260e20c695121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588302992a0d15257570d8f0e03dde6d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331849bb60285d9ec616ee7c1a0a32c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e4c1bed4f998646fa6076a828ab7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d873f34d62b49a2b472b5fbad767e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638f7c6f2d21e326664ddf6477a68bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d0026e71cdd09698f8e68628a9612127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e631839a5ed454accd404ab94e4c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ccdb86f4691e15ce316870b749d35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617a9cf8b981585b5b52e30af1c58fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad1b600306a7fdffab276a06263ecb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e369eaf511572075e8d0f5dcf01bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604f1194413649fd43ce4aa2a32b916133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133f92c1077789865f13e5262bcb147134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa57b77eb43fc47479c6f76674b88cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb8e52b8d6565d78b677ab0a72c110136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958cc421ed36633a9afd87a38ff4d95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794afa1f09cc19a2cf9f36d53321e631138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145252336e5a62c512ab99ea328237e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94712cecbe1e571341e346994b3addc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e0b42ca3a845359606e00028835f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e5a85b9d987795ca3d558d98ffafd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55bb058a30f7419151220e85abe52c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a15e475c4730096801f271a6e163f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd395179b68e3d04ae3913cacab2a07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3dfd63013cb7c42f612a84a989896146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141cab22ee4b2054f46b680f40158c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d23b576dcc416ee931864e01c51920148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f8c5be5c6b04564db0587fdf6ea2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36caeea7f322d5d5f01c3318006bd99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5433f1c7809c9847eeb5f58a7698d4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07c68d6e13e1f09f14115008d6fb52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fbf23b862cb6af06a0c975c486b77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a3709581543991045cfe47edfc4cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1977dba74207c47d34373ea144cd57b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b5ad22310a9af23a77fdc596bc73d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8054813bce5c00b25a6d145801d53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c08ba4b0d3ed29747660d2ef3467eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bd4bc7e4e917b588ff5b40dd9e6ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b13b5a432fb2d94539cacfc2a63901160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdba8b02b8e954983bf2643b208f52b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a45bd91deaf16b9049beab20c3cbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da392bc0eaf8fc3190c6e2ef289442163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9e26b99ff0ef2d304a9c89111959a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cd802bfeba288603427f535570c5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158833d8d951876b114a9a31f224f711166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79531cce2de2068b2b9a855b395cce25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b67a701b5ac880258ce58cff65e3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ad92e569da0c7c53c0dd1d6d2ab41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b5418138e78b2247914a00a3eee12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438d0b3831951c288ecd07ebbaa82c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f975437b75bf38f50574c4dc0e96e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f120c9ab41e50a315f4b41c714ccf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20055b28b778e2d15c0868e11a7c13b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af51f495891b675407c67c69fddc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271d67abe5afd670eec55e31a72ad03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44493975ee8e17492e0e8c7424f8a882177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6546e905d5145ed1b4387576edea05b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec9db00a61c8435d82d813914ecc1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ca70953188cddfc8236adf7327f0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3566678672a6585f5fcd57d7541548e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36155c4247f2c881b67852003d550e8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d167a0e786b93647c538a877204f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650a333c773eb2d41203137bf61e654184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d82444f674c604cd6f911b734005c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a080210a2493e5e751caa9d82e6c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c20a023d81a6b8e1aac24267983ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4cdbbc606d346b63b66a555136eb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa342c6e6a1661ade86783fd63dc5923189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4cd328146fb2e0802b97630fd50ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dedda1e0c430303256fc2c94118bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56538332c5c65bd3013c51b866901b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e45e190da64cbbb52eb7f155e85c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c50ef338a6dcfc19c2e01d923c21cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e55efddb54fb10c64f3fff0cd4364a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6b21fb7e7d5ee3a7c0e4e09596520196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0106e5466fc9280e48baead874cd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29626999bf3a79b7635ce7bb46e0e357198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998fcbdd1421e75062374dbae139ce8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4de25d28d77173d4961e5d2ba3beed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777ce74a1777dd4465889962eb50141201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8b0cfa85aa09f2431eb3bfc07d2aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274da3e477ec1c372799f153c008bf5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e017fe19138b4e78cc1c7888dd037204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8cbac8d8c4480e63edcfdc06f345a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae85773cb40a9fc1e95944e339f1017206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8de1c09e14d2af081af06f1cd21b22207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d24c2b48298e45665fbe2a15265da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebcc926f0cbb0cd6251ef1905e0edc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c5933763513e3f6f781f5dfbed7b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43717e3719c52a289baf2cbae0696326211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dd055973fe48354bb0ffd87124b27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dae09f6415aa27b03b0c11a234a9c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45defaef360e3a969335bdc6bce328d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31071f0f1b209173b132fa7bef423529215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09fb8ac0292b88ca9b2ddd42d5c669216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ead5c788fc6b9c5dc359019c79c487217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69a1366ada1bc6bea01b8381438950218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173f362b28d62629eda24c3f14eae3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277136819d56c2bd9f8ee624366e1d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383814f79f15a1d40527c5d4c8fc63d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead7e167e71a81e1d91407b65fc3996222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be004ff19c2337d0905925808ea66bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f34dbfd40ff6f82fed5a37edd54f6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59742e6662a9086542028a92272bf695225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75483ea9dfc624c25b8b50e16bde70e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba9bd1e5172a35addf69d9d8aae14e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e3d09caf7fa0ab9a40f751564ae00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d4028093d3abb281195b25402653229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2149aa7238988f3b49dcf11aaffcd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8965a4f36d16a8eca52972fc5699632231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68c492007ccfe4666a7bc524e938d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3b513544a0ed4ed56e83364a326c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe069a97639d1bb83051283e313eb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c149de9f918490806d896ccbe9fd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3afd8e720f833e018d6aa8e99e57f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8adf337073860cd258b25c0f4c95a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68df1c2da1e5371fde0d4ab0b9eed7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2083429386096dd245d7556dbf561d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ea851ff2118df4f2ff1997b8ed3ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3027546fda3d443d3be1e85753c37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1777cde0bb3b56aca1d70da12d05fef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857de121d56bd51950d6031aa6baa979243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eaf69698d04e0c1f9e517866ce143244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd818c063e67bf8410666df76313184245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4f1329f7d72ea2285e1818cc3de68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935015d5c63b58e5f71c0bff642de44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3d85c04b96189745bc448a4ec9318248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eb250a5dd962b85c176db81e31f39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8b8a13391d885affc64decc6c19e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457abffd5c0e255b6547c0b79e448f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ab5476677f5deedb554a0eb5e1d4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6578ddd51f4b2462accfc8df3b9126253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3c5d2ac4e7a8a2fe0512a8b905346254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8171a214a5a50a092a4a74cf7e2e5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c041dd81267c61fe6cdce7503bfa9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c6aa1901eed29cad062cf341241aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245db1365b4aab2afb075d205e48572258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af0af5c9a0aaf1559b04cd033de620259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed777f1f0718992da55e496c724d6d98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0828a0e73522664b63fbe873cf0e98c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d52906e3c3bd41797ddd8bba61813d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581024d2d9e659acb823719cc12b72e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3b3fb5ccd7d394185c12ce86d3722264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93dc1fc59fc05c84b653af718fa2bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc76a6c288394bfe97a8a2129e826c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f4aff596875e236ea023255b6f706267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6914e8ad1f66f18eca4cd1a00dbd43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bff1e540d5c3abf9d509dd4586c98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd957f3b75210591a84607e4a97dfc29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931c034fc1f35807f87d8470bd2ec8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d88432f9c7de491a67c55456c1bae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87ad98c0a0d4af44ea34ccc371e3fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161aae8daadaa4d831bcf34b90f3cfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bbc2ca298a0cee65b5b1942ae2dc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e843652b00c175c33e9886282be0d6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b23414d8152e8ea8f02213b90698e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d250fde246f7950695018df32e63296278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c843730e92f0f18d1e97e2616bd341279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04301e50dbb8445f414b9ce1c13b054280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a649213c5669d14a84f0e2ef8789de5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e66e16fe92904bfafdb978be2abc6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929243a0ede3919ca22de1673840c77b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05149b71a4a30dca2e651d1a8e881b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad41d94c29ee3ec165c30000345bade285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e3d2d7f8564abb7451a6746d04d72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f0d2d86e6a32281f28bfd6cdb39ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88938106177ddd92386dec773f2a0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5ef49a7b6522511ef0771f1e030d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8588c9b026aa49b9563073d06725283290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c2e390b510c84401d83431c3a76fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7dbbe44c2e165be2184707c3d77fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bad562b0c8f41238d97c4bb16c5cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930d291497b66673e55c6b4bc266097294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d51bd5ea6e4d7b9c6936f6aa399b04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd8043f72fbb19170047f564821ba8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79cbde40f35942a3adfdf82182ab10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b23ff50ab77d7ac5e924543fa3bca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106893ea9e6d09698107f668bacc8ed5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540ccd7fde62f0335b5c9742da15433300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ef3301e90c2cb37c88e0c23c8640c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33f500a9316cac6c4a30d407f2d634302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40257648944231f5ea232c5c73f60a90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6bdca19aca84db323c2b068931a34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734997de82de314991019cb85cd3b33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d819459cd1b7adf3ea9fb4f6ee383306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4158d256f4fb8472a7db6b34b2da8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e043b7145b3500f9a0447dfcf2c94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06a48df37411627f32c6701db16a42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc01a5bb7d49f5e8b777eddf84e8cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffd55b659f396f6513162231655ca5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9fea1038a9a166ce44ce93c709072312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c9f02368aa43c2cac05fcf0b2828f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8658f9af6cb27139b2893815cd4b6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fad59c94b6a58165e1607c25dae90f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69face9f4f01c13159f503ec769f34c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14806347c46a76558ecc46a56f6549317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165ea889007714ae17fa0eacf27916a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a4af4930efc37eb7545567714ca4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7373343b31a075a5d2a955059c98393320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6b70f1c83270cad49170d58c092bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d6a80db8f0d320732abce92b71bb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac08d250c09398b385f1bbb6f978f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1626431efb1c756234212a5a4afabf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a26c1b44184aaea1ccfad024328031325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e9caaca61d3aae45f0b7736c95a71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1568fd55dbe4895acb8922faaa86b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1244a089afed71dd85a0b7ffcaeb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a16e3c5e86d1aab524e6124c6376e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175929740d726eceea422885792e2f96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1869f58d03fe5056c05569af7e9e543331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b8807391e840ed8feb6e6792e7780332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9910a976d20882c9058e5dff9f432a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfab60e4dcbcc7fd84cf04f29cf58b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e3d3d9e1bb6b6d65855a934377047335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b3eca1b1f799a7a89abd9273c3568336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab602f40c769f32939976970e08203337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035614021bc30a1fb14f8cbf1fe6404338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378149a0a988bd33ad64125f81dac35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d8cfd2a1f08108d44b082d3389099340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077d2407c59168bff2a13904ac17202341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75fe4185ca3d9b99b1ee6a07ec1576342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a3f20e9580228454afb81dbb51201343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813b7612144ac8f6ccccd08dfee0721344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650d526424f4738c7c60c3dd7c196b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdfff8b35eb996af8f8143679ccf92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38607529847cbb524b2e1b1d961cc28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918bceaa5b14d4842c1e6d936f05373348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ddb0e2de721233a4b7526c40fad6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104187099634a3dc18d7cfdc1c27609c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bee76bf5695edbc8d5eaceed67429351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a67c30ca777a0d891537fedd50140352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305087f5d8601e7567efc61161b133f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07926f820fd337c48582362311915a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac550f6549f1869ff0bb768834e004355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beede1a4dde6723829c9a18337bf503d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2409697067eb426cbe9c87141bb4fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0857a022d28891796598603bdac008358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff91f096161be7862172cd60b2809fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eabc1688884eda5b2a0b33214651f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822ff27876964e9e6173bff5e2ba0e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642501e09c7a3815a235faf39b56d86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e5f4dedca390f6e3e3b76354dbe82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7029bfd2ae682b5c321b8a46f12944f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb215cc52e49b235408721625e737e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac47848ebeee29930976aa2ee57c7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbc3c41b5b4d4ac7d5c1cf52227092367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235ef8f6320ec1e347ac68f9cdfe058368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bff2f4a54211158cd71ad4a98aa4ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cb3cfb471e2b49df73c31a9d012ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f929674944c1e8a7074ce5e882969371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e454b1871d522befb8c54d2477e5cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ca8e566a61def8d82d4481c78d445373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aa20383796f397813f26690962576374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e544cc489643ae59de0c5573e755f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85009502265840caf2f53be3451963d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a75ddef02c6cd0653a0506ff5eee19377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47d24cc558e83fd8be144aca6f22a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad250e063eb369928cead084d173db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc15ddf901c5c19c7faf7bb7d10e653380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897c08fd3eb18b95eaf29ccd75bfb18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b59f123105953a13f1c5774033fdd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0f2ef21b224c73461be06ff9eca65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a51e417f0dd52e0fcf367752a68801384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919938f257ce45634d417f93154086fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3e3e2cc8cc0bcdad6f1b8f6a24491386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c636fc54df79604e500673344f38a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c393fcd180d3a9645c92dc8142a7689388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac52ceb524566c0f6661a4e5ebf7bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ada8186b22e2fc148161bdeb5a312390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737145f9eac8f3585d4c33daa750d50b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e8227a3cb2d9dbf731cff4c44c381392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014ad0f32aa9787f79377085da4dd3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484207315df21d0fca6da5c28bbb4719394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ece36c0eeaccb62e1984e5320a492f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75365891717b2a545859922ede5ec1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056cf4553a0ea5ab710a00767f6af6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c2067d839efecbe55a10a5c616fb1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db358eb543c93820580175d34bdbb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2deb166d3ec87d51c6c20a8510185c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68939b6a859eed00deb9933b1fa1a88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7371eb62fcc383a471645ac9ac239b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe740c6928d1dc7c7a2e8e615d0686403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faf128c449df3eac7e5c04d232e531404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f95c378409cfd032796e801638cb9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654818222ab5dd7c4ca35f94dc43ced7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b264c212a04f3ac67b4fea6bae4d050407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89a9b59b0737d3ee3a7923d71a98b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33c86f977d2591424a5e1cf96d00b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260db9be549f843cd4cfbcda98610ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62897c6f07601c18af3df76baa1c7fb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4651db6472af5b31a9f988cb7bb6e9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388b1b5bc225eb70e9700164619cd15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8babcc565fe4227598136211b396ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90b8edab8484088aa09dd418f6b946415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cd47b9933d3a2393b000ccf3a25b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8df4afe09f3ec8c977842646dbd133417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221c7c81e36f2dde3749dba4eea55ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ebacb910f5e46b82847c3727d3abf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639047c48470e243179d8d2875076ea4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5ce95baf318cf199e3f349ef9756c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cc42a8748d43183a3324a4057af2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982dc55e288f3d9dab614a395218717423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c873aec3396c05fd546985df015bde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820679899a646a5abeef8966f0003d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec006fc792c9f8f5687a2c2e3ad214426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba7d5ce62e6c08bdfa39ad7ead8fc7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c49c0b36c67287e9bc71103d84efa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf443c6363ef8ab859fae4099e65fcfe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaee881e08dd66d9b7d78651c4af5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e193e7151969786539e25ae7ca31d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0462bd9afce7b785f763b6314252b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd04f4862bde4ecc6fdc131c1540bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4d038cb0082854097e67660665773434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca70d9090f264590f0b249e5ca6f131435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e75d6b5ccb4e354259484a59dd7ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf2d1424ae86ffa00cfdc5eca7fb3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b38be1464163a5ae3153e203d501c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef163d85bf727d7f60b965f2e83388439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f03bd053eb0a97be232b48e260948b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc5ad39aa3e1f2542ca27af7c46d2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee74e39bd85ff5a73e981f0abc36cbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28606164061ce24db3b30d10f13dcd15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684fa9e363eef98ca939eb60afaa0b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b908722956c2c420ecfe1891a8948445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea9b9afb43ade2673aa78196786db1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ffe92a1b685b169d2ad3f86b3e8f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff91cdc7fcf636d25a41ba5420ae6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ff1fb8e2ad29bd0a268fa553f685f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3121df525b880a179f12fe6f3a434c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea451e745053d3e5a452c2a7bd879ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e836c3a38639833645b7bfe427d052d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986e8b7ce2439c15da7b5d41032a49d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2b9a4ef010463544e22485fdeaa67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235f2abf508fd0fe7abee1e6e3b0cc0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29769ebe35cf4bfb5beed1aa39a2b01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18346618a19d6f90cae61646115173457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425a5ac9dcbd509146599cb77062bbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be0e77ae21419f45bff221e9170419459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67602dc1cc39c2fb9534ee04d54f4b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d478129f8858defdb0f4dfda87c9a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0270976eb070850b943362946ec479462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110f65a3ed32a49f0c7a85ba3b21f97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace629cf16e25200dc787c9f94670d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8282d61bdf67a8d92310a53dbf0e60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12710e4db5bac2b2920501418bd76eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d6f60e4be2a4d0e60dfc7e8676a87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce8e23754a207b5f189233de230b67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c85e71375b8f9a02de7e81b024997a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65888e955c993e657f14128f454d1e04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a3aeef1e74424909b80f6fa7776db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fd83069c76e1018ace6593eec8347472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4bd7845c3ff096f0c29de1c9e8b77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee4c116d5c700fb0f96e825f430491474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876a25d4a28a799d979c94aa126c934475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddea4a40c550b518d885b4cc9f5ad8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7ee80d91136e4949606186ef0e4fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfad1c1d0ff089986526388bf23a963478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4674dd59f98d53487bd29e7d734624479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7836fa6c1e133d7f7753268991aaea2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e647d85c4da5d56631ef7620e9f0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b860404b33dd159e1fe751dd2d4681482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad20ffb3b9c12abc635b265e62f4304483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f194793a2d594bcbe161c8d98df2d79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e236cd7f18033edc7a039e0608253485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7110b58d4ccfa7371ca9eb6e83ae7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb19cd2fee35f5437d22950bbe7a61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728321258f4bac61c6b2964fa45efd94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260375abc82ab165c5c1d3c21972d17b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7ddd59c158271223eaec3e3285829490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e40ab14edc89e2515da0106d58557491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58683b87b9ab6bd5ff9759a148345428492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb9ade4c5b29dc662e0105ce40aafe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd337e31bb0d97605dc58e27b28d67c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30f9ef1e8b074d296f60d6106c384b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb651affeec06b3a1e295cdcb65ab67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3edbd5aad2da47af7719016561edb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1933415fe2b5c45cbc9ac3b918b4e29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631e88402f6f1a10668592a83218094499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e640b922c8470eeaec126e3d385847500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485ebf20527e1363758becb628992f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8059aa0163dd700d98a0b445ecde8bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92fea64fff73d1c0a892ef877628dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150e86918d0e060c53e6878d1126cb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0b09136656aeb8eeaa63cf7597eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabcd13c4b84a1bf172ea596c04b1ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a74e5ac35b130ce3da49855ca4dca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e68bc0f20749b5a501f49412b7177c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e356c34aa970ae47211ce8d6e3dbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87898be2a4294072bea5b02f91465a1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba7f94cf9ce52975f32f5c70ae383b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4186b1a221528119b1fecbaf00e504512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b98a8f030fba53a79ce92dd3e838b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309378aaf3b21546760a7b141f02e746514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c375979588b5feb9a24705ac841ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60c5aabad6f7c4666e7d2025e5dc5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53381315a00cf43fcfbd0d7be319c165517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d4d56132d7a3b75c3cf619c1fe5e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1a8b72aa4090cfcb465a23b0c365d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547df224b884dc8682dcc62048f8600520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f580b13b5ac0dc15a7aa781923fb6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f6b7424915968f89430a795f10792522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b07869ca8dc2d9849a5e0bd48daf0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2425e3fba256aaac0181715e4c615a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3a6fd056c7d000ea3e0263a5d453b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf5b1778f56dc123ac502533c8830c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa783de7a33a9f7ada97965e9de5f326527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5b5052f2d2a5ab12860e724fab972528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a210fa063f4c2055d845f7942851a2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964009cd39ce4d94bbbff0b6025da815530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf93825dc8fe22ae6af672526dc6529531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7547e3c478fc49adc18be46e5f133532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728501e975f48790a06cc88c8abfa46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9425d9266a38d7982f303d4178d9e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2327a4b9456f8dbc7e695010c11412535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e5875e1bca1ff3dbc9e2003092aa1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365f7df8bc5df28dfd6027ed21bfb40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5ae7298d6ffd8f246d320db05dbd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ae5c9ffc18b6fb81548d451f0575a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50a3dc9afb07cea0ba91a22e3fd0d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e3edce54d43252bbf0c25fb20fd8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e00fa4f357dbbc605d08bbe8390a1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f8632b11747992b841d373fac05a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7f1b27bd53de9ef8b3788e9cfc989544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6c25d2b53b71cc82a913c86071dd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802958d46a6051335b1a8037f11f685d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02b654c5dbf37a60eeb6b7fb0ec78e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13ecb9ea4c2c996c14d1c81bb863cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f7355ec453bf4b9b0182fd03d731e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ddc7e49bdbb35cea0e8ff4c64bef4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599380f7ad6c4c5cb13a15c3e44870f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065311815e60f517d76918f691fbf20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf70d3885b01a8812d7d1df418a8a52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cc489d05ee0863f94141d1de48da6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50350bf2139c39ec3453f7f655b93be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2f966063f2e890be4d46bf3de4ea3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c1caaa054a7b623db1a855404ae30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acefba9492cd5968a3fb964a21c9b42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fe9c1dd277d6043e1ca0de3633359559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb890c26f5bdbbe37fb563fd9d7c4af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53644249ab63c8f3dc38243321a3a410561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8becbb1ec802d79a654b3c85a1741ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939947ce9e01959670f64a04b9ec1833563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852ba021f2f64dbccae3c189b9090c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4a20fadeabd4623bcfec1dc5d0e1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb284570da6d43e01bfbbd92fc6005566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4ba511c010fbd57c502dfd2a3e5db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7e7f85c39422cdfa4913879801edc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e61f4788d9dfdf231db2e63e1be47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eef4dc5ad43f219e49f61024c3053570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fb0785e0b721d46d38d1273aeb075571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37923ec11ccf8c129aa0a2b13f4d0961572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7647f25fe32c9b8f327bf965c887ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a44cf63ea80e3f1e89272e15490ef7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc63db827ffb55fe8fd375f8bebfdc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d681a68ae48e73ea5900d47f6c49b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5b2c4e2885e37d889fcff7ce382ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db0f729115be3b9d5153c682adec9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908c96427c87ff24e970bda02f07db8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faa2bdc038e35f5b9ab5a1fe152528580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b9a2da6964b9d651da454686e8b06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96d851c90586d05928a79fae59c2cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5e99aa0fb781ca5eef0f877a4dc9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89435e48ea68a8a919ffcbd7b2a76e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da883fbb60d855c437083f1240b5f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7c18401b675bbf113b2282fd34539586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562dcc388fb93779cfd80f69b7dbf4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb08336a92df183d7ad7dbe90d25752588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3351af4d89fd5414db4a52d359e6e0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827f4da11334157c018e0a66f37235a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad0f57e3ac60a2421cd9aef533e2d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a389a9c6a8de58f2751970d697b024592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492cf61133f9b3f5eb1bcd21ff59e03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb868e9a150e5b41e91d878ae62fdfb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78926f7c53d65e1401a6383f23487e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15182c09aa148dba4a95ca2d39313a14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdc69f0c33d1d6998564dfa1ab3fae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1306fc4865f2a79adce1681ae4657598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538723eea4107451a4ed55bdb75f01b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbebe32633ae79212080c2fc87f47c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24bf5979d91db0e4b1542b78e847cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad919c5285ef0dcab715649693407ce4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b8f1478149a12b779595a4dd869a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06334a6173b2b6c5c9c47a7c7f5a4a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a389b8afbd3be894f953acbe745d5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718721b619226f83b024b4a5ffec96bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f63d070ff3860626683591a086aefd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569baf5ab30ab791d78cb94fb6eecda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b8ed9b4729f6f964146d25a3f7b34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba304f51bc40f2a2ef163c65f592e145610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eaf2462326c824c315d5b7b56d070611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5f576a809c1cf1706af4e111d4f34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed445c9c34ad174094624ee3b658ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08678b08c67198822e13d581de385755614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b00d7d5559222753751454a211c3b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e48aaf163ff84923369cdba1151f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cef0330157b87c463c68ad9569063f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a13b5c796530acf43e4e26b6403205618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9d9902ef90e5fccd1a831bf981586619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f15bb30c50e792616686d0c606185620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eac32890d88697a579a593ed369bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09841045af3b5c461d82ca84d283fe4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585a15199f3117491ea38fec209d425623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7f42d1b7a95f9f531ebe5d1fdee26624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda35c95b116094db8c2fa3125f1c6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c74774c02e12527f2b40339763383f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac722a4fdc743deec1ab08e9335a236627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782c534d53d0d393b70a0eeeb49d3c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff2c064a7fc1dc0ae64d539847d9fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e9a9429cbc48b6ed7bacb4f43fa20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f49dc214a5d6510bbdd014195d01c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047fc43ba03fc25fd7544c57d74ab8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ecda4cb051834a8085ac4b31bb09c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aebd47732b45a12f366ea1f7008acf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2700838c89b0f20cf5021436bc646cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d2060909851a6a95b8e18d89dfb7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388ea828a093a21595036e17fb1ebc0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c54bf577780089f1be21d9cfbd432638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85094322708a86f114d76866839353639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fd1f1356a7d0e051bd7271692daf9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cae72c818664043b2e29cdfb8e001d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a235d5255db3b7c351ad849bd2411642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a77275c8aa7bea786079a846107f34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d2e2fb9c1652650c0f733239cb361644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f1f515de388078c9a76abaf2f450d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284c12afe1c870a25257e79cf67082b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a98d595330916b9aaffb43de38b37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6a9c2fa2a03c3d78bdf69e498ba87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af23cf0ed9c0aa55145fcc00662323649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee3a5af3a775dbd02d83763e8acfe8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191bcc56a3146c632502f5555f47e4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef905f18c66ec28717ef97295203490d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f751b9480c6bb2ca0cc80ee92d8b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9c62b33a197265e1c39c71d1a84d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d9998dfa23b663e6de1626cd04bfd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7758614a715a46785d1d65ae45e4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e23f3ddcdfa1b6933d3fd3bd2494bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4a68b32185620d3041665a3227add658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ba4bae158087bc01a8b6e04c5ce6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60fd51f421e8a2760dd92ae70224e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0684b722031239dafa0eb9a74374682661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa60c151de923040f96d34477c4736662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb97949a15d19b31618f3f3fa3d3dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de791bdd53f168606737272fb48b97f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf74d79e706e15a1b6a0b240e11194665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043cbe79b56df2648cebe8d9c0da4dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb596f400e50371b63feaf59ae4cae7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86920c437c614e271df2bcdd091323668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c000f7bf13f1d8739333c733bc4893669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8cf084f9341137779ea25fd4aff63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745ece95a43673f76e9f605700a72fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1595344c186e2ed9a16cbdc88aca0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776c1340e3e7be3bc1fea3efd69015c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fce10d3dd750d9a77a1a659a3da8ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b7b33b49e1a07f15fdf6d8299db62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0437136856cc72a88794c6d48cb34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32396930b1633a074a11116010af21b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22835b71e4c6c48263386beff123219678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98caf9af6014283c7f86b321a29d25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff7cea73d9e9fef89f340bb5820669680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53e5e8343390f5e501493c483f0193681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f0bf26131d623798bc093483756cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f16cce73c857168faedd1f46031ebc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefb7d354d5b4caca787a70525f4da2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700f94fb450d436373a7e9c0b176f94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4ac7c8095807f4516cc22353975d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587c7cc5027e21317e7fce56d92cb95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c19e921aac075edd4396414e95367a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15964dd16115828f464636c13be7fb96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850a99f847861d991dc58ddad81bdff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78080eff43bf9f34522216f58c56a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0704e80ab67234f2189b4e44b85682692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cf75cee2c2b5b2a73564403ecf54a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbe0249d383602f8e22c8f69870f7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaeb31ed2613a4e488de551dca3997695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb6d2daf1646eaf1ff5549a38e715e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667073b9f3edf45ae2a3d5e6ea1cf6f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5aedf0be7acbd5eda28e54af4c4f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ff28d2692c3b0d6269ceaf27f405a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4b654a6a618b5f926e8becdc7e353700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac542e8bf4930098be0227e12b8b90a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b3195ff71d6792aaab573776b4cd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50985226e83d56a4553b607511dfa28e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077d61b4be3b377e2101a3ba35a7e62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4c8b07c050110d9bd06def8b43974705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cff062d245897ef3e50db62a4250c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db1fdb23e84420414bfc19b2d826bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bba2ee196e17e2e4dd12c194ff4012708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ab832071a31771e345cb6a9da2b00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17cf2ffa26c309619e7cd8216434e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c807bca8d30fed6ac9e55883332399e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909ba861eabecc489ad0efd19981bb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b940a17e1547e9316d6f57e18835c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139214f22c126772fdbee8bdae33e438714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2004b5a4c08747214e3ba4bdbf4df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e915f2e41f0ac587b48382af92c829716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151e58f7d5d3326094de384c74f92a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f951af13c48ab6a4ad091b9ab9c8047718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b8ead76178fa8ca0cb72c7382c67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9e92c57dbf9fd902fcd3e935855b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46da1f390838412cd467eb24cb9252721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b8d5aae78822c68c80bf350f99500722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27eedd8846711e1c98e19100a258db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7796b0eb4681b92b2a06fa430e3d55c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383de9d3604c602254a13c618229470a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5c43d87d93298453606c96353abba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3f2127ff9573735f62e2e096bd04f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02452fdf74fd24b899ba72baaa0954728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7572efde2d85c1e06f4f99a5705d380729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8f96481560bad1f4af93eff3910ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1aac5cac76671264814b4044590ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8afdc8ba494632de380caf8a5f92ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc6bab878451d7cfda33afa183ec2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811775750fe9cd5b3c0be6e026c52687734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e154c6a2cf70e8da3b8a6e74750ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac06baf2c9478658dbb32f3abf5e234736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c8144c676da1256c5dfafeae45f2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e55b81e124384ce4f2dfe549f4e261738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b1b834ae9ef6a4cc7ce463797af47739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d7b83be0a71c18edc347f6902209e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801a6c04710ed38a48d92d408413c59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05efa210ce7db590cbc2961505d2be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e4cbfea5a157531063d33d7574bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574a641d34d3b8089d7b4bade135e78744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b92e4c2789cf7fa91f4831d133890745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3718245e0cd74494b776fcc20197bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd4942e5073bc1c2573471b30c2a6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727292042857708ed67ad30f46f0fa58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a93a2c68a03cac5cf15b2b97596888749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480596d2934f80eaee0aea961d1fb0e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4848e8f584a62a6e67f2c6b0cea0b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472e78a5d9d30dd1105dafa11e99307752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7a6268359697b2f5edf42b4ea607b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88b97543b2951fe4d1f5b284f0780f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6383211074d228a4a9632953fbd54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16749b195f5427c2b1eb3d9c8a925f8b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d8574670081686efb0048613a547b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756c095b3f5d44171125d9538e28944758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6542cb4d711fb4c7a889ce59df91e6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd8ed817574b143bb174cecebcef6e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93518a86d4702aa7c0328d972ffb55e5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d951bc7e02517c108be66b4a737f32762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fc020a733f334020380754420c19e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f85f847fb44657a54b3272ff8185e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48eb2656e7b82dd8678179c8d67418765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be07930acc795ba48d1a28ebcf3e80766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c4c669c144f9691a8fc51d6879df9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4803749da3226fc7b3b7e50c96a50d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1f4f2d6dc1afd562020842cff385d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abf61d0f63a33bfd130e7b39003d5c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da1c7410a5140d4162df72d3f49053771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abef85f554a1e045868b57b3ab6fb28772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd096a1b62b2056314deb003cad9fb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669820e34844d0e45dd80167a2621462774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb5907d4998249a0c559b1c3fdc4bd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5902ed8c04cd8b7062743a2b237fb14776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ae001c9b2ecbb7e95fc6acaa6ad84777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7277eb6fc2816b47a06f64da02313a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f40988f2fcc3ff304819ca89e5af3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652068ddcc18f1bcd73e341c46fa8ed780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ba53967985e37249bc930d470ca71781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001ee909627c74379360e7086c34a49782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5948797f2d34c2e1cb3ebf8204e05783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c904cf34c244e580be475f46a359d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5cf4f0cd53b695662ebf253008a9e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367785a8e4f1efdba2bc414943e52c9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44b3ded460cb37544834894110d772787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f918a053a90f0219b3dfd70b0ee2af788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c7fa456915a98a89ca58e67abb78f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2ac340ad0a62786d439506e9923be790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccf2c5f580ee258e008c19e391979d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327895432bb8e07da5ec86ae79400af792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760572c58b402e5b5f1f395a840b8c9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e8ea7ee697908786c47e79c4f35f5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d7c812c03447ad3779d23c53b8370795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263533a0b525981b6779d1e12336c862796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb971fecce49686fd24e0789ef55bb3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac393319d581133e3ce8c862563f512798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31742147cfcc402c4e0272e9a9632c4b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f25d3cab28dc54c31e00a4faa297c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fc9fdb6d5f7c07ee65634e0dc41f8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bba16bff64fdff318b41111341633f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c59c1b8b19097fb941bf2e6e01aa3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217c7f317a605ef58532bf29c5bba47804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e239f8e5430963e64d58a55ac6462e7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9480fa4fa49266866f98a76176ed2a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2376762a76f47f862f5167f92bda74807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e033c4c123589681c95e1812b1bda808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e446eb73e1e3b532db58be893c4ee1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62782dcee5ad8ba9fb3886990c3c2ec810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdd46e4b173fbdf0ea2e7aa531457e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c349d3e8cb9cdb3af7d221d03d7bb1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551a0f7466dd16b06e391b3ef58bb61813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1618f19817231cea06725e442825b4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf511772175088eb34b5359cf7087c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a342de439c101449f9e4e8629948f37816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc229437457addefe574f050a6ec35fa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2cb1daf53df45992e618d70ebfc9b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf653b479f78c4bbc13b7ea7a02bcc2e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95832c251318da382706005cc0703f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec861b48a659ea0bd980c9b28680b9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a3ad1c3095de1e31e00bf1a4726da822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a1822f218666028986c0c1bd228e8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fef02504eb092339faf8b3b5ee3600824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc23d78703a72293bfa93637f6f407825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0460a6b100db09f201e7352ca6a7a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef627d600f34786219e045f9d6955f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6e58e9991ec0beeb3f762eb9172b3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e3687522649562050719c39b61aaa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d6f1060bc789cc6226885c9e945df830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9b2c17e266708a5fdfe19c028f10e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36cae8fa265d10489fa03ee42253a7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a041264ad0110e2434fcf55c1c6a28833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5b04ff21a2d2cbf41f449016fd119834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a61148364201bde515798d5ed95994835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139897b7ef47f22ac842b012b04eb41836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1a9b497c0978557e83cf5103685db837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0652d03d1cf65832ac6e2ad57755c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5343d9b422e9f538c794b5344bd3a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eae7860a7b11378e912022c664f79b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07496c5ca9b237b7269b1bfa138a2c15841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4829aa93c5ac8fc408e3b029fa960842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f39e0aa4274c99b087e9b572e51e68843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0ca0f35e04c379a46950613172be1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614bb636d38816df5f13918c693fb1f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbb21d1d32f94e609043362747166b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a056e4d85cad17b8e423860f44449c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a0310597df647bb6f403e5aa1b0a2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d101f313ff99d3f673e605c9dbf723b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d6887599e6a2124dc97130918b751850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10943b9e8ac9e341e7b7243420e55c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09fb6f04a2e784460aae2363310686852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69382a4153cbf4ccbd7683136393943853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82567690687eebe38e5be7338c16df5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5fd322f5dc5265674d4668966b427855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ce298db10dbaeb0d27a8357c2f4f3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a78fe09cd96f4894785dfb04b446c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8249ba2330229696d249f2e129fc1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19f4824a26af66cc05915aa085e788859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466ea03590c50e013322bf2e08435b0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af58c1c82ed60111a71aa7128b138c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da8fc0f65031d7941fafb756a6622e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d47ae1ff564844c4babd0cc8c0664863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad027481520c22baaa067936792cf1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7796ad2870f5e89e693ba3e73916c9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e67e57ca39668c9eb46720b42e83b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aad8f3e96110967271e9885573f97867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786b864454c3d103d096c19c1067701868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af74320b63789b1d105052d8c0d5d80869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f05775f18588db06d631d5a0dd01a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d6f11abafe7c32a78c344970c8ef2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fa83e637fe672213fe81b6cb597e3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aae1a62df176916ed771f6a375a0fd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a088235effcb82f188e7508f60d5b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe481966291dcb4c4d37f7cfc41264e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b839741a0ca6018c9f7693e70c87f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43db0b2214fb370ab36c11aab271c4e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21c0237520b2a24c73cc6f17ab0a6b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81f8c5cb3aea1df86ee37623380c88879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655317deacc71cc54fa0232fb69d6d9f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403347b8a5ff4a2c36480ba0e7d7f46881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa01e61f39603c80a103d4dd2bb0a3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477c5dbae6a8652bfcd6abac601e052883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7bc4762f3ab1a2247d599545def59884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49672b42e85d889cf1a6456117c9c00a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb141f512c5a13491dc44cc62c72d60886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b452c13188cba8acfa13e614918a4db887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed925b9cb64ebcc9f4975a1fa2cac4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f9e34cd1e156357dff689ff8860f4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11c0ef8f0ef75d44904acc23f449e6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6969a12e715a0570b84c5b4d498ae891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f013f20d7091293569083fc5f15e37892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecb5d11bb9c2eb06a9d7da3a5308de893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d4ec58329e40c0167d3023b1326c8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f27a5a29872547f694cdde4bef1ac6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e200e98fe52b39be37942d4aa267c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02461b3469ec1da59dc5913e2d0b26897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accafc03ddffb6049cccef1e81008339898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39d278d002fd0c929289925f4a2877899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62345d979fc19609b89f0da8674dc950900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab753bcf1840c0e221c9945ed1fc98c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce123768860772909384337f14da555c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a88090bef40aeec25edca1c0383a5e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c76f31579e7eb939cc384f906fe03904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3d6a1a7aa54b7568ce58d201608ad905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e1b73ba9f103094fb0a1230ed1168906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cdffdf45879c47eacaa750ba0b4f4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4690b3a2cf0fbdb74bc6942b0eef6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70736a669e054798e37a613ec4411e7e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1226e653724a6c28753036f8b750fc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a2ba3d86e3e0ab5d5f9484da2d7b5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2fbb26f783b2c282b82beddc8ad58912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea62ae501b784543034a0d0c7cebc35913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab32ba4a89a506171089cea30690cf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a836e9de5d815c681e480c5fbd4a428915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f9fb499a1f937dee6ec26fa78daae916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef900cb59dfdb926a9277e2da536ef89917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c139aa2463e608557a798cac794d0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad956f5e9c868d7d409cd8e58497b89919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4f904f4be980511b44daa2ffd5dc6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96bc38b68eb725a1d671736011dc25921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315fcea628a8fd6b3f7bcf79ed81c57922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa6be03c4e8afad973bfd458c6c468923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688c2381178e8b813ad29c05faab997924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7db52a96710cce15b60dcec785b60925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042b4d1c7e2044dde818b3ebe9698c0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9219ad29bb06dde326fcf25e7d169927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620b41b4f77d5183fcf6afac4fc2b09928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554241b79d32c74dc75389f3983124d0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d15519b96e13bc3ad2b5be6f339b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67277343b092e6f2481fe0e6b1516ead931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e744a0507844ff9b605012f5799d0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c097d128394c2fe1a79fff35463e09933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b944c465edaa977c4866b19472c155934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836be4600f42c4d455fda009daac9983935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d05d9b56b9e8d0ed95fb7f0e0598c0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28d05ad3d6ff48cf75ed0a7d25ceb0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c6ce715196fd07343ecebcb171a9a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c6e2e1847515c4343bedcc1dce5f8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e972203513d8d7ae3df1dede6a7874940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc3eea40437a265c704f5a7937c82d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0f237831c9de4835bd75313d78c67942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8218281970e443c03e8597a54285dc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5af58be287a816b31cad6555604004944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8c6ca66664399a8168b3f26efda20945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f199e8db09f4abcdf6d76143170d41f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3ed599c98af056cf0a355e6931f5f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67418bcfef98dd53e29a2c3a6a155e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623a6e9b93b85386b8af1fc315063a2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374127152d503f3eb13083928ddd6e31950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0cfe8b46a0b5f8856978efdb2f114951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452474f9f082da768a8d7aecbd2a1d22952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9f26cf281826b9ba5c2c39cb9c2f9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184affcfa93fecb0d020be9fcdd1e25b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154afd3c0c5a6d1026e3778e0b391140955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0148c246c113b6b438b1ad7c87c48956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cf3c64c7ce4cd57ce1d335662f916957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1626373dae68ad5ce7e93ac56ac24958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624aa30c5f6ec9463420027ba894915959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e230a70943e20d4c7f9714f4d2b19960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ae3310f0caa77b3719a1f3386bd86961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59b77890a797d9fb3da5f8a2770ad6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13047cb95dbace0cb0e8a7a9c6443d1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0d0ce010b5132669a757cc42bafb8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f993231dd59399e743118ea2a94ca965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22755efa98b06e8cbc1ed3ec87404663966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478679e9578f9503f3970d626900117967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1cf18636a28e1357c201d037187a6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dd483ecdc0afe93fd4b8d9128d522969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9962ef359b5cfeba2d344740767db970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a2685b84893cf1403e1b58419c4a2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af98e7f62de76b96d89988620396273972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91a3f2ae77a22fe43a1a11e8067ecc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be752cd494a903a9f45dc0dcd47203d9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f487e8ee7584834a6437c355fe08fb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec54f1fc071ef2ac36cbfbd7dbaf4d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73adb8063b13df31e04270bcfcb3080977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a123f3e70f72da1f1cfe10353c45e8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbb33e49fbab4852cd57a0d74af433979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8803081357cbb8fa71d18d03837c89980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0fcfd44e9daf7a486833944a858ff981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ec37dd7d465e24c2418c590b1c8a9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c40d082647f1bc489eb278eea88fa983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb715e57bda4598f5f85ce2e8a1343984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03949365ad81c29af3d8b0b591903128985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f7f814d8e5c2596d08f59184f50da986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478df527e8b00fc1a9771e4864cba70e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0daea396968f761deca76e1349286988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88712042c81303b92a2f68f48398b9d6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1ef579a075963e7e0104a211eb5f1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d053241613343fd0201a672897da2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220d18aab0ecf5a001bb235335e07cc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85040e1e67211a3461c0105e74fc0ca993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7399fb99d8e6bc3315752461f9656994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771975243ed4a29275a29037a108920995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9e989a78de6b3311f32a7fbf25e5b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7b2905f5b060e1c0037d14134845d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>