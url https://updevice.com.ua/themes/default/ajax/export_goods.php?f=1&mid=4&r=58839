--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ada25cc76db888b87877d8c7221eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e600a9094d7d111d339e70c856d85e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334badead9aded202a95259f302c2a573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9bbd560aa5849ac1c6b06b4e165504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98256998c36545e1f67b3def992993135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ec8108bb03a6a0a42f5bf9bf36bba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ce8ed07ab86cd6d3bdba1c9a4ab757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c2e000e2c4554780ef09fda03e37a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95782b130c02c06e96ef67186432b7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f60373a26100c7555bba6edf1f12710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695237abc66f64a354c1b334edc519df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d351dff8f6cb815718e7b56579b422812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55c5cec8a45384d62abbed6f87c2f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9dd1526b50f86667aae1672cc323214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eac0832bff6f6d0d733b1dc448bf4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115b2252cec8ced233587832a32463f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5091b3539b50e26323452350a776217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87fac29c9c5ab5e6a5ba127540df7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890a2674bf4331915a770948e8f54df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660d591f7526235591a229ed3697e0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d7add3af02886855e04df47a9695b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c330ab7d5e76a7625cb787b172f58d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14e6403037b294ce5fa40e3bea5c1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e1252107449f70b074cfe0f57480424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaa12bc301f708446deb9a93f91e2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452779b5a1f50770fe7d6a7746524aaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372e59b7b265e3dc1fdf86f7de6a73527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc84e943950f83ad295ba846a8f5dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bbe9d7759d2dcbe13a434d52b40da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c025bc6355948a58e2847811686a5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cc0d6aae5bddf7f4937b22aea7a3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8d618b3f8a024fc4b19feb5c0a52232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be14f44e021a29beceb89591136f66133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ba444c3909f6b36b38e6a6d01095334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aa9ff72ca100a13135546bc8d5e5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc96b4c1fa513b77f94c0b4b820f5c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1481c8eff680e7be3051de0634bd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf1c0f141bf6eaa2f7be5d0a7cc25d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c47d5e9cd3e5e7a4ee9e32a017d2d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f9081dcc4bdf1b399d136de92e2ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871fd965e3adc62c69b0b6f21689f3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82734dee2941c63952736ed12778ec0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c429cb2c15ea68670bb9e746c2bef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26397cf46ba9e1901138b3880680bba044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936b0d08f4b038a6ce43c13803ed5bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84c79351528b6a6a88adc87910e8ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867308ccd5d1f765cfbf1a86903c9a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91e51231b2c795f75966cd09f4250248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10ae05391096f257f0190fc39f138b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261e3418ebe6073df8d8ef09d84945050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c085864919f6f6198a1d10b41ca1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5650776289541b24a74e8905948122252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f308f548a235b27b772f8a0cd2b9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc639038b22f0f8a3d651351ebb06b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df761dfc6b90c6eb36bbead8b1943d8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47757d56147ed7e55e4162575a5e0fab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b1b234405c8e90f9956addcc5f94357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca9f89dda1a3671cfc88fe27619fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99811d54aad492aec8d9ed1662314059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26854c1a34e60b8e4222f8b95df7d1d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83efe43fd172d80b3c710232d6d1b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47db6f2521c8807073960ff82da58162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bdba9898d619dfdb0e5f80c858a5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac768d099c245df6713ed230f4fb4fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161051294587afebcb4e978b372fce8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af431c861a1b10e263b6d8bbf7a6e25066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5afb442c293e646a6eba495b8ca3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95a23f6ed1f725a34126aa06d11bde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c42bf80b5aba3c1c30019bdbdaa0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fe6d48fcfe158e1facadd9eff711d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb968bac4ee068606e4323c586da117371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456808778bffc273918ee6c4a64b16572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d656115faa3d9d25d0297efce83c73273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f304daebbe57327cecb21aa537861e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e03339800dad312599773e5c88fab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb01e1ebe3dedee8d279b9d8eb4ca7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe7cf79590a55632110055c4212abf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86284ca8acd1a60f02cddc830aa06e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439b46b67c343b6fe3624b4bc90663b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63867faf38cf275bbf6e008ee04bae9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5cb862a950cc9cdeca6dc0dd2ebf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b473220734d860d665153ebd8e2a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e9e96e0f3cf755171e9abf58248a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76b398043b3c526f3096e9524e480484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb825811dd9fdc2427c50611982b423e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34a6eb868f4b63eb72ba1e3f084e4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a041af539a4dd812fb4bce06d708c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ddf56299133b29923d6681949b21088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535da26bd7c416b241bdb04df606e6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fce501eb3f1d3199f44ab7d40c43d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f870c66ad511458b6318ccfdfc62d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2261185cbbd7b978897334bd32aa2e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a8b8541499d1625089a4057d1fc4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4844cc90042fe9d55967a0b0dc895c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f1847c119c91998a16f02d65ef95095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5159fa3f1787ca9ba9bfe5340a39796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006d42fa0244c3db1bb3e75b5a87c9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4b331e775cd592048f25a701d9fe898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1898ea6c05ed9dcfbbd16f8d4792799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b761dce03e3bd7c4201a44b1373db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112649a60a2b0605fcab7f5e95d5e70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e824ae9eb5cbd8b39623ec122371e92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d6a0a78719f1aeda4dd944cc5d41d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eed7bb382695fdf62f019744888700104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393cf51cae2896f6142c87e6514b5d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9d9427adf90b73e7caa7bf9ad9c3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73afb78950055aa5ac0da8bb48fb80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fad7ab4f85adceee7120869d1e188d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728a36b6448c0d71a0da708e692e0af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecea62e351f7d09ab22e334eb85589e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708be5bf1235ba96aaee29514c97434111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367cc63087363dd6027813c2111a726112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9246cac3a9dac16d954285a79e826fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f3b7a7f7fac009a5b01d52b7bb5e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aba239e356444378546255fe6d7b4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37390d1957d37123c24705399966a743116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bf277c9f34af5b2eec3bcfddc38dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df851775d5d0e695c0a76b977fbcccf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922618fbdb528cdc559fdfb77daf81b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe3556206dad73ae2c82ac3df61e13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127452ea2f9e1112bc5201f9b3cd211f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f001c5599663d3b92b6b47ee21006cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81525ed3baeea46aea7feab9bb691f01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed091b5c5211aaee02eb59346fd77e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28773a3886010891f52a3dc2ece4a83f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a9af301c11ee4e81a3351f9832b37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9950b0268f77851219c47e8a91fa9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6a4e368dcef7836ff4467c1ebe331128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ee7345439f941c5b599a12e67e2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac700f645ab88766716a5d132b16dfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56bcb6d4ec1b723fbae30a5d5bae63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a8210f52f9e39604d411a17899fa2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c79ee65e37d6a87e63ddb7124f0f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6142a25f169e2ecdfcf1b5799c6282134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceaf969e04b03c195c29a10ead63b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7210aac0511f32ac549d039acd9220136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04abff1e1e7b8fa10d0bd1de23cef5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b05c136dd7c088cd6b3fab4d0c2b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7f5e2807c9323c970a572a509ee27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9810d2b3c6cabb47e89d324345dd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66154548940ce95e2baca6b6c678ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb817d53f237745b2ea0450e9c2bd1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfea078bb27e5624da5f1b297696cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef0287e3812300b3fffa648d322ffe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d25fdd48628031c72e1f17c3855bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed16b7bdb00b9c876dc44fe39ff461146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781a772e0ac1d96bfa91a91a6dc9f26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec646f5c904a3bd0820b7e3634b945e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565413c22f4d74caae404f562647ac8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31faabac6dfdb0704208a51635ff53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9726cda45e35812d08a21ad175337d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff50f7d3d6b6f94b4dd239713c8ee73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b08a627331e53325ce110ac8070ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314e0aafc8bbb194172e29a952cc877154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d9c88212a3fce42f5c908f8d301e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539f5b9afb1c5cce991f26ffe0619f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e508400f437b598a66f13b01ce467157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf261fe9e6ca30ea8492ce13217bc41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff797bc14f7fc7d9e293b1b2f4d0009159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0807a3f258ab435a4d2bfb79b36e03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085645dd2cc7e91765ccdf5f26c9e1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2390605a21d3c53a206fd8331a89ec8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e4202b2c944fa664ddb26f0ac215b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220bb392489734bbad08ea829321094164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1c687bd3c1d7a9bf982d8da15455b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84863b79c9e1ba2bdf4fd0d665d490a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f36fdc6c5365249da5ba7e4a0c70c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3adfb0febf3983b70792b5805ca30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e16a8ad53c94bc81254234b4dd068169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c2d6286a7d27fd7f90dcbcc1514ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036df8cdc75220e8223bd769360b94c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1f4ef7501b698a5979c5a0450c29b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a45aed10c86cf6641c0762257363ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3d6670dc005ff786c6693e52cba71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcc8753b2996d392b3aac2aeb95c9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce7a1260f41a1302c812d1314d5d84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089b053495aa4068fe2472b5e1c538177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24d370411358ebea046639a94baa70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4891458548f067f739a22f711b490179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89187d0fc9d5cb6e443d1d4ff37aeb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8072181719f3f889b8bdef39add95c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20515727efd9a3814475dd0c01ef24d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426a32a2ae59ea41848e474c7321209183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4575a7de94c6109b24a255e9f4914184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b2924cb095788460de5a123e9a5ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065d4aed30d416bedce8d27ae9ff011186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e9a4dc79da52f3ca635e0b7295f4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290c10ba2f47cc3040cc1f4dbc9ab4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd8de479d62f1db1e3e57f441eb3c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057543c2dd5b0804e13f5bd4fe70840190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f2593cdf3f468f52975934f7c0773191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66480a52497ac76f0f6cce1f158ed8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327efb36e8a2d6101df5288d311ed1ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d232e8a747ab3285d4cb69618d142194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f3dc5a1f34d3ed412ffa98a8e0959195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eada2b73efdb2b95cb2bd0da246d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fab9bffaa5c744fca1ebf1acf899ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8f03af2b4bb8c00e6d488a5879474198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30fcebe9797dcb2137cd08cf59fe6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfc1b1b35fda8176314ef3ea1459f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b154ea7d0284da3cef37fc182e10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdd129353fb2c583ccbfd73d254eba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba787b78a01d886857d1ad593c4b23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51225543d0198b167b29ec909b224553204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5527a5762681b2d0379b8ca27fd9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd70581b03c68c81bd7f9f3e89c81a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b3884272df243557a1d529533f054207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b0a932a2b5ed07594b9140d643efd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49e10795adade6bd0b0a544ae8bddb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a6646714551a61111f1238c05cc4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8c49e152ebe0c6c5d33a75721003c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da953c48d998f5305d88dd5393129f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f150864854139658cb9f9b434a3fc2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fe751db5720edd92005234f2b6834214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211c05d7d1ea6d27801d66b0038fa63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5d04eed53c9405995d5e0139d0a1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469348dd9c1c49b43cad266cd7a91401217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959e7c462cfab0064fb0bc55b693cc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff1689fef8691245f2d64a79b0cea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f697dc4b0f7537006d053da0d72107220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99e188d596bbd5c967139caf45bf89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3e48c923ea4c67b22e9dcf94eaccd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d00a56a525bda40636a08a73a56298223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4fa9a29c5e093f064774917ec2fbe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3e5ec648df6be5343cdaca7db326b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b7a75e5540cad9cb1a6235432f69f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9bb9fac555ab1f18d54b7cbe87087227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f02c73dc82a217cbfe9097f4dfda6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9464591fd431a4383c22e1ed9eff3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8100ae5413c9ad668a4d3a4b225aa0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0260eee8c9f1cac79d1609b68e4940231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8ad1d29e2c4c84497eec48b2bc322232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4965a926b470db15964b66a407fb704233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6864b36c9e9dc7791cdd93a48ebf098234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eb9f3bb5be488c72eada93ff15139235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d001d96ff33197774bdbba0f0f5fdd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaee8484ebb94f102b772f3d679d575237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d31bad2c90580b0cc45fc68c56717f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65524641d6e1b3fd8da49335e8bf0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27987b52d38cc78445537ecf702b308b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928e9b1ec77f6a7fa48a9829d29a968241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831242ca7b23f546fd0764beae30dec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715f192aceb23009265b4515c2562b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bbc183b26364358fd44603c9d792f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792952057a7a1b20672c911973bd38f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8980750851d797ec49981a9b575d42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9e25ce098c1704e202c53894941e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0264a63db4bab2f624a040e046fe15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4f0e343e13bf23d30a14eb02d8f5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f04f18624941f0b42051259ee46272250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c05b72b237d17a8c8e681c0cdce039251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9d45fe8e6dd8220fbba7183071b14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30a59b50b52051846fea9392c3ed10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debb93c402024e66f16bdf25658d605254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e71884b4e34e6756f7f36f5dce0e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac16a0a3cecc60ff999d8616a49fad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d3e9f901cb3736c449daf2644a1ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd712c526caa4d74df4962433beb0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f70ae6901eb9ac595e0feb27425ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbff5610ca7da60d0b3174efa3bea4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eced0fcf9ae17747373d92e4ef82b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfed7f44581d37f39b464a6e5adace262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee9780780d6f7ab1c85f2aa5ed8e69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41336e11c61b57f39dc0c4cd26616e4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffc3fa54381d91b7cf805a29e9e3b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9651181ca6ec571413bef23059994266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180167cb134755f60a2eb4084b08ba7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a68401208289629f6a36326d89a587268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acbf60b4fd9409a0618a64559a0b17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926419786febae9d974f86616833f4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec05e0a995d0306f57bc5203122536271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d7851021fc01319cd3896a6ced5a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e883a314c954965c628eb31199fd70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90610a36d36c6b9513b4eca4386f9b16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321fbeb337f96a363a98be87e83a3f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af74128a4e568d57c630d4bd6cc2f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb8622ba457b7f5efe89617ff40310277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e8029905c54b7a44bf045c0f85c5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56733770cfc9216caef6374952a8569f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dab73038f6578b9d8f3ea029b2ed5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ddf0ce54a9862c3e422318d8ce8ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c27fd7663e8ece056a4994cce071dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4948732943e4ae671283abd9d271989283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd262c3eb22f2e99ba35d00d1f0f160284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84316af6ae4bc433ef39f0a6e08a6bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598876407a1cfa0f2f33e168dc87d8aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8da34ae07ffbfbb5ada0d7a5bb3f97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aa674a782e2b378cc8efab466c661288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13abc9f1e4ca351b0c21ec0b42c815289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808d91e1e4f03507e23da2d868fdc7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df2748d0e486d9858abc9c016baa0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae31b1f76294cdfb422b3a85b730d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed69bd47dff1c21bde2b85a94ed894a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd518612160f8f4cad14bb96da4d8319294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc243fbd4ced36a34e5924cb38dffb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cbf969584ef33fb17d9720ba0c24e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651719f814d759a851df49d9f89a5ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229c42d75180371cb5f9f3cbb679da8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c8ef53efab34a3e7a06ff8ba7284c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908ebf7f91ebf23677971e9bfebcfe1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c0b6fa258250f68bce9281a9db5d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314ef15d983d02826219df7351d0ac8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d946f22c5edda23facbf97d493ad0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62921ebf647c33d013b989d82b9ba7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063f203298360ba0cd4f72f8b0f8c6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3b7d69f04b8db557bc7c585108634306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91494c30913379c8ff19a175291646de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cb41e47c0ec8dfdf81fb1571d9fb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a980e1f440381adff372e72c513b06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e0238194287e18bd0440ed26aa771310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f339feb81f1956b74247c337bb082311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d148f13837a227153c4980718abd7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f212d6eb45d2c00eb34a3b7ef5b96b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315424fd808071b52d13666ab04c044314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37337dd471876df8550518db578d978e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430640fecbde047a545c6c5ecfcba48e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30221a1a944468a0b07cd8e2d470f20b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edf5602a796ab5365ccb0fe0d7bcb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d84638853ab3ee694b8c33b536fac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce650eaa1b60bf178d4be4635c012cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbb0f123f0c8bcee331e4b87658771321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26494c09de5cca4094b01e965022d2d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb554f39da2b38ac7cdc8743711eb85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfa2c7e45706cf09f8aec13e2b840b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816859286cf33a97ee2ef68b66532a06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c9798e3e86889c23ec34ecaf84761326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0fdbb8482bf15b31a21b09d80ead4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894788b10f17f9d478be9f4ac743389328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f421e45d1fe7321d3a3873d421ecc1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53e3672cb8179ab5c25e8c7803f2cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb29a602012ee87b4438c0c5f5d473331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f765ab31ff5927a7fc5d8564a7ed49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30157578b6b0ee9f5c54e14acf0b68d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640968420a0e2f8561656ca2b666bc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16216c3e920151e0b5bfc5e456b47170335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c5e2ee56e8e50fb296cd361645cfc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd430963eec94bced3a84f48b59d03dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072447e29ad866c0fbd1fcc455d1c3b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55f6c6a061204b7432bfcde2c6952d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e1b2a0d938d6a9f07a863b25a3209340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26745651d8c7b1c8080411fd636f13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acc6b71f1e1cca1af0d26801c49a2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808378d56cd489bfacd8fe7defa7cca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8e06be440eb4607bf5679cdc4df6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbcc76d4a21c0a346c5a5b1badd43c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f417d6d4ad7f9ed2b068e69ec363f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ff6e5ca20157a2aee64e8a4a0d8e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119098bb04e961a061101655bf32e4d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e53e1177f1a1b888bb60860dde0d54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81ca0d01d76526fd2bcc0ddf61988b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f931bda24670af106f3265b11d9b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34aff06dc88ab794ef90cc19e73297352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7ecf76a3be3a00678b9486256d925353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfee6625120a1bd63eafb952b765e9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b09b61bc7b48a13194e05b60af120355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35334239b36fedfe624f9b7350cc2a2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002671f77c04371bf0ed6479a839f1c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f24ba21f753f7dee7ab1a55b0f26db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa6a0320fe22e1810eeb8d166c2ffb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c72e64022875e0d6d2c9138510b024360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092efda0e11f63b9618fd2210a8e08f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff493215e869f97144d5f30caa048c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fb94657867ac48c4998d4aa99e087363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62524ac8ea37cd82a83d932c1a2fad5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef07780d9f242b922adba63301899f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb60880c22516befece33983bdd67f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20bd4fed9a20a04582447a7de53f0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b6db9541c61c8108bdd0ca344d7e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe52f4df16382b6ecae637bae7ed7fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433769f6c1e8562b1efce4013885e6d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257701d9936a2531135f06bdc6e58631371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95167f232fe5e797ad1f954e751f6dfe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117a8fc2fa0d4c235167655ca4ac843373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea159cd1c189449cb6d6d5abcb2ebc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8850848df40c29d698b2f22212279b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb34c0d6db9dd720f34031a1181f85376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48628cff4b0bed7b3415c9165a2397377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab8cadb2c962b3cdcbca9e92353bf5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a103d542814ab6aef30fecf8f4c1b16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413184528cda8940e27f307467a2dfb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf724fa24800d903807ad0b32be9abc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b282af9422891233d3917a198dce48c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e202e494c95da2e8a7c692ddc185c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e702ef2d139dcf379b87dbe2c76d5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cccfb63d37f28ae484f10c8754eeb1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce85017d71451ddd997d9a474a5283386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e97f66d721e54b7e3404545edde8f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999742cfd401087e43372992395b588388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd35b6253e43b0e20e21aeab401992c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96973fbee5615cd8ebddc1c06744029d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd8f5a98c6af9cac2fda68d8f7710e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1527c2a9ccd6c6380854f6450aa575392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07658cb979ec4cc42e4125ef34ac6baa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf969e437227c210b73b38139a6f934c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c042b3f52fe2c62bd1d9172dd18293395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993abedace010288ec769b2919c108e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20833058dc573073eb00bb3922734b61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c536a06e262fb3ff78bc522f651d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d705be775ef6287a4349a17c9a0363399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917854156090b2b9050ab05a7d8af34d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478501b65132b91af55fd75dfbbab354401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b47a14b27e19ba2dee4565e3f0e3f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69255c291cff7214cf0ea2973f92b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed0cf894d38aeb73661c0f1f8ae9b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906027d8ac5402efddd0bb8be31bc8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04799d4d2afe2a739dd98a7552d58977406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a17709daf110e4d65176a5789562407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8b88ee2c7c0eba57e2fd94e5a4afa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3078105e692a24c14ce46cc3adf13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35237e9cd58bea8ddd4e2e3853e98f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7676f82017285b1662708fca431f48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a39ceb7f23651d897ad5fa69329287412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1d2ce7bdbf9b9c62cd7ef23ce2526413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f951f7c3a6c83d23845b01a24070e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb78e1f6da3b8d149bbff22dbf57f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36914f0e1650046906f12daac9fde8e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de63284d95cd7d73228f94224da72dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e3336f823bc42290431af0079c7d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fa34631bba0814666bcfb37924955419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772f6ed109df7043911dd18fed929a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349a19b77a8c1e2a01a288ea8b12f07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189903df2f3e4099a33c3ccc6b0cd99c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9914bbf764eda1cdd93765dcb2c5e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48687a6fd005499fa6395b405ed58225424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad18f043da2093945e2bfad6e3d0be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c685d83aeeccd503d9433426ac26143426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf457c14c39a887885ce3a382c3c31a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec8eed9da5b1fcd5de711974f13b8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598ceff028485a0f71b5e0b0b7f5a28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcbf277e04c04f84414e976df26903430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a001ef2ccccabdda5c0573988a168b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34b102ff397351b23a95a97dd30140432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c0384e4d0130e25008ed844b9fa4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ecd0cbb892ece29c95eaee2fc18fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b50de28f0d129e092010392b9e9ca0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f914a96e087633cc3f0834971ca305436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1401d38ea1197728e3255c155f972a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc297827e57ebd4f75a0a6ab762530438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9300e9b2e4ecdc96b321c5837e86a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45417f8d7c34f8094cf53337df1c9fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4fa21538d039eac4dca801aaa4fad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072617729482ea1a49bbb306f06a831442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253be270d5b7055377216503b597cadc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70229f09736ad5ef514703d6ece980b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a2f037df45a9bb9e1d772afde8871445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0fe8cd8a9164b77f785538fbbfe17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f2d80a6213ab21f3614f8acd82a52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b81efc7b75aac5c396f0382bc832ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d796cec407da386461a684fa033c6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418a203483c4a411cfffeb12499687b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2109cde5cb169cc5510b5a41b4f5a9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509b11049e23e63cc29caa26e257d95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cd35d341784f6345ea3849a99a0ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022138c22d2b6481e85ac9f62b58354f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe737101e428b3138c62f8ee16d61275455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628784294923e51257ede3c912ce8d37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cae7872ef4c7c94ebddbbb3b3b52ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770c5a8ee22c26849d53e3a892b6bb2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2040554842eb8108ca2f86679202f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212053b1a1d7cb4f504d56e813f2c1cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72f5c5c16e9709d578946bcdb3f3ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d464edc8a4dd7e18b16cf1eda1bafb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d22b90fa576ab9c3f5d68f64c3262c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5872cbfcbc114df75552c8a72d7ea89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f65fc8caeea6b2a82903d0a73a298d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0ff561aebfda8820143a5224b9bdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632a2bb46013eb94d84698a7232e446467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945ce1edb3cef2a0cf25bc078b443e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e38c292f5a069ce18db3f2256e281469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604066aa85ab3871653be9bb7c66961470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6658692db662afffe9123aeb0f9ec6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c0598820d3ea4a3a13c9d1abe04be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1174ecc94af5999728e718cb1490f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fca7eaf3e1e2a4d866958406d7c9b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772303bb8584128071d31de134ce579475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2408774f348937d483e7764a10fb3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eee9ed77373e4ede6f16c1e1b13c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cc975e100cec03ad433a5063426bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ef4528f70a52fe7bd825868f99b95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cdbdce6607356c517f0af0e425aa0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064b8a2a7b4f17ee84c4f26e2854089481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97259494e493fd9ec8d3108466b298a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89db2ce0de12547f7198656e43fbb12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298afe730cd20d1aa7eb024f68a6818484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61599c0a2f314c1d83006962ab0adeeb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd031bb5da4872c28e3c442834d607d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eb5f647a87dda3f1d90b23776ae20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240f1b46819734f130e6ef1eab11a06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad2a75ef9ad89b88b58de66d8774e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60d686719ea0a90aa6b50b199b7284490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d822f3d0f18de7509492af7ce222b7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb99d1e7913f7d8cbb89e7e8bd8cf1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586a2a1870e1fb0688b33673b33899a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5648c5a1417aab9fa5637d636af42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d8ce2db3a867c9a98e884dbee1a56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc78fcf31ce14ccac3a5afa4201e14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7620a5633bf7027cd30e2a77724ea8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d3ef1811fc5a1f05304c9570d766a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af93452b3ade3b3a8eecd692f53af2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a1e3b28ea11317d5cac983e9a5795500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e5640590315831531f5d53878bd00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b054caf10f084e86299281e58f0a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff44cc2e84249cd53bdf610cff2b0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2516ae44d8a74e14402948d5299c32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8adb284539120aaadfc12d1ec58624505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215db8cba5572925f041d74b883ac0fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9feec6b56e6176b1f1052ad7f8d7b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d8e86df8d9dbcf69e4d3a8f6e08ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b736c8cef74ab43e412427147318473509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acc946c6410332210ab01a212db107510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb4e921740ac97833114bb096396cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117614474486afa1ca80dd409693230512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22341981ec89c758296cb9bea650a5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcbe1e94e1ad63360408a83bfdd6c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff862982cbb82dab174b56c6772a12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca7a77a1d1eebce37e8f4bf8300c44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4926a86db1dfc2393f6026240bfaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044f68265227041a997a79eb2022cd1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808b40bc0862c264222530e4e28a279519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684a6db308736b36ec264030b5fdf1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461de228fdcf07046368acd0a806463521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015c6c65689e8606ad5c6c57186b26d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d1e6afd5bc2546a0ad7171cc5c0fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155081ab25a386ea891f4510fa4f680524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9148dbcaaa6cef24eea511fdc5bf22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f8bd941a0ba913bd7333d41c5c904526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd870a0836b00ea64ea7ca942b54424527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e043c6a618ea2e3644ebe55c28e34528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644fd788f2184e278a37dea00cac8e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa874a73047370056dd59e0459121eb5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dfa97f65b60c7163a2ecec6ffdd2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d1a640161389603f94f34b1790986532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40055cf242f9eac9b450741f6f13dba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae752ebf2b1aaaef665097db4d9c2c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd0749c5352106c10cafd2f51c40d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f5d9f21d0afa9349edf4d0c557cf9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff8a0e7d9df4bc209edfbc750d0d9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01307a384b663921170c55d2035c9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c053c5e721216dc576225cb5dc49b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882884bed158e352c79257b64b941d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84d935c006ecddae99b87daf6e7388541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc205155b6596b05560b5f09e92e212542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4fe334d842e994feddab3ededa838543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c96f3dab34f697fab79ee92e4f6ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198e4884153430b7fe7acc028c102c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60985fd48d2a239a547faa665d8c3bf1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fe8467bdc83a1e3b8f1e6c7708d06547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156426de1fda6b468fc5c714f649f73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4c01474fc6bbc521e836db3b7d65a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26bcd4dff8f6f5d759416c448af8e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2603d70b57e7c1babb05b9074963a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154d2169a66aaeb0751ccd98264c522552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eef474eea1574bb5bb37aee365621553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb52203b1e87a3f752f547160615b11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdb50fd93b765213f92d8f5296168d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b51ac52f5caa07ec423a0429ee45a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01816c3f4394bc3b85212de25648f8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0d85e5e76a07a4219ab804d947f69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4468db5ecf2ff1a7fde8e98f4d0399b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74918d2e6834372f2e43f172cb469cda560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66064fd4409ed1f979fe874ab7021181561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1093a96ade970ffa48666a3522d030562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db34b11b40d90a802af4885a90b6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4234511f6eeb9afd3190e6cc7f8155564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30e793f12b956b0316bf9fd7026e5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead34e1df920f770b53b482314ddaf6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be65fabdf802361ac4cb1a60a9e7ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6bab6f4112288eaf007dc8541b491568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de31e1d32296f73e7ac10055ce3730e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222a7bbe176fe69e131fb93577d578c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96692b4fa5a58d00b13cc71f470ca978571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258e34385ff0a851b4632f8ce25fb41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e757cae67f6bc0adc8e83b23086418c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900099000ea58de79e3193ad6a87638574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26aae97e37a83b8ed5de9ea8af3443575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456edfd155aabc85ffa9925ca0cedcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabef7ce4d3239f3d4f493de770a3cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503bde3e4718624633d37c297b8fa3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e07216df29f5b7618da30fb1e96a6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d98919f0d8e7c3b08dc418e098371580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d15eac36ac4c0b781312568b898db7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a56dc44dcd4fa18689b0ff346a18f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac73dc56fa0c35c1150349627ea4f48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52243335bd031505365327a73a03fd31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b0fbe946d637825347397bfaf0f7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46f72b864e43cabfd9c99a72a432ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586c3fa8de19c3df83291c9abb8c1d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6877392a543a6c00be7babd324f78a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91069e25e616f660f7f1361aee79b302589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c195f8684701b3ce439519181154c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a118cf409e4d8fde1838ed923eae4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bbe18fd0ad2a10efe1e9387f80785592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac7ca97bc7ed73a01f0d9b4af8bc76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920e0426368e09522941ab20478d2c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a1d0ae57b9c4c686899cb0dd1a466595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e4f1f2d9bca5285cabe28270642ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cdbeaa9987c667532064b39e28171597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e103d3024463723b36debc36998633598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf16e13434a6455c935adf2af086d8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256a1329ff35290c0c68dd37a12939600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beffe28a79c4023519c8ffd6a0b2b35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5022ce7acf81ae884fd3fd900e3a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ec86b33ee7d7657ab3f224b46d831603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404adabac1e6cab514c7cb8da008f69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc9ddd7c411576e4d4afeaed3b63d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad7a0c7279d803aea510d070c0c9e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00e1aa13352a340c4efbac77dd73b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd7cab8477a32ec326184dca4a8f86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26c5963156ed4c2c3bd1078a119489609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43693a1b9b36ddf4b79e622103dd876610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ea2fd3a4d67eeda971ca8b39005e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205566a8f26d3ec4a94b11907d61a5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a058ac66df7855cf3f4f593ad4f57cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff736548f9e141e575c4fd0215e419614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeed12f160ffcf5597e505811817e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff55e8251a00c785e0a0b1cdf6a3753616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf680f33fc66799a06c683238bdbfc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10406a9dc778a90edad01c763b250d8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdc5f222e6a589c92baf429816ded0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b182c256316dbb00733072f7d9b60c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685d8d44243f70b92d844c860818398621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc204f2e23ada3ff5e9e97bf9843156622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dac5832c43238bec32e111b47e3d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22d0e43820799608174287486e780d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a2bd2e5f1a7f724ec0a9823cc8359625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56c449973d1dd401a9a116aca1e5e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eee95f330cbb41b7c5cbbf6f3b721627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69a5878312956063ac3af344dfd9f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dead1319c1d5166424af5ce856e505629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40f16efa40f6cd2007bdbad4148b87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7134d4c2afa64fc67c726404aae9a84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d75ade82b77c42990fdb15c3bebda0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ccf4fba37eed6d67e706d6ca283d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833a6488f1c8d6dde19489fa6391492634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fa805f036c3678c5c58b8132e245c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f231c301ee70045d2b68e5b923deb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a13dac61b5a8289cb44b5dec4aef01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faa8b9253e80bc1a253822b6834108638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d2287a64de713878d1224448653d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f3baf04305bb7e08928c316630b72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4329f5cb49a916d7ad628208b607989641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e80ae31b227aec9724fc62ba0314b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263ac50ca7fe7b933104ce6f6af6b6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68e67b017e995ade49b60e5fc46658644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad2ce5bd4c04671e5172c4fc41982b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947231bb5ab6b7ac5af75eeb8aaf8869646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bf501554165c5bfe120d01a76597c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44df71be9dfe36efa16e30b9e6cad9f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfb1987dca089ef6c1888a2010c8e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9e8aef84c6f6db6c462efb0ce74ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfee598094a2fd188daf2396b4c5ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b781f7f667906691976b59f15ef94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315d44d847255b65506f25e35229976653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac9681d4a11c2723cf41e1027bda46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70d8513109d09ee7cfc68698ca4cd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5912f20dfdd69a0d477a1214c2c8b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f642b4393d589fd67ab159b10a6f4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dc3f08f9ef875e79643f0f0bc2ae5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad0d597abf36946917402297851d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c2132dbecd77cc7444dce05e3eb73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751a7172194b89397726a011985b4b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45595247e5623efb54f29f3ae5685e2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0081a5e94ec2f33ea0e28ba21a3ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd1eef263e9d1bb2f2669649292372664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa6294c275d20cae657d7172ba9544665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4427f0ddeed6fdd03b6ce394f738128666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeb632b31c6785e555d200094bfa39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c89b0feebcd7e70f432c2f6f609ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d686ed5cae4627c71264cac6dd26256669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82177a3c8d38f810f05f1d144cc32b0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f61d5a63cb22e1be75253b84e3fd95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27afa3183c70da49ec488fb11fb7a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e6a99eb6c0e8f7a61e1fa83a79e8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a246a91055fbd00f2ccbbb637c716a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721c49a627f8a6e87ebe58b172807c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8327014e12f0687f340a5f37b8a81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6b5eaf74841ba8c66903ea8af60e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87c1004bf88b180da56e974deb1d03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8f2e64273cbf58c66876e7756e7bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d830cbf7ff0ab82497650073a226e55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35baaec9920a3248a7d8777e6ca711681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b57ef0b8ba60256e0dd74d027c3c61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae610e5c5a1c779e2936f3bd30bf6a4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbe8e79f1131a5caad28ac9fe2aa20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc90c6a4c104b1b7dac18aab2ecae1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c200a85e0f483f0e9deb4e97a5950686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1e9bd77c01192bfafd12263436533687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b7c502c8c1140fdf65d5044be818f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a7548636ae09dba82914d2b14486b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f287a608c0af008783bc36b89ff101690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff72f03145b8da7d94b3b0b0a7f4c9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce51ac63dd32cb002145c79099867c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fc45514b9bb486fa9ad98e603c7b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b804c6ccd3e55b7709d9367b00599cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47d9b11a333f2eb5b5a7ebdf6f9d6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bfc4196a3425673184d3ca424b705696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a535646a6e13bcb43b7c0972f9f0014697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961f7b4aec75cf3927ff3bfc85fffd4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49efdb91f95e34dc492c3ad365f6f5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12385d8baf617a5d5b4f2522a1f9a7a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0431e57a3b65b9bccf0bf7298a8a09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a06600fa4690edcf58c4b407b95c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820b1fa9ad1b3bf2f5365959bc66c94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3c190337a77d1b204b99b2f267119704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e36315ef21bd0ba4ae22fea67a347e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be024713732e6bf054741bd6f88dc21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fc88889ded1e19f490644fc141de7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75624338970efdb007f5781743ee175a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4eef42cb6f9f88e837792370b077c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95b479a58b2c9bfa34521c3d91e5b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0db21f6fb80a67c737d49c71bc93ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47645b65b0c1acc0f3f6aa2e11e848b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66740066cbc734379808ba378e2cfe30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf3090b83f0b66a4bf34b6db4a3f39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071e39d8d00d6424e48a23a5825054a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15c77ed587937eff59d8f240d19b9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1560601bb9be4ffbaa3a3e01208451e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf5856447a2838ad2092f89dadb9c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251086573123c4015139ba2efce3743719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336fde0be6ee465457ca98eb0695e91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25563bf9610944165d6357086e93136a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15784a77be2fce902e87e21fe24526c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628192d9c533d8c62d0d7d815a2c8e49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a5ad753ce3d556478439c7e6f2f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd1b695a6ae8346d92fb80f144dd92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ed2fec95ce9b76ccb9d360909dbb5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d9d2c8dbed222b6be9f4baa7cb0bb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e62407f5897d42f81d5021e481cc7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c57b619ccbb9f276e89d5f601d679729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5c98a8ea58494aca8469e74d343d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4adf0d2d3ae88986658a7296402d2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2849dd5bed3633f00fed4e61a214397732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f79f12003f40b800120679e7ddd023733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb3a6c8d7d76cc39170d5d388d45e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d030420d0f5eccbaa24c3b0027f0d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec39f2b8580684ca6884d9405cc4d2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946892d7a5b273acfaf3fcde42e70011737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c12408c006eae0c721863885d91a92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642b4b61adfe95cbbb40da2eef9157e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4528ae0c3d10c0285d0c8a490dd049740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf716f1d427b9bbb94ab24505cc5839741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5034df851e685fe3c9506e51deaecf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b4bc0b6f8009c1164438c527e010a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277143bcac6a2035e4d874cba9baa16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4c5d54918afb0e1c3ad06132d35b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa57060ae509b2501e727ad7910229746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b13ffa1640d2b153407c18abc817e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaffe9339a2cf4dbe470262aab4d999748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce05872f17d85d8a2913366ccf4858749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78401517de130eb29546fb50b90c3865750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add4df5a73dc2fa622f48c39b0f4f97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6397fcce87ba9fb4066f23cc653d845752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6a8c35ea054e7555dc43e57d09411753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7960cec0be847b4a139fdc53fc16a7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484cb78a6a72a53c1e751f18afce858755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba422188000eda77f6012774581bd7e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b419252498d3e4193eb689eb843ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b5ddb22ed3d34b9825dcf8d1f9b86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ef8f00b55faae3d98a12e6a9b3107759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27585f6f42a154b04a2f29dfb145d6ac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b5791496c8e5186782f080043e951761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae09b701153dca3681a7e3b587d66c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe012501d2f2b62c823ac2377dfa4ed4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33c428bb6d70f8c25ff72d823e8bc9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eb2fbfa89d8fc130ca377a9d8a590765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6857c3b7b61f24eef5e623706ba73c8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2a26b82d129ceec3525b1b33b93ff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221669ad8a3ba4441801ce725e6a50e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986913a2d3820cfbb7f13b81f3dedaa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41665e106f87522d3d87f8e3326456d4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822c8ee55e34bc29b99706541be88f4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2728c48039aaf9d543f757fca82b7b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe56f460fd5d43de59c6c04b04e33ab773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cad375f7c27b93801f8a2173c009f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdca73d24b59589098a676068a4f8e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccee8397ae24f95303d94f4191c003776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b6a9dbbbaa9c3e71cb61a70045100777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46988112e43c2a8a6275966684f0bc61778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfef7d8d48991da37fc34f4ddc649e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1576e707c6f1c0199e4ddfe64b2b8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b9d27ec757622e20363cd46f20659781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8c0cd7cd924405cb75e19ec732975782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4c16e6d44996c79eed7fd1b8d748e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74714c7a63436472aa3d32ed4c521c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa402ac4d59570bad26c458b8d27e8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde369cc00e8df9e55dc6ed7c0763370786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfefff19ce58f7af0e4f7f07d728ae0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fc81023098630df416aa88facc6b3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530a8f264634f1b393130998e053f73789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce27b812e3fe183081b51935f454a26790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ccad45f73bf7ce91572c94d9a23f8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c6f916b6d661bcd885f1320e330cd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e57229fea54334fe104e7fce75ba56793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3186962396e565c2fc571c03450f4a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff61293ca54ac7d587629107259f09795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe668f3916f792d883df5ccb4489888796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3406fb6e27d9068c33972dfe6ce2783797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e63c71aa671c8d2dfb4dd2d483a0f2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7a95a6310dccb6fb4faaea91849f2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fed6a073a23d83fc00ee807c49a9cf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c47ff88faac07051e38e757dc8579a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fa264ad4bd0b763dd3602a07348d7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671749bdb26eaa568efbeb2001455249803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ad8ed67d57525d141268e771c7059804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22910b19073a6e6bfa263712959398a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60018444130a8eb426d6fa5120aa064f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5956187f811de324b94021a726fb82807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04098d48ccf95f18685f865cdca5a5f4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9ae2010ecd2928c933b3cea351ccf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b465edd77466f8cea6fea7fbbe66bb3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f38c318cc5673050033d38ac55684811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1d926b47a1cd5e4170546d23b694b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40acad30cb5e8403fd6b5eb34e54245813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb959ee91317f2d08d3b9f0be600eb3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c9fdd2665c9676c180f2748d1a48d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca05f6c11fa0a0fd890d11f23d8c426816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989410f80ebaa2cae23365ca5851511817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1f1411bf0651d6b351acdb6846526818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3a455403d15b3bf8805af804926ae819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877742ae76251ddc11abc063a5c31dca820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593d4919bf63a51d4bee328141094a0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cceb9fa07d345c2a350e57df96d799822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7668fd6b209b1a10b0aed570b69f1a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aa901f31f9ba759f0072b9955e3fd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53de8ba85110f2ba39baa2308096cc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752880a5d6cc0b8b72de63b724af02a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcdc1564a6d98e4a0cf27f9b7e8f35827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5306ccfada0783224f6b2609ada71828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8c75e14411d7906af3119141150c4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a7d8ae5871cc58abce0956e4497f6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22141dee8bf749a4f599d2dd30d99c0f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5597f027c46259f74c2e3d50e73f88c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a293af4602584c739cfdd6567ca168833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbeaa0eeab52e506abfc457c2d51c0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbc09255224431db2175d42e12b221835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fb10d31349a8a1bae9b2baf3ebb23836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862c023692eb713683405c98be1c31f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a4d0ecce28fd8c7ac00b226379024838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63540c5b17c27728968ad908ebc294839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e1bcbb869dedd749291f7bd141081840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b63c0638c6d0dc3242365ad3fab96b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beb7306aa1f866304a10ddd7a2a022842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88bed865cefe133a809bc8e66d7592843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1402732dd0bb7ee29e9bb06601b3183844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38381135ead5988957dcd4ce36fcbfcc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5a0d34291e831b744b26d601bd9ad846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af39c31a7343ab27b02f38fce35298d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145b3b56c4d1efee9fb3dad6f7b1c61848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9d43a790cd01c55407c874572a3eb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cca0c5b5782f8e5a41f89e155ce4c7850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52ecd617515eb2aed7b3b21efec0cd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07821ebcf17e25e22aa9cbd5815ab944852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8547690c4a70de298c108683177e5c6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b13645fe9bc36e50648dda15516cd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dbf07ce62dc790bd03cde41e68302855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece63295b981c9ba1fd2f3acc602850856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207f9c33a67d9a244f24ec251684853857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacb49df1eb86ad00dbfdf4e9d9d209858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120bd6e0590835b4a187c5894d76864859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c923c03bc4db034e442a649b8e2a0fe860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59877fd870916b4c7862dd0a4e37c129861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefd8da761a1ca690f2925d76cdc0f1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9adb8bd1e18411e37e11117c8a6cc1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da0e84788c66fb7b31712b8bcdd571864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230770f47abb5f05721a79214b1fa0d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b3861b6e0ee2051dbe4b3540fb7b7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50b3991f4e714d2c41e35c1ea2b772867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa962cff78998267091aa6c21f39ef868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c9ce7a59b996acee53eecf837d911869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc36257f391cc9a0dbc624fd3baa307870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e8c3cd570a05bfcd8a7afb52900dd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c948fe145ee7589912bb311951ce8d6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b84c6bc0f80dbf305e4532bbd0919873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32fa83b9bf11a1bf293255d93fb24b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac41862df11811d91dcc270438eb9b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd8d291282a5105d6e9dd9801eba2e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1653e7c136c2e7950287ff50e7d117877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267860c8efef661b9a496bd8fe3d83a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315d714b3e229a8bc25eeff7b73a85a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82a20af794db82b4b42c322efbe98f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76631486db340de4c5186795af3a081881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3d1eaa1d00fc76b647ecf39b40cf0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a2efe61122465929f25b8e2ca4e9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be4d420a07b08a20837f010636de32884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc989fd18bd37bf10fa29486137655885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b42e0344ef0d3b653e265f4d91363886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9495d1e4a2d4c2ccfb5f24852cc1b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1dd173e9ed51d12b03587bdda8ef0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b4508ccecdde1c1da92a06a3fa2d5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626fab30b776994c1470dadf581be5a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b789177e89b8b66d22a210b0ebfd52891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84327cf98f2d9c96703de13dd0496dc3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae72013767c1017d02f881122c0e1d7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad611ff8a89d9347bea5c01a1a5574894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588283ed9c0a84ec76064a27ebc7bb2c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686acba3ca3f7abfa4663d6f33ef2ec896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180c86073a34be4e0eda04763c57577897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a5a661e3f41d84efab29533ad7cfb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25469511cf64904aa758e102d24213de899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a612e8ff2f8970dcc50d4a88b69cdb6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a6861d84ebfed64ebb76d99985c5c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4d37fb8711f99f3e4b5bedf024a7b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3d6c02bf7aa65cbca66c716dee888903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a579424f523ec7455f93bf3119e8b9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed53a67a9e5d4c9ab2823292ba52a7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909f85ddc2e7838575824b6285f75a0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1027524f8eb77125f0c273c6594f05907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44888f2774da860b53cdaca93331d3f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1af141a5746d783ea785019019a44909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31978082c306ca221a5bb20bc1928bc0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f2b786fcc84dff37f229bce37d67d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b22332a9e075ebed1b605a2605036c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf719e02e0c8b11c9a31e783504ac1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0389d825517c173c0bceb53e3fe33914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9b365b277fbe604d12bdda1081252915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a38d4ed8ccfbfca903dea9b0de021e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6236385034d2aa79080fdb5514bb9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188caf0c7a3fef498cfe2fadfcd5d9dc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec82d69ec822ed6e3d1413afc2111f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595113e20601e2f59a643ad23fa62d4a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc8ac94928a05b528c046f83dd839d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4c5a42cb5670e70fabd14c87f80bd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9561e8365f4ed7248025dcb138ea34d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d1f33b97fdecea3572645c3b99990924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7f6b39e5fc416d8bfd5fde6440d66925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161f493069c697fec00809e73b2a22f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df6544927ab95d9fe349c1175699f5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a2fd47eb7fb0c0db6f8534c47b19e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb79423385e381dfb9005d569ed72e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631efca1017fc6acea39cb320837386930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467c330e9a3897cb6738812d72d02bc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcbbb6b647f66c00f8282581d7bd3d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aeb451b68325a2bb009363c98f623933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0d65cfbe026a250b5a310880931ac934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c87493884bea06d921f4cdac300a1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabae324d71e2c4e81d09d7f56443448936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8366e16df6fcca020ebc3dd83b744a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a64a023ae798ca26c034cddb4160938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68718c601bece648d567fa88c86a6a5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843b680cf5f2b8f7634b258168206ac940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d444683e31107a6e9f362792313c37941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60233777d43b55d3b1dee3d0943685db942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a15b3cef544e326899ddcd8749a174943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2f5d6dc4c0665a9101ef88a19b62d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ed8f99a4022802ce005f62f28950945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f8b3f8b35c7e82305817bd018eada946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4ffd5b34af15af6c87b085d94aad6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161e908310c5dc67ce4a38cc77ca615948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c393d52371a303595a2f484382ae9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92781b38cb4baaa84de4f58a80e9b415950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913647b86a75d398487efca9c8d32ed9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848629ebe2b5bfa07361a3f24eeef63952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d307873523168dd1e1dd392130db3a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ad216f87d847418bac3a9cff00def954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0090b1b280a49bd300768dd19936f45955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1e3f0ccc3fcc314caac43aea4bce5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e93f14a5936956aaeb2b7c18d92dc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f133b58c7b2e2c0c50a796184bf2de958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a964fb03fc459a2d6eccec96c1786959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d768e04c2f398140f0b89e54c05b2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2f937ae23ddfb2900369c0bf87e45961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a7d0447de4b4c14e1208cfd3af497962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f38de7f07d13e3137ab5963620c45963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb284b46298af1c434d6a8ac1a06064964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565a45ef4e60bf5a2f1e3b4d5a222b9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63879d6ac231c748935dbc8d8e3f74966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a06696ac26786d072d2034979f131967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb912beb22176b1449a91823637100968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827043d855b063223317e2d2b4abd4e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4b43260da9c6819cbc072049b1946970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34aa0d74e000d2378b7da7cc0d1447971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb202e0ee8f51f238844cdc38586f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00188f722066cb9bd7d78782b0497986973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42d0665a38c08766a85e5efed653fd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a05b3d66f1b03aa951f5c7e5e9e82e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842a12cc9bf5313133fb13321213464976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbffdbbd0f8ef664071d599cb78a176977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3751e83bd0c58e4df343ae58f346e4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6304d00f68158980804cbd7a5eb40ed979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67a3f75bf4296805f9cdb8e97cf946980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006db6a249e7f592930f62a51c6baf5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301df89a105a9844152f7bc3740c29f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41169e330a4be65d8593bff4ac96d041983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a565061a2035d2b82e815f8c06699984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1731cf799f605f16dea50da5b9406c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa35e34389c1b459eb208d98ab7ccd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7adad5d1f440845f8565902dde891987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fca42dbb3d2d2e676e037307776c1988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38aa7a7a0c893092f17b5dfaf1b3ff7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c48379d24e14175a1a52e772ce1bf990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad88d5c3140a4c7223bd627f2b6f70991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269f461154299057e62b2bc16ab0371992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8e4d16ff5382bad717d7be62fdc4b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8959bfd3a660ca2963e12e8b9f00c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9d249310e8a37f5679ad1b89f82c1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc7e98213c91cec307e852ff178e4e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de30a3f83c1e30e3deb487201b4e43e997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cbff80a7cb60b0f505a5138f6ecb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43856add0a9cec9260dbd334b8b98642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129a8ebb3e2bc893bb89c54b69457093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3cce11c0a5187b65423e66f26ccb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583e1e43aed26ead52dcbae10baf36b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd4d89df46a0fe7701793bef70fda16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83a472b616c81c0fefab5b7db616b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defc03a70f629ad5f267d3ebbef73828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62930bef1a2834481e2f47ba057a4ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f97d0a2c786ad4d7aa4f915e38599810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186ddce79936465e07363b612397fcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687f8c3e2bc0e330ac9a9190683b3fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae840bec9014d6d02292562bf4adc3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660f0f9ed2555fadc24d1c3c859c42d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62959b4c2bef56a7d0f1a4a6b34103b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178323626e64f2c45bd91e3d582dcdb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c4eb3d18ecd8bd2cb0d723a2a22b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fab3879cdfa4947816124ca45e60918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6817f9b2b4220ca2f1b59aacf9176f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845db7afb84e50ac2f0c6e45ceb2ab820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093104fb165d562af33a4c5b34bbe2fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978e9e6a3663f85fa1d5cdecdc136e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9783fafd4121a4b6379f38540440a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f761a0dfc16f90a8dc78371a5c5d42024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37178022b1bc7238207088fddc73d08c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e96b85d14f77d3276948b1c30b31326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f53f6f707ff06bc6deb4c123176b5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d9837d0f10a247cc595296aa1a69f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e9cfed0d3829987050b2d7263aa8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f84db711ca07208899675f65edc8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0940a1661797bbe13df41b6156b367231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac3a95231cacd35f54394b13b3d60c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afd7f27837b002650d9b2d6cf6b0f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118909c0ae5e5d646654d2eb4d542e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476052b9501fae8ffde025d8b70e64fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df1ee015b40bcafaa79f9054b006d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299b59ceb5179becedcbbc87264c47237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a31b0c66ae5eee7ebc39aa44f976438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588fe5185ace0e1d2bab3a943b47fa939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ed18ed1263e8c2733ccf6508f782240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce3b9db2ee4787f892056fc2b3168341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4e05fe513c28b6c34f1904bc4fb5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13964c1861b87a0c7f6f5dda6f8e73d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db38d5676fa9fc38a8cbf137f6a71544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6098b4f213420c83a7964051adfaed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2e774c0ff0e034151546c636561b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dc44450c151a9667a27e85586e4ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adfbd8cb50d4a1bea80b60783b404e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3780713c4feac3e1a82fe6b53b7aac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc50662574d936de36a09be19cdcbb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be540126e3e2a982c5a8bea14219de9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e41730c5ae1a5b0508ace42922f04952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345694d8ffa1172f112856bc0b9472f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbefb33bc4e61c181ee4ac30e06f21b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14387a70edff4859cafdc9e97d02068f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a76b82061d91e1a8304e37d1ca88c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2517d70785e2e48318979bffe460ecf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295ee53fc0da50f4d8bb1126f61055d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29528f401878aa5376a0f9312e9b54df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989a12f22e7073aa058862d46b60bb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2769386ab9ff37b2285b45ce2546b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a3c0ab6e25577dbda5b2184c765ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9633d75ce4f08d4e7d67890cb7034fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad566b16e93fcd83a2c2348b42334fe364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aac8d6f0b8eaab203db4ca5ec66f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba62427c7d82dae54deeefcbcdbad566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7eac6de450ce6bb9d72ae2ccc2a8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae4d293e59a29cc75f3f682f8d6b6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8b1f07159e55312bb9b724649404769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c6f85e006343c00ac9aa5dd8f9a9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d700137e9a058569e87bb0f3dfb0d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a0807882aba79e2b81e9cd92e92ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0609b3c75d94e037a2f0eb0bdb41673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a8c3f58409b167ec9b27d797f41e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844294bae7f278cdd00ac03216c8a6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630635883e8375f555648dc73c4eda376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f37586dda3c8bdde189acbde991c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e637efda779a0272168969335b76178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872761d906acbd95c91f078c7e0d2f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce22e2561d65cfd1b86b109fab5e3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b8ee50eada368ee1eca38ee6d56d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924cab2c2204f1883b66a00273654fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca10e3d248ebef9e7faffcb33cf7c1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a733ee7da0c68042af43e8f66dd795084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e79d09f9eeeade31b959b5e5358eef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401b259b5c316f28963aebcd4e3f6cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241859268117076d42671d7ee2f3fcc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b2ca1c8f3fd84d4dc18216e47c0b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c082a8b0da23c1e9d6af5aae3d5068f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a802d0a87e7cc436f8b38c005f37590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc9bd187f9530ea3214bfca43595fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35525fbd99e4be5a4585c3225bf49a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281f1a6a3eea38143461aaced160b4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9899693e73e1e0252f696949f3ee0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9ddd3c366db068291bf06f40298fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65330542ed90b806cd1caf6f14a7e84d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f135aed1fe80ccda81ef263c8372997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee0a3c15581e28dfd821f4e1e0f68c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94185065406bcf8a71b7b701a8f183d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716caaffccdd2cece144fecdec8f4b17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581d92bbc055731b260fdf36ec8c7a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f407f92c7059a51ed2cf0282a77d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de9d8f960ceae88c0991cddf4f0846103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e932ba7de3196fc82aac632f631ddb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e335ccac3ebaeb82ca28a7bd15dfd44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e0cc5cb5f94afa5ec946d3f530e0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38141b7901ab000e2a079d38b4a06625107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fe16ae2512cf8fce2674efb3f5bae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12021df60b1bef4e5eb9278e77b48aab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b64a748292a4030b8cb514ade2a2df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efa5d34bba5cd63c0b9430dd69520c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f9f7f5ba434f39fa55e28c36d124c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe6731214b09d34f4d6970f048c7e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e82e71e38ebb6352e76f7f68e2fa3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c43ae88dfc409de7ecce5159b4fe1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aeffe53488d12b1352ea4a3930170116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b7577fa06a09862451c60ebe6355d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951ff903e24e0e73a87aa8c56ec9509118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ef1022b9ff38298a52d914b98fe14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf265bbd72e5bfcf12639964f4e78a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f62a291faf6d91c46b63133b05d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9e56b3d02991265dc7a187ba873e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f172442a67ca95e1faee37a03396c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f10d683309423675211cd98da1346a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3734d7c9ee2661d3945d1774874fa6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928724e291d54b2d3ca64f3ed8c915e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230cb3c08225f15c7dbd358aba9d6fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6793d43117b9b039b79041bf715b2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff7573be1d33404d02f6f746d02afc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff008ec5d082fef56105c1ebdcc342af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46246e943de939dd0050c7fd5ac5710131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad02b93c35af570db38a07bfb5b585132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d228c9466ebfa237150c98fbaaffa14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98912df080428daacb1d6d9ae44ba90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd637b8cd78a9b7bff3c718087f4db61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a3db400e4b40fe662f8d0f3c742f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20e8e1a16a22d51523658fec4ecea2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30905881d826dfd2c63b1ac3f496e3d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215122668546de15a8d13f2713b1e74b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a2dc7647b3f053d3bf1f202e81465140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec9c83ab9658fded78ca250040b4c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d08c9b68e74de3dc95511504d25ace142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b566126c74362154580e314c3850a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e4ceaf94f3a93c40aa86f8486ed21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823850c5e6eb1928c5bba6164ea2c7e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d505afd459d2aa36bbba68d13761d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a630f838504bbdb604e14a218124b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa51205c6513c6e057ff897f5843e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f86c869f960a883cf55953d4e0e3b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1682fe461f6bf93a22973a82c49849150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa802044ea7ecb3f36a6b07908f88ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5cbe7c14ce3103cdaae96d7cee2fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80093fc9217a6811364a24bb85a13af7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89861f118a299e1344dd2c38cedbd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e13fc0c6857ac0be659d609d2056f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a4a547a500278e200b190d30bf310156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47878b544b6216661aa4e314f5cad3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29365c5b2ce1c4636b10a6d0015bf5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb531138ef0b6e64f155b2aa68a711159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c832e30190164c873510864ac0acc4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ee9d872db30847d00f3baa789cf9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490b9fa64f125d63a1cf8b919cf9459162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a5ff0850aa90c3e25f5831074aaac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ab229036ffc58cae2fd5a7ab8ede8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e1d28607378429fce6bd3fb56cf6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014728023086fb515cdc5eaca9f393cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ce9f55e576820cba9d7fc8bb2b02d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc450428af464c0e386a740e41aaa788168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f792b89146c74e3e66b3a3c096edd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909641836ba439aad6545d1cdfc3130e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa1a2ddf618bbc0f585689ca233fe5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05ef19039590f423b3bd9d195dd8cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415ffc33036468becdcfaf87815e620173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad137d3970cf6e9a098ce9d498a6d0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aaf046190e4656674a5575cdc972a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25da422fce4252876cd6aca05f3823176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ed900b01e36afc6177377de19598f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bac4492a0aa4494fe861d49306c44d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba6eec18d2d586f68167a0e9a81f19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c3f3a90c4b6e6cb7772d730bdedc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f1ee9a80c7bf58c77c4e81231f5c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e049ca0b3cc9cf3cde10205e4d75b5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64e0c2a527d3a2b547308422a00ff6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0b78097cde1e6e54dd208703b8432184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b28483fbfb538fa18dde4d7b438b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530960bcec5faf66c0431c787f8298d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f41de06a354a93e2f25bf047dff6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f88049beb030a6a254ca08672076e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84418c899d0e20202969e0e42a6a5a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa0fd986012ef335cb8f094919f2d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b68cc8b8d7e17ffe21e5269beecd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176a5c45e1c974975f90870dd1e24db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b7ecf6083bd63b0768ab10a1f68bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5351536e7b9621912f5158adb43f69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c1538246f8d88e1ba011a5f0fa3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85581d526b91a8711372e4010763a39d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daf444e9d241458106ee091a6cc8aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893333dbb90787a04daae2f1d8797c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7afc33b49051978720c09df0a7f44b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b2db54d9ade4a9b9fb42b640109fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a35ecd78f3a6141e43f8c37f0d5d08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ceafad9603eceba52da631c49745f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac142d1c0d6eb5ec5234d98ca7339f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d57cfe647107a8fc86e0871f123aaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e3ab12cd1f26906538638ef390544205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b94f511bffad00054a8d58c135f43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39014925c66c7f1bc08c7c1b32abd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803a6bb2386c5130513844a29bd00c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9939701ffd7c2b7a2c53125b5f264a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96696683fd9486044f847f331d7af6ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8586aa75f155c93821216a8f64d8d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc69f3c0a47950bb92de99534b3380212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fede6b46b0b259da9b1b596a8ec6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0227a5d5bd37e23933370fdcdee37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344ffca4ce5ee7b9c9068e4ad774626215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85af5b87658dd4acb2d7f91d5019ea8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808038923b5a12292541794f4e8a4e95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6727991973a787794ef05ae476ddd17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267f2d566ac4a4eac5e482dc13d24bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1e6e236709dcde1fd54704f55f22e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b60fce2e8a7afd86a5acd49f178da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbcfbcae05f9a57114249c889712e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e587e895bf66e15dffbfd490895571223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c64f9c6c3a6cd977b0c86944c7249e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642d46d8415d1d65c7ed03504eed6fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1c98bccfe7f05d3770a65a124fb1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652895fec066f8422cdbaace3bcd0436227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a1c1b52b4e277b19455a1f0707864228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e6e034a5bc83fc5d80a28fd7fc185229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbfdd3244913b66fed694dfc302728230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d4bb16418857ef1d8033f891031b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286a1b9e8b12f6e33235056d71ae61c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10508a39cae4e156895ab4711ed60296233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfe1c9a520eb3c245d5498731c37fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e04a8417f6fd32f5145e3107c30206235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734cfbfee3960d2ceccfea73f214542236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047de5124f4885fbf983faa704693b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cca0c7edc705c85b7b6fbdd16814d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3311d0d41b33459a88554033525da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d33fc309767e99d3a2abf8c9eb7d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6f66ff33d7f49ef70a8b9746a11fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602d007d5b7f66a7f730b01a7d23e1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6b7ad5ad47e2099627bfaef9096ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deb0125c84f47fe4ddfc21fb4d7d5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8df7736723533cc5348bde48b0879245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa5d041cf10143a14b1f60675809ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec324ebac29b21076e24e9e4b7f18b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f7bac1f3951472f898df52cf014d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99282b09e33b7c22ef93fe960b64bf10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b01bdda04ea99a05d43893d5356186250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228f2e8f30cf8569fae717d57704c04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcebe1f41e6d0a8e8f7399c7c4dbb41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa6becb6f0cea99880a393f1d1d0f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a580c42e91f78a0a4e8b6c3837cd47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cde20d368f09e57bc71f488b55b5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d0832075bf8ff6dbe9b586adc035d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f2431680446f028440e8129372df8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bb0b8072e8caa78d14f025cad2a03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a862b15d143e2653b38eaec71679a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ceff25a37142869aa3ffd0d914b58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d20138cbceaa7f7fb04183356f6960261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051651857b9efdedfa4e9544d197ea9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97012707cd619af24a01bfeda6af516b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06975955a4487314b6c34e2f171e6535264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb39081c9a15f967a45173653dd6ad0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8756dc7fb2e7c44df55bd5d4e4d2801266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5f478a7c89fb4bcce0cb8f436175a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2568ad71c837b80cbaf4b44a9cf346268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd42e1cdcbc5286a182bb6abfc4ac8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db162d471fb0d88fd5fef425a0d01e11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170fb0dd1c42ad35fa79a96d773bb6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd985062115095e03e230e9ad300ccb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e5acaba414e0197e6aeeff8e341db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3ee315566fe2f034a609db15e4b18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0944d123b0cef03ca7c9b33bfa6b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50349bc1659c80db2e56fe4475e5c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d395e1e6485de1c4b50ef67a120b383277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a17b7ccab0d881083b7326efdd68ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bc87cb4aa448e598968403ee44f42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58adcd8ebdb09110732c98c5593a68c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7df4ec247464c7a1cda2af24fa9a6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6cb2486263f5d0668a4527d997702282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125edf36a1a26fb4a366dc2d4f59d1af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0669440c5e60fea282af6d6ca84b524284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ad59a86baa1231656e159ab470d66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067c13682416c8fc0a8a6dee4f287dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c25aaa964f08efc13f07dd348247c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be24d8f959de74a7467a4238195af4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc0012b96774141ad669036a4eee2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb56553bee9f48a3cabd6543b215215290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2513345c7433851e0b0482cb092f65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c8b8cc12f0457a0f7bf1384ce1a05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa8189fd4ddbb56958e3a61974beb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aaa3419ca3401fac89178b62edc49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199c16413999ab973114fd0cab3f7e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d550282f2611e28e27e669f3e4a4e2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262af35baed531dbb78931cd39dd3a1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a49f79d5abf6fc5e8e97983b4b3738298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c0077434d5ab0345c01e0da5f6fff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c2ea64cb276d415f6896597bef45c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69527868893fea28519878fd6607b3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71169953bf0b56f1e382b5304b62275302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423ae7536022c78b7fe71517926f551303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8bd421cb62dffe32d1c4cc34205a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e5d4518c474c1fb1b9b4688b18dfb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafb0bafd612721dc66f47b777bef22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1532a9696c08f242c2f7d000a4b62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9692fbab6d530ebf44b818ed60460bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d589b3390b12064592f2f319a5583309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822560a0b09675c338441842b48f284e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b317b4d84d9d43283e50a700f2a28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937ea533daefcf293c6432e55d2647b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576c735a29a97627c72bce719b593d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599005fef91b2831fb9ccc16ede0b5cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9235a6faabad598b52ad740aabccb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ed9044285f245d0173c52fc6ada43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0b9e4b27b608a317583953531db6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f874ce0e6b1437d251fc7cf174850318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34d6c5dd310a289f7f205dfcf8dd79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd323872b457c22c33b7e6389c760d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fddf5f46e4c03a3dc64874b73d52e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e34d241a378b309f4fe943b57c700322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a602dd81410cdf874581ad8783d0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c514a69913e13796317b59c5f935f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb250e5a2dea683e6b8f15d4e8ec18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45332fc3cebad89ce825a1a86a07f0bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8666bc5fc7a17d5142a20f76696a440327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5c4ab96c805f039029af6e478b859328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5256566633af5664d0f9a2ae5c631e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbd66bb4b4df9fd0cad2d49328358f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2dfbca3434820ce41320519952258331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3662c42ff8f40603b3c3334a8fe92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d543c401f18ed0153ffba97838b96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399742dc0c8f3c36987ed2624c9a326334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5101e44d2fa9ad1d7bb706bf34c5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bf157d242422818c597c3b6e6b582336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894e55c690aa8b8b75f237a6c9af17b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b617ab6923f530ea214a2af7d3f2639338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d5195d87c4be35a599efa0e46f51b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e734fff7a4a822e798ac1ddb43e10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360dfa27b07d7cf59acc85d9b1ac4ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7a92ffceff9b58c186fee1575d732342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad67c467c7712359726d613849e4f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f755136fbd8d9037294813070a8f41f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12456d002319c5f228146b5474d8d26345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9f67e054b85a55d18c0b191877c8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8911d1d90e9283b9c359334c27922347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd1bc8606aea3062346866f23dbf3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06327f78c18e8c62c203065ae70b61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ece192a8a9d34e1d1025a3e99e0d9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20770fa61fe99a010c99bfe5a173021351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644f14ef0cf5a3b283b72a317043b0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a3e530b84139401797a60c6bb6e08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1497ccff2a5f439f39dd6a127b73fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c440fd4386130fac9221302a1ca3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686b52ca6e88d54e92c28b576c3ccac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3acbe71aca246902042c6e447b745f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84360846218fa3d5dca064e6271340358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1e2d585ed21b9a139f690bddede50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d62341cad5312a5cf6818335a449f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b6513d1576423d68a8fcd6ca60615361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519176e5a922782cc22a27a4ee67c417362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6988833c48d92605c079d6cacbcc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75349aa7efbe966c6c97038052bd2429364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc6796f1c96c958b1fa3cbf09aee90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9158aed767afe4b1038fd178df1295366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37c64256bc087dab24a063f4c075cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27158c94b252bf09737a425a6e1a693368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eca2b9b2218667f17fc93843b522a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e8074198f50ce74ba70c05f396976370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6445c458a2f83c2d6369e772d2b19be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69af0b344a831e7f6b6cfbb0290647372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83590361b5e52de244feb4afa5ac55a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccd2565ec819cec6ac8ad4d437efdf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa8838abcad5d4cc61eef98f56d05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888319ad3365fbc7cdfa265b88b167a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a30ef810153ff8dfff69f539b4289377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4aa82b2a20bb1c60347bd69fad915d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a71bbc60679c89104ffdb52303eb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a67201205bf224dd4695a5f1ae4c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a221690c63c5fa6fd86bab73b14dfe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a8d855be416d1810956b1c2b6e601382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbc6d691a4a52dacd2a2af2da02226383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59805a2905a03d807bda95baf883b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c9b8cdb1154edf4b4a263448817b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1a751cd61e7a8d615b495bc9bce1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f71d3ec0915aa657e261a704106e14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc88a276e3236ccbe31d04b02a402b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c780fcf49d1dd03cbfa2a78a05aced0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3aa9f91edb0484af062520a9700a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b4f15d100bb56d241da4334cb330c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8241e7ae5bdbdc5763379d24a3f03b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56bbab65f70a61780d087789b4b4f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8f05c13e04ff2ec7582e3a5456b0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039655ae5f2b6df323b001482c165ce3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74851100cc3715891a4917d8627ce28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1328ef8f256dc0eafe6fd8850c001397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad9c90a44ca446b82288fedb183c7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcde8209641d9a3f1cb90b08a0e5c33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d361cecf1a1dfaddda78c6e8dad1bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f741375967b64f4f188d7be857a0ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dda1e3f2704c863ad6835a605c5dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08ccebf31f83b24d0fb932d8fc8a56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b17402dd88d02dc8b40f9ab842e5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7171ac99b031528e0fe7668e433cdc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e9ab2657058ef28019ff0c47d898a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed885d8570e0958a71022c6303464f19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9ace8bf31a6e38ad0cd41ebf886dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8898f1c556746f40e64be346c72bee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a709d8aaa8d7fa7530bae68890ad2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef922481700c967e12129bca00009b6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150c8e4007933e72694f0758783f90f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df85a040ff92f8a5000fa909b3f5ebe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11feb2a9d8ad1850ec131ecf8fb7b47b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993099e16b0865e6e6f43513f41ded8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4a8ad46d9e1ede227b48eae2f292f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716070a2a692373868ac5fece4c93205417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c482ecb5537291da677790ee71bdc3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79c652c7ed28306803ca779eb0bfaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6c773113a9a8def382f025756a868420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dd8b9cea28e1949805f4e389fb430421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb01c23beb293c5a01e8daa9cd02ff5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfbf7fa8c57a701ff16d50ef15c89b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4e0529b921e02d5e432d1cbbb631e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54458f7c39ae7ad77821572dd8537e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecacf9b57c3fa843c9c9c75911026a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02212277b4a6e33135fc72478983661427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cea5366ecd4d795b96b09c69d5772428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6222fceaaf99942a7552ddf83cf5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdde0b4d4400dfac50f64f37eb783c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b60b75a4dc0ec1cbe7afe004ef7ef3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecc065f6846deba0327bd7fad4ec34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67080af1a4516f4eb93bd87cc23b8649433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402afaaea9f1544f1c84098d1e90461434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aff66119aa14314e1a11b25db8f00b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f21d2b4d9a85541bd3b7c04a911e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec7a609fda528061abba161d0e5317437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5fce2df9f1418b4367642eb4b334e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bf3977be71a6917e2014e5f9c9c71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e0ba6643db5c0d8d734e1e8418b11440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832ae9c538475bcf49840dea553dc38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea308c09ee7144730a988cf6bfc89f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ce72de9826a999ffd34fd65fa8a67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dde26a38feab6df3adbbd68719281444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b06eec8822a1b8aa561b6d2302664445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac495556a340b50e56c3a9a5f88ae2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4b509a63bfe47778ec2d2baa30cf6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d7bf623ef6d184523a09246840d11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81974bd4d139ea5131a20d839f3b19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051646b503ec310681a0b10788309a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f59f85d9e2b5bf6f6eda9ec4f150b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aa286bb562bb426fbd9e8a7411130452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050e5b10bc7d8266d76b260c7493dab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b801eccbfddc155496b431854d037454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda916553cd42bd31eb85073d89d21d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1011e5f7e2cc46ce9625f27c00cfa12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155deee95425f7973bb005d2007606a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1ff73f6409644b689af289149f144458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8edab3eb5fcef1e54c0db14cafaf1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00effcbf48e58c255d0eb6627db4a91e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5165cc7df73eb35d7055931195ba7ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97f23fff4c454f0b0c99d95a3c9d01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870629efe7878d6934e1a3bc02b9a0f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a874701f31487a868f42424226390d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3ed0357ad39c17f182ccfb789e886465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dd33813b6cf55c326c239e754ae7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aebfe46b8b6eada3280bfc73a4fc5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeebdbe9223ad98931ef69c84d54bbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55861b197559b8ee5735e9b204b1c412469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f3e7ebc79a66a752010bdee39b48d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807a90ad59cf18dec9a509c2b32ad12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa66177aabca78af3b3a723f9176d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c8cf05af7362cdef142287558a3d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b08dd216a873e541f5441eb2140dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b9ddfa8c0c26483f754ed4de58f30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf475fc11d572c2672fd6efefae9e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c36aca4e6e2bd3dc9d781e43b9af5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c31bbd22cdb03ced0390df4b875fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e68095392ae5fb96035b1c0a0f898479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc85b377f799f4798d1027f5a868f1d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f42c3df2847f89982c0a9b6e92027a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bde4b802d0253560edfeb36beecdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b1173406cb316fe85573f2200a54c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe46216681216345cd37190ee59870484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab18c43ab2992279f5991f40832de33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de463ee6e98bae8494c3415afb1edc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecfb75e0d8adb40fbd4e2d4235afff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad93d432f1f30c687b48ff1f0a7f276488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae19697c69e2826658e9f727060d630489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3302af0b3cce85ca19b29e4f14d67490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354a2d25574e6fbce1f76d07b6154f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7fd508167df99017da5369615f5e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be747394c3fad7e02ed8e0bef7e4ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287f0e4f899be87e2917e77793701ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfea114dc9748fc51761872483f7642495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f167bf3e296605cb19380932db6f9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb633bb6c75d91fb8a0227b471e2bad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfbabfb24a465594d32cb1d26be101498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548578f4b9ff24282dda1e2d3a81bb8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518493b6ca25ca4c141480048e0997fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1e79a69bdd06a49a8a3a80d342cf6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742de445edc8c6d4f9ec7dc6c4bf2a7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb60d67df9cde1cc4e60840b50f3ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de40e12322d7e99dcb8bccec58e240504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c624958a06c136b3ca4118599b4c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6b5f4d34aeca72d7c77b73d2d46fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d4e18a940e985d94bae0730c8689507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f3ed9bed5cfbe48d433a24c1c96ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69c41708c40dbe957176a12d49405f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85943f094c7488b718665180bf5f8fd7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfddb317347e2a50bba6ac2c6e7d83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf287f70b4ab909dfbcce9bff85d217512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308df8ad72ba96e0119425a2a1feb641513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d6bd4851b7220612b5419a067ce00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fa14c218500f9e54d9f30c4f9f0ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724e2075d8f438f2eb575a5d0a08669516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326e05629c94d7f83e1fda67ef26fae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db82639ee19b903d56abb2c477e9156518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ecbf382492573be7a9807a86add41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20a7b630d15128f120e15a1ec5b754520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d364ddba5c8edac45d18054d165f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46e608034f49f9b472b4fbd57bc99e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6561decc7fa273f874f2dbcc0a8b61e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804087578b791282ea0b67f79db8a45b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e58c954d30103bac8aaa827f883454525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c5b8a32ad00209510580c978254db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3a44eac9dad345c394a31705caf5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644637df97f7662e244b00719d65001528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcad8bb643e5850f0cf5962783a5ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429d0aef8d73ed0d94f7652d1c5b1ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cabfee6e646a0f1ac1be36355cbea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d872a7d047e84a164ffb386c02e2af2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cecbef18c0665f25b224cf1d285d1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd656d42be5500bf1c4211b54a80d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5c3c0b7b05f56833fae4c8058d5ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c30b52475bc4be731b89ac18d882f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef76b851384d9ccced30e425287e89537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10fab4d650c3bd042c88e143bff471538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee30cf1c39cbecf280efdb624dcb83539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36787a8d82cae3f27e6915c8e644b295540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa0fafd96f6538629830bfd2a220cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a856a0acca0acb463636a1c6ce14edf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56ae2ac8fcb6fa72fb1a661de008d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdf34332d805953323a7f393876fbe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d44877de0019397b7c780b0a81fd9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864b41018bc6c9be1e18d3b612a11a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafe4f85f7e7a0d74836dff4fdd273e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883a37212395bc2e1eb56379153f5ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2815bdf9ec7e15f9f8ca9c5cf50a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250396f90626fd61ae485ce70b71e1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408223f7fc094eb54ead2497d39b6cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ad2c24a0d8e228d18f6afbc31f53e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add0233c2440a9861308e276eb50534553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e95020f9dec3381039c6f20d9efe81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841dd3d60b9edd84332197c6ba8b533555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1be64106b22445e7623e3c61fdd479556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bd54549166f5b7cfbc1202f2defff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617adc71d1779a2a870a343552e64a36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171839ea41ac7c21fe9d9681abd3829559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb75d1c3eadc512ebdbb4790aafa912560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13106717313238c8f0619245d6831984561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5cff1e2cff78af9cffae5fc5e18b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4ef9c465169b66c97ea35a17a50bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577a56eb1151366b539412f2b794e7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c3f86ce3913e8fcf5f63ad3309400565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24594eb82baa4c43447e7648b3cc823566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209af14d360d5d1149fd50e741ab083567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b205189245f64fde042f050834228568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a55003c0280c95afe4094dbfbced76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624250e4ffa17d9a39904fb1f39053f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1adb584e7e32e411bf805b2b0f88a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8d95053de698ec012696c928628d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4b140c0dc17b12794981e9709b337573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110d8ff8ecc541e4e8e25255078fcf3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5060471e66514e3ba15d2bbba7e67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd455172c6c77f49ea2336ee697709576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256b107a1d207ebf39c50d462c8450b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007095cfbc81e3982012b9e4ed4a3249578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a2568f5484a8852b9c21697eeca21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d3c8e3ab135823f028f71aa4cfdb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45f3df29088ae0ffb3b7f2c470d49b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efda729f441b32b8a81e28e809b0a07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afbb42cf12f01b75f5d028d7ee0800583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190496d5759dfb80f9e014bea6375b26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a5a38fac2a12b26a00423002e18ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bbb6093b9c32ab7a64a4fe2c5f4db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fe0b75220e435a9d7a281b9211830587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655f8bd20b666faf5e66f1ce729bc1e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd12aaf76e203577c211787081a016589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c41045771527b74810b68f0dda468590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab204a578c8443382586ca9a63c2ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30179e5eb77d3a4f3a34e37c31b31b25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e8fa2300b69ede4446b9a87669ee3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5f1de031be532bf7a8ff36079ef0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880cbaaea1a12c11cd356b749074dc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad300b6c77eefdd3d214d147199db6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43031548f514354aa82a07f77a6c876597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3144c2d45faf03f77adb15a58709eae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460395bb0392c764d8afa8922d24bb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446d6c9429f199fc47346df59d91483600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cfccc4b9ab16513fda409045bb32d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a12d3e6647a7a7cd08a33f64aa11d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034e732b96060b2649e07e60046c86c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b79d1b51a5fcebc168b75a1fba98bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11185341a128473248b8a4b2f9281577605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00a82e6a151d86986510e50fa73724606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8f696587ce758370b9a6250769a72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a35e303ce006675e0a2acb2ec15197608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f588b5b558b31ac5d3933caaba5d082609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e8c94023d4672e5578ced7bf16147610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f765a839416c340a5b73ecbecf309de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0e87f2d628bc468b5b8a86cffc203612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c826ec516eb893da6bc9f7bd8eefeec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c1f08c5c366fcff0f85ffab0bf202614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0720ff9457a8a252a5f2bb03ebe21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f9834799197d2e90fad1c7a1db819616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf676c0d6b62b4fb90eb75750ac1c001617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c172c2816eedca4c16c2555412212618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6d87a575d74dfbc19b1a9c35b8203619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416c80ee19b47658fec510b36eb0c37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b79c9f787975f1b49bf2f44cd0ff85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a23e002c9836b52741781e7116cd83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383082fb28786b5735368797897d7c67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e0f2d8c17d237fde00b7f7acb9c13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda7441aae93fecee5ed4253dc1b666625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d98f22c3a27e7980ad018d0cef407c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a4ba8bd88a7753de9be62a221f620627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d342f66dc4816e64098f0fe12d2b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4894e07db77e9a67a965d684817e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70947804a0dec85fd4e402a8a325a54d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1a1629c32fec6e523336e54144d28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1b69086e0574458924aef650855a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9375a4a5b632d7261e77afb9a069e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81fbefeb050a982e7372d866946ec0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760e740dd51d0b3f7507993335a00fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621073b2124d96dce91ed3f9dc5a9e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a2bfe921e2435fd37b9f0353e547d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c9a094e7e3244ff80379efde29c17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439b3f2b2417f16b281916b69e308cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40819b329439e18cee4346c2a7501b6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2d49a98b31c5da6971979a45cc940641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1ee6353970a1d7d2a9c095ea16c33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcf524983e0d7a61c124b61e480797643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87f6b62eaa6890d3be0e09c7604314644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cd0934d60c1a8b405e462e17508ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc58d1e518e538417082cfd6dad506a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f79a65cb0451612a6b846764e8ab0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b5d61e53cd9649efd6c814a7a6340648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dbdb9fc19f47c2b6fedab782cd4e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f201584fd899bfd55802e226b2329f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18815ab78ca794ebe526f1164c9bdc42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fa006946d3d6024dfab33d4133b0b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5891f41db0c3815a0c87aa53e4aa31653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d699fc61befc66801bb934bf17a0e70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ead1e90ab1c4f5a5b709e2243ed9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f361bb464d8a29cee7730789ade1ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f9220829fab6fe01ccedf8d995d56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0aa99666fdfd628d2234ea6ce0c92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e336f2079a325c010a88429ea222c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca4ef3806a6550f66f3b87cfd15c51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cc97fcefaec1750858986f6ae0d70661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493419e15a3d7fc1b1a7893ea2eb996662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af3cc82ef431587f74f3f37e05b45c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb45a03f551fd844c3461cf8517bc7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4f32a6f6490fbe0769deece9d8d04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3060a6ff35837a4aab0dc2c312a698666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b55fd667de3ade13dbc7c5b16ccd1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8182a61f123cc72d21220ca26f0e9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2265da3d76c3aea91de146bb79f8ee1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123818495e10464f701895dc9a6049f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1a3489ee5748f663968d8332ec950671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553de76fa373b82b7e94a10a5ecc31de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eef4a10d734b81c260939e1375b522673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462346545837814db94091e7eecf80a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efde384a7e5bf56997a5ee66243ff2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e422bf0d023854d0012efe129faae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e7953a46fd4c9971e1a444404f8b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d912084d567dc548e0023561a1d5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ce5869f8ca30da1ff37db476df9b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc418126cf75e4c1a36853424eea70a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bf047fd894815bc0789228a5fb813681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdca598cb0f979b5cef5abea2b19e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216ef3d523da821a99ce2576db80988683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dc17c938d20cd64c684e69c7ace59684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f54fea1b2c1fe9691ee45960a882f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed61f21c9d31ebe1a3b945f0ed630e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720b6ceb8cf18f4ce7517f04dfdc560687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bec0f060e13e850aef731c44191b68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbeb081bee83f65c432c6d8ba66a73689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241f786e0161f8829c9dd4c1754acd8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4a11dcbdf51070061646948b67b39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48955e3fef5a0a19111b500bdd300ca2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e611a0eb5ffa083abb3a00a2f71e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b36fa0a641aadf7619947f5ddb2998694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a25d2186cca7459d9e92e0f13feeb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30420b9319e0fce11d3b2601d1a93691696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598333e2ec0d6458d5e3639c63944f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4888f049e8c5f21af096a1fd9a5e6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0d259d79b2b981d3e34848e88a387699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ea012839f1bee35b25deb9a73e5d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fccd1c0d00d898a5648cb5552d566f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808033c7dca763786553c1baf3cfeca9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a604b2ca6262700022852f4a66c97e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca8da83ed89ca4dd750ca77fccebc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94943912b85a466800429b2cad4ede705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1a49c668a5b66c07a8d0fbe749813706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88edc2daa4196dd73d618ef8eb8ca0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14348a28b960ab11488bb24c1ef5d671708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec73c6a1a867bd70a1c518087d620a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9463b921b5fe0842ce1cde908587a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310dbcbe6a07db36768f6f373e78836711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b693be82e78a21a4798f5ae47bfc056712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7ef256628c03d4f9e86c4a8c90cce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482a513cc5f41eeba1c3084bf624e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5465080de186f51a4f88c45f9c0b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb3fa28d59f18474d602511aaff5dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e045b569713eff37b4c5da2dfd1ec0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce0360f75a4abf9501f01f561da586718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3690ef8630356bf5415e33411cf851719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce493a9be685ba05c8d0bfc7a8c565d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e834f4361260bf008856399d22e57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b15e20a2a4df604fbb496e5974573722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5df6cff49301fc1e43cdc5d4e4fee0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6805443c249218a68b8dc35e2e95a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6972f5e855ae1b89941bd1eb15f44a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fb6649430c799421ada69f8779944726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019d0423472b295a15b2e552e95d358727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3538a59ce256e55f332ab0253592057728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21946eacceaf338c1be6e85c5a53854f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38f58cb00d3fcdac6bc30b36892bab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc9c736feab039fc5f2dd36cb9b22b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db980de69ea99e3543e8d93c75dee3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515164717a7dd10383514bd8e1961e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7e049a8f07351bc0e8e45c7a913b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7add66556ebfa5af0a3821a012f4d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b532479bf33c7b161aee3c1bdfb7dcb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d3521235f67a9eedb451da9418d77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3928696beb954f86d727aa72592af93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fedcd400b010f0288c028ed1687997739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860de8a72288a46556191cc3a36952b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a69ae091b0e712bc022d0972ae9ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc78f29e7d8420c67126a96fc67f1f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916f97fcc82e2bcfebbd11e1818131b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b6d440bddd9515c9d7a6c3418ac36744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9baba6e3d874f0926e3da1291f02f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985a166dbe488bb0a37c6b688107534746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c41a8ca5acfa6db65b31117386aa2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06897ca4ccbf904d7c8de33f1b1db298748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7df1fa0a0137531735998878fcae2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25720af8e1fd934fe0d1d201fdf6f70b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38696c5d1aef43938322bf0473305a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2571e5f8401ff0c9f1c8d96ced18a55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dee8df2815baea085e634f2a9b53da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa4fce76d3a7ab4158c99a350bdeca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6740e03e7e84ae03899f3b9e2ee4f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dd5934d7160ea2768163f3876344d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78970655bbe39a957d3009e3646b6c6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae139f14012e3814e301a2f6adbc8d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14c9bb752fea690b0f8e1f06f1d743759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689db0e136376658a374f37b6517d0c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995595c699be4bfb449e9266f2d05522761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a593c1b3f03d4a8ae5c6f6cffe5cb7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fc93e1d8c06f9f1f2e799a4e0bc9f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b73ee53c9a92ec8f86710a6a7876e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260101fdc068a9b2c37cad51dfb8284765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25098a26997618f0d31485274bd14fa3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a92323e5b10fa7515543d0e382aa8f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6819814e83a5f14fbc265cb97a6e892768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b593633ff51440ce2e8371d68240b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dbe8d108a7e33ff1ada8cb842425c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fce1171d9c5283f6937d0282bbc89771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84dc65fbaa19c7b84f4abafdaec0db772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456be4a6c2703a044796f2c38df74d0d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91188183ed0fd50200239fccdea1cd4f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5499b911998b7baeb4ea849881a52775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf54ac7a02cb2a607e93b4f9e8fe1c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296095de3a8d27f388c7f8eed8c43f3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86561ddb9f62b9e896dbff767580013778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ba9baf7915c1d28a33ef62d8429eb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d429e68e2e21ea66483e6aa7a8b852780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a55b099fb6af29ecdfea9a73583892781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b724aafa8270b33cc78d77cbb970a49782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc082fe7704dba5756ed2a014ac0ba783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16849bf739d9110948962420bfb97699784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10676e34e1deaa20de12bcf581e2bfc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cca33edf5cd1baa13ab6da68866fe786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678cf6482812a2e5033e4a94932bece787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358cd611cdd49f4f5f28b925aa19907788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d63828ff44ff67337f77274a5fe09c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ff7b1b4676e8746527bf6f18e7b3f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110e69ce37e93f154c79055a52bae11791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2bbdec73d7116fd66548b03b217c1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadb2c8528198b63159e03d54ff62cf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001840bca22ddabf1e8e2273a1cc24e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02b5e707f878abfdd0c39b6d038c66795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a2d5b81a0dc0dc83233ab2ecc3be1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965688624b74de4fa5aeb012d0d5a188797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb663a0b45ecee90a0c39457206c1403798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06783478f798e61d485b95ca8e40c05799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cbf1b5b2853d59c3d0a333c136c86800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad0b264c372144faeb65041e8a2263801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33caf13cebdeefb98944b85c94dc0d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396823f09b82bbe815e65f8cbef306ab803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d841d4f02ab9f2edb27940520f1218804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb533e46a146cdb9c0cea893fb1006d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d804de9b1f5ae5322588b02165483f9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e9115c3746539ddcbf174de4efefd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bf3e2ca6ceb93be2df694a36291ee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431a988d2a8215708c3be0af01cd0e2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d544071a84550062b406b268f75aad810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab64cbb75540ba8fc1dad701bac829811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20dcbf6fad6f03b827824c7c05be20812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8833e732fbebbef4e6cb296fd68998813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52e71361afe177668dbd7da137b7f1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc73eaf56a219d169c6bd20242ea1fc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe982f15bf3868c2716baefe427dd2e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805ace8a13e0f13d1e2fa8f965dc1d3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755fa6c30d757ffd8f4fdca98fbcd76818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1395b10bd8d1761ed4ed017d04ad8f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289d70cbc5c95d79e7e3adfe2c135cd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971cd59c9215a4c4789ac2f1021531c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8606fd4e9c13d2590f777b2b65ded822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a13a0813ad9b69e804eb0831c39bc1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62974003bcc53ca07d19930e97114bda824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc200ca18a21769170323ccae16e1909825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fea61e5673a684eadad856a0ebda68826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b27e06f36341d73d3d7ec1fb6841a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57705ff09e5ecad56705399e9b44d678828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448be3fecfa57b056c1d332e41417ca829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6871001a17a5225aac322762fb88fcb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e828608c009efd7b544b2802169256831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda6b5a6343c9726e53fbb6fbc4f203832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae853c0db3cf333694089555418b33833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cac51df0337b9e2417210d0c7af1f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f68b122fd3d0d4b6721c8482b87bdd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451433c9cb8f5fd5abd624dd1b5cdff1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d00f252ca22e497ff9bac859c4472837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88448e5802d06dae905d9b2bc8507c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b46026edb461726377c944b2b65c3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f3dd9eb3ac9af316fec0e01a0b8ef840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d816bd961df2bf1353c27b863ebb2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4548ec2066c7d1eddb899d887ccfe842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db3574474afc0c776fae72cd52cdbd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f78f3efdf18c46bf5639a9cd148d0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dffa0614ebabf3417ef1b6a825d9fb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ee44680bb374cc1fe7ec6285bbe5f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26c112895b1e6b52562d1f8312f8a5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e50b97a100a60604654cde2eff6a6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d01e684b3cc40e46526ba5efce6283849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac0666f75149ef13e4c151e496f217850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d1b00e6567b853a4aa98e902423c5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329cce315ea5ebb4f7b2c97921d640e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe329634a584d0dce359b8c3c96881853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eafcc99cfc0e97423946c27237a55854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7aa3f52522a9d72ccfaa82ca6a539f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec669c7a2c8970352e2d5230b7f97b6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0c262bdf20c8dede3820da2a84f1f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e95f2aa677b65cf111f456d9e1206858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bbf6f8cc58913943fd0f955354a8e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18f45a98a069d217437d6731d1a9c1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc494e06e20ed86557ee25a7024d093861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bb15c7db71cd909c8770396d2be00862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ac34fde22f51f83dae662b0a8dad4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bc4e477476e9fe3e6fc202923b7f6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808456a2b1ff5667166d05b6db2d198d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb952761154e21d4b405ea305c34248e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234ee4370e24f0747c68a56f8b3f179867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7c4560adcca03584e1a268672f415868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ccde69c63524419234ec0cfc1ab08869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700a9f815f5cd1826be660786e9e2c7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca81c2f20092421ca0dc4e390d4c696871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11212d7e5bbb010c29e02b4eb1d69b42872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d3b59b29e54d434826c9e923298b1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9145d6c24f0da15c69c790b70db16874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9065018302d5c97df40f49a6bb0ca6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345ebc13a3644cdafbf5f4414c01117876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928fe5c290888d6191158c174d6195b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007552a98a7cd77593fbf9860ad2b334878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54cbd07d9128cd516ce1f513acb616879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3270f2396170597008b10608d695021880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b922f01fb5e355b3a72878cd875d50881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099c7f1d2bde2630bb29739c5ce27fa882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8393da51756f8573c050d63cefbda53883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628fd4cedb19cdeba42c2f039d5decd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f57b40ff9524a2386a3e834017a8f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f789971edcdfc64d6d7bd78d692572886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa38e9831cc8d1c4104059bc08b374887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cf48c6abd611f5983a776f8dd1fc4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e74e84abc4399812183a0576d9f9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c439086d6516cc0749820cbbeb6cb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c421b6f9c037f3f43b84de867dd97891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c2f316bfa54cd458dbe053a67a7c9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958121db5d2c1c02ac49bb91e5ce3284893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e6a8469f7e0d66445f1816adb56b4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c968d5821894f678565bda8dba6d5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660efc27e484f6acd07d07c4628f5571896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dc10f7a0b225691aac3110812df66897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1143d1cc93db120d60abbbd577ca8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99577828a00261fa99938fcb5a5c19df899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff379d918f39a851172a00800d471d83900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40a5f5869f8fdfbe65304aad96eeac901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67e1543a543e80b3e4ca5b97a9659d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08732f8fb4d385754be50379b31bc72903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ed9350a342e2a4ed8623b2f4bc302904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db946c63eb03024e938312f143aebc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310411a3d2d09ac0e8e75569a10a350906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5346a37ff4abd1d77c2dc18c226c2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546bbc1716a5a6886f7565f12ce15dd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfead3f60f7c34a357639d0b193bf0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f89774a97f95db50b75d15adcac1f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ae759fddf8b99cbaf78b8988f1953911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cad9ff62f32e27b900c562a76ada3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fa50b6b3ef5684e438110fb1015e3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f997add8dd4a99e054952dc6f024f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c883db9daaee8f5d3073a78cc4971915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e570141605f713d45918a7e1996d0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18603c44c8bf34490c6237fc0056f6d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cb70282422b12420dbd3fa8d29671918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d1bfe9507b8e8125ead20c3b2e14b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c6ae468e8f23a580e2bd9996f729a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c57da83daa86fc3895f83bf12f93ad921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df867163c03d6fa5a37a8d5ce4f9ff68922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fb002f605f48db06f87c854496ef1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16f6dbf47abcf1648437dda220384f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbbf77c7ca161f50eebf6236333d95925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acd9e3bcc384bd1ec7bf24cdf9409f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4593089cc024ca90a0678ce14f6f0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c35fb5de376d0821584cb26d150a6c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e214aa01699a4ebde2b7316920630929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7ac1feee13e482a8d85c38c9ef57e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43542fb92a27de7ab4765cd93a6eab67931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649dd971be46806be01e9ce5c09efc9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5c3b5b0fb274c67f8a9c0f993b5bb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac47c9e977a03d2acf27408ebec9cb7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8724ea315da9ca4f92203603b26f866935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d08bd42a853b89fccbe7069225532c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0203772f4f8db0e8fb78a55c87094937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05608bbd64a90812786146a331cf8f6d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50adbc6458e05b963cd766fef152d0b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49a48b6beadfdabe43e9764d627f6d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d246fa5cf3cdaf5b3813ca6ce7c0be6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e970ac29bdcc8630491703b5a14281a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3993d60795868b81888a66855ee58943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd071dae10fe302cc5862b336970e75944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000bc3d98fbe28150a8d674f0e50d0d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d631b0b729cb7d9b04bdaa737560d0a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c47376225a01b07b79f91d8e668f20947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a9453a809a4b0ede5e62857b8a5fb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cc1d4d9971e0c20fc14cebf2f100e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b095fe601aa474ff5753f8700b69f0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd32f3cef2e2d53538b02f63764b7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac20562171f0dd61bb618fe6097706952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f375aeeaec913f686a0914c8cbe4ab953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc3ea7f5134dda016432864a87dab3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39c4812a7049cb769c3a024b840e23955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd393dc8c63e2f7bdab7686777818e17956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd34e7445a08a418cbc7a4398a8145957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbceae416b601ef2630a68340dda4b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1d2ab272b34bcc8c627fca18d3297959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2330609122caaa8831b52dc285826960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b4cd572d90e1cfcd3c003261fa8e9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3290d6c43727dc32ba27e397215b1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae169047cd42117729cd37e1ef8f2cb0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311369a5798c54711added5088367e5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ce6515161b0232e2eee6c5939d505965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdabd24164bb97334f257ddb1253a6c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7575b167e32aba111db93708d13228967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa025f4c7356c40c60c69fb8cb9de06968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62620468f4f78500823dadf60155daf9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab0eb85f3a297645274d2fa4bdd85a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67cc66778d413bc680953a1f089a98971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57e621444a56df794c416aa8988e7f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935393ff21c94d79f55a0c0bdd13b8c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87341c72049d22a2675d42e798c24d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84355906267242279e0b08736a67008f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f40058061ad5eb20ba4620c17dde5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec26e0cff03621d1dec2efa935b8146977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9c40e5df5d6a6555ca3231ee9797e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b24ec3c03cef8f8aa7c6fa8e72c7a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802366551528dbee4803570107dccddf980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d02cec87ce76d47502cb8d8f3e698981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d59f9ca3a5a8fc04117a9da99259f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc167395eea77ef892802b3eebf59e39983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6cebffe7ef45cd973f1640bbcbd67984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcd8d3946d141e7cb2901b069e8318985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b258872caa40a53b926e12a4fe962986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f74e2c26ab3a6105f735fc5649dc3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f374beafbf047f9d033fb249815d99b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604faeb6de2751e71b9bd518a624c35989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0aabd2e63b76943000e9312fd9bd9990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba222139b6debc264f1e2d7f2a0e6a4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0103b1cfdb3bfed76df2c733f2f222992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9baa89f6c55b6942f3977a94a46f70993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dabf62ffc4dec65f944a27e18b7383994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b79a80ac0a0942051c7400b1293487995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b579bb0f838d0fa4394a72729b5792e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabea4a2ced9c10d3b67bb088262f465997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>