--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a626ff317d76dc707a83261812ad0981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b0a525009bee046ca391dc58339a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675727cfcc4566e6bdf944c54b4555b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b7ffcc65c60dd808993c33077bdc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccb88ea26f6be1d65b5c1e03b2b9fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7772c413b6ee2b9de062aeb88d1785f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e88ef17b324ce7c20bc393cfdd8c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7a9f4d1de27919d33938101c5c5228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f02b3e9d7ee9828c37d71c5acdcd8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33725949a643bb9fdad2fb95e80a391810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a5a3900e295c7988180d950e3458f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d11169810c779931f70984abb951712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23aaa79a01fe4a28ae58118fa7a31613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fae4767c4e0a10c18bc8d617581aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f33c035ee279f8d811081ae82d20e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395edd8777421efd923615e12a74994f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d682900145fe7cff088239bf79d4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13be34ef73702ed6e45bad7d22a92318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a50d4511a406cca8d14212c5614c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a489273e7fdf3bed35cccd8bdb0dec420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f8d07a7840d26cd36125989bc6feb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffc718c77b912994627a4ca57114fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cc23fa8408ca5f860e8f8c96e9e0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ffe1615f020cf0817c4ac5743c4d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce923c08b85d3073ae0ba582b4aef11725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeab32df16dc5133359329793fcea1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d81dfc206533ff6df649239abb5d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058a89c196d9186960e16b48c1615d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4120ebb2af8b92bdcbfd07a97f08c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a133603c96b475c014a54548bc47830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4ffd72b7195fcc089912e69bfff9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb932893db1107b3ec51c3acfb8c7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f6e0ecb659a32f730985423112ec633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d306d9cd31663e7550d1a79e4e4a55334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbc301cacd2625b1294dbd17cee68e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0240372195a47d24938a3e7e2c628c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e366a271377c435f823f24bb6a3afc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f64030598e05911dc0056517293ef038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c7c26660444b069e3436d8670df1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8a031bb0d545f10446d39f3f0c09540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb665b2176d169929cec442cdd20e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5efcb42ab79efff1dec37b8bd3261442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf82b45f1985111848aa0ada37e8c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c02f71d443b57f42b5dd152ddf9e4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ceb65002ce0dd29864396a8040da945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd376d7bd8ee35117500c331a9e4a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a21c3310d751e5d7fbd8200c93f3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e7fd67456b2028a36c8c9a80348e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d830668d768b502efbe1bc3d1094c9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d15129bbe83ffe1c75b622d5a0cbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427b8ffc5bb0a6c0af047122d6fb9ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20f5a0dcab6d19ec69077b745d3b2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9da51c16ce2ae3d8e95369d7959c2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ac73c19c973758faeacf96fd262f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b6514ff6cdc3c25b2405a8400e2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a33e572f7250ca300556d79d625fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea32fc248afe1b5fa2d870c5671f1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a24a918ef6ebd898399c1ef99261e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ffd98c458a91fe8eb416089112c1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df93cfac032412543ef3d001b4dc75060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a28628b2d3ddfbbf1b1fb3237dcd3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285385dafb957cedc849d3219efb22e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3595fbd42b9309580e27ec9e9a0167b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aed621fbd2ced5489f235d2c4937c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcd374e58a8d4f8fba3e50f98e665565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d987e740e8c79e80b3daa45eebefc7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb068a5bf46f4381628a43675f57d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa9ad6ca762a5ae314ef3273a5454468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9fc6a30c3c7bd6832be71f286fe6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21547d66ad673dfabb8809ca675966f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9769cac6d09626be6d66cc35c516471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d1cfe7ef644dd974abafe5cf586f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74addfeb24524edc168c2e20894cee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599c18b743a545911befe951be545bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1381ffbd138fe9b7a05a492c519f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d95585e402d4961bbc18c8801f3d2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db1c104f2b1217539dc13976e712ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d85ce571de6c3d8021d28a195f178b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a4711582d0cf7ed5602a355308e2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa63f687a4c26b4b5b0d1776ad82a1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6db4c1f8e81f7e8182fef7fcf880c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1aa7d10ffa992fdcc3709f715a81e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee758e9e2371ea1bb2c405e8eb6a387883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2366922bf3701a3218844660121210f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654b28d2744eddfeffc77791f9d30f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520290fea20790d9d304501ae66851d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5154d8d34255a042bf8b3172ee6a00487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16182fe5e1c5c6ec0458b1cbcfc82afb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd150e37fdaa94aec0371ed7abc3c5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59e5984359780fa98fa36ca3629fbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfed49c16c7c733e1fb37347d6646d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7be2790bbced62e63753bbcf299d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f6984b0d8bbb03360dca7436aba6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfeb1086371999ae82ca09aa97f2c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe4ced73bcbb03122a94a8473981db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78ec95fe1fc54cf578b3ff80ad275f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada07d5128e6edf8bd9e017692d9d43197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ac9c04b956136476567fe583e18a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d2c73a69a43f5db06d6bd2765e16c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc1964ae257b5b9411a27bead74af9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e66d16aa201b81258e9f39bd22f6fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a19ed476e25276917c5c7d547eac0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d73378b624322f27101c4a2888e382103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dce178c21a6372561cd15467620a80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272cc5d8152de92396c09ca8162dda3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca3c9d626030ccf089a31eb74bde4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a1eb02e79bdc69ac630fa0c306d9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32584d79b3b4286b63b89f4ef7a35f19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6000c8f8c81bfa95b5e9dfa6156ddd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a14f6165790aafb3131dee87e51e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0192cb2e1afac62d4c0279d60d11f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e757f8cf4ec0896d8d3b8a85da455c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e79c38eb5dcea4eb902fa3b3de113113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e868860081b98470cd51e8f2b6c74ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b3ce05aef4b199734c69e45c20f59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91db6921f645eccfc6ccd4df4976c36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9372c35c4351c1840d86e545aab11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b5f9b40af1c149d5595e5891c0e71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469d16b2121939c507e840152e57836119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2b43fd2e5e6651fc8c934b077886d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a706fce54c07e3ced6f61f566ac90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cda50d8483da724aaa1656b0bf7506122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89626dd345f7fee566ebe2e58fcae0fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f411b3ca0d8ae51318da216a14047124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9919d06a6bf7fc983d97770e01b3e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa7b677a0434ce7ecbf1378636a127126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29df44b21a06a254ea240f5cde1478127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dc2f70ac0928021ce6601ef76dfb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98a536610995ef727c71404539b863129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff41d39002d64c0dc23b71c99c8118130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480a1a4b09098b7c06fdeb799e7a92b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e73fc5d5a6e8d7e2faf9016430dab9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07645f2f0ebedf2d13d5bd09f0643087133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c8ba1657dba4d2665013cf5937375134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e48fb9c19fe9a58dab459e3d27940c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9990e3efc2325eaaed4ef664a4b2e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f4b1071cc52a0dc12507b62a8f81b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6a78c66acf1d6a8762c67f8266ecc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53611da5e7d5baea2f0dd611434137139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9553e7c8a18dd3f2bae89cdd325b717140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52a2822b9231ac31eedb0989e84199141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4ac012bd6435e34e37020d373e0b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0a2db51e92a5379993d1edbb8b905143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8060b5698c25488a2dcb4030c152144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b331c1fd3a1c0e35ad55435a083c4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61e341afa33f6e88460dbc72eac745146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0b6a474783785e1ac26b194650297147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d159f8019b441fc98bb4368df4f1f92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fa967f6be4cfbdb6045515315fbb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea19e3a85e439ae751ea4b80cf94d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eca6df67e3ef234bf9a2d35edbdf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5bfe68c11fbc29761b30d977f33b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d180a17d38cfc0c5cc91466f88458c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32f5dcfb14b5f8f1f292b6fdbd2d94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fe03e30de6ab3f6fd18b790f2552b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b6e6bd52d1f6b5289e6a2b90f77ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e62b9f01e4b6e52e5eaff236ae005157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481db358b7117203129e5a15f5ddca6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a786162dfb3328883d2d49613e9eb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49375a20e2968fadb481d493d1e164c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe73de46eb8486cab66cc9f216d796161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199365ef5579b668b2af8478220d8e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb69a50ceff1292fc9f54612c69ef7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010b6ab1000bc126729ab8fd5b56f57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1213490998bc200a4b68732dc535ceb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c0586630b0a683b9431e30df6dbbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2c53fcf1500e56108a3eed69737d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46079cc172ac02d46d47b7fbabeed1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445546484f81ce90eb5ce1b609b7fd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f94909995da93cd84b06a555cf9d0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce371194397788b1bc939a9ff8f52c55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b643ef934ecd49b8f7e9e05d90bf437172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4630bd808477734f661da5dc4023a74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3bd4430b565805b1c0801ce458740174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500df2ec4a87cc850cb6a774e75f7545175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa96740e057e21d8dd4e1f13e7db31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1d8e7baddbd8326b95827d0a073dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68389dc6c9816b18cd34ca8e3a293d0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ee96bd70b7a2fd5e97fffaf5a6f24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbadaefbae8f5a4fca412f8ec9daf3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac1bad37e8860732cd9c26ebec5815181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587e6e83e4857dfc5f03e2c17a4bd0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf096cec5ba787d0a010544d8e77881183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287ca90266d6c63810161462a1deb52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef1a7d0c14e5d011cbd3d4cc8a6a4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745151bc614cea9fd16449794c3c207186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30767cbe193a4b5856cd8b867e13fde187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f7a0136d00c56a46dfdc609963893188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e1f57c844c19a7637723829dc720c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53655069566ffd519ecb9967746747190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27081cd64d7a1e012a55adb25f33c879191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca7970a3dba13099ccf3798d2bb77e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af817200c8e4a392e53e77dd1c2c8d1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49805b4f14689ec81d1f8c8cc9bee251194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e09a75de78bcf2a1376a686b2f565d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a496959e1ad27d745d760f09250d70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ad6f9e0c7f375fb8dc4e12ebb6af9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1454bed5ff3ed009373b599bbfec9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706b064a42405b4d7d172a48e1f679f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcdffece7e3a828e14340ac0d83b4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a520ab9a6d624cb271750d71d93ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e16b0beed2ad2debd7675bbf5d1e16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582e0cc2861005fdf250231be1741b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2f795acfd6c57c6211709bafea107204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09306b3a92caa399e32417397630b57f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69addea8a752900d30f67f591ac2de5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf53fdd5d14c4d42cf0037d3abfeb31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d3f64f86cc548bc3872455604cb92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e476fa43cf20640af6c2d463c74bfd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f790cb6919499f50c36a1987dce430210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71991cdb66b386f0ff605394f89143b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f6202bedde6f736781faf3af6ae8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4127d66e9796033abbacbc296c8adf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e47dbbddf1b02a1ec8b28a2ccfae83214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054cbed8f51a4e29abcd098c4a898f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0041f460e34c8799cc0866185c1a9d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e6c9aadfc8c67ba6df0fc3918d5cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f26b103bb4a16b94a5de7365e7a08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3414166421c22eeceef3e7d38435ee2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990ed7107498a81b6dc9afa5e28aa12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8344a1670adbdf5a9c201022ca9bb7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a6ab162f355d6fa2a4d941731ad9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fc31f3b6b66a31de3185b2c486a59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08c67814db6f53a0b50943e4128250224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6b01fbe17c1e4c2d805113a0d2379225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039972d475bbe3fe5197f20abb5d09a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca08b4ec769491f79f79300e9c7b88c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec1e1e672902c79eb2fd8e660c2c9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87615f0fed81b5f7947b36b8d5d2eea6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35cbda353950d75f08cf2a4d1d1284230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1ae19981c441ed7020009d537f66c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd20f8b4bae226c76ee2baa51ef8df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbaa964756aad486c1b6d058c85546233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309848ee1b1f4bae08d7ce5da5af014234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820b0d2785d71508ae052c153901858235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628d623d51a2187cbe14b6336ae171e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc760403591483cb16dfcfd5ae894822237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec110e8eeb8423012103e18d12784f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22019086f215498e5cf871cb3bc19ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8df15a3c2f30c4bd02ff0383837eab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3807a1cf09721126ecfef3d9b2ef21a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1149494fd1243c05d7a2148344fec0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5218a27372edd3b2d01febe0a994e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879424fc6e4ff308341a77456cd302c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9202f96f23199827452c04f3992c4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739b0c69e5549675d6764a3d80b6e58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e92eff1eae184723b4b8fe0c99f7f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f91597692dad365399a3534272847248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862431ede9e4a4869fe88f693c9b1cba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dffc55ba1a2a697111394d0b8b8d9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5107c8b0826af2873ff3bf0403396ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd53da37cbf78a4e18b542c66c9f324252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5738667f0d518b58ee8d6e0b8a8b8e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10707ffb03e205a377386b07a8577133254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828f91bccddda73a0d48a5e85d3d054255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee5b5e69eb4675cbb86b8e54beed0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e7b6ada7232b3118fd12f53adfd98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1bf6d7d5c804a9d351fd0f62263f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4177510bd1a9a888bd1d68b847c488c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059031fb87ee89255d612192c058afe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3cbc483c591c0d058cf1cd5ad6c97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b1f916ba3ab9f1c1a97afe906c51e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890cf70a5497041bf75253e4009fe7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11936391be730b36f377863f5e32823b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebfa6b2aea78d5d31d612c25717392265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa941617954cb349afe1574d23942a7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a09536b27837a7e4fcd515e9142d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892f9c225a5f5a5c2ce320a2407ba02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afbda4ddba88a62f23de42e82f5840269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2794d08566658cdca1d13b7f12a8115270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692404cb54c002fc99a9c9fd210bf11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae304ac9e7e717b168de290ed99944272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20038471b65683cba54369d7119668a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c8e569dae57425c57ce8ee4b922e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bafd4c12d475307f9ef4b45cdcd39d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fad9179481f02dba0d58f447d2b154276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99042db90bc56eb48474345fc878874277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db222bf7537d8fdffba7a38d4552d25f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ab07bf466f25cdb2344bb774ceca7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d514400b1245d82aa790e73f08f07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e426c8e8e8ad232417cd170f18721d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cda7137440555537d86848629b5054282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900e4ea4cd5107a8f8c1825a6c686aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeb28872b393483a8a40e12a32875e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa39b6e2951e5020e8893013cbc5d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816b27a567a4566563b7befa5c98603286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9127dc35af83df642ff418883dc2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4499218f3a2a50f08a95274bd80aeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5842ad197218dd4397d6baff1d520289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf07ad3b911d760838ed1f1ea5d4f34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa2ea3e51b8ee4ae268d866f2b6d73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a55f29c8d8b007c8faca0dfb2587d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e0a088a01287da3df5eb82329f82e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8051f63792e7222d4486070b772b64b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946838776fb7491a10381a590e33b908295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14b0a1ebdd7cc0c9003356224a4632296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f0e0b8214e158795b5183a5cad001297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8331cb6a68d68fa1e89b99359197a52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a18db028a8f5c3b433ec7cac4d6b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab06bd1deefc68d06850dcd82be4b3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8f2d4c788133d7bb4cd21ffc4e415301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006c2da5ca84f85ffe19028845a9c02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dfe0dc87ffba398909fb6135eb151303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d02470af9a8854611743268519864b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaada9427c0c4bf75366f9ddc2bda2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4caad21f1cf6f80c611e10ceccf725306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86720ac4a2c71e5aaf3acca64128db0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861ea0640d57b99d57fde5eace1310b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84961c5dcaaf117ec514cb2123c8cd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7115ba13a4c6141f2ee4d59f128376310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa86fb272b47e0f2396b36f143e847311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab00c35dc91961330951febe2a5481312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e0d9491c68088d1f5fab5534a5e85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39507f1ec87ecb60fa22ff602b8c85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc082a561cb0c06dd5e0fd7c3a2e4f64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fd31e380980bd212e44cdeacd4c88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d448f77991130dbdf89c10df1aa350317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dd5804668ede3a84ec2de3f467e99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5375f0fa0ffc5be2d7cb3339f1d7aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88920dc512a6cb5066c4081648ed5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed80a57f424a274a0e659f4f5863df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d0450e48e69301012b57eeb2bf824322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c583674e59cc78d2d20d7aa3593976323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c3fb8229552429bf606819311637d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247218143eb9b37f831453d004d0303b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8e977ab5eb2ec42104201b296bd65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dfc77288a216df4a927b3a9f00d99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc7caa4a041958c113d7f9118301ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829efff80987b4aa4713a187676c44fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352a0dcd544bfda8fc17eadc5a64cdc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92889b1ffadae2c5b0dcedeab6cfb91b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ec2f74da371c1153d6c2f278b1cf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588a134fd661b99475ecd864030a157333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65caae81137def48dcf25e3ef40d3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f04c6dd0e24865ea9f6452947c8ca0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063b92ba5faabb91fd2451165f45979336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5716dae8e3dc93e5189d63d4a22693b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772cc3f79521b46a1d4853ebf70be70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895a498d6e65a85f9eea01157ce0f1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9076e7355ff123255698e9784d2a447340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b072c5ab4a895219f895be656b5a7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122906e9e93bc49f9d2e2c4c599345e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ccad7ee5cbe9e87d168e6c3e463dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958f4c024d980138033634f21313c7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bfd60cc6a59e6088eac219445b009345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a860d2cd988896a80812ac658ebab2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677eed9e3a790351c3b371eeb6195d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f2abc32b7ff365df5b49496fc2f27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85d867acebbd322a14c843e2517aff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acdf74b52c53f14d7f56f7bdaa2f3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883235e19093bf6a77b02da8e901f9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c7ac68156c89c188c52efe384be13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692af9dd470533f24619740ec32c93d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d762ad3cbd5a1b6ec62c1447362562354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976483b6642f7f0faa7931c4365477f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b945131036ff0a0e7c82e924e7de119356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa8deae46e169f7105876075dddfd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1faa97e0992b12cb22d9003ab893f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b64f890feda3dfa4c3e8b3eb83620359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca6dafca3bc302811b09f80a81be7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaf7d93dede51f05197e2b315f711d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74015304320b67ebb9a24382c367f95e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb7c3c982a1d6da59798a22a8dfd8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472f713199f2b49ac3ffc5bbffe4dbe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e07eca4af112d4745a5a6c35af69f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d57a9614d5492a4bb7067a97d2c77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29546689540e243d245601a0137734f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec204e02fbaa040c0c24719969acf5dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07328f5354fd8d94c6ff34595a86cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c351e6b4b9acb03365603259e20def370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee517f8d8a308585cf68e0ceb1b21365371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d370eb8febfe89af3840bfa42229ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2a97a6cc566ff528fee1a9b9afff2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5cae517dad162d42a4c2ba1fc541374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f718b6ab9ec1efb115c9c5fabc5d9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb9183b0a55cb45b67bb2ce91962be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8b9a3030f3e5b7e5389155eb29575377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80cf089274f76d72f4e1cdb65fa7a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff6e86a1e7597e73631a5ea31359f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b103f4fca406060f6ae062cece7f98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023aafa4338ae66a13e8f865aac5d2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f443c4786252fb6237be5b24e8ffa8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69746090d7135318301a3e9f74b00810383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc6b2b6ea5643c2e9b8cb6457fb1d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8cae0aff8878a74c4a8b9fcb67fed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22aa9f888d9945ce5780c1853eb443386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c56ad823598673c09e4060b07932e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a103b1d99c914a4666799cda42bb879388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e48b5dfc39ceb7cb82191e82e37042389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca47856382440825dc2b3a2c3b65a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40db567688fd4e43cc8c2a5f7ec3ba7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63123b3283451d1502af8d470f622d31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c55ed845446c87cf37e285c54997a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a6150e6f688972084c6b9c0327360394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d996fbaf7b9a2480a8ab0954e5b53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d72c2f5773afe8b7cf0e4722ae0ee1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef3ea0b5107570d70e0944bc149a44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30edd43cf91e9cfe21b60dbc5ed3a33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f0255377e87930f190ad1f46cd8b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddd86e16a27445d218cad639c630ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f1fe084e87d560c7f1598a45df960401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd3c3b8a4b8e3158a39337e8b97afe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2669343f07de97517f416c615dede403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5778ebc6762a03b2df18d2dc5bbdca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7960e8243270ed03fa898e9209ac5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fe76d018e7e769bff6e635862b425406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a946ba8ddaa11946365aa941d341dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61df9fc89c21a09a6aa33ba2cbeaf4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574f9434f6564a6147eb73f35bad295409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cf0bee5e776c989ec7142ab7da517410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075a0debe00847b9105c3eb7d1454d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05009ee1bf36a68e827386c4681a8ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00cc52390f9749382abd1182386e4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9360d4c088a9b6080376f18878123414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b7169f09a45732c8fb518c453dc47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb18fe303870b64433a30815dafa01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005588739a55395d75895a777ac00ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674107c4583db6f944cc5ca8b5c4de8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cbc7c532858f8e6669c41c4619604419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b990d0cbcb771e1f2abaf9ee8bb5eb1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b39b7ae8fd5fbf800373807ad602421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1ef192600ef5fcbc6b3d0ec81c582422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3edba5e12a8c18cc1453d3176e1c31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35171fdb82da29eb23a89cf4582ddb24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43db91974154330de7aaa5c28f05b62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c4fc01bd16051fc380461f2f1b49d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77013aa28143b0fa6d0b3b51f2b25e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e138b9a1b143c1e64da1e355ab7b344428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415b5a31c9ff61020c9a43b87c5411c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21b1d09d80e70903a6f1b7fcd6f41f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eb585d88612892634a6f0af190710431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9dfc349c6f2b35cfb89dd7220051c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0ac513122d972efedfe659ed0e2a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb6fdb2c92bce22d6a7d3b26aedcd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557def8b4b7e0ac5de8b1f18410240e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e5e9ea9651b55440f7bcef58be5a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2149d26cddda193180b567badaceef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fcfe02c526e6553feb9a4f6fd3585438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6a23df95da7d914dad1d8009783e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37020ec684c06454e6ad10cce56329f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae39dfc38fa4824f750d28ad8b1cda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70047ca8a2101c62461044da9ba576442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5730b9eae155b5bf6e654075c0615443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46989bfbb64d2dd92a2030e31ce89d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289237e5c9e67c2c112fff1a21eb678445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc303e66b030f6098ca95cc966edfaae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adafe24da9b136c4ae6240e466b95b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe59f2448513b754a184666130d173448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea398af2a72443644713d0bdff04e19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0340723bd5aa1c2e086c370bd4a3482450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eaf8d8a58d9c346425817043ada01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da4566df032f3ed7a0d60feb07d043452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8e28895e3f6673faf5c94618ca5eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483aa15b4410cacaef6102e354f758b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85967bcc9e931d6cb80e2091785d8efc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea7b26309177313636d0eee086c2dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ed6917926d9add6e9c9ec0b879bdf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a478c6e2f2bd17e53d95f2df4203d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeade6fe86a60148d72eafcd200b20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bcf978954359f0d4fe9f3c27da9d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb4e78020d0a450cf73dfb9076a10c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b826cc6ff54898b7eb5a181acf32bc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a387f057b5f34d06e6c18f21e1a9a50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad639b6bbacbb084fcf758b3d7bdfa0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f8f9988401ef1a66667c31586ee23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd1526c61b746dabb88af74344df08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76c2d8f119b67b4b2c06abac609534467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e668ee472d27695b9ca24bd349c6da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40542779eeaa0fcc0775bdf0d43aba4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1aab7e5c96edfc0cd1b41ba280f17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaee99bfdbfc0bb81f698dbed4146a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec4381bab7c8ec8dd72e92780041d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3024757bb715fe9a5ae3cd1cf30b72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cd2082af2993fb23bb20768549bc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791096f4ab6ef9c28fba0bb7f1f29e2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f635d3ef2e5b8fc7bb75d381ebd5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf518857c91e64252993b1d91c931b67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebe5da80236de186a550a338dca1de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e90958c8006287ace2e2b4f075291e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d8a7738a466ed288f51fe8f7f9ba3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb378ed441aae7d178dc95f911a1214481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ca9d9c711f6b748309ae892f0f691482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2c02e2189def96ab48ce85477ea1e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18e27006e3b69a37da7aeca2220e94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1f7d3201e24ac6e9a4b9d334b9478485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee48e5cea126d5127f2138a2c064422486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fb0994722ff65d11cf85cb3b53172487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d966987a8884a50b3d0514578edfb3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cae28a60ddda4f9b4d4944b852bba7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130481faf1bb6dab83db8571f3e6548b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1485ded49174fda6aeaae20f03f5fdc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5d08afec62eb09129f5434fcd9e6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd460346847edd2433cb36b1ab77006493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cb4263e4ff3f7bc2a2e88f7407818494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677f5c0667deb6d6e86270cfd6cccb1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02064e28919a0e395e544ff55e9c4547496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bdf8909c48be3635ed6b8f879775e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1810aa65a7e42c05f56b6509a88dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748154a8b60d9808f3b7d0e23c9bb4a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b377b958c0a3971f6fd73a36710e89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede80de04d758f61ea0a17bb1b65c84b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ad045c573db4da2503e5de64e396f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84148c1c016e17a19c3886684553b455503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc8b57be66c36c890a7d63936e6ba9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f047de897426075b748cefb03d7ab8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2b562a70fd5429130342eaa2a4203506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94485cdb7a7604391a84740faad72717507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669ab6238aa3a480efab79830fc55ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660ac4963b0824727c07959f4dadc50509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bae57b2bd2917503e047bca4163dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba78c055ad78461c7e46751601b570511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765e8e07c9f9684d159fa039df8307c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7d048ab636f07219eef6120f0d078513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4d6ad767db0b05726caab1c233667514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a20c1cfc7fcbdc1829229095e2db5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fb26fcadcfb13c3ce0d821f968add516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd79c843cb69d4bd460b041d37df3dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713313a5f0f98adc1025806db012306518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392b7bb8e401bcb2557732cceb98cce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aaedddc80d8b2f88d98def518fc69520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68689ffaff4e530a03e730d7657e55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c4700b2a96663df72029e06946612522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9275a5350959ee161ae3eb7161c7c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe93ca0a5c6cd797af3048ca1f4449524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f372adbfe566f60848c09353f4dce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7c8b89946ebf006ca7a1109594a09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4405a035caf19d38a2b4060806786a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16fb68e43e9eaa3e521c401da255bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7907b4d0eaafc3fe84e2471172dade7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9699b38ce5836ff90bcdf297c3675530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098631c02614279e562bb6236bc4d6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4940ccd0b681dfca6c372f7018fb18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff660f0b433992f4b138a2f335714c7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606c841fec2d4810c3fc3c23ebddb62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7aa98441ab672a1a4015ce7929b889535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1e147d518dfde07015db3e6ce38e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac114a63fe5cbf5d8e86a649815e3362537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfc745a1cc453a2380ac74295c592a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148072503da3133b95ce777759f60c58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a9e2fd6a937afe85f0c47903c1313540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d950f6375f096d0aed4d073762a7c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761a7eccc468e1c25757650512094dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6720fcaa2b209b586b9a07bede072543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a68064a87b5c933021fc7fb750e6a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223e48d300b5c0e39b53332344edc31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2468d35e81a93746c240b4da7da8d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576d9906bf4cce8b72b9950ef594993547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941842836173531fd4d8167a63a9010a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b57f1a14d10af21dcf29b254a22d3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b715d802a9bd60e7c77bf0fa076d9e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31596755f80f91887e6e0ee164452ad9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2381b656f84e1e3855ecb19371300d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162f654cdb77c6ee810fe6ffa97baf2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e76693bf48674ca7b49495d549f0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e446e46f41add9f469bb13a3e978c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c342773cdea4d1f1c8381fae1db88a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac057961d237e398f4a15ab539255141557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7294028a3fbdc99f16f0c9eb9145d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94767fe263d48f6afa26b80564139dbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633305569263ff23e966f75c63ce30f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b6936c798bd8b6aac6fee657ddc0d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61184a146005a4eec7515de99878ee3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af05b9cf29e56592b391a107e56996d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bf95c9df7b52005b538d004778e7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb650a08edb017e37b542638c748780565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3eab078f50c12ebe1b03c6cdfeffb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30dd49ad45f65bf7fe27d18a8d750a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4090b0a3838b351af1d7d944181e24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93ca35e3ca338771fd19ce52b3bdd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b2fe4c22ce076e932d97285f3dff1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858e94e29b4538753e35d118803eeab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be9115cdc6317b3fe44f00a8ad0b6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98c0c5feb3859108302ebaf4b1d26d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316bc5c3cfa9b3664fe8a0f6c749321574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35aef7d98fc6f609aa4c0b9d1a3e4e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15448f4049cff43b96d59a29934f083a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c5883e6059dffb5ede78fd315763d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c29bd00dbbaf6ed24bd6e726a711a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f636603af1dca75e755a72d44821b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9511f8422f550e22d7afe804aeaf6b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885bff9d1c1dcc65baf59a76a93a32e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0be4e938c812f03ccfced74c326a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ed4b138cf2e7c680fc4779b63ffbe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35add03baca4734361845b46eac36f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bdaf2912a9e7a0fe2b3a94e094b3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b07c58a66107061a763a14f2b91271586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564396ea5eb3f63b1cf949900a38e010587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d907cb008c9d3cede647f9efb22ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7ec3fb618528e3521b496b002cdd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5956df30864c5dfb4f06ae4312baca8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331d643bafd20d6e560bf869bbcad2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231dc9bf3a981d5e2ac5da9ec49924e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41450f7a4fe9f5f46834fc3f5af4fef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f3a0a4e25c41ecf27fad2c7c10ffc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280d32782b1b1cb986cd5cb5cf2abc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604d94a6c6213fb4f1d3525c67836fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f0ccfd4bbb27156645408240cc68b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2d9042aa0c7a6708cc00017a99d31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619b93573ae3f0013635aec4a805530599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fddefedeef6b87114cb8008fa19cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef64e16472a878c2bae47aa226b8297601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e4be472395f007a784894935bb9a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fedfd0493665ec18d630d4637675b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c14844f745ccc323914c9da751c783604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d38dbd3ae931b42422e5e013e33fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d9419feb7461e05546abfc2f9e81a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891491290baf03de43fcd07df1ef2f3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2df04702e567ab9e7d802878ca258608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26a4677c7222bf6c37826156f1f7f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ef13f15032eaecda316ab3ef7bf79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627a6adda72a104fb2d1d696bdbbb41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205d17b5208dc662747db8051ac54e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb9bf925f3beaefec93ee86ab3929f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70989765420bad5e596c900e21dac02e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56694b357d19d8df78140906f12a542f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52719e2914246e89e89f98d765bbdd0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efc42550001360182fa14bb5e083ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd157458cd464fe17823a404989915b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b07bb9275b506670e9f4625698954b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66113d45b1e8aba73e4b3fca8f8aa4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f906e02f105c6ccc25b41abc65da1a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb9fef92e770f28cfc201d6cc0fb07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe4921fc428b51adb6a322efe8bf84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7f059830e289c543c2db24e43d84b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5b56ab88048159e07050ad18508d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111ee50fefa2f8bca2b72a0404e7932626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488fa64dd371ec62b688ca803900328627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32738bd905e291682e097ae07c60b64628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcde4e0a64fd0ffb27c54ef6c20939d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d740c9781e62e2badcd38ea202bc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc795556a5efc14e2d28d8eab29c3a61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6cd80c77b9c4f25d5f9b4dd95c11b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a47ea83689eb2760e0503255a23ab2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af98c6166a5f19b88f62cc8b670867634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08d9a4580d5d318e56c626b8044503635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499320b01cf1775bc1a0bdbbe972829c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c64a7a350921dfd0921eca1c7592c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03432b0d78853613729c9fb8ccab48dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb1699de156fb620a1300935f7f444639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27414ebb412816931314bd5ec41eb655640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec6bea7e1359e76ecc9fe237baf8a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569399785a5c476dcb04e2a79ebabd2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac70f7b8ff0fd7b7970ca13bd4b39e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ccd05b48390d980435e57a87aa563644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae94e0e3aaf63590f5af0d433d9c62645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1227b5ab2bbb6e7f97506b79f2d1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489407dc05baf629edaf2edc0b70ce05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a9c4abca839effa418b6618f53a55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e385cfb6b3356b2f9681a20672ccaaa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7942928ca1ca4ed37601709d9f25a95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d674f523e20c8db06949ce27f080fbb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad04011d3c3a34c2978453f30e43e2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f44990b999d5f3ae28c2303c435d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701befb9b0b89f0dc1424f12ab9af46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9adddd78fc1b8d9c58f057097eddf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a02763555c1c334954c988177e0b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e55dcbb36d238f01b8163e72f24cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267ac2e4fb36aa7c7d4ba08f5b1ec21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057bbba683a7b1b92dbf058174e4ca7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dc0bf1bbe4cbdec2d51e1b5e3b6ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700c6a3cfe77a23465458731de87244661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066568140ed182578f8b09ef6f42ba13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fda97f16583ef732dc4c1f94309889663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a45522faae9c787dd9edb292fb716664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86448c498597b4c54bc78585ef68665665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585fc4d55c457acb13a4b51946fc8c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c6d8ea96786b37b042112cb57c2d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd003bb1e63140f4a484668e068fd21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70b227a34e2169d1a68d93f4bc4f34669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ba157be2d3f1c4a0973c23648d204670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9e1e3c9bad429d1caf2eae8f6192d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7edcb6924fd0d10ae7ded91d842387672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc92c952fe3c9991b78290f2fc155a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc1398848f1e44f5a2774d9e43d2a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca12b64f2270b058e8955be1df037675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafc5157b8069ecce1dbfe3382973ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d7a1521428583e870cccb7778bdb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373399aa08c493b29614e401a2a807c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6e0bae8b73621d83e427020f33aff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5159256d59b328604e2bf05d595a6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b16cde237604fd9e81cfa084bdeab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae0fa9485c7f885d39e1ab2ec01bcf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f00f588ecb8b4642a0d46b101f88a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a9ee20440e18fc0c53813ba7f731b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa6a7b675ac0f8c7bffeeb6cf670bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fec5f7306df61dccbab0a50f4d1d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e39c01bb18cc1a36fb897404bfdad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077417b589878bbc280e675e920cb2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3ecec801486e93cc6157d333a854e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ad73e5e9c5b629bf2139417941ffa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183147c62effb33c0132b2f0cc82cd5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940deaee1630ad7c2116c6fa7a2e2110692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071193167331e238f36fa65167011546693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c19b735c3bb6d6c45dd550070dd82e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa3c7cfcfd52d0599e7ea5c6e5b92e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c97cb059854208e234fe94fbabff80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73b0949719310859acbfd0fba84f5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d0a9d4a8306b097d2bbf51a60a951698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459aefc56f8a0e8c6b0aee6027bd05e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d9fa1b88a30cf908ada48c525b1a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b93ed9be1a8e698fe7c2cd218b20d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e16708847d2dc6c16858a5ae57240702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d813ce2d9d6abcf4c3f3b41de6b77fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cd73cb2c736954ebad604dfe18116704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c372cb034654d44033e7cbeece39bd3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711656626a4bea0a5f9136baf2fdb5e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0473b086d3a39cd104896e3d2cafd5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cdcb4ceb47c75f1ddf3c5bc07120a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb160a33d9f98eabc68142f31824b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e30196c8bfa38ceaa5581e0c51b442710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e072d7079d840eafb8f3909967b5707711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f63c4ceaf70527e2ee378f6bed8f0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262d924ac6820fe943a10dfc15ccc05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fea16673d9ded770fd2b2156c8eb77714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183e045162ba1a80b38cec14d82d123715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5b6fb71b8c56fb7c42d048a2a4215716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ac5b31f3c66cfd9885816f8fd2e88717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adbf95630573a8e7322225c2e4481e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3799da5de6df5bb0cb14f6c64135f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a03956975b21b33a7f45b8a5148d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a47ed331da810d9f2b568bafcd66aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36b9ace599bba03df00a4f06a438d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063b8c3297a085912e02153d6dc3d48723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c4efb050f7affbe6b37f591674d68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4c34d4dbbc52ca11729784433e17d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3d618257d8340c84bbc4ca67843b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb50ea6a401aa712ff927c76d9019dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edd195396832cfa3d291389ed14141728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c717af755fd9c7282bbc034a33d15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8b178e50db3cb59e306b88fd3f6f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabfeb57b1f59beb847d70d6bf21ec5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162abdc010a318669c3a717190f8c6fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3f30209d02c64408e26129730eadb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fefb0087266ac95512fb76a69f4b5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475c9635cac77bd98106d355259d813735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a3762ef211d76a768d900cb65f078736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3647d49888ea6b56c646bbb1ccacb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919426df1f6baf296464e9d9b12c5c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea762f4a0ab92d0e905db9a96caa72ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d1020322bfdab77b02fb8f16676d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84073521883ab845fbd5b6e5e2c86bb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0333f1729f908bfc966ad5e2acaaeb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6caac60d376ada5e719b413c4c5bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecdce0328988e4126abe6738a11e47744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8f084d8dbecc910aca860e65656f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe79525de990bd642012b67ff45e1b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e70e5cb683022483681a43e13ae57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32814b3299fd3f9a61b8e76b2dd9c61c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b7dfa2e0a274383eb351bd0b3231a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2029913f48935b63c3e94c49b8616750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baaf879ea4abda2bb5567cd8c301ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e68e74e64c116071cc2a784529200a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38225a0cd0affb3533c243aaa4c7d5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f2bd1d699eef10a295ae18d60d2b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50d15c6b49e6b92328fa999d4719da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0d2509fb07c4362837367c7a49e9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9ea2291218212f2f6f95fb7eaaa95757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3918d18d396de5e096cbecc0cf1c899758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79123fb5aee6487532ee06457d9956759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671ac898d5c031f2019375a4d29e52c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887bd5b47ef49148e28d8e76b73efa5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b72f54b1e807dcfedea2b481048e03762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385aebfaa36b925855b0c9aa027df1ee763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e27c225fd5ccc12db14ba5bd234691764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e969ee719500417b749714aff99b3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426f0f648e73be9b48007c62c3f7fe9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b663c3a7f501dda420bf1a33d1beea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2096d3dbb28d6d4dfeb1460489ef7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a4ed184bb3ce003461caae861f4de769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e343de5ce293395a9f61f2669e47a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452908db7556d28f21bb2c91700d1cf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6237443826abd79cf1ce3cb269c56772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e98608632e6ed212e10fca0125a51773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f25df31ef9dc2f854229bfefa71164774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b519541d7eb6a2c7169cb3b3419c1f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50e0fdcd52b3e023af73aee387e945776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fa7a10f83e22e1d08ca2fce924023777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc45b610f053ba0c30de66824bddbb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae846ba59da0e46cd90d8d2f31963345779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075aee55abea6c748f7920a00f267a5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653c3bcbd19a1e8b971f64fe2db9fa9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9ffd1bd5b62813011002d4779e075782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871241fd576e36d509ac4a20eae1d21e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02eb3aad7c070810e27127339fe9d4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819999de7f77667bcdfb44e389095821785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423ed4fd7aabc17c5b4a9829372108f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd896b637b8e5a4e8338b28ebd9b1a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9cd078cb767e33550fc95171dda69788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f4ec71260ae0ea9714632f54663c7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859719648f2ec84ffc789ed37c5042b7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96fb0bc92933b129724edb7b59b80e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf3ce5dbd98acbac1f50861aebe674792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baccfce9caf9486c98f0477f68e640793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecea1ac7a549db0356d748d1def482794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a1973370bb5cfafe7ab5e4a4008e4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53716abf449e2ad38f6f91315b51cbd7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fd52c421a0508d01844b8a38eaa25797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04791877470317f5d0a32559a93c8f1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb90da4bbf63c91efac57234f0c844799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c13fa74debe2a23c0281e0cd60279800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429985e76dcafb3e7e30c85121502e32801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac356f38919bc44feea95362128f3956802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af430de0f6c95b1c88f7af6b49411ea803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d02b4c7f2b5c3919c32a10f8cdfcd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88f9657e0085dad98996714579563a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2db8655a59bac062e57b611928da31806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e71bc6bf7733fc034e12335fed25ba807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb5d32919f6c748a6820d5864440a1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd6e9a6c2f48848f8283adc9dfd000809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552fba7568354ddfe26fc3adff0bf16810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7079ed558735fba291d4878cb14531c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb237b9a50ce83b944f71648a09c6b93812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e3071922d7a4dd281ab57ecd7e5e1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37450299d6c5c8b82d9555324c3f5e75814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784c42ba9fd0b7d7b33113ff89a559e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bf96fbaa649bf784ccf79fe886998816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc3b70108fec78eff6ec4d766ca6be817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a754a83a578b32c7adaa13c573fff75818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d700ccfd71539e00892a1f1865b03819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a9cc82ab8933c38916614099ec508820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e3a21703aae64ec8688e0783c509f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177141014cb523685e77bcf49882769822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d9c872bbdd4b39a51b3ad7ea9c17e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f486e853328e8b947463eec3819a267824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed58a96806fb1c39a55300387f16936825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3d27a8a5746ca369ca98c25dd50a9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aaa586aeb72387aea508e2c29ba77827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcada327308c16a19ba4ea058ebb0aff828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553967e2dba8792a0211a03ae68659b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44631d25e857f54dc3dd53c674b16f5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864006398b3b573947201dafbc7c0b4f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53c1c1bb8d9ab90b8193458aca610e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cdae1fdadc4205ab59d87b856172c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a246ff6c7026d065234f4db772c12834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6487178b84baccdd85088d1c929ce6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0f693a2c378f2015659b46ea6ab3e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057e89a33820b89ac43bdfda4e1f6b1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fc094be0ecc395cd34906badb0412838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43f3a831a7a1c8e9efa43211eddf64839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb03d45c345d8e353c4abffcbcd1788840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f0aac9421fc0b4f09409e9277c248841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6c11977da7d7f240591dd199da90d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78d85ada60e0799e5355b4b8adfdf0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb2e8e38d826215a878845d6375ceb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2158b5677002c978d7d1c48ea1b6cc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2f762832ff9563679b43c29dc5ed0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905c5265a444d6991d1aaec225239f5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d664eb2269d2d4061fc1f7c282e254848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd351a950952330ec3e9b65bbce4c93849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad832941e740a2d11435412e593f1e2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a3373defa94db2c056b36dfca4c4f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8438017e53c3b9355f75f9a34105c2c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194aee5770194d0bc03e876bd9bc52c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ed47e7126468ba06b5e13a76737d9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7cd9b3b2f592f4c6f77e9d08e2c60855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1f6dc8c7c439ff2933cbb7820c9c3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd031e82fe09341ba783a1f1e7107857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b5191b35c338cfb40df5279d0f65a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c806f883ce5622d7659a33fb4861b9a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962408eff3584e957946ed4a22c683a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f41333464ad5672b067de08136dda3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bac4e0c76141f8328b614ee4f444f8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825396bf57f35d8a9c32d2e0d25ff8c8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b5db73c1a67ad7a35c7d53ad54257864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a6acf649a07c9b5a6021a4359b3e2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc85c30de790572b4e26351cc0abdac866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb36f9e890018a988fabec10fa27da867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6fdab9d1b3b7135c808250212bb62868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2addf1bdd26195f13f48c1dd8cadb5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6439023bbe56c14aba161fb5110f04870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b1b4efd922c8b4a406f18fe153f35871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc2fdf53966fcae092cb6bf62851ce872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae13f5f65a6ce382395856140fd39b9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3be48a7789e4e445a8200c1b316a9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06698ecc85b7a1695a26d906e7357883875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a3773d40e9eecea20887408a4d628876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11fa7b4937904fb31c2429de3d1fba877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02640c79d2ce3c5de2f2c1174a746473878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb56273b9856b4cc2d8572cf489e093879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae31554878d9cbee277c85bcb224e6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5b84bfe8fab5c65547423ef37fc6d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c40c238a047abb72b48cd5ab84a701882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f614d53a754f53f4da8caa3a595d023883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212fb6fdd1e75f0d693c99cd69b2af6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfe29afaadb8618ab92a5859926a26885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0a2b1cc2a16b9d8102ddaef29f44f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb27c1efad6f149bd13afc71f6acc42887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c35b17327dcbc51ee28078361e9a8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e4136e27f5ed86af676f79aa4affc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26ac9b1543ec8c88d019196ba2fcae890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb97b2c98cb5eec12133ec57638100d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c3ce674166b14e1a86ae8a473bfec892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ef029b565181661a3af76817edf07893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db15a742eeafefada0c963e13a80a6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333851151b1f9507ff4cd1d3a63e210b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c323bed6663851103620ca30877cc2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88f9a962e6eafb5f21e33006591b82897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a431a64aab2af31115a2b3fd1ad0d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b1d7d9d9dc5350cf8a5c1487a2ec7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bec95b73e1193636c04716945184a8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5df356eec9b312d573aaabe7e2278901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1958f74f811a5a20531cf63e7eb7dd7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc58f87e0215bcf073ebd1253c5221903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc5e615af6a47330b2cb13f8cddace904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecffe5cd77074d7200d6b910649d80905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff9d6bee880574becd9a60091a25b7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed8c79f25e8bba0721748e506c0c25907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f45a12019e47a7f3752250ab0b7da4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a58873fa3d9f6ffe24250c898816e3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143417f773d5ae8ae8a459881e43f89910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aeaeceee638c25a19905beee5308c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22931c571cf03a7c5c586e447f56386d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b90dbf7163d18c139defcccc2ceee913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec9de0f4087234b3e2a46598a20e4c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd263d8f325020f07ac740367809d4b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63905869c0a88179c4b99e5c4b864735916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639f2baa9d93af1683742a21f066aca917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e2313f091720ed852a0d8b4b86859918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32610e8b621a147f184494dad1a2bad919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9ca9817c9f8c968342980cccdb0a5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755bf9ed6ed0dc9b3127a2141d70f83921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb6ee05cb68f21a9a87813f9333de6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616489c8dd3269e4fdb0de839d3be02923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e025f4e1a03cfbeadcca9aff1bce5a8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd82ef64e3faab5588e420b8900258925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b799fc3d735983255dd43d97aeae11926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7bb6225113b0a023d3f1795c28887927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722fddd51310a687aac0258ef8087c0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee69da41e365107f48cb7828ebf1f56929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a6237202af4ef1f8cd982da177e68930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf44e44e8201c18d7c47e368237c603931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91588605e773d03cb5d3d7f8bb14ee32932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f2ad733053b773ca7ef2d77bef64b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b2b9359c20cab5f4819507f67e31a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67883a6db002062fa9ab347352bc714935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4abca9a64b32e680565320312af6b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e060f63657dc28a8712e45e2f96b95a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b650b419544169f5b305d1995afd5f7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d131b3cf8e24c7b2b1a983754473f23939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62041f56637f8c70ba3e4069dbcfaab940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fc93cabc903369e75ef9275615a63941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833deb8ed6bdf4d427427c0f2566ce74942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51988f3e1bf10ba1d5c3b376745902943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c34b84db5029e6725245a0ef07d2f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560758022267a4fd0ac6c65d64fc15f9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c76e4db8b9f2f3a3adc03fdba7fda5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82185508e33edbf1e3541f8e478d39c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20345728cc65dcb9584d379952cfe379948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa959d0faa1b8fdf609713e18e1043949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01cf80c8c45008add630e45ca1da9e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df56e70e45328b45cf5eb707e4014b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc5f6fe677d4cb22f158bb5cd419d8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83a2c86643e5eb7206b7fa8e8dbdf7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6af010de478b51e952f37eea08ee3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b748db7748eda5c28b27b344d73339955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848b157747b66d6d966ad7ff03cd811956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cc061ef1a44b072f1f952f58ff529957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a566f68124ef555de1a17d2e8d527e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5bdd8f5d2fbcc1c5ce523f1132821959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe8ac0e8bc73f3bff516b80607b40d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99580e4f9d26c9da7d2dda200b1629fa961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7056d673ace05c7a431bed74e84db962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0d08d72ed089be71a3f55d1965ee0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469f52daf065c51fef37cd41fa0e0b4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942459e9a0df0121d04478cdedd33b9c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35059ab43a69cc5d7034fe2c898fc498966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865875600ac80bad8342bec8a9ef9ffc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90db17c332b8c49734262a29197cf0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442c5bd66df42933ca10c55435043ae969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84acafe547c26a3cc0b324983d069b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47cc4254716112722436e4f2f3ead9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f94cf99e2e8c7293511d0182f6d91972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c08f0ca0267531b6ae2c980f9c204973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe459f475d018aee6af5eb9ac4d740ca974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255ed3d722b510c4b98a69a5dd5e20d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa336a9c2ea185a7dfc0190d08835ff976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066a5746d4671ac237ac3fe79ed1f4b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9095456f33ad6571b1248a6789c455978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fec7717c35955659a296862c6aa3c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f55943d4b68b66b9add6fa7319172980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6a17da7cd66dc6e34cb57d00c533f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1cc97090c857ce1986ef52aab0074982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55c6a4212d4a9eae28e6fdf11deff9983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d229ad5248f79ef2bc0034fdacffa6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c209e1fd8aadc872764e7983c9f7e5f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f3332edefd070eb85c34880057a5b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa31101b47887974f74f43ef241d96987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765ed5a66f1e392d83f617d3218230c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c4dadbf03f5cfc7402406cb063485989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9b504e44915e6861b9be74dcd64e9990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45752b7c1f692d9bdd15a53036ae86991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f36bf13144c49d32897be6d34c9c51992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b3a2e7f98ba5ac0ec534373cfab50993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0197e3e49f9ddaec3541d325331a0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6603734c064d1a0473b7e6fa116e3f3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e345f3379905797c931ed6e8b56c2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9bf4596c2e3d95119b5147794c15a997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6515dbcc019fcd4efdabb92dc4b2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eb96fe085de49594018874d5127b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce7213aa4a80eaf739c2ee165e6f753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbed5dd149fee61fccc9255c742f5884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40d6374720e19cdb0591f76bb614515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedffa48fe0cb6ad35e7218e5963b5236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca739643d3a1ff55297ae927fcb2c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f0b026d812f79a6275b041f5e84d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a99034fcf93995f8547f110c28d8719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133b2ab627c091ef55ed0ee4b7af92910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad067c506eee944d4e986d0ff485e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f756663a712d1f104018156301c5a6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e07d0e1747d45e50eb760ebc4e2d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3308e9997ec4e5e9207cf9c07af353114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d122160ef166c2ab7b78cbd2ba6d3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d2f121b7f079118942040e46f4d4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76ba35028520dd149c35663a5934f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d5df1fd182187f06ef3df32a1c26918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f730e3cc5dbb2b2fa9120ad76fbc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141000ba84a10c1a5076e82cb3430d4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57a851e659e3ba4e661a4dbd448ff021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d895b69128f7c0c0a06d3f84e750d9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386e968d2630de49835e677cc36352723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a651688f587f4538585d7be66ccca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44291029f6192f5d43881637aa5888cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f507db966cc4a982ab61ad6e92bd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db1c1bf9cb2fae7d48a9e01506878527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d8d53b4298417268069cc9296eaed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd424cf77ff207efd2a243582b93e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406264fb2acd8a4f1b1eedf55631835930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8f42d622aa52efd4788db869b152e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11ac90826a716d0250cc9611089dc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1c541e2cabc8dd219356473e6effd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e2bb06df30e5b67b969ecb49b305534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1291a6b98916ad6ea2ac5857488b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6a79ae90f88d4f39aa16a83da073836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5fda9a58ec297a885d635de576e4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928da874d1dff803bd355db74ef606438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb98ddbad939c7ca8fbf0c418de9c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2748ac94582f6432169e7e2cd30090e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e772153304d0dcb594e8266bb69b96441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863888d63de49d487345d1bc4954502a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6778498b843da8a5d5314ceadbdb3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204126029d5c32f64d2fe69ff52221c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283af0557633b01ccae67ddb1a153d2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f53500cccfb27ec642ffa7db3a643346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd974bcf6c7a7387ee9bdbe4138b7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6f09bc69e381b71cc2e101a57842348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38489361a1be0d4f75b8895f80bb3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4dc77c616018655c1945d19008e4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9af135ced2e67451849742588fe4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e18575d857dd28080fe5894c45f8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e716283e38f4cd4f95a94b1b12c376053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32935060cf2b809c840018fb1ea47f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e2adecefce24d48cc8799f38db4c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd654f9d9c43021991aae6d7333adf4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877e0128d1c4c798b68e0e470b9947d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4699770ca3288c6b7466440aa1c8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ea266701a83506944704369ac8c0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb29ad37657e23a14c96eec02ac1c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381a20e7928a4c579bcb0d44586ff4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61bfac70131db2bebd2ef0233d872a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5170f41fd2551ec3dd020e9dd4f86063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a6c9e903f416673a8cdb270205f9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3d167f66f761f9e0cad9117c977b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2772e0ac7c79887acc3fa5476cebb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed25bcf32390c140dc84a9f5b5cf3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e1698b6be83f8a6253ebd847e006b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beadd8b624b016a22cda7462fe52b1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab13e83647135ccf83ae3eb4a0263d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7be2c7347320d2019846e37f57cde971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f59273f2f79f259edd1b3520240e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c72155052ce5387ba9ca672dd7d70473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd26cd0218b1b0d024c4d9df7a0d7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc86736d354ce66473218e55bc96d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bc482776ce2f5227995590617437e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1526709347c090678eb2d34104d28d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ee5dcbcc3b2efe20c67da60802d9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fcd867288b4df8ac4beccb9ae3e1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912f2056f4db45180b8f5e93e8651df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69c739f8a1b966dc79ecf9de964f2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7874bd735eb2d687a111339d7eb0e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627b4117350ca27ff240d180b76fb8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a175329fec44577c887caa2a559e1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c62eac29922c8a462b6d8f045539785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc830bea4eb47749837f745e00099286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2882f5c091dc25f0d87ebe67d8afc7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b258c9bbcd0cb9645566e891591a5b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd848895f749205b01d122a47374c75489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886ad4b264ae96882d94c983295e35290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd08d7e113e226e9716329c7cb8e6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987a9cbb05b3083a1be5f18011ae76992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4fd8a3f342e810c94e998260273b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909c18c97e816a78cb03c92772c427e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cdbd798bd3a411402d85d68d4413395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918f2690713c9729194536ae6da34a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de80b5f3baa196a66312baaf9a518797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbd6d24c326d1ee37a28a2b0cb98b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af019b5db47280626c326ca8d6fc7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71489e9b5ea09912e313ce9f3f19799e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa016e1522bc79a52deaf852304ef917101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab8fd8f2fc817d4d48fdffdecb1473102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b361f87472a4e494321da85e0aa628103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d6ef811a1d10a985bb481678823ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9d58f377777a9f030453e344cad1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8cc5549b6957562c48441d6d4fc12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b6c61d4dc2fb91fbf146aab6d0cee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292eb60b22a42ade46db47ef9b914ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed98ea0b9b19cad659abc3757a61a0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ceb59af930a94ea24953b6fdc9ece110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c13e897bbb0753ea65ce6a4994ff9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877572761c76fe80555168f6da955e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e1d38bcf5602f062e1fe78f2c47da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1bd4b64c96951ba16a14a74a2bc10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4788f1fe72d1f21e7ef7148322912115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ba7c7c653c625ebbb39eb4f246f39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac2e346660c00cd397061fc6823c43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b6df533ae8d0f02a7da9664d06bc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff1abf754ad430b5da4911f722b333119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a667c60814d588f60ab0de440944c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95388c423dcf435bd44f72e4c77155121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a70cf5d19569aa5fc0b8e661e9fcd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6647ccfcb46cfaa953461491cb26f7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2f9a20b0accb0b2951e369d93b9d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af27992e8e281260442c2e0873f2c72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fbb17be993419be40c0ff1ffccbc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67dba9f4435f2807934cffd598ef3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab99fc6eb27d0dfb310694203c46eb8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1578624232e802561440736a1c2fede129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13abd7bb2ff09dec9cd93697cdc1e27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeb96ea9e5a0e32512e30d607dbda5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264bb1acf9718dfbdeb4830127f9a8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3d86a5833ccd06db0f1004ed676f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735674e4d902800da034119282e7cf2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb596dc0281dc3c525c9d4d5067f41d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b10cdec0393a10c5f9ca8330d7813136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956913a6f870fed0e5af2f4e60430c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1ec872329d6ea7eb68c1fa4a35934138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f16b55ac1f90a6a6f42c75018d4db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce3bed34c29763cbf8183b8ab8fe74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49521dfc5769080bcfc5cc542a58fbb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42990435ca6fe0a2d7a167aeaf1f05df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b603b89f4c445f5b98ba99daf589d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0cca20aa91ceb5da9fb653ac48443144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2025f86058dcb9d96954b7ba77641145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c962bd39237f837032e536cdaa2cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5ab86fe59ed8b115f0d2b8dbe7f34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e823a75fa3365f74705d3f56a73c3e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d534ffc9292ba7dc1954d462bd7e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb4ec7e3380b13a36d544fcf21160d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e671366adfd2c4bf4e014575e350b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e884dbb7ca86bcfeed142c54a14f3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b670cfefc9e744e20c7ee7c95bf12e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb562746fc4c177f314d939b457e468154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e8060e94bba07b785ee7b6448bc60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656112f742c7340e358772ad8e9c477156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944558ffddf14c3ba3f6d040dc23c88a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874b59fc04c7e38f7ff08cce8a46898158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaccf482cee505d2bfadd2d0e05b6b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d65e9857baf04c0f980dbddbe16e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2bdafe9eaee5748e8f91b1626cab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54948b88d8f6b7c85d5e00652ce89786162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd1bea178984340ee128ab823aabe9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbff8b82e1d555591ac202b53f988f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdbe8f7f388097203e745651353a1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad374b9ac4b8d8fd30887790841797166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c726f0c27df9f734e3cb488092f86d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba2b9e843a3d7449bc787aefa4b690168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadc8fb4a94a68740bec6d82b6a733f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebebe7429650b6d61e8333f0877ffc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6f7849bfcde1f8a78b3e539de7eac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b3c802388cdd5b25d926390ab9259172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea060a01f7a90d1d14ee8811eaa07d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340a96ad6d8e6945c962ca340723207174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f6a7fd6ac8064dae072b35a14029f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2555380bd5323f024ffbc4a9d6ea33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b39e20b1261eee2a89337d86c31040177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aaa79e854f8ee0df602f9785202a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64497069c34b8d22ddd5b5ed3c1126179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf0c1e971d235f3caca9d4a4af7b61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d37d81fb204b48ac8699908e95af2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32deeebc9f6ddff062a3b793f849b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9567b15a2f857d47d0bc416d6bc32e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65f737170bd1eee6980667ce7f4466184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae8187c8474c461320bce46a589e18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8511999a6049110703020513d325d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516558e21f552dc87c3d6cdc2cf25067187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a159378861f52ce8cc8ae734b3203188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbface2b0c783d9180abb92d311b844189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92707952052c7eb5286630a9b9558a30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79c298475478e5dd2693d01144aae4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff07c0d31793637fd0ba95c29b0b71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22a91499575230c6e3297ac5f47811193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d7753538cd5d0ba7bbc85d9f20e4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6598a7c98856543687b5e7857c39358195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aacb3b3b5eb014ad82fc1c615923a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca644b7939e0f3364337c152f3a456197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77c1adc928ffd882c9bff6b203e956198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b9e92bd201266d911a73653f42ab0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc40254df97277f0ebec821207a60b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da29bbb98c61c6b771ff472052d94d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eef53417a5c35cacc9b1af31a4cf9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59705f93ca3a6067873976268a86212203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660f8beb445ca70334511ea8878d907204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46591c460175d3318856e4d6c054e719205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853054163b74e01f7a05a4cc3332dfc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76baa8d03470837578fc4ab9184889207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782422aa9143f3cec970afaa1befd280208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd286e5d8ee688e32a18e17f48cf356d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bafbf84e6872b696f2b4b0bbe3479210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15709bafbb09a6cedb3ddf65c175f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb374038425d7ef4f667dbf07a164565212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65903e6491a0fc49ca960acb200437213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead182e7eb8c7a427092a88a882e613c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b5954d1cfe05e38a4167488a78553215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f732bb2806718757a2d820a3f1b3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e866b2d193a9f92f4a8a3d19572ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbe39ba0e4f159aae234cb14a44565218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f94a4b61b36b35b60fe7d80b208a59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6b31683cd197143e0a9458a8afcc7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a41bd035cedd8275f60b0ce1aa708c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202345f3f889b9c55b850ffeafbd298e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e7b5ec3b65b3bf239e31e30dfd926223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41696c688b7c6c1f0ac7dcdfbc6b43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a93bc18b959a874a321fc7626e06a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d781ea6990426d35c43ab46d25c3f0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9453a63fb6abe06c943ffcacfcce07a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91befc4ac7dd609efe491674ff9f30c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512db8bb44fedaa0ed66f1f8fe0944c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbab08c742ac85cd9b2a2df1dfb50d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613d56daa966a34cea66aa1262f47d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74032337809702bcf0656b9861bdb170232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebb10aa7b2372a501dedea9d46fb70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846238d4597dfe238bfd3af91f6d8cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eec6ac90d2e873b2e4fc8faae95537235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d58e90d6f8c664075e712fa7f35539236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d1a514d2ea990a03573590eb31508237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968541922ff08cadf3c4f295bba3150238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72391df9c78298efb65f630cff5f95f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bc595440982960728ef74aaa4b20b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261e741c2d27995b59e911e6e1dbd04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfbed43d8d3da02ae5ca6c79b3d760242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56026c7c804b33e90bda1c1fc1dcf855243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9218e38853c1cdc49f3586a6eae35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6b4d90d3622cae134e2e8f7c79e13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b69f0cf041612efeb79db8e9e3e7fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6a7d71c8e4bab3087145d9850f1c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900b2209702c838764580ae2af8d4db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e199e50ff961a7000df540b0a8fbbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b55ab467ad7f1344fe75f7e8141a0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b99cfc8fc111c49d75222b1ee4ecd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2cedec3fe7b15a57b8bca617143ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a942cf86c9a1b252817a80dbf0357e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe023d6fa9bdf0fd66022e284e57f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcdcb3e7d3da00cff48cd6e830633f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0f357fbdc54093beefcdc407e1081256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377964242113d6f1861cb51d75bbd93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630bb744c40671bc08aaf479ac6bb77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe49235bdfd1001b8fc691f1480b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bd0af61c7f771827c513c9fb8ed37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc965a90c254dc2c7e14480a117c4359261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e3bcbcf1225989a9689ef5a00fac0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242157d37ef859c4dc3079b453f24f29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c955529d877422e2502329401142906264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83b7f26ef0a7a8b3353390f7930240265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80bc1799295210299296eddf791ee0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d372bbd06b24f883b4a7193bc57e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3177ea3b6874f26bd1b9f53d85d628268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4a2ccbb25e0260fd7d7f7278edf4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3355d26528a6efdfd79f5f874d13df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081d869fb297badd750bef0c7fa76c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dde8afe11e006018cafaf015a6fb88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd8fef03e7599cce6b36dfa3339afa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a28cb22a16c65e94bef315465d1675274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10855211eb8aab36e07db8acae62d026275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4ad2c3af4c0d06c4420f6ac8a0400276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5200968300b594d08111f23df60fed2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f98f8cb25d5da0b2421b5b9c976cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c11549885e99749f24ad4a3500d93c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f662308591fee30d6e0ebb155be25f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719ca2412689617ccfcc3dc00ac0620281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa28ae524201bd4c126844fb2da5f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f583fda048d8d9b8d3e5a405bcf271283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199141f041b2f0a135ce17b27f373f6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf9a3ef4060723eba699e9bb2c2ecb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230729f47cce715355ee6d663f69ed5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd61fd1dc9ab48b1916256fef5bcb83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e275cb5cac9b8eb4c1a9fe8b21bfc11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eee446f957e6ea3ee76da0146cdf03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ed505f88fc4086095a9db224c7baf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dfe58892a5df45fd849a977276dea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8715ec659878b2c5959a5035405a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fbc4f4b7d2f0edfec1c1746664dbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b4fb7d4465a15ea10ee46381ea67e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fdf3b415883f3117c347b6cbb5598295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2762866f9e072f4f8eba2f508be07e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e56538fbe0268d7f84efae181a0b60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b499a1533cbeb0032afb8de623081298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02517e2a9173d0cd002618c37ffd65ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be2a16f2f72bb8becb56e4ba8b55ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54d9dd32191251448ccca5d1b55da6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3c94573dd6599ad7a8f12f39e8071302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceff4d3e57fe01e388f55b179822436303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01b62cc6deb6348b050cf127d4501f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96706b49c4957fdb390d0f8d4b6768b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da28405fb0da1a1f8c1e1907bcc0e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab057d613aca8551bfa381f0f1d714d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e74c8df22d1969e3f0ea668084d5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d03c165184a09227adc39217c3e2f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe8800d8d689581414e0a4e6c8440e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c2dce257ec6b98d422d4eca65c321311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0173ba7a54f4be6debb1197d330d66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ace05a05975b9c5e4db5abc639988e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d1552e07a0bf1bbf64133567158a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e06eba33e307899d3b9bdc09cc6b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0682f53bd3edc63be307f511c107a77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176adb88ce162bb91ca3064341f533f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011eb4417232fa2f0a3b940dcbae65b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8208b898c62fe31bf7b54d4899842319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8d507090f984f457a6bee74069979320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e077c76ad2570199ddc281182df079321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cbc777bde9bc3a19c7f32c8378cf6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985f54be3022007fd3c71f5990ffa47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3101e05998eef23b10bbef2af9f7054324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e3f488b91b153ea031181dc875e22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88198c4f5cf85be2511b7826b3186d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480cf4922f3753485370452fca4bada327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b9d3a274db377b73ff4246b7336c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccd995b439647af8a60ec0616c75a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b71d9339ca6fec919dd26b33c3f59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d424c66a85c4c65eedc56e73d5a45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389c78db1841a00d45aca8eef3a7205332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d2180422fba32545698b4b6514747333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63de7b9222c78b0bf215d76b156cff6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122794018bf99c1f553a19f9ed7d191335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e44bcf8158eb71037fcbae4f9ba046336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3841354a4f3d52b2412f5b21fdbbdaa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b834bb7ae238d606960f4b0e124fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22dab65814b9b2be2e1263975721f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c510eb35df873c355a16041d23362340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422353e70a6b4f7d58ab9f8a0e5559c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3babb7d539235bd896a4b97df299c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad404d719cfbe1512cc65f920547c1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b643d333cf24d4076065f0854d6ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcce3cc10bdc92b637c56792caad46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f430f8c15649cbc37dbe955ecc77b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23689f61827bd67aebcf7f3fb81009347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556a95e4a0f2b208a6db23f2164675f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f861363160bc9a030444e7075ed49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd8aae682648c937b84783fcd0b1a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79c1696ef9329f64ebc4d6ce0d03a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f419c7ccb1c9193341be0144832e7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d96170c1fb91fa7f3888c0fe4fe3be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d2d99b544fd3fb89cabb1ed4bd1d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c498311d82e414218e0b23dec7c107e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f2c09690ecf154cc37947cb2fbc3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c6e80dd5dc6684e9307a7246ab006357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee6871954d2dc67dd91e6fa70fce46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fece23878fa6b5e1957c761a80dcd10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd13bbad30f10f7abc37321afb4226c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713647c3f5ca3256ee136964282ae1e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a377f4e15d7474bb9088ad6c91eafd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed923338ea6cda3678152c364bfb6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33fe43fc249688bf48f14582ee8a25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c780e3966a69d865f67b1846cc5e31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320000fc06f430e4d055c23c8685d69f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68929e36d6d18fd8139d2af52684f09d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3b8ab83fe40ef105ae1a145f69294368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64f5ea4f1677cbd3657948a6636ccc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fe519f65b6a10452ba0ea1dd273a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcff3a389dc298e0293cc3a3344b2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1db50415843a8b3627859477b9c62c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84a8a53ceeda2ae7bfd26b24af6f35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68142f2818ae872cc8288cf4650ea8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615930304e30bf91976dd04159257a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fba0e923bef96eecaaa797e842423376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e610821d3f440c7e45181dcd70ed3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcbefaff69bee5fc7715248d1c87e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1936652daa1864fe891a50ededd47379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c7db696c11fae90dda3ee818828a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1758a6eb6cf91080ec1fde03112f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac3c9ce4bfe58b02c1b5372dac5304382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484bbb578ae20aaac8764f174b42077383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9300137684fa30efd5db312086974d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e720e19b4efe47604ea5ab27daaeb47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe015f36cb9298ac8dc455de7c7d1f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fe3c1b773db516530b89a2a2e1080387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6e18e47f85bc2413c7457b98b7d18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89f5889ba9b9ff6271a862bbd86e91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60f81e36140c84e44717497ababb3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b05f52f3947124e4bf61c18a64b67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288e0aace4f6e36983efdc6f3840068392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51a8a3a8537a7e3da6557b7c36e55c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d39cedbc631de423d66831685f2ad5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84cbbe78894bfbc4555653a4a6fba1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb09ca793f0fe107ee15bdb643f58a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaebadd755f70800bf6576e9bd4af0e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5467bb7a5ace63765edca71be8c53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2226ee5a81f4dd1150b2a65acafa8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf846b9927e14749d946537de133228400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d456cf658f99d8bb9da2fd3e33274401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aa72257f6dfa91a44eefc2c1e44dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1f85c90e9c193ce0b7932ded7d6d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f824b00dd5f26fdf8ad84feb95b0e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c53e54ea8438cd6be2bf9c70ee629405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cf3ef15371726a51e88484cdde0a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb8a498609687b059c4cd9df698b40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563390e0daac427974043bdfe55b1c75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feca64a069ef873f31c4567c762f41e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1881d806ad08f0a0ba02f9265ca45b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fad900cb3ff6c4706638993ba34892411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a165ff9eacda833ced33d82d0d7e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6138611eb52096c0b62ba10c0596f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2fbe352634bb42a97b1915bad1019414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172da1e28de95b172b26d4fd85c75a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008c25e0e06149834bb14bf54588500416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beea6cfbad073373d2d9a310f3d7faa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d3c8c7fffd744f20197f268487c09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128986df986179ace8fcd1e587a465b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be89a6624580af83ec1bc3383793a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c811428316bbf2ea7176caf29f46c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cb2b6c6e4d9c51890014eb78beac4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7998827ee236297f898d40dbbf970423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012424f91658074c344f1a4932813a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc6f54c10102e30fad4aa048d08b49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349901afe410ac0fbd1134070fc3721426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfba4ac825b801916cd30ed3aecc2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c8ad4276b12770528ea231430e639428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1ef238ed7e1a3a6eff1f212a5e1ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d5392636905abdcf59b5de6e8155d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ed5b139bfc04cf9fceb4c3e30f88e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4ab50f40cddda37bdae102347cc4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffbba2bc490196c838083123392f30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fb79f056034036c91791f1c36093c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20c812ef1d8c19ccb459f1b87e4420435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6903a9eb1ed9df98527c249ca69791436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c3f38adb9b5ff6d0991baeab58fc2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090919b08dbfaaaae8b21b3b973b7c99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153053c7d13f3c4094b1df3acac741b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b24d88159ab94e184393a1da26e93f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4a1bd672f819e2f6480da53c1b17c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97036d9accd6cda035bedc05cac44c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258064d31c6fd58306963fd474408b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29add992f2ff5e6ee44f1adc5d45a91444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7e2dcae24f26faa87b8e333262e8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3236355ba9c4e8932c011dd3b540bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb557cef97f2f57b2728a0214b089d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f14c6daa8c2ee136073f40e93b53a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6246347e647f2211c2ddc46934fb1e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb9aa9ca6ea409da8022b11a772eab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098008e04cf62a1b46a2bd78b575b32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70e34db31f72031aac546be292d083452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1943699a1359f06dd90a02d84ef5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e63e6bf1fece8c38be07f32b4f0cee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab51e0bac654cb4261ac45dc79735c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b26abbd0bc4d980fcafc37c9e48e22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cd3f303016c73ff22de10a09b5471457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ef53f068cab38f3ff0eed90ce0666458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb98b36ee22e03dcdf067787b5139d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23e004b69d6856e1624033f33bb75a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a8e1712a7349df2addab5d63b4272461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aa56c137186bde1c6cfff59ae5ec1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58ba3074ee2485ed44ddec35007bda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b93204be0ef8473772d5a4e1bc505464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65707fbe69eb2dc1d739da2155e2a572465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541ea1d5bcd168cb77d2b90f529dbc6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f69a9a03f1a4e9031030c4731cd17c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e305288a8207b7ef901bba05fe25683468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48797bbab2d8c90b46c778fad3c29ed0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c650e2c57a53582b4b3bc89411b82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a77526b3b90a410407e63109d76fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21645e0426cbd040b9c1367b08dca8c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e5bdc87001a4a2ba88d3063d4ac01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea2b32d485cf3ca7343a2969a5845f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1be796ffa869661ca38470c74268e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb27a6e0305f4ca446766bcfc54570476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804bade5200ba56386cdea7237a427c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee1a4a42030e7b1d308769967632d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d328e5f0abf96a320fa1ac5a776b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee9afa64d4d1166573b0877ed0f099480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b005ae1451239377c289b30f98a6b18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315c7276dd6c1c12e0b584b76abc6d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b84e5e9f506cbe807538a539784e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6199409a064792c3f35186bc8c3440484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d49ab5d2c3758dd28406120dd00408485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416a3156cb881ee9e89757a5c540adb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203c8c0ef67b94b1aa7766dbfc9ba0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee952787b225c08285a4f1d09f4cdff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97104f81473c97dc48e2f2fd4b90b75b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c73dc720c314fbacc45ee54d8dd360490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62b2d40dc68e3c86dd835053df57ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b23f65430b92a3bcbe8c85d4ceee81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ca3525b20ebf1c62b3118a50ebf45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaceb35b415a73efdd00d253634c33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c93eb385f5d24a8f7898f7a06e7ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25522b4cee6ab02075ca8039fac525496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98104c1baa8a9a422ac13e9d5e16f0db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff41c60859249e8224922af20caae60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423246c67f5f6c95bf60ec7d439aa3d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6183d313dd085cad2dc5451d3c70e68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc471a3bdb806911d8e76a0db7d36d71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d21740178258416c91b991de83570e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3e4f7e911e5df2912d44c37048d25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce2af2160662086281dc2179e24f71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c29831ccec97c25301952d0ad35564505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c217bcce2393dc3481c17336acdea8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065487cf9c1008d6eae8ddd14ff6044507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151fe0e2621db47b895252322ee4ea4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03356140ef2aa32a79928d1f069fad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da2d2810f5e01a224262f00bb867a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494efe87a663942752236f2c5d2fbaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e59fa48264ffaaadf885fabfe4029b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13672ca26cf7878136e7360e7db750513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd5626b2f75b7cf2da6403c115e523514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fcaea76a2f20e6c56500cbc6e66cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657f0f92c6dee877f4f5795a10997b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bafee6098cba3326064310cf6fd35c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7079a49b5c2ae17e50bd9b5d529eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf9dc4f0aebde1bef017b5531c88ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473136b7e9a1e4ac4e22eb00a626ead0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4710f5144716c18710718a329d6e79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078647a73bb8b35809b9eb3305eb9f20522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229176cda201329e94d86b96efe0614f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a3635bfaed941b778d1c3078297d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bd6e7d0b18dede25dbe62fcef618e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f0728d7bf6fea2d8cfefd4c8b8dd6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf7ed2d9ebd761747a45803a77073e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636498702764951da382d10fca1553cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db48c08ab470e22424e2d56f8896b48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e1753142679998039a7835e60d70d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861676e8acd51541cdf588931e1d678c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49e2b12c41cd170c819805565d6825532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c574c1fb81171f1e4863d89aa30dab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc6d2a25cef4a93792171f10f877aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123568989502807fff5d5502628a4b06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4079df27826b4cc43a6d660e7fe529c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bb4fdba0fe564f00fc31f114bdf0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e744c2999ceca4d04ad8feb83f451538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d91f5516cd0d12197bb809c82c0cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e6504b216fc5c65ce4fa8cdd9a59a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89c55440773ee43c4974618a844416541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffa8c909d51d4a4890bd36f2b9ba3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b1690bc958dfb59820277bafc1ca4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1244b17d46eb454615ea2dcd49afe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4390d6816892b09542492ad3af8c43c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789b14c90e901ea99cf98e63d3d2ae9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79010f8f97da996cd0d874140ca2babf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d00aa1b9ce911b34e30cd822ab5cd4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c650a2b7cc4a06836ac3e644d1186c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86fb146a3750b467dc11a6a78d878d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71690895ab52548ba08cfd4c52f53709551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030b7e4ddf4e533a99a8af00379ddd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329e0820949178159057dcd98208c41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b53f83db239e3a468f456973555af7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9854e4c2c6929935afe05aa7716c546555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e7a624b1f91d837d679c6d3d8114a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf378a26a34660042e879f3a212e542557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b745453ac4edb313d22b8f949684fcb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17749f77b996e3660d4cc4b9418f48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ae8a39a2f1c59b729e4f4165a7e5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76729e1d730798fc49acce6c630c95e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c3d4978bf7a9f3e694d90bd605def562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c8806b052413b3fc292017aebc232563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724019a8f09ebbd4523f4251a1eace73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56235a321dbdc4804e6386d5c582cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186123139ad006f83ef92b8cf2c38c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc897c1fb4b232c6037ad4ea742ff775567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8e35284c2fec1f32e9b9bab00bc77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92b57ca98c09c25aff3caccb0bb3cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152574fc514237d0925bb4d229343efb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a74e20b100fdc605f1f971f39b1ab3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59311f4176aa69e6ee588869981bef1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f39b20901ace5baeabcd61cf39d5fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c2b28f2817f39bb5ecaaaf05d2302574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d213558c658d23c0b6ecf4055989814575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ac52da38469ed4acd16590140f90f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cfd8720e84a3b2015e77be836bc86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5942dc1decc437dab4b2b92fd66e64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b52b3fd8af78be71b10c7fefe7b6c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bab45bf06b54cd0f8d20647850fa3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07664a121a4ccd1c63106be23a81508581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4245b5f9a0bcd87f8011aea51c89b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2d651bd6e9cf9b2978a2262ed7c11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e8c285b75fd415b4116da936024a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae93f9eeb847276808a5fd33b2f6b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b049307470270b507f88f3bafdd16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ed7e972c19e44778c3363e973249f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512104a5928c6ed2c8c0e3b50177c3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b8bf7fc41141eacba36eda465066b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7452e067449b62943a208ba20bd8d73590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bc6aede81532e864d7b165e79d9b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a133c999a560fe40ee1028d273a69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6f90d06390476241b80254da0ad54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a089d64701c9e4c5fe40e9cbde2c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182dcde183fde843be0bbceb1394d2e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6e9e8ef5a684d92daf225b1f7ba99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ba65a10ebaecf0b0f25ec75e7cd1c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d11a609e72221b6aab9e3bc2fe220a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0d8e6aeea188e637b8b3a248c4b6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d671066fd70b320a383db941e600bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f179f7c5842911ed12be6795e225567601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8e36f89e2be79cb3c87cd0a3a015f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7017cc0c983834ff079004a2252ffb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35639cb6ddd1e5185263b82fba5e193604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353c912227d1c02571a48763eaee6c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee3eff075acb22b75ec56f55ca2055606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fb602f13bb04681001ef90db3f72a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f039892503a43506d778b2e7e8a58c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384ac73eeb3f1605bb7f1c7c661975b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7ddba52a7c3b5c60b2d78503ac9ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01f3e699bd62d7b6db72e6a1c01719611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be200a726ab3c700c3a9a11e44b5e47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fd3f78b55da13620e79dee3f2b4da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c64e5848f2e4d57791fff9805d890c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350801e589b5a6aaa163122b1a54fa6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c44e312876db820717ff46d94afe30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b3e5fdb9cac4cd8de479d18d63a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5249ae29f11422836144b8b48d2165618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53833423359a6349129af7ea574b4f59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed048d4daee952856eb6f40c2bde9b20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148c4d35b146ad24422dea650c62594621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eefb3be309b6af6217b12b72b2b661622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7433ea6a4a8340d3f3449cc3683853623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa6d8e51f27141581a051fa0485e35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b530044bdce61ec8a2c77be6b80e671625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14f92608bfa8544f54cdcf8b8384db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367b029bb5d718af55bc359c7ab51c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d14364434a0c18644cb7bc12e008b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3a7a7afdac27d7a049282358c55d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930083e7e8550386534e58ddc800922630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a63b7466fea1d4d5440289636ccb2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc07d1528166bba1162ec1f72beb0a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef6e6229187ad8446ea916bb205c10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263f16ca34046570a39ddaaf1e43784634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50a420a39376b7d9dd11bd3f9dd381635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4553004043ef2ef8d786695e560ff47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7ba58bdc7e106f5871b78756364a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55782ee61b9245ed16c3480cf496bf62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2f110c7ac0a6b85d618971d88bad3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84013cfad466b2d6c6a4a4c847741b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18173dd8a1707b9ad812a498c2fc8b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc263114fe2f0886c1746b4ca2ad440642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a613d3af158db0aaa12ebf54f4bff1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7510c7c5e5decda7b7c43f18fc108644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90682ba4e4f54a9dc45f43eae6c6dde645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44e9ae4ab9b18e0c45516ff50c2db8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02e9adb97eaddf4e2744cbc716c16c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6841eade398031824cbece94871f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab7c8a995d94cdc4cd79597e672a48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd3c6c2956973d7b5198d844744781650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0064f24ad87a0ae0a2eaf8474d9201651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fa9d24f26f3ebfc61f39f0c0379c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d62ec5b17a2b1a6b96d6a24692f06e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cfd2fc76fb6a03dda2bbb052e79f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6140a96201ba24b0342a337b64c82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bb8941a7096348d384829647ac47d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c96ec7e7292d833bff365e4ecd9543657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3c7b1f00c96c7546644a0aa4c43e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d730e9924e164c2e664ed54ca33fa6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4f567e1cd7e87c8b99fd905b958fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e187513995014907d655febebbeb8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f961c824f1369d58201db23ca65ca1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262c8901467c155e118d8503f2fac47663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a99bd34232e441b5f67d5bf47fdd1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70d787078eb1dae887aab601c72fbe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34ddb64d43fd1094b34bebfd8982cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68923954f7e333d281616f3fe5d9b9d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b392379b23eb486281ffc0dc0bc4e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0cb93d6f5eee5b04a7f36f12ee3f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b73735126804f165fc8dcfa9e194cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62449f73601d3acc8671fe916c9ccc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709126d9b1a74e9de45fbe2831204a52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ec41f1db74d882e03b61c691088db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa20ffec5f857e9dbb6b00f53f9fc3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d707dfca288e5978d953ead0d7e0752675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd97acfc4a1222f0a654d1009a8b02c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bf01bcdd9726faa44f4003118421d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cc79cd915e6c5fb4f72d4644ec096678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a535ff12b66fa4e23ccd7e482ea66679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf865507cb6b1513c58c0b4c4470691680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c03be7ea2cfb1c296d8bc4e4ab3c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081ed51418dcc74f8fcaac25658b0e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf6bc5adf0308cb859bd9d2dfdd0d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf41fccb0d8b308c68c99dd0eed7522684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c95c9cd3547d286e3200a334428f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e11ca5785cdf0c4cd8cd710e487265686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c781bf73cfddb8b173be3c7e6e03f52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c00f5b7c1bb2f7f7294530f46c3c36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeae2f092157770ac895b3d2f88a370689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076a01d2727a17b0cb6be50de6db2cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50764cdff9fa8c8a18f94a828b65337691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eccdb53e98ec5dd0bcc45d8882af6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f429a02871a0d4bcdfa78085d4deb7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023103c93e5c85d1ebaf012be3a7362694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96579b2637005c7f24b95a532bd8c505695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340bc4a6e05a1edd4e689f62c24f312696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4c31ba054556087d8748ce4ff83c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd3b17e2b91ecd7879d838ec9ac5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c769f31bc5d02f517d9472ecb504478699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de40b16bc9fe2e677833ccce82d126f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85b6ce3aff97f84fbd29009be287e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7b8da4eaea9dfecfcf9ccb4da7422702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da016935d5d88e13e707203e0845eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d79dadd39dc7e1c7e5be71eb27876c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994366ee09eb24f78f94f6b43f5605d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a681eb33186db9b8dfbccd9cd4661706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6a432924690ec5c8aa1d1f536dbc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df4f22c0285434495751d86152d9c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764757cc859eb446543bb376318b4828709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe760984ba18f9caf84fcee6efeea7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ac5fb76855a9ca62d2e7fabb7605a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585992d5dcb18f8ba9a47f166011452712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b52814f4954a39e058676e2414b8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fafc0c093263a1950a2432f92f2162714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4819f855e63b291e0b326466cfaa2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379611b793fcb69645ab17b91c743569716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7eeaa8b27746fac57c2a3dafe98c9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c353df3f520415f2410a37be284e7b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae76cf76bdfc122279792e240bfe5d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540a9a1062bba520529c47042c6ce06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b0933eb17803cf307129e73fff780721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17321bbc453bcb71bf515a6774a25666722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9dc35fa9b21a70296f4ac20146ebc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50119bd861bca52cc064b97b0247732b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b16b3994ff611c486ef24c7550b2fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645229ef7f21418591cf042d5df54b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235a88873c99a04ff6f7548641d976d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac48c015f25289f160cc6467fe6360728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcb247ffaa825c7da4a6e9caa2e93a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fa22a10bba667dffb1d200b6f74cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce43a1af758a8ec226a70d0c6451087731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd83baf94c200dbe5fe5855e162368732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeded56d0d08e72ba53da40ca53b555733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca117fb99aa6a8aafc4c3e14e8e030b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834a1bb735cabf8d4a751a9e60ed2e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d903546b7db7be436b7effe5f04c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e823a86bee37e08e65026df37da1e9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9acdc7e58abba711ed1550d190f2ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa7293fbed7a0ac31c12bc551d701b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edad1e07cf17b933be66082ff5be26b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22752a708f04e06ebf30335df94089741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eda9b4b984315c128896ad1912fb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe1fe99d9ea806eaa7b09bf28218ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d2c0b9c195a7c60f52fb48a27ae8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a2ba71f88ab76937ee8c7ba9d26b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2f5a2644dbd7af12fdf4fce3deea3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae0a23a01af5ad956a353c34bff644747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822e44c054b3aae25b3d843aa92a1c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b91999bad083cf3b262f2deb49a11749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0aa4507fe4df156614371eef7302c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d58382eb0a0a6149f7b9d069d02896751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061ff9aeab882ef4fabff50876e429d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7970ddc421d62991a722fd0f38b551753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f834bfb20b7893f48194545c7e4da4a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1ead858983092fbd91e2b2d755b61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86e4bf5c1d59eb94757916ccb7ede6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183761752f19c3a52c38e059e7d6c8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c82f5c6ad90037ffcfe9cabc9bb76c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcaac3388e1ae7d3c3548b912edc5a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b23ca6e5e873406314f1995ba0362760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa6fb41426b46522d8de870d8bf760761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f01efd6249b2864708a9051ce8f420762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554a9234b13c24b3200c152ca96487a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727567ec4c3d9e003c9e1df6b0245ae764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cd39c5fa8953371a31db287b0714f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9cfb3660908aac4fe659dd0712231766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013acdd42f7fe69d0e95abfd5614cf6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03089b21d11710fd907a22c8a7a1cb08768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9777cd4e70662ad41bf3a305f1f75b2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7223b2cf831d4f4d98ef7ae8c08ce18770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39937934eb278d78de7a8aadf70f381e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd5d43809d992e43f390336eef066e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41db2c3bed8d3963948e56b41d0545773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a207a660b1f11daf156a386033c4f8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6bf660c5bad051488eba4ca948e15775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cef2e802c88a60b728e9f41a4c53d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db61f80a3fa602b13bcb54489ff8aa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed672424a79bb48668d023d0cd12326778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb980edec9e7d46c003da9e3dcf9fc89779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a05ad687df80802dccfb5ebf7765a3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85d91b65eb545760a0842791ce65db781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5e83ffbde9484640856b3247bba43782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0834debdc23db1f4ee24e5b0dd9a9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0b9b99af3e53657fef92d08ddaf90784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4586193e0c8edb2d76e724fbf86ee785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cd02ebb1b3a1734608ca5b3977953786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beb5b3bf6706fafcb100dc5633f7b7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae43d505d33d0c3bc9a4b55f48557f2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3774cc75f94455951ffeaaddff1601789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db097a65c84b396a196004f6f1ab874790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e8e7f8b5ff95e5e00ee52306c0639791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950e9bcb6cf7c05063a0f4bc0545543792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203fb3e6a81434f2d379569bc645a9c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78364e80b03a6a7053fabb425b4b9142794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579f76e4ecbc8f34df1ffde42c66ae0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7acecffce5a9a8352fd8f92d252e51796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83369f2fc063e3e6e64193f6c95a785f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7c0f8c26a8f82c205e8df41e9044f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7739e2bda13250b891982932b7367799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b0f113ebfa3c87e4e38d845ea132a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b69dd2eb4e8fcbd690d50c6877011801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfea31718b872a1d98fe47d804c63b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ec289920f3a9921e949850c6f2f13803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327eebe71d4249ad422e7fb018e6ad5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a6ebe82acb2621e0e3f7d715b17d9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e7991d22dc91574f53b7fd73d6ae6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f56564f5983e6fd8375329d05f7a6a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae2ae15712300519db709c56c6b011808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb42cad503323ceb7ffa12cbe67fc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e76c0bfd847087a8217e55156bf09e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0f3b59d470474c2002164e61751bc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbab934e7970250cde3d44e155d47c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378321edba553763e83abe47bf0e79e6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e4b8dab9e4c8f7c230f26260f8b9d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98b09cdddbe2ff4262a1726428e7b2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad63caa2318af85fa3d3cf9c43ab57816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe58c00cce7120c525ada586f71ead817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b909636f4a079458e45b010455c878818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544626cbb6cb618ef82a9e33e9df7561819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7d911b9957c2c9014ed8aa029c288820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1c376903f8bda8c90d42a645fbe7a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d455ccf97046fb323ed3ff0c13a1613822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf11c0167fcda5e60bb913a42b72f7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b88c53950efb84b121ae532fe6f97824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24677cf0e9e107137ef46ef709a107e3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6626202c50fd91f518f684921e82d58826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72835f4ecc787b02ad470dd57f373b7d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92337552f4b98cd9fc2273eff3ebda9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12097ea420358c954c15a025feff72829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57377da391da956333b5155c876a8b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53727dae6a99384517ac4610222c467831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49ee5218c0583ebb64695b69b02a87832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74dcc10083468a6f2036c48769dafe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cf0754f7b8e01dc7b120ace987e6c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaa9d511e7d2ab4ce8363ff6b3f558835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135f87ec78a1775ca4a0b95ab87b884836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c03d25bdf9d420061710a69f4e8c74837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e796e1bba005bfc07398f26ac25bb9c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda603d52dd026f400dd74eba8fd2211839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1458e27318e6922cf9e45feb1c40fb9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e39e73b182fb3fe32c8326aa35f560841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19867e9bd6964a26e3357d912ad7f503842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea76bf26159d0b4ecd4eb5d8e201a7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6a2acdcf771b9db6a60b49cf41544844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6b3c61187e67cf02d26e2d2b58931845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a65c543791002cfa020a59ac146eb6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014597f2c367b6f81874f92f6188c41847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366198aa4daad938fa83e0558bb021a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba1e5df10b5af0de64c3183617308c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8be6ef0529055ee7f9f88873106e68850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bef341a4103de7f782573beb0a4c2f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebf257606edb106ae07ed4094986d7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d73c798f0a38c5e1aa8df32e8dd76853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d1981d2dee6df4a8ffd03da2ee66b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d2a83334e567037a03d20f4da3223855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2965880ad46328ddc78a69b0e1181f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03b423fb74123035216e68df020eb6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007344dc4258579cce0e6b2a37e54b5a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d84ae23150091c17cc8f8419d278ee859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc5b6c8a77f43c37ce889f2a8f958a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6b83da4bcd34f51362515724c8eb0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15517535c998c437acabacbf56b8ad34862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc5c34005656d842ee05c16a290f1d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881064ba09b2536dfab6a117e8d95fbb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0afb83b614c5cb2879a1b0ab21910865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc71978a608c8f49761a7af25da587866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69749aa14c752e288526e4c6a50bc2f2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4158b1752bedfaf9a55be9aeec86364868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f656f1447516e9ada2fb6f766e24c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae493ce5081dad66310114c09e83a54b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab036041f94d995ec629b30cc7e389871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759d36c17677311b57f1cd44fe22f07872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd2109af823dec07140c7f3b5ab027873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14c110842e5e8e4223b5fb1b36767c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fc8fc3ce966e605bdd73efe92b6ae875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b3f5a0f2ae07069227e669a70bfb8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b175d6c5a3542f74699d5bdbc89f2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaae59acf34d407fc0d42cf8fa101d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442c36618f1fe2cc14e51971f51c919879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e413525cd3bd87c3274697c27786e66880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acabc953939b9f2331a4e738d7b97f7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b632b0ff1b19bac10b7a782437a4f36882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd6e09545a952b807df79414a50b7f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94f99599ac98c65052e8a38b681fab884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306265cfd5a2892220399fb661fdeef885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fe1f9a0d1eade76c1eea6e5b2ee2f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21695232688b67b8cd662c5c6442d19887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9b3c348d8217ee9e920dd381c8663888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a509fd73ce59ef0538ea366432395889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100deb04af80502b6a058de5bce1c7c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e48caa3aa59ff7b005b878bae500d1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80927fad7e402af7fb96fd3912c162d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d792e7e6e4d35ea54ab547825109cc8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70459b9d46c97d109fe0d9b297d3fe3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292fdd79c4561d3f2949f6db41f10cf895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b06167bcfd011da7fe2a3b430c292896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e6138397772a453f0b541a0a96a05897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f69bd2aa75007ae4b65d51be9729e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504698bd1091c412abd1fb386d123e2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaf1284eb83183342bc7a4ec40e0c1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bf1fddd126a5c61219ec2c004443b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfc1f9072ba87e1c8497e1f2ec7408902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a06c788693ca6e3f028e31fd45c290903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c329c49c25253474964bbcedd6297904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254844698f30dc7a6ac6c417a308da7d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e69aaeba144ebaa5fa6ac99662846906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d578d55db2dfb0fac3aecdb47d0636907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dd7948cbf71a87acaa9099bb6afea908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc733810b94ec04e144a03ab628cc8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e4a7139ed7308006687d26aaaf499910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9df5ed301000ca404d0353a83b834911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142edf8cef0ba5b3953de6788396b62912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e8cc749f51a6dafd3e80abb10da34913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e9c776ddec24178814558228a5736914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cccc02e096766d45d64238b320bf0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04ed622695316ff322329bd800a730916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6187b6dbb41305d35a84521b483f09917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195d85fe3e8d06a1aa0b5a630577c25918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4110622ce38cbfb2c92463dd39f73919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003b0c74606fb7003358c60c0ddd8af920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9a75a3ea7a7f5c941b3bb79173251921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d801b23c4c4a50f5ed08cb5c443081922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a67feae51604112fcd286146e4eec923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c52622c1066d5a121424ddffac16a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb42daceebc510d857f4f4069fc9c62925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc503b586ef1eb84081a64233c06bac926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e9c5d2c70ea02f1abba9ad64fbea7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c91ec800f40fe4652e0ffbf42a4ff5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34f348d86d55d162392ebe227a5dc2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ac02c7f5b0ffa309488974256372d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8e50c6658f4f1ac01b41ef97045f2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5e0a85fd63c5c42f7900bb23c3a9b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6134bef38d7243c002532cba1f947933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eac6b96d2df3913fd8c598068b604e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dc91a663e6ba8e9f4614e4410249f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16655803a156b4c6baa1bf30a6c781f5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ba1c31330876c149cb2a4bb379cc1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bfab1dc0bee42c8d3c10af8eda95d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e039d43617851a760285c0c8dcfc7d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1deb97d270cda7693815f3a0e4882d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53074e377ac0dcefa7403bd3afaacca8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b4531ef90d5a5f36c706121e6a25c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6e6601c0cbb1c5a0a48688eb6b4d4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdc892826d6297de0b8de49600a22f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e567d230e9a71a28327c65c0f70bbdb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554f7ba15bbdb78554f58c7fe08efae946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0957a5a649de333786b9067da74ab1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb5e5eaebccf880346c87621e90bc8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2873e5866c6e4f66ee17b87c0b8294949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2b38f5d1ad9dd3c14a9ae70b8843b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a47497d2835b10e013ccbaa4489728951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4c9808ccb0d45972bd8979c95f02b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc51f3bdc267aaead24b42606e5352953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4adedaea460da2abd7912577fbcf0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f40a38e9b4fc23241cfb6ce800213c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d84b87b1b065bcfd3562f2644f4739956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8805295b2665a3a9160eebee70d50eb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b881728e29d1a0d834e6dca0a9923958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff6497ca3d18becb7d62d42a086c8f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7963e16912b21a386bb0b5a07f38fb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20846548b3db40d19f5b65aa5273dd84961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae687e578e5da99c22216ff0ade5ea962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99270c0b1babae0db80e73007d6fcc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2990a49d44778640079882b3a10fe3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c97324542bdf8c41c8ef09126270e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a19d58694aefe9a6aab5889940aa1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8f26dd41cbc3a59dab412a610b15c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf6dd64874ac261364017cdb762408968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4affbe27a59aa401d57af6456b3e7b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca90f8c3aadb5f7758a09e6d235e2f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90878e3053255f352b8ee7ddb8d2ff9a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7950b494904dfbaaa03bc3480ce7a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fa71de11dba1ec37b69c9d7467f91973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408395beb18807127b3fe92c2bee4fea974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9be9a6433af90fd5466032f5c755e6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84487defecf97528ba49a01321804032976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557faac706c630865ebafc63cb9ca44c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42fe9685eae57a74ae391a88a5c15e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f086b37c0ce82364f1ed2431e310735979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ef24648b6334be3ada3c96b7f27cb980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5caf9c2a19cdc685367444ba090bc7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8d984fb23548b16e4961806a1a63b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53e0de76629b3abe73481b02ce613c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7b50bd6ba5a28b36a6a6df29ca6bc984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc935f066fca733bf8ac6a5523ebcd0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa51a0d0f3c024beca9686f58b5bdb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2f9e4e2e1bb48ec3f055b112408d3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83aa6c114e2c5b651acb5102f339f89988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71650d92e4f0489ce531bdc54e6ce92f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cd7cae5b3cd71b5c1775da4b6c2be990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1a99b8b0ef2ac79af3b457ff3af03991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d9a352f0c342473d4c9f873623a1d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4a33c796b66f1767cc6c815301c77993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58332ad5ef3e0baa21efe8d32c1cde69994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e982c37c373c9f4518d1c7fd1523a15995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02422e241cfff55eb7cf887074b811996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0954d2705925c3b81bf896988a143997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>