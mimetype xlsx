--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38c21981550eff8d22ac6ca2c7f8851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b49760be979a1b3ad7b57a20fa25e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f662127c39d2bde274aad9f1d4a8c563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02aa807f1f44628cd9d8f5acc605bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a1a74e9c502cc7ca3a9516687f4d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755c7c8e80278e87ea5c3d894be82eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f45cb1791a163eb1cffe6920a01127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84992d96c273672d9d748032278007d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f27baa497fb5940849426283c43a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17dde6b578b3c549b0b795bcd6611e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98252ba50c8a9fc72b7eb91fef3f470d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3f12c76c9bd5f265d0f0233c00c8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2122e0f7d5d7004f6481b06792d0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669f0771b2d5d9cf2a1de8044a3368c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf5f0453e2df01881c9fff464e40c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e9ea5c2ce53e3632c0d81ece5392816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9281d25c78b4b402266d2a26ead684e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ce197bc79169f1d1cf9ebf2491c9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeb3560a8293f6b6d6ed4f298546b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3190dfcbcaf324f58ee13897dd1bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6802b4429a0b50c72aafd133750c9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29008eb5673567535d72db416e4fd69722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd42585b15a31b02ac1a9d03fe19c2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e2aebfc634466ac552c6fcd8a42a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb3471c37582831f85d717558f493725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885cc392fec4d804fe8616cdfbbd5dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeec5ada417830d691fba8046c36f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b50dc17d2926ca6abd126c15a71d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45443a03c034ea5f429285dd42020e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5df09de9969bac7d097b1164dea13630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea63d65efba286577796d7f3fe5308631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4c9ed7e272d9824a79f06e149146532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436b26deea3072a1eea58703455b96a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eed461742fade19fc966536bcfd4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5c757cf9acab7a7eb120a2e2c6fd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fc190611d449daa5f713b34ac252836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cc82bbbfc950f16f926ab765a161637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f6280a2cfef1f7452c69349bcedba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dbfb983cabd969509d0b9a6a3f2c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5382a5199eb68d667b52fa0c996f1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726b487fe1777758a90b0e5b60bd14941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40277c1adbbd84fdbdb8770488b4494b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc5018bde9ddb813afa59c1fe58d6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86d42a0f59a31ce5fec1918f2901fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754c26308e4b1248badaf153d7ca0cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ea3107b4872ff84091bb75c4c160946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90273cccdc7ab6eac5be864d5fb50d8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49938269dc323f098a35a9249739467648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c249d8c489054faaa66ed5f07cb0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393d0e145864385c5f5ca3a51d776b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf25ca0583a806030e1263fc2ca16951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e362a11c6cae53b4447eda503163cd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d27e92844beabf62a5695b4e3f28d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeabfb736ffd781d9acc21436d165954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a49a5300f6da42a3d1ea49f6b659da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cae911d93f4a98ce7193c5cc89a4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c637f78b0fd75093e08172c2b6770e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c86204c04fa4057bf7aaa7b293e14658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd783071cbb730d084ecc069017858659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56098bd6fb586e5459bd43658215c18860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369084d0511ffa53e0d3d2aeae06b1e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8a13c976b5aa3145d68a6d2ecc35b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812fa9e390296936fba87bb458236c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6e976cddfec8e165f1b73cc14944c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be70e561cf50a412a36f66691e7870065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed7bd982d133b0494c0272f715520666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdda91117c209bae0ac8289ef529fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a48e6e7a0a88dce7409b7fdc095d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c260f9d1a88baaf58d52b5b964f0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75654f96b008290e920937f58bf511370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed7608faf980371b39f084c8007f9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e509384e2542d59317db0b9c88134a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bec1427a99e3cf44e5fdc4fb1a95373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff2fa916cedafbb5a79d3e45ed9a8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db973cfa7c24587c2d76442b0ef5112475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2b89cecdbb13bfbc0c156638a8cee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca207953dc3f0d6e403b435e3020995077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fc6f326acbc4e85c288d38f85806c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83d1001d831d9129a631afd5e0d29f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b194ad03cfaa492e2462e95b365d89580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3d2007bc4d209f186ba396ef14efb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed1a52ec63e311b6015a19ee693bac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5fcaea07468bb7cf96bb124d7094283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b6e857e1346194e003b51e8675f7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27273634cd6def5c2441216665cd232f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046ba14ea8bf8b48ad3b3e112a39c3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cea85bc7da9a7c9a04e2a8f8a58e4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2de21de5bc3a4974ebad588289c3d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372918b7ebc4d235d91e52fe15e2520889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6611e8b3b39540c26b1085d0cf63ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9beff305487bc33df70edc5d59f3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce25975d786ff9dad621132f49964292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce4983a85d4ec95f02fc89ba1e2cd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb88730ff9a7f729853010bc1fd642b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897b4d0b8ad61c1ac748dec51b03bf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56493422dd6abf2ce71b32f8bd43a2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056bc5618cc3d738b288b7bae3db37197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dbb8e60478f636e319f2a39468cac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c415ba749886142c50cb987fde59b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002a1c2c9c1ff3d42dc47cb6137fe89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c28197113c908c4a3cffce30c5a975101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ab65131c6226b9d95a8e8d9166b6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3752b63fdd451fbdd0bd3bc8c527f4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5e893f01385667622f906671234b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c029be89c20792daf0578e183c4272105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c99e7e88ca61657b9830eb9f28a776106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ce6fd0c68ce6748dd616eae34611f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a190f1ee680134c394fd3826f1088108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c30ca6f1e70fa918665207d3eb4bf5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778a3a4ef5d1d8cc8adefee50b54dac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ee48314700525c593d28a61b4c11b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8617aeb7643bc50063b42807836f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19e7ad0723f6cfbec849e6fd8ca2f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fae87695557659ae8a22000fa184b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fbde388d5420778d3596c97fa97b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf813566c9cd10483aaef9b94b3e8829116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548db91fbaccd5e3ab8dc4c5bba7804117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906307da235003bdaecf7f783b6b16c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529bb3ac768b6498ad46540af43cc02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96511cff5bfaeaddd75b05605e7621120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca597a04c17c3a91393a5c564882aa1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32defa8094a87031d1d584b5a334e9fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb952276ba69a806ee85c1c83bfebc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17959ab3186fda2e4ec337ed4dfe025124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a7f502434947123bbe808e79eea0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384b0ea52e8230bf82a2a5d0be19d9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a8f9f589c933463a1799eb036086b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e0871f1c3db87e7e46f58a53ceb56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082138235f82832b4eca30ea108e5e2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a15dd31086cd18011f96b24c6f108130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ba5c0f77555fbe43ec09938ed9ad5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400a1991f3a7679f83d377100a26287132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c88ae6ca29e251f29d850c270c26a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e4b925130be18fd6655771ad1cc53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6293baedd5046be1d735117fa955727135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aacea6d41c2c213c9466227797e08a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3774a15f872b0f2fc82f913e9b1afa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d4faf75b1fbd0478dfd69a2de06e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822672e6b08c4c306ced2000daf40cc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c36c64fb857f3d116ceca625802aec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab9f84a46e00b4ea07fcbb975bd68d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d13091d4484191d09a080bc39547f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dacd5313d3a3feb37bdfcbc5f3957143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182a03a0fc2aaa51b83ed6bd1d2a16f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d41b19ccc86e44a48dcc401a33d8fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d62b62ad2ce4ca0545e2b9bbedbbfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fd57e013c2cc9c79be557cc1f36f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51602eab719cf8ffe1f977f228487a40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c205fe7f3924dfa84f12c0ef0f3c539149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961b4c48b129f24db57249540c65adf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c68ffdbcf483f8027fc738cc81923151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82c445f3f0c980518c053981a88711152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea59262a52d77988c9d5db9a6f33723153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb4163592db3f8f86c954acb852aa7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ec075e3434846d88b616fa4103b6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d0976eccea8bce02f411331379fbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5666b14fa54ea6d5e584b54bad3526d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861448b75a85104e9d7f61b5fc1d3aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578096f08b82a0356ab3822d08ff6dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47bcd13ce0ec7c9efd98874aa2973b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c079fb2922be514319510d58bdd30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f1760b61827f1c7ce5076adb0ca2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa5260bfd5c9048d6124f95a9246fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26a1d0e9eafb680312a2bc31311728164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbed4687a8bc5375c7143269666483165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208fbf0b0fbd91847084ea2c3d44c23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22762cd74a6dca49617f6c935e3cf5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1018c9ee68831304f61d0aaebda46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0861d2f6de8970d997854d9852431169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ccdfb04e6fd69357eca2d2dc4fc32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b36dcb623f9b3ea79a57e093cdb16a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02287d38e1fcb30dee2488970534aefc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab54a9b06bf26cbb005df219452083173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2cbba77a63aa319aa3236451bc86c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b19c5ad43ce1bb9538e7aed92d250175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d10f3e885dd3101ec62e64bc1aedd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53554f582575bfc503c7b58c8f7cf6f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641de5030cecb37583f3954b2f772f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a49d5aecf9dcb41b3b6f101ce6e03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b785ae3e69735204405308e6b66ea2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc529705b35104f82466e762612df4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda523375756679b1d9dabd96dacc16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4235bf9d9c169bd832bf1717fe90383183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e645f70d65530f0ec8bf49702e79d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f594ac0170b01f075f9c2a0a9fbdcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c187e5863c35e40f03c80e6c6355d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8ae2ebfe2cb16126a117739e9905d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2b3f36a2851259b8d158897a8554d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a836f92859dd8d91ae56305714f906189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40866023754307832f1a5c92d4678699190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8c9b77b66ac6ffa1153579b825a22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7790f208368f0dc0692ed1c99de3f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58757a98c9e0b59999812878e95436e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d78b47df0f64e30558e48b5a85004194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d5b3771bbe4f68e2683f3dd595c2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd629d0ddcfd7571de6abf22cf920c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3da0ba4a6bc6c7f714045d69ca407197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda28ae4dd7c1789890f09b3f8b1d360198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dae4c1da254b00c1bdb4ce6057d36c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be49ab1daf72eac45055c75e5c1709a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2328a2c02f7202562e0c47978d4831201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc5bd7ac10f59ea9442448b5255df1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba68820feee548cfa47e06ee964ca9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9f3a279e6e0ba9d33a480ea893e9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63034f5f936422e2ac2c0fa4f44f2d01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793919a141b5c4c09b1c707750191a04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd7ab2f8cd26f2e9d3d3b0a38924d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915328c7663cb62f7bfafb1b3f0f26e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51c95e11e82ae3802fb92d2a6c19ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3190c2197765cab6d2c9c0bf6aae2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dea6fd9efc36837037925f6c3287fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07ab80e88df3d5285b5e8f2adbd53e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a87f47bca591e7a90c6880547863f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e62bfbdea8ef155002be5f69b7b910214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81154e49a656d70d1bd4481e64fb11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2c976c3251962ac3a284bc58e0fad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e10e489b0acd275fb876f565722e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3281c1ba8434137fa9c29c39d1389218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dc2f60e9c01a79a29bc85d07d58bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51243db210ace45a6137f1f1d3acd51f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f5e2f792bcf6b1ba3104c04563ce4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a18188d04cdbdaea51da853daee7e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86203f60caa92a6d3990e3b83e4b266a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd31a19bd8f7f974cb678f84272aa16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7d4dbd8d04da3e8ce27a2ce6ea954225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a2bbed6b56242ef39172fe9938c60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335f5d644d0d19555344232af563fc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346403dacd3d84512a3a048d7111177228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d19a8e717f295869bb35adb8ab626229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec8b8307c9b526772a2c1f4643293c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e767f01ea351f17aba87e5dc212f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab986410354c2e1cbd0f68091cf7e14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e2e4a1964820b2ee4d918a36706e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8938d77d6a17c43d2631ec57b0ea6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdbe433681147403677f1f0d0b6e85235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2bc8edbd458052a5e9de558179d5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14803a5cdbd3f3b25a0d093980df0077237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96cdf0c1067f580b6d801db683bc1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9ce230db60d879f3839db642c1ddb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0c0c75eb1bc62f54285165999e613240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaddc04bea9e2d240221447e2ca473241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dd35f1cd19cebbc224b84898e98d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c2d899fd8939ed468a8b023f9f11c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87558563d4be967a81f4f34f3048fe55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eccbe102e3944ebe10d8ff816ae32f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293530714b4c8cb303426a22f1e7b65e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c2a788b3966cda28e8a998f7703cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96058f69272b77d919873c9ee47dd8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d43a5e501a5dc7d4ddad01e0bcc92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3b68b53698e491b1bac93516e9403250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617187ce2a3cd27123fd321896c4c80251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c1107113ef47f6d7b4a09fc6ded53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730ba24bfb40f1d54b2ecac6c641c2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c90c4058e401fc85137e4bb04d9e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57868b7351aab8c4aa30d555dbfc6605255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0c1e7a4edce9f29e293a542477513256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee67ee6ae60217e2b0517dbf9b6e82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc441aecc34f144526a11b116f89a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cc60a5aef8076e08c3493e576b112259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc38ace67866971caefd2688286b106260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a325c70775e49986d5bcc54e715c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b0076c3e0e47ac44fde0ba78642a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b601ca674cf80a709ec2ee9c04bb351263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794cac276ae9a476918e2e7b1c1e5f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d34276535db9d836861a3ec531f7c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e2d97a33251a726ec73d66e5d1b10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a10148a3efdd1b69e0aaebdfd64ca1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc13f8b5ac1962668420f2b5795f62d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f8fb6024c6239d3cc501a7209f256269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a8437185d134a216b4b49c5379205270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaa730b1a7b670e877070cbc15914d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda9287e2fa500a2604b4399be9abc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e062ee6307aa39307356562fd37adf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a624db037b18727a3d495712804bc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e693f4b3031ad2de362623ee89f7379275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f6b36c70333b0d730b0a9e621b623276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd276018e809c280e7139ec0c13148a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1cc64412014a2aa0091fb91eb297a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14593f19d948efd3bf0a98c5046d0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cd014d7df50913c1b2c03a25a8c4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d8e4b32545c637981c986ebff2445281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c5412343ef5dde4f7b17dc2b58191282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd775971be2e47e3fd97ceeb908886283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90de92d8296549270033814aa82579a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7555e0c52417b107178322726b171285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241960bb39a54c38b2c663b2e3928608286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a8a577a35b5de01a1b8185d7a2ef3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2a4b65d80be6e07e1db7b25a5df59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663a4898d0ddd3dd2dd3ab79ff3af07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd5cf3eb7d8f416766836e91742386290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9b839e5a9e5ee98bb2c0ae0872eba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa0639dfb9c4e91e51efac8dbceb58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc21448e5a431208cc13f6593a2c50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfb8860467604a63321de36ab982a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94a28c19fd5631efa9466b5f784502295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffae12387dc98f076bc086407211fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75972ab9fe01624e9687f7fbdbb0aa26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc6e1a0087c229a1321acad2139dc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e641ad9fab4cd10fcd33b2c63fa1e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5236c4f654ffc9006a60f675529bac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af09f05d6a5fc1a7746eaea98d2a2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5b354e894bfcaaa7715f57c8bd51f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1a5eee09ad83b5e71917af1db6f3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b24075400d3d7ef8ee65dff9dd015304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676da96f6cf2c4bba964e61338c6fcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55e886af2bb58bd2c2f1e33f4b1cd8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66847a6f5d470983791b84441a44ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3647113d70bdc736cfd15ce0df7562308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700eff2ac843f9d7a215360a2cb930b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854b59f55fe7c5ddf4e8e4bf71b9d31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f6cad99db17b2c6729def66c343eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87166cc495cd363183b99ad13b993d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c44404bcb7267eb848556c5ebfa1a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3f167652e0032b266e32bd75700c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056750649e16f6c4e7aa772c3651360a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168e76d3cdf5ae259197cbb4218cbe4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b5386f3b570716db35b2f7034b4a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fefc3c487ff28f184723d93763da1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c311c78cc41d217bbc2cdf7941fe4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcca3d11750c91c82a3aa075b19688320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f1e4092475df57de23673b404dbcf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aa0622b4480ef96e621cb9aa5d89f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56f0d4fec25c55102ba99f0189e090323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730e074274f9bea3cd74f84bb31a1ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbc63b563abaac2a77a3bb4c4e56f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf57ed824dd51a7122a36f6e33361d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc712d3b6cd9ab4b3e827908d4badc28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee74d7ddf0ab9a74007eec356ac0bd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d848d2e2d2105e8feab76911dd45eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae322323cd3cb15b709ead53c07c3a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84d52461a488685c3901039bfb550a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f333041ff488599ab630b4fae8cc15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b290222ec688990bd9de2602078549333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302faf23337aa75c49915ed5c4dfbb80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dce074ce6c5b6cc1f83bfec9a5939b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2ff142ffbcbd1b41b7bfdd9d0f12d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a540f12d4585994562a1785c85c810337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16382b1eb3e1ada88e0dcccec8f52091338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aa8be57aae09f7725530730225596339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db415271a8a5e41e392376b9c9442b97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501f5fe2578b8fa42eacab1adece35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a12ada9ebc36503acbbb53d1c4b30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df8f08dc028b03616a883d1377726d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d014264023c855774179f7484c0d3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd78f8724b4e3803688c4c3a263f1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b91345a5e474bf7a3ed6d09af1720346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32af439dcd09fcc8d8327637e11789347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72a2c28eaefc62d9c27a879a1da11d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375d4ab2ee22ed1a2b014a8ce6bebda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f189b12a53e8906bc104649f83ccfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fcb2afc2d6bdceebe91b9d1c72e5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e14a3415a7569d69e47a99fe4153e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeaf56e828c0f24b8666460b2ab84e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f70537c2c257817fb5dd68ff54a72e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208662f2d7f9565305c9172a4eca093355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18810c4165fb87dd19609998f072eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598a9b2bd675afa4c0250e506421301357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8e0d996c772d6cb492f75c1d585b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd656df162dbd9fd2ad26ed28e34b8e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26146e70753dbc8e5261c365c2de8f6d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c4ff32d43e6a120cdd41752c3d1b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d035fa7bad738a64ac489284ed6db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b60d3073db68226f38b883d84e4a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1505c3b2da361f5ac46734feaf6e42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd725cf3b1454c91c30014fb73ee8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02338e458d94ec493ae515cb18377d24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a82184ffc81185315130eb406f56a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ee6b19a82ad10fd030a0fae960484368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edee18491ed10389d53925f82cc4aa4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7fe9d415c679461fdfdaf493658e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a37b25801ad5adecce215db0c53baa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f98b833378e810986bd28d2306e4a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960de2cd7e667a767496658b7bb3492d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd76c55683e7e2e1434dc8d5948b25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1118c08ecad3f133ccb4ddef106b47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bf63eb71648b23ce8fede022ffaa1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ea1e25272ca580fda190e5d618218377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c1be49bc672cf07420f94747dc17d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b9dd67cec7fbe20d1454e493aff94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e684bf0ad3ee4070e80c363227696ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58d813a78743148449c205025e2686381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449931f010ee51e63efa3b207aa7d79b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74adda69d21b9968f01bbee49d30730383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a523ecefdd7b53cf08da0192491f17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af991e3a0bf47be4b4b0b9b858bf2c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937368df0bd412b11d162ee9f2a7a3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988e294c2b220ffc7d6c6ee44d1a4f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefc01d8a00fe70a14cbbb679943fca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0b6a58b290538788c9175453226bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf2711a807156643688db78edf4ae0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98ccdb60c4d07fb5f193cfc4c44862391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6de036c8e6b42f5585c77d748f2ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37adc3b60a4cd05e5afc099eddfc1b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475d9ef85d57a3bf74bcc4eb738dfd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617f87e2d6ce4e5bd9c693b05e15a2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b8a63559776ac2aeef2403671a2eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ac44118f6de853c051fca07210bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730d2b14a9f33da9e0daa21a12e7588398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4557b0f5d50d4616b9dc7e943c5f1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d4ba60949659c31c7f8c57a7edd19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c974059aeac0ce5d78ce46a41c13b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc98d90df3756f86efe8bb25c90e694402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d926cf7f9096012b933fc037b06ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f537d30e511a142637f2ee31e170af9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a31a76e5d0ed91b225f771ff680a00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdacb85bd0c757f61808a68413240d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c158c309d6e931e866999955a321f4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0742e3f071763d9a47e4871c2f366408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9d7032d8469ec88d7c173d85ef715409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c327e44b4884147a9681e464afda366410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f9490282f5f0ac85dc3a7f9d31133411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640329634ba6c698156a3bc57f2a28b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e9331c56ce2c354bc3b3d24054deb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cad462e5b4be0a3e89e61a28a9f86c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47134ef91cd647bdc35bae9e409788e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19238a18f43e492333fc79eb0c4ffb7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439633e1464f30a2c92f6cb3a8f40f4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525e128c86edf24deb2cbfa69c75132418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5a6be58a4a78a105edccfe7c52518419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54f1c8c830e73c4aad75476d6d7c8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2424f54e1ebce35186c1f72f1b4eb8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c12c465d37b29ee8326c2ed075aba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e9f2da3ae9a0685474cb93c6d9660423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c9267d4ff27c487ce213da56a82d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff0774ef27429ea81adff7faa8ffef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f022409a4ea21a429ac68897a7492426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e54549ccde4b4dede5dcda97d1e329427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec0220e584ee5288ac5d8c0c4179b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a2e811295b4a76e407161f19850e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3b2d89fc853d3608d6fb6233ab735430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbd1a6a9ec856c0033002c08c01ac1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d45aff7e0f9b9a9fa68fe4514ce148432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33f9eef05330ced0f8a107c79ad9b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd72d1b05f9e9c07e08b1c45cc1c81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fc2abb3556f174dbb0f6665dfedeb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308184fbfe214b5db2d39534ac8595df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29d124a61e3fc2c5787556b7739e96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72056826c1f0a055b4992817ef59e2c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da852daf81b27badcfcbc5723076d2e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb093dc79865036fc81858d63b8519d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b71aaaaadba70b207658a1f71532d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b73f73362ff89fd91b05ee0a05d943442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d923edc4ba9a50e940eb27e15e575443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0eba7acc9d225bc9f9c056e180bca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f20bfc80917dcc7845d1567e3633e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd1af8581d6148cc8ed4beda45d593446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12e3ce15b44251af58882de47aa22a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eddd21d9fe7edf236d4e8cc23b339448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1c9b98dd786a706427013cd5a38bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ce16d19c8fddaed5d2495a56ce218450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe8c7f7d30c3d142eeb025dc0b26cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab41cd5eed6bf369c3d7077907cd3a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd8281a32ad61304531e5c6e3b420d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c709b37b772a619460fc65ee99f3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cbb51e0610f7fb07261e832222dfb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36698265196b63a5b6158e6c2839aebd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2e8f45955b38063926a948186926e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce4d5cb8e9920de025073d05550136458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e64acc086d799a4b660ec8b870d09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300dd233d1fc2d3a1681af92e79af45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb055c2ef6f9362a2d63a6203a30bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dccf278db34482ef37b7c5144a73b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb24cf3a1a3a4eb5d5aa916e6333310463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef30b86b2ff994d5f454396170ceb9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fd7ebcd2d5406e8c121f98d32e3b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a7b548b634a923f97b337e8a53759466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190ca3d646f89faddc114c6c9fa2d1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7cb8a9592d50c559b12d74e1b7549468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13503f1ddc63ee3775ba679e0853d67c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9ca558dd152bb3cef76afda335a2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabe6027046e2d27da742ef1d2329c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d1ca809c8115732d7f9fefe940a8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769eb6a712283d7f6cda5dc14bab05c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ece4cee8f6021510bb70d2075956a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174561bcb6decdde97b897ab2a969b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b96ce665ba4c5dd9a0982d61042fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d393221652d7c5f5d24c6665d44ad5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f97781e7b5eef5318086420263b098478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b18d1653af9a2b7b8f48aee2a9eb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbbd2d0807d7ec11cbc0601f574e63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bb5bc7f75fb36d4abd3036b902105481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d314512ffd10ffe8ca2919fdcabcdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c58171ee32be235938a0f3997185a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff2477cc1579908871db473d5572b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90251044453078a6e2a39e5d7f981428485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4854c992452fd379ad0a61860c4895a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0d29be747483086bff8b0e9f94b3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce10203c1d935b3d19ba3a8ecbd2fa3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401b37cb66d93a5e09ca347b831676d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea891fe72bbf2390799688372f6c49f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519eb7929f563f3ba9647cca38121675491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac394274256b4d325a4ab6b751672483492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590381aebde60b6c461bdd266876f86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878d36eb329a87f6ce503e591df53e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293ca6dc90ea8c869706aafb52ade4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561543fadb3e791de01ae741198b25a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede84af51f95a5a776f22c430de761b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1abc1f9d7ca00ad16b707f699c85dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93938bb25f5d4234511f4f79e0782bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c5e7924a851ba1bf94da564e9504d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d29827a9b90ec98f820d74a3bb1fea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb220f9652916970b59a0ec7c94e37f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ed23a77f891e2d313f350d27aa8bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb0928c0085eb84ddce7a9160b75af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49881468d84cdb15ce18a062d002465505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f491d72cb881dd1756c768b73b4772506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e638d104a69a6527b64929078b28a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4339089e0a55a1bab150a161aaf4b53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067fffa4cb594b2c4af887fc7c88501509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60675c138e58e3fd684fb1d0ab4bdf7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb1013b5239a17dbb9d0f415d7fb06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a32b0de62718f891e599f7a7101f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0ca1f40a41c446335f492138b0882513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afb1aa8c64a63230b07e4c1bfdc986514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f91d089ed6e1589881f151ba8e8ea8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dca57b0b6198b365318514ddd78246516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b331658f5669e42b8184b5a947342517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3264987351a7006dfa24c64946c06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03b2e28565824d7232199f435c8e4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3e329b343d3d110bd71877e1b0600520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108961161ae05f917b89a67e17394510521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d1df5a78cdc7a0a633ffb400efbd4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b658d0b22e001d4ed281d9d68a5d995523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb220a6a4ac298307da25b17794332524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c66e195ac6b656d0423b0a1c788b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c1c3391fb699cc5c6d18b62470260526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b4a097de1518fb1453a6faf7a217c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10af6942e1b29a0a8a7c0e3c4c160f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7027d56527ef2408be08083c416f5fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3452097bd3fc5b66a8fc476e7b247c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19485c2524d732174ad15500ff0e6557531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537a6482cd520cc7904a1b00b90ee95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211e63284d25ce65b92e950dc9315b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587b91108623b5801629a36448a7774534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17945036508686db46bf0a228b95fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929df21e8f983fba49ad2e2fa8e83ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c27234a76240cf210d09258a16e53d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802311f093631696af9ed7d3acd8a588538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b184826052c2e68dc89fd75fcebbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7695172d5dfe4bbcffca0d4da79ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a624410f608e4df50adc505302f37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c67708980743bfb28ba896b0c2a2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ce80f10fcc226bb4e78a53dc39fb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df6524f531d6861263a595cf77fe5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7096569dc94a5f149a909ae615f6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928e0694cec89a2555200ca1b512846546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e0f976eaf8d8f845e1aa4d000aaa4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930afe808ba391c03ca0b9baf6f7ba6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c85ae5a1310e7655fadb6df1019ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598064461a4a81acb1fa70c0f2a1ed7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dce004f87ffb223d1d04b30937ed0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e970a6d54eeefa807e4eca3ed75ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b214215017ce5f5b8f8dec46ae27d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e70838a592658313f8263826dadee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c830b2c39783dbc3811975f2c8807a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2ff4f731ca7befc95157f0fcb340e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853c53b5db28c54e551de073efe0ead557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a2d7f6ba817142353ce9ec939dc64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4443dce65f0f0746c874aa7dd240918559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30573abb7846c71456170b24daf21e70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d92ef6fb0f8af18cebf63c500eda9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c645a69034289ec7a6a357f7b6bbd09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c47cd749137fa017366cd3d683f7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080d6392096cc364bf4d28555df083b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bc750768f091ebf7998d92b3fb8ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a8844180424abf3997d6ad0a61646566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c2ef3350af370664b31126a73cc24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad44b8dee9d01cf7d1cefef855ba0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5de3fefac4f053f9391da9786987e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d8d18a44d210c9daa7ca62c7163f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bdce3e92b5f429c56b0b4589d70c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aee06803ec10bc0e20b19fe9bed066572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0e10b9ec667f1ff61e58cf78ff4d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2399350238ce64ddf6ed9e7b2330639574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db7cd58322f49364e7afa620688c84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c949d1b365f2bd114abdebf372d6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d96d883662fc5a21706e4c00a35787577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef81e18f1d6daafcd6b4e5a3c07fa1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc782b98521e71459fd673ffeb44a84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464392b6380fd8d09c2e0b6e44a05c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214aabbebf0134bca5b4704e8af000a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a4e308c47f716ed57e6a4dfc2d785582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf2782e2cdfd99939ca2a3ec06a052583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0df893d1b9ed1b8665bc73c779197584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee277e0af3c9144f3957220831ca0cc0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77641a0b3b5d93f9802fdde240f064c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c142039d2244761b067f131d689b8e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24689a85fb46e22cb404dcd36ab17f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c8a4bbb3b5a047bc87d01a9b19e77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beab3bf4e335628b80942fdbe1bf438590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1dceca61849fdd71e8afc42d1198b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576554fb28a6a32e12f4c5615dc6c6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085cba05965ec6f44e05bd491a64943593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5d7abcb1b83ad6dc0c623f0f23a0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a663010a5ba17843a0ae0c3d0044e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5c69e38118e5ffef486c60d2eba15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4231d309c40d1ac0d7f56712f9e2b3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf975cc6a69e2193257e27fa4f2a8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d78059041b3d013b1309ac09fc847599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5443f8b3c1c96c29b655a9477e5e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d88bc6ea4eda221faa12ddd8a83d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325638f99ce802d35082419fbe53560602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a596ab591eace4b09159fadebf0b411603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dee95f8c6882bbfda8efc9cb82648604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c1c79271f4b97f290cdf8505de537605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86cf6f48db82d538c4873d83970f0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486423fa13ba73430230141a2e45f54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74650d21d438a1832230f8d3ff4284608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80972386006b99fadae1011ff5a0cc08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41d34117d6b7476a6e478b4764ce68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f74d2e5d71a3c0bc509c2d3044fa8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6425cd5e964fb2c38568226815987612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3804cdb3d5799c4d4d11a8c5569fc17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609b800999d97423dcc155d96e1eb0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432c5dc87769ca193cf9f904faaabf5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9af8e4e17cf2c74ef476b46cc5848616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b0aa480f22e52ed516e9d2d5b8fc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44871570812a5b3b26d5d3b9b47ae1fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63a2dd33d71715f8cee46e9eba776f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bed78ad0bfd335cbddadcebff5de86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d7b5d6b077c311dc315f45e776353621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a82dc51557eacd437efbf6efed0be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78148fe8e15c793544b9db5f074ac27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914dcfde5d860b1288028f4a86fdf07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a58e6963e0f07484fc1d6346566069625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e020e2593281f677b5fe6a6b57260b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c83229bda37349965a7f755bd2aabd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd868dc4bc0ecef26096fabf1ad7ff52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b9ebb9801d90b257ddd7e61abfdee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640d40cad358fe87782daab256fc241630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805d01dc04305075462f66add1ab710631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359a13405bab402b8602825b3e87e70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ff1aa4e947bf1e27c17bfe53f9e74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca94a10e2cada17d1667f31017a444634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e229a29fec764bb4192357fdf8033635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601351b2dd94b1f60befeae6ea8b4181636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f2bd27a7095d9694a4e85a3da2507637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a26a1d1c6f46dfa96399f94f2f115638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb593cbd3c803301d65f874d998009f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb15e1939f850b317734b5132a9ba6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd46d960bfa8c527b2f1d6d4992e8b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdd43c609b2c6bf17dd710d4ca39c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174b0d5ff646daad719241a749549f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e5a749266f33d32cd586b34d20fdd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e379f4a5c517ef371e60879c7f58f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e739e170115c27aa3028cd9fd79a71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa2d2ec5bf89317fa8d9e98418d661647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f284291531d4e747561e81e8b774f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cfa49b4f7e36241d5ae5993866d19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9361d3efd8bd4e176dc23744e9c1db6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bf29639f50de5b42d0544ae4b3dd8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c42ee2b17b5f658f40aee3b8dc0f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37865db79d3644f6e58c91552d68cc7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64a02c868e5382560011d65917e627654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8e1685b7b1077c651a9a53be17071655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bde27f679ddc2351bd542431c0e08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed89f1506d13c2f6e8e5dd02a08115657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fdeda0f32d12c8f31aac365326654658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092094730f5b3787494cde7eb4a4191b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56cac11fb5ec8972cdd66afb66af28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42ba2ad13ce4bad0b01578d6afe2c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7758c999e4405e3bedbfd0769bd6bbe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484a32e275b921f62f4a238092119e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6a60a667ed13a7cb4bac40b0472da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b680b1530d664683d9a78ab75290ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0fabf7878165054a7ac63e516a122666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7e0fb56232ab76f4289eedef8330f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c39dd645faece025079215e5a2644c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd8f7c8929f030e9d4f39c226fc07c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9587b4a96804687ced3ca444929697c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bf0ac1228b4aa2431e3c79cc7a045671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbb701f2eb1be511bf62632e34e01b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92917221023d5828c9f044b18ad7f0f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a779f8bba3e7ae4a24b5e25d38b73d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a020740471b22467ef18b37eb3537675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f5a485973d3222fe26bbfe86618a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec59ffbf1518eb5389fdaa230fa6ab4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc0696963d13e8c2e97b1ec846eb98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4335549ec51c923e8c834eafc449b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85559f02f23a9d85a05e3fbd79cc9932680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42800a6aec1da5212ade78a8dce051681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d85d4fa80373d91122deb69e991444682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd61dcb40c36796631e0fcbe79d9a51683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cbbbf8342a7a8c47e5a80c5ef902e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d10033320de83d2cea0183d6082d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06a6651cd8ca97e64a768c77ed01d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708662d7e58b84c028c8b620c951ac72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fc68628355d77d2f2fe22504cd645688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffdaa1daaebadf9804903831e2182e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b490b438fe441cccc142ba1c43fc5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da69ed1fab60ad7dc63df5a8772c17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79a2a7d88258a9cadddbb0a30860af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866e190a2e80814e0463e888c44bf0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e9cf732190391b86ed5161f4840e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebc8992f2e43d95f9c6efbd91bcef7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae231ff6ceddfff018437ca35353065b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7a92bfe86372851fd7f5f7f6a3127697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74ace48d3c8e156f1aa055d4e36b96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799090f3624c970abb73b1790aeb77a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d795e7c4586d94f2250041be509f28d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbb127139415c3c11233a15313cf62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5cba493910405991e78bcd6710274702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8877e97fe90e6dbbbdc7ea0f968b4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97690b4591d669f19255cac7ea054fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ea90f1fe1947219502cb90309dcf1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b1ff8d1cef5584ef050d8d0d2d1dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34f7c75daf2e43ba9cec9258fb3637707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039909832409e0c8a9bf194b6ac764b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ee9c471d773e609489fbac201002d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36cfb7bb431fbd9435175ec6c7d24a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f83fd228fac7ec41b705139311de0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd56133ab006c19b390f43bef3b0da5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722943e5f3f874710993e67e2c533290713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d32bdf8d6b6910836388b60392e974714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7d1b97fb79b1283d09bcf991b5eb4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9568a3687a7b694a2a200d4269002716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6999115b02285527569bcf51b9f99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17972f13ba08ccbf97e998b96f41bab1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a0a5eec1f6e48083591775cf245f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ca0cd4ba9fb82708fde4080fd4123720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88204a5341f304685846c30b5dcb2252721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92c9481691da4acd19eec8b76d79e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91bfe1db6f9b366390f455427f038f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413603b86ae2ddddf9b66b4c99bbfdc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da03ae62ad12e4b912600f83649ea18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e3532fc6c4f52706d443bfcbe5c35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80ca3beb87feb3c4627fb0462d0039727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92891107c51f1ed9f5bf08824bfa9ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca017da529dfacfbec6776489fe590729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfdced9f5c294622fa1b3b1dc1bdc8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013c470cd87752bbf58b6c1edb797e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee91ad5f36e1b5f42739af38476f95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd97c24ad56a68dd892e041e7ecf728733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567897c0d92371900e609d390f4200a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09c94120155ebe30cc81d6326b368c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd3b683cefcf1ac41dbe7ad9e9261a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958f827c0525561b7b4f942fa1827a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ca0bb50af1595949829f6bbcbc726738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d5580483a2767edb8c83715d3dc09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3945f43279d2a7694debaa635841d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e4db0ec174232c5cd5e68d274e5d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfcfd696bd7d8e708dedb59c913d03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885546f966074d743d4e4c50be2a109743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81541892db9486377cae86211eaa23d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03195929cade4024224bb5ff95c92484745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96277587ed44140bf238408b256b2e27746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6737f494cc5b9a19c979fa943dd1a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177a431847439840bad266da3b1b556748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08e9c8f030579322c930a84ff32c04749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107c10129a8f531ebc9390b80b918e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625dad5cbe6992567bc5080619e108d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774118789b6626c944f744bb0877337752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571211271256ec0ea0b44ef9c6224408753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072e287128840966efef65335b48ae4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22269d96cd4f24c4dc1b55aca2626eed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612ec7bea63a73f2292ab029e4fa6fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c991f2d04451697bcfb84b4b866667757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974c30313de605dbadc85b0c528f481758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2f6abeaad20910dd6e19018cb9e0b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d50c4a70e20b2d6d84a34a76c9e742760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b123c64bff96abf303affb8be03ae84761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312943c300448946d8d76cb39859b75762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686825dcc9be365510ea26aa6cc05ffb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fb0d1a1ed3006dd8b97b7eb77e84c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d71716f4f7f8828247f2aa53f6e09765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd535f349180416c36382c11cfc3f1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff234723afd3f968088acfacb454c1fd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0506892ce905fa1b2664ae0b500e3e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca729fb1b8fd23d45c1b9f1b50466d7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a4641cddd7cdd6454ca6a756a73fc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9a13b2c134aaca5b2e87b770b9b01771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01178c2b21a3f2c58f645c87b4a1c0f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c779834e665fd81ce2cccc1ae53cf8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec9b4b2b292855be4ffd6f74b250a5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abac1535aec22e4270dc254462d2408775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4013c1022a47b628fdcffeabbb02d45776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc9702556f83e81e8656675d81da4e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe43924a78cdb4e90e8590e8dbf2d5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30060c91d63371d0bf4bd97cca44c5b3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b74dfadd947ec19dc11050c239d593780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f2600b3108f5ebf2fd3296b6802d8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddabbddf1d78440c9f660c43ad876c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb1b3b73ff20cc63be75625630f5f8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdf10a4223fd118ee61bc60562bbcf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ce16423bc48650aae4456f8b50d71785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c0eacca12fe2263369552d6624228786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b9555442f825cdb02eeec3b79fcd3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b3c73ce0819fbe3e9eab095e87fd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed777d2dd8a548d9d878475bf51ea1e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c35a508005bb811a512e61e9cf75c5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27027fb8fde7232777046d1c2ceb08791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe572fbcc91ac24b75c2ac4733453e57792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98c393b6e63ecaefd194d2a759099a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b849c92a42d3e3fc257b39a264b3c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138a89f62ef1d51991005e33a488acd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608756f9490e3258ab8f26f09e106c5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec17d506318ce6ac3a80c6ffb68318797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472ccf122b69f4a76c69fc85dde535f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a941b7ff13eeac8d40e2ab4bf447a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76791b37dfe8a91b4d6b3da0d71f6323800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ed4d44a316aa6f4a0453462238484801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cadd646e9a47113b3291c0628b2854802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92880c10931e47a34a032a60faba30803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1e1a7efe2e2bd7a8a2e4fdb24586c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba039a3622617268b47cafd493c229805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7c4e46f919fbe8888b72bad75d011806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933ba854452f8e8d657c19a1512bfef807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0823f5e6b9899ab2338c781b8f1ceec808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc859b9e6811d9d64dc7a10db2906b55809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dbfae161b912c0da7257149d441f2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aad4ddadecf60c140e63d4cb2bd609811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae74a9c95bcdbb56c60ba8a5e3d0f62812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d395722bd355a1acf739ad7d21865813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0908a0dfcc4da88c397f149cb3c75814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c970a0f6f469bb42d74281ab204311815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699a94475c97105d60240a971d368b0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebad7eb4849896a7fc76fab18a27ae4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b3653652415456084650b1c2e8710818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88da642653c4221179426f1723ef3d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1d483eef632ce5345962e5163bd4c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c665622fe752596363750bbf6c65d7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36642233e9cc2a1afd3514d0b1d0cd8f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e5f57a7d5ac7dbc3486a1fa9c2275823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bffe8441e779af7d5da3502301824b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded38973a70f77f12169dd565c5b8ad825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b478a08f2020f438eefa9081cbeea826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25059f773a1ccf255cd7477015532c4e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8320663d0245cc29cddc3c0771821828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dc2e839fa77117da810c57e981da1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e6810c20429fddc566f219cee6643830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0922c007ec89fe17118d63aa03e397831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca722beda9559e0a3f256a7cdc0b60832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891d3084ba5752b991ddc20444467e3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcaaebd909670c196c80f31a0c85fe834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efb73fca56ea41397eb45c5a3bc464835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d565ab754c98432dd7eff1bd17cfbcf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e1e3b9bd7e9686def499f6eb2f1da837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bab58ba18a567e613a60cb05757ce838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c66e8eb1a27a2c281c477fc2435ca9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc378cbfdb1878f5bcdb40b5c6dab7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb174745afcb2a5833a8a4e901674f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac2b43d5a16244ee2ec1c7a5cfd1f1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfcff817a1e42a061e74afdbe65357843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34b6db865a9530ba10d0976adde363844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00734fb8ba948b45106accdc1551e4ce845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f228fea35cee65df2aadcb67b4eda846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c056a6f7e24d0682c9aaf495cbd0d5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027b17e5c6dc8c5981b8a94b27660f1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751b7baab350dd488989461a00f7a08849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c79b567d5cc4906b918f22401fc57850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301caa51299830a46c3b6956e2b3dd2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363c239d4bdeca2d6afed63022dd8c7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cb6b9674ce348470ee9da83fe1527853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ef9c54b67d1fb64ff7c9e63ac553d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0881d45f068891d474faf65369bb31f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b65e0c99cc7cd4d1b93db3b0fa9a84856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4368136fb7fd47b23dc6354ef958f8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e34ba85e06bd36e523b5cb5c191268858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a8c0cd2e4190216d8854993e4c9b0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfebe8fbc28c9e255fa73a4909a575f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1761dacffc42201ab1915ffd8d431861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecaf415adf5f64f13421be7e1d6502862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5c7691cf680a5bd19d67712ddbc9c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0a226c01ec2e32e1d4862b33386bc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed27515212443841c02a2a8617b7fbb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badded501743e546a8cab86203385b06866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907babc676882a0218d249364a9b640867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a260875967140b59af30da4a4e5cd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041fed7095abbf1a7686633891b2e03869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a663f263ed0edbacadc67c32e506e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467806f4ffd80f71bd2393d7bf2c771871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006f7591f94b1cba3765ffe5f437adc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243154b83214a7c58a6630887a9c570873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de69f4554215dd2a7fc4137faf6e94874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f4a80924c93c132450501c0b12c99875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25093b4d1be5922b86ce1533b986d110876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc2dfd6a2969ecb0660dfc0efdc662877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d88c80afa732f54d23e0527a9cc06b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0d347e5610305439b403ec187223a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ab7447dd6ff5069bc1ea8a3627f51880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba22ce86ac5ce3cd36630f9f1d8f77881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4046be4b13eff193fdc56eef6ac5124882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ce38f3b136c66036a7b01430344f8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f8475439b9eacf0c3f33f0d50c5e8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df374b64adcb95ba212d7d00fe464494885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec0d31d357407073b9d2a78a43133b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fed59d295bd39cd192cd436bca93a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf0e2ad34f5f2e13497ab2581cd9a0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5d1d6b02654eff65f08e20dba5e7f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb478c1e1b66fe858d66848feef1c5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294cc3071b3fc3df260cefdca482794891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea297c289576602d01549f60d85d8ce892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36294ff82646a5bed9302717fb655f78893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df303f5e3a9e22f4fe8f90514ac9ee4d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896056317f21f0eddcdcccb50a312990895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42498d9467203bd2fba56b4db8483e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943190c8ed1be41f02b9c5df7a89b288897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71929fdb120de681d799aecd10c660cb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f72517b427d6af3d1bb595ccf6351899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09accdf54e51a25b03634f6acd8642900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4528f734290db35fca2a9ac4a5e0459901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ed57508bfbe50996677f8ac40f4fd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f69aae66b7670e6d0b9feb563609f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0abd05314834604bfe30b63baefaaa904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94930f236451a09a9bc20b7ee05b1f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7334a5102787317ff83cbe82f5f97906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75d6dd4af2615dbfc2d0d9f38ff918907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182abe977581ce3b77089027c7cf9d7c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808c155b7a0b1c4df7dc23648a7458c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954d0868cf0f10914528e2e6443194d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56594bca34c43f3146ac59e44389e3a1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91fcf2918c4ab0c599731efa21bdce912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a396342a5e01cbe776e57aea80a70e5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7d2c018db31b0d06c7e923fc627a0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba15d777e075f312a07b0ed00ad2935915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bc773cd9e3ed5f520742a36b7c526916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafe734f3ec1d94b8cd4bcd9d3e9242917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea3189ba86fb3dd1667d7402a16dc3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986cdd58ef695c8984f2ffaaea28e8d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef777e1ca0d1f50f36b2024d8c2a380920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3953bdd2c5f5468da6c63aa0a4e73921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c7aa95221920d6752c1d44bde8137922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2c95dd30b3abd764f3f5edde8cf48923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ab7ff32024192ca09a770da7c5c98924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af76de5c75921a41665429222f5357925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ed0643cd5ad153ab7e5534c547406926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65704ba9c6f72ee74a7711474629a589927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7f941df92640b4dbb862a23d9f597928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3bd51a56d79e69f887f58c3518dfe929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40b258d10e68419f5cd14f1ba7b590930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e8cf7b9f7d9e0943ca4855a406c46931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6a2520810ce459bca0a52b606a37f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06886186510cbb3f8bfa0f088a69479933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6d2b26dee0993d581e75e8d725654934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e85f6e459a81ddae1e3d1dddb36a1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d4bd8f27a0ccfe3997121e8858410936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ae016c2fd5e409c2c88f98c3584c8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c84400687e6d16c1c17f0cc4cc5ba938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1755ed43cdd1951351b276fdbb895939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8674fad453f28da5c042dbe07a388e7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d1140f68fe182e4285dda74a89194941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f870a54316acf3e37c4ec882197dcf6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e187ee3cc8967dbc1c84aaaa064e26943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609bf8d6a35ff382a2d2daebadd5593944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882607a3ecbb5f7f47a4adf6d9df2da5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c2aecdc0d0a677a61b4898dc82bca946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f60b312c229fab18168d768e8ef99947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef19c5a5c07d32b86e2c09cec06553948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028dd5892cdb5eca90e45ff8f9d2430949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a299e1c6ddc06751c60d91c34403330950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7471eff90d24df23d1777f20c3b950b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4077e9a0ea99259959819ace979d3d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c92ca359241ca536c05f8870f023e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7bff1b9e5f950d13d655764b6baa3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7acafa7dafaa5968bdcef7f25ffcb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf07f55118923916f8b818d35ee3e3a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0464e89bd172ad0c52a0843c8fe59957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e57a450f2db259d6fbd360e4055211958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5eee6d5642641e161675ed14c533c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a6c1339d7e133edb40a15f63142ed960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8a38b1a878b78b300aa3d2553af16961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f73fcbdae0e52f0df358d71cbfb02962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7345d2fad54b54deff6a9b9f5166a4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55623de58ae4a61bbabb9d57a88db29964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86695a518d22bd3f1f6a5fe40ad5cb5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302739f5830e3903a719191a6614e6fd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c64d9b608f1ea114ac6fb927fcf9bf967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe22e1bf6be25065727691a829fcd05968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9138cf7680c8be9739c305f96050d36969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b4cdda297c668b5c05eff67ad8adc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f9aebfcc990745b1c28f7caafde4c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f914c8ae00bac79b1296cf469c5f1c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1abf0ff6a52dc51bab2b10fb9956d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d579264296af3f702ff0d9661a28bd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7da0205273610a5b71e0401a6af014975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e71548bb8d8ea67c49d611ccf4aa77976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9c79a482815f6388ec836dc4df794977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939be61b1b314d796f3bd3ab2c482c1c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b14dc1d2d3de7a9a38b4915e4da30979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd443a58dcefc6547580340c3a29855980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08145613fce5d3e32cf17d7a53fd58e1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4fe3545010e4bcddd26c261f0965a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47154e9751d4477853ae7117194bab63983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b2cb3a2917718e4da836fdc95521b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa9356fd910c61d7c0ca49170ad662985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6891fa95b0c264ba89010755d17af986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cae9c2cb0e061d67ef414ac3dd638987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f425f31d4479adaac0e515e093a4ec4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a084d726605db3b576428a8490e522989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b2dc387ba1bcd1c655699f0a93080990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2d2fe9aca3880f7985720487496a6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ff4e19b760d14f27f107305ae8787992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3c6faf3414dd830fe99704877c9a4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d45f84e898ddac63382a93cf517dc994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4207b4a91fd723521be98124ab19bf995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae967871a8207764276871a09505396996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a3df32e9e408ee56f1ace0fe95c91997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ac5422e5c0442ce09ef122560ebe01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87552d0f91679c77b0f4924c78441ce02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25720c3f88f9337aa1e29bc1594fee703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0db5628f1a8824d9ee9847c79047b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f718cd706aaa9b6e7ccd32066bc5135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa3c1cb30d551fee61229c1fa7e2ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dbdfb466a74115694f57969c8dd4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f3c4bceaeb4204dc83935782484418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ccf9af4bf37ca1546d0a6234153869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed035c5d71c4e023caf91a1b51760010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21035e32ea6f7aebdab69014107f3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ae5637f0200bd9a64958312942e0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9193c14a6e0e254f1145e4c928051113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f939dd40c025e983fbee34e93f034214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eb34cdbf3ade7535e1d4e905d0c0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbfead0769a38635b40d1f8f1a87cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9b4c062de36afdb696eba9ffa0c6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a408f8a57950ced24f7d5d878e4b41c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a2883909845a4ec5e3ebbd33a00d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338bda18fd226444b8fb034e0f6291c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd4caf1113c3002115828128e2a8e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85b35a7da461e6ab2ba38c11938e1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128beff0bacb541ab4e40228cb764f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b70dcb10b282e0b51aad8bd2bbc7b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf907256f5b2e2b670887a7c7181b1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12d8175e7b21508d3de2e4017d83af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a172f060ed30614cfdc5c8c6d90e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2124fa49c119643533ec10572f09128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8f9d881018c7b7048b703ab76490829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018928a14e241628084d0dbd056b478130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801136c79e3ad56b9fe36476506056b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd35fc2601276ce1f3b6a19a4e80ff232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146e6a98819f3196aae6c462a3dbcce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417649f1166a80f1c577518c87c9e73a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312006d6bd0b2cbd5fc973075488d0d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958e2867f47a6ab4798ed293206a0c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037496ca6a308da724f46ff58d17dae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8b1c9731958d375f263687e9bbc4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a02bf9daea554079e13daeaab012139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732319c556d292302f9a53af51a5ef140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451cd6bfe400e085be4472d36d3648441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087fc2275bfb2abb4e8d93418c8d21b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a844edbb919818ae7a19605ee2d30c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83c1835e96d31b234b9e173270e2b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76139d0af5092d4b2302d79d4b36ce3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e21de646da76d15baf3f3bb18f411446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a089049269c9ef76b9cb62cc22238447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac43a0a019cab6d6fb5c840d5eee03d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bfab059b8afcbefbc1ab6712afb0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe4e2a06c0ccbbc6397ba65e98123650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea2bb1d1fb85140fc8df15a9529a5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905587e369d32b6c98b111472e43dec752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e0d82fc6bef502080f73fecd376c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37d7a4a8f6a487616f76669d3df6a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43a6ff56620f00a00f02530152a63155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f5f175ac2340690297f6e377eeffb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b95a255df7b07c3bfe720cc336778a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2c8c929ac448558a4bc2d417641fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcacd07b9c3410297c1d00ebf1ca47259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dee1d7527d53b3906fcb0ba304778760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb1943c89b76188f53fc0b5202c75461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147879811af37c6d4517d74ee12a46a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51879df98986135f05443c3408d16363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc5f22a617dae55dfc0674aa38778764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f25f86d4711ee02f14cce2d4c24ed665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ad4d9412dba9c47244f47d1adc6f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d317b79a8e6d86e1a544baf89aa0d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b97f9769fc8be4bac14910331659a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5def921d7ad4d92de979d67bfde2b6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240723803461a4ea2cbdc461ba41b93070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79091a82fc9050bd87dcbfbc66b8d3be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98ad00a3fe93f72ce11003c9ca9c7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692ddd77a320686e63cd6131a2f7cb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f630b1fb4ee462237d517e3a075ccc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8892312002e8f22574003f2f75094a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c13eae1388282f1899d666e93cb32576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd6fa6783e6a5ee5712b8bf59accd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fe46ccb97e474c34b99a76c5a405878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3754bfd7de3a093cc17946dd72fb5bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c6f57c23d7553bca3d46468b3271080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0befd54b6abd92f3a3911f6496f2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dbac44ff00836c089d935e721ad9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d854b45eaf4012fec163c3008c05ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01612339409ca00a0389aa9505a7a4fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adfbbfdfc563abd98ab10f5f2e833285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a605ad69b4f35c4e142eb95a9377e3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fd305c28d54d355cc7cc345bf7fa787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3dcaa118f8e5637264ad2a0dca02388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c528ffa426b0fb818cc8decf23f2f7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0139bdcc38648629a2492cc5955adf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8acd960e0b6b512842772bcf641ab091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa2e3ce43ec84284f1e2c4229777ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419802fb2c0c33e609ca60c83a972fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b606d3a5e1ae93c61fdb5bd95945fd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac85dd3f6c375f2d703dea0b687c5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841151b9d4a17e815725ce2192385cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937a2a09686c8bd83fc3192e92f0c1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f69a5b02dfe9dec6fe93b44da22f0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b822880cc925faefc9fc601db02832e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835e93de0d0285ca608c4fed1ff41ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1538dc9529f63036a98f4f1359f0bc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e845bee69026bad9ec0ec555fa64caf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542511d46ec8e148e1075e64b9185ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c17dd0fadce55bdfbeb72190957ee5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2292397dbbdf598cd9aa0ed5064e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb48eb6c70278dd040ecffa3a20730106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77275a4e07f999ce0213f028bfe61c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f4a6ec86a7a6571d9a6827bda158108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b473d1dce4e3f07486330ea528afb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29699e15d88cb3b04abec2229b41e303110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92d6f0d1fe12e3396edaf12b8870e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ae21d31107917f100f27c24e78dbe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caae92ce23e2a9110832fbd9d8ab6c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f979cd2bb5c8d200ba17636e8e035114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91a2b0d7aaf7dcc11e24f45227b5f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797fe4503fc10b51843101472fd22b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de6e51fff58c2f8e0568fc4e5140e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18adebb2889cc2cbf6749ee8fd39271118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2a396e8ae9342c231c57d31f4ad9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a4d451b46020b8fee5ae89b49d63c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fdb2346c5fe46f61220d1ca512df6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d70afa42f540a403c9c5119a83cff4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdeadf5032afc461172e3e7a8c9879123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca066017549b8bc9a8f98be721c98d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f2fa8c4653cd8a8f69b8f1a0089cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeb16f75f0d732a31e890381889d16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f46a1ca7cfd832e842b3cc6099f1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eb69ce0b923384119bffd99a926a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e883923f9cf9e2b0ec480ca9adf1d49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e672d6e76dc1323c9506900205e95ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3feb98df88570f9cb2dcfa700bbbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56f374ce16cb8bb617437e96205a93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a996a0b6a186a4bbb07fab1ff9263e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521f0ddfe96227f53b3769505bc2494134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401caef9541061cb75ea8b8fbb35d17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba5988f95deca48c66e639e72bbdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b465742138bf1e8dfc0f9e32ddf31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd5089ff865ffc3af67eaf4acd2bdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b72ccc1d2537c8086c3b45e2daea3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5debf12a3e3e35984197eb742a3ce5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae32e60cdbe4a5403623711d5abb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e74ec193f216fe297aeefd680e87c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b807a38b4c9e1972122687d2ffdbd89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca717ecaf86f035ed5ccd62400e6f672144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d0e77037574a8b1146f9176b20514145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f822f0141e74ca22a19cab0592dfeeb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042424a800dcf7da001a201376ce354147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40340768413cc8e07a5a6bbd32368a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb9f4a49637ebf07970d32b6638051149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1e05718c784de85a432b1b851c7fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d741fdd4c40c97a89eacd0ee1ebf3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df4ed60cc9e0023eb853f82cde08bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648638e677734c4823364269597132e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330b9a2a2a1ca0ca086f1a0b5ccce70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6821d02c8e13df1d77e8e5703a424155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815383f67c126bff0ae2852183d168a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90533589da0c043fd14eaeff911daf4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160daeaac1e1d4f3f92ecdf7e106cbe3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6919b153730c9649c37669a10d8384159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86195360fbe4fa56fcdf913491c3f6e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7937ffe57e19dc9a1891ff236af38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532e07b557ace3e88fad09714d259ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c38382d594df1863bf8379753675163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae37c9840b98144b437c09fbee568ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720d3ec96361b270c94b436da7aaa86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21d425c6bfcd8e298564f06bef4212166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ab49d01388c63414564590d34c9de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645ab8e3f84220a0f876ba22f1a6077168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33140efa5f5365d2b669705c6f50b927169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8911c5d89f6e06e7a8c667405c7b94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345374e6cc826c170540f7aa419bc1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72fc8f7c507e3415f139a294f7680f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573e0d549fa9e7441c3beb51ff6c9de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f113ec4475041e76d5a14899879759b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84649b2bb881e2956a3ede6e14fc3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c88608eb85123a36e39022eccba06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde16c3607b67b76d007a97c40d57760177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a0c01b799e13945a6e0f1518b17cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4571aac0152ff17cb9474b29cb327179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ee388c8a7f363de8811b76d415b93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4001ca64e0f62f2d1a7c3406fa2a38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff478de8a2f2de721860d2889f86136182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29054e90daa93628da47dbcc5f13b01b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39015e5ceef220a7851401c7cd39b1e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062beb0084f86cd4a6e3dccde29c8225185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47375a36e089787f4e4a8bc689129193186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f92640e5c7a11688828be210ee1fa0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e70c3982215f7abdb451fe4c6ab677188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ea3fd101e80e8ee0ad0b67f0782e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528820592d9abaa977007559b9c6a7ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28fd61fca18ad248703602b2fcb86a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe1a00a685216c30cbbcb2b2edcf8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd48bfba61defca57c38c5c7bc7d0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ad56fc6b5e49876ba73ac4ee2d7e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfae51c38d0e0c80dfc6aa3195389a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9736d56c56701c226728080124dcc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0045bc6532076e0d1cc711a5951a75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeb7bbce35e2138b2ce2ed0ac296f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a85e33710ae285651feab31242e9ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96b45c648b345fed66badc702d558a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb091861ff8106d0d38b5be6fedbcad0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3d5104fc5bebd764e251c97813fdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0775026c89ffe4c10e1df0d153cf2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b09a64abb51bd4403ce47a5423f193204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554f38f140f98930639fd953d6b6b0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df09cd99084eb269d88912ada1a3b0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dff282de0237a3f59ae391e633b56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c93934fcf7b0a24b5c5cfb66f46c9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab7cd69ab1ad76011fb2ba1ae30a5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab990487c958174d8000e74d33e689a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eae6da8e0e1c865155127a491b07f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1348a437ff8c776c14a4f309d80619212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05889ff2d4b1fe065ec37bc6eb6336213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298d23084f981f12cae17eb133a112d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b84a957b9ef138420368def284f57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c845a4f0e9bdae9765e6749c3e11c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae3ecc5074db900513e3880602569c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed116c32b2d3b1c7a4dd62d89defe6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f94a51b8a06b2489f98c10b5206c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5ec61c318ffc0a1d5c13edb7cb918220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1424910628a228b57c32900fdbe96e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e598ca7ab4ceed3b2e58d453b091f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9649d2afb57da92553346fe8090eb7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e403e4306b01bc9e467d5f2c8be44da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888963c222f2194b8c9bb616004c753225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d272fad315d45bd40e6b5b4f722eae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8865db97c7c3f8666d6c9b44c029b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ee46e8744d5b97a56ff65279d70ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a2be902889b4def9d1d6a47b7223e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822fa9929153101320dd70f7e319c9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e9a99c046064c299cd8031c0496b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec04c819d64aafc12f13bc059b35be7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522b7cd6ef4f0555a2888d9bf17aecd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301697b24ef07797cc96fbf1cc184862234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099957199207bfa535af99349f00672235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948d3fb54f614d5a5d02dafe8ad774236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3d5e49a9b6b1bb0427153c8a3dd00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c496066e7e9d60163497c5e66b0947238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130d30029d8070f87941624422c0bec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277451f65a61062662f097a9157c7101240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a6c925c60df736b1a181408fac0bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92830fb2c73056d1c7882cd7ac47f433242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06492b5d4b7cabf19e5765b727eedb51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa495ce5254d584a5c284be1fbb39a41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e234c009eff2f1fada96f571f38c2cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6299ffe6907594bab04aaee2b9fa8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512029bedd599ed5ccadad65f7b89a65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6af3592f9311e4de3dfe4d70c4b753248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90356cd01a17d1f09601ed1af0083ca2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9569b2b06a6a6fd23d706e9387c9c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3f5ff269e1df042941ba9418bf59c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29a8095589a12d75ddd9500ca376a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8900e06703f1e27479114beb02a9ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeeed074105432786aa010929dd4a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4602f7fd431a0da06d06aff29d8329255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a255e0120ebc3b9c46c2179e3e3c1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ffa011f4a2869e6316162ff5cc831257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6365451d41d9b8419b18e6d5637f6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91200a7f3c04f1ce73879eea086f732259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8625cf10846bce682044988ac1e4651260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60954d2267e38e3b318ed404a83a55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db90711fbb84a059b65bdeaf992cc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c0eb2f615117e17aea675264ad310263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213327d77cb2257ba05b922f888205c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c60c0dc6b40e9e4b5cbd826e4103f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d98fadc15710cbb8610509f86c77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145673e2525fcd24bed59cb792e78c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e85f30768f866227064188e23fcf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92537ae72a3e7775d6136d85b0d81af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f727364368bc1f508b4b7b2a52281270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a37b270360c5b1194c4eb1f4d30b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ff22cf6736db24977b670487a6807272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5bbe3a076505a1df75401ce7e343e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ba61351b78bb0ce84036f84b27718274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fe91f4df85b56aeb8ae594e96edd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4ad6e0289f95847579289dd6c3d6d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3cf1cc1e8b2765a142c7a3ce300df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcee00f3ac2140b005e39258dcaad8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694abccae374eb86289b0e54be1688b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2870776f935c4b0df08773529729df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cbf74120f942076f4d9c6b9a3c60f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419626be1cfa1ec69ef25dc273fcf6d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01fab7813f848a81f3b38fe81f6d19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0efacaf654a8d3342f59a5b910661284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393aaf8e330ae165639432874b2df7c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9005904c810989ebe8678aedc364b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fe38796acb2496ad949ea2b70e1f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a198d1a0961101f9cee450c763586c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9d09ed39c5624a14ddc7c84291556289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c9de6f44be0ff07530a981cb1031b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3799092bae42b25a969b13ad11475291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5650ddacd19116ecda7ce86f666b4f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108e3718bf99d778ca8ba6a26d731be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a8a04d440cbd453de70c81653275a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fb54a928cf4b1a4ee370d7ba4edb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76300bda93024882405f79d25c2eb4b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486bfaa95c2d5893e7ea9b04d305268297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337ea55b4b61568693d6ea63bb32322298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303d3b2fb1ebc0573e44d267b7a9808299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a503afa0430ee6f86f737e3185e9b1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d193475916e3c16f9de9dcee11fe0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81be01ed717b722fc9de31e70d0ad0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05055eff796253a6fb0c895efdf06fa5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84692e0507a80832e0ba49af20e573fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896ddaf6c9c9c48f6efba35f73bc0b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4fbeb8d0bc0d6cc5d43fb5e9a37c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce954c9a52ccb9cc06f2c854a94217dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df1aa35776c11d5e0007620d747f86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1529c8ef7ab444b8ffef31f9665cb31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9582b110ef7f3a4cdec395dd3fe9d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e726411ac2510f2367f16bb8f62586b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca90e0135c622626d5afcf6904afcb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a64b8eb6382f5ae0bb4edcd3d405a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760655a5f66e3e5f7229826af696d33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43535b3c874d8940721163623b3b25e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d35b852404d99773b1b6b59097089b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadfc59e63c146a32ffdc7ec747e835317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81e4b0c968799fae9caa02fe40513e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2967ca59da04ad94f7cefd50aa065319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c7aade44411a328ca571fff288e02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be137572f6543c10ea953e11487ffc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276133da35c58632e99895040cbea1a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0ba0fda2ba45b2025d51bdbde06ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6074c687af7bd36d06e70e74b63bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ff496a06ae9e843816b8310fda665325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee1e2eed05f2c0b257f14f143a659d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b70ea5cdc931c68f63d05740236b59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c127beb3a721e921f391789ebfeed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298f69bd8913753e77b14e23abb2737329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065054f573a127a9dadf0d543788f65330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5b9e0a973d07927a0029166ff120f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbfac370f58070c4933897763583a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625c510a7333f8d313f9c3c14b045e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e14a1dd3e105f2a3003dfe4870f027334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ba544f3c5d45e6d2ce69877f61c61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143711fcf1d1c7ece0ed1a227e70f27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a7703d9aae4506b670bd15a5ef37b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d330a99b8e0198ec90bc722dd6ebeaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b709da736549844a5a84391da7e4f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37065f0c02a95d96fbf2c3d7198a590340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff04185e0c94e3fc1f99876be75205341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d089b68df7aca6cc67ef7f1222a1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac5f4d2be43cd5098cc52ab3ceb7fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe437bc1fa288843f1824c97d4de42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8f493a2ce09191464d16467a3b2cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13e3870b45e5ce87b7cd500be42b3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e574eb6975ac1484707141cb573b3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d1fb7419a0bc47845288df861f3bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66540ad619b5ebd509cd2b1b68625f23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1ad963418ac8e2ddcfdab5f078a97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dd88d6037b6fef3980638f453931f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19267b2f1f434ba4e3f290ef3ca4c5b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d90b3d9c1bb915f7524d233069506b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e82dcad745d135cab79c3ffb2bd34c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01303d0601ee1b9a5e645719e7841266355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773116b5de16031001f157eb31755d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14000ad9979c90482e714761212b6c78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194c2c3601f976240baaf4b558a4bef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89202a4818fb231a772e7faaf0725cd9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ef1b96e2a13dfd781d58e3b409140360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33a1fbcab4c31c055cf0226e35bda5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e2cbe10e7d8cd2008f0652f45a59f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cb31e696970eca693a8638ec7a29a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc444c18fb36cfbfe036d714829b4967364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfe64a8396496f622427a7b9dbe4c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2732c70490c97ac5ea3731477e91e4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d7a7d4610def81aa06c8530ca8f01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7bcc5c79258b5d301fbba3e7c90a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceea43506b85dc2f98cecfee597ba0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3318a812878c918973841c2660e0dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61177bf93407fb3627a3bd53d432035371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966715d0b2d26586cb96dd1c4e4e4a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82593715283519fffe42e9200bb459373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7f003ad82ca629434116d353bc5a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5d52ca7d58d192229e46d94df8a1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e456d368230c4521b8c9f3ad0a8ffe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8231d022798906a781e18c0a0af16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c92f037e011fb545ad19400ab02e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5967654badd5e53c5a936a39586a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8770cfa4530785f34350fb5d5eddc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e54ca179146c02d8cd180967615f5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf32d025f1e0c75eb27c68c34c583a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bf87e103f31abac17f20471bbfdd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbf0559225fc1395ca6e6f17dd56e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649d5b6f825670dd56fc637dc15c395385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def5960388408ff302e25457777fae8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77ab5deca46a4a480e2423ef0bd86b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ce4e595bb85406368906880df06fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ce1e869738764173426073c6f036b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad1592fd3b9bb64eb5fcc3c7654472390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016de8f8cbc6b0b313706dcd3b6adb0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c8aa711d3457b30a2d9aad6b74fb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd8ed9d3bdfce66e21244fe875ac87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae764553533359a452c3dcb253d9a3e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29279208f86b0ef6c9964ea61d9f46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990acd0ab8dae21500619fdf23bbe9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625aa815552a69163e6e0ae3fc8fcc0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5506aa27d77990e1a9a335a3de195398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77432684e12df066775a114e4942497d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69646b0805a81fa19db1b1c598d9d267400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f8150cce5ec93925a1e369396c383401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1a75c041d56dc5d3023ecd320c6d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df307379bd62a6cc4ed9bd5ff8e9d21f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2701147b7bda8e01d0b93587f65d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c9103cfd6893e693d496a46847e22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d9b73c412271ffa17de059852a273406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8a5d41995f023a17f5344f51fed65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de28cde7ed4aa694b1772b7a79b3d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0af1aab07230e767e40f131ed9bb92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b14d5ad51ead2a9b2e010a564fe13f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588360e0be5c3b7b62b0d50309e92f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af554bce7a82b154874dcddf204f8c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bba835d7b55e4d90777445c376d1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2d6bc6ffd36ec61bf5fae5fa9df6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53e73e78e34c2aeb915e35afa25799415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebd62cc512b270e847a4b1541d804f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573e587771c6277e17b80f80a1f52a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bf223791213de2e330b7a009d0129418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b47a37d0ce0437d8cc26d3b1c69739419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46043f73ecb45ba549f3fddae9b4d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e177c21bc951cd5f1c2bb951db7adf2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501b9f638452aab7fca7bc434cc54dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fbfe6e440fdc85f4424911971cee2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebc324803dbcb8531b8f4a503b4ea6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f112d400c54a377ffa60038f4d8409425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd8a152c0ae536c6bf1fabd5782ec0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa598c8121372983325ce795f69a20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfdb106dd4e6cbbf92beaeed65b663428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f41795f5706f98686dd6e5f3c8f1ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbc53966038966c372fb7d6a479a06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db879f5afde0d233c76434c1c9643f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f21d18aa411346f653a480d4a0c03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e8b528e6800c4f4d48caa9970bb82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b0e5d19757c547cc5d0b68bf80430434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b68f844d0c7b01d875e7a14cc36ec1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28b8d38f6c9f70abf46d6d6702d434436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd740c6f761622e75087fdd149000bfc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e3a681deea2499845181968b1f48f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc45ff12ba12680ce029fcd3899837439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21812f7ec403160f8c076e49851471d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986e95d15d9f9a0a40508b446c2241f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b116c577cbce2fa64f79434399ecb0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82957027e9873fd2d1f03738ba3f2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba510182c8ee3c57d1ee424f19688aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4aa93af4d88c36b745e4a06d738cbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a133d1fadd1c17388ebb52afc9b46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c830f1b93a6d714cdd913371806cd7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14872b2d472965deefc47bfbb635316448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dc093e751d5cc4b578ef710163400449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f0df77ae68171c2ae40be60564584450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc950ec96bd9c9042949f15ba52f14bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fee02eb75a689a1fa4663ae5b9cca6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fccb4dc799230d5b7408b9eb69a886453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8132277f808d473f927ce0450ec00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284765368e1a82e01b671fd4588bfef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b84bb64041a6d37ed5b34c432d0fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be043ebbe2a052b31ec0e5d5432ddf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fd6d173eeff11bffe24520d1caed4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7479c4af4f70d3d5bd3a7435b0a8f1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53258c4b4b67e8e9a99651980373f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b44610e7c6c2aeea7d5f2ea2a01ea9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ceb5ecd204bb406bf49971480efe6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272259198b4ad6d1b878444eb98545f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b182617568e81526f2bae37713d92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfe35b10f4cbfd89be807a9a56ff4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d615157fb2864a5d5cb510521797b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328755bce8822ad2ad8ef97ff7dbb5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613d678481d4db2a503af7302b69d71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408733d23d022d06fe919adbacd569e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6893ffadbd019b304ef8aa1d8843ac5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10384bda50491f1196a51901ebbd26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99915b1af5d7e78eabff06d53453da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee113702d5b297acc9c3828e1e437e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c58248796bd58064f2b8b6849efd3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae4fe965977bbde223698a39728c9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb012b883cbb73a302b6e2ba3219dc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e608f8f85941a5f75c780c6d0beb2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab32410822c75f08ee8b90e6cf46713478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b606d17f10337feff06a24394c500f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d025e077f15577dd2cb0f5a2b1f4925480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66689e7b873730c2f78c7c1b39280e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47f0697780d9f44222eca3ca41b329482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e33c0f25a2398b3fc07d0f83fde528483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ad4b4e59e006efb6609e12c74f07f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385a9759db14a0c934e33f4037bfd9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf9341791aa86acea5543d29785046486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c54d25459376b4863fa1874d0409e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c019b7ae903cccbe3b4855f88520a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ad094f7a4ded961944f9a7a565e4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd4aeb2cdc2d82dfa0a6f2072902e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f055c3949bfd532d12dff3c6bc6d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cf517fb71cd10ec5a84512c5a0432492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899212b744d4f596c610a1147635bbf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9e8aa7033ffbe0d0bc0dde8271504494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d3da4a93f6c5d3a246e70d5cfb514495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccb9777a3842428a543c70eff8a76d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc394d55efd439a19a0ca2437059e173497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c86fac0908136068c0dc1656afe98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847c250adcd6da2db7922de7db7c58c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ddec2d8a3a9cfc11eb0eb263bd5c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9f03656149544652fad7776468bf3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ed20fcf7769a79b6558f8575c4c02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b520b6c3b40186d6ddec6c92e32831503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fac82a14821a53c2a8680fc4ff3e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae3c9a36e76c1cf9be23910ffc8791505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3fd224efbfa6029a6ceea55733ca4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cca445810d1759ab651f5582f9572507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5e542bacdc3173cc66a531e6823de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e483275e486d987b83b063cff6d1cac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4e5f2181739b6c27725ee87e3d66a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb26846df16c05d51ed585045e77538511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f9db47abbc56dffebfc1fe4a23324512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bb6b386b888f7baea63971628ad17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95df538c4b69254ef087f35b5faa0d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9070d9a15d1d3739e2321116614b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84dc850d38450585609b300c619cbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a3a7008cf34d232d5541e1bf60863517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecd6954aab9f1f66e04145a55de412518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd40097c6df957a13f9c2bcbdfc73b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167869e5997544e4ad2465b58c48a9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e294db73c85f0760b255722ecb71fb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bf4eacebb87390caec62c7af5a15d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1798e17cda78ecfb8e357304e53d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb7c93f6037b314dca1743805d6a8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e280db8cc5a13b425cb1cfb8f9991525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdd1b5b122699acaaf3e0002d74c32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c57b309edde9626060255aa88f8394527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834792b8fc4acdf62e9402245171d9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b78753d048b6032611feb8f6f5f199529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc76b8d71f889272ab21d131becbd80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5136247a1790f6d79cf82c013d8dbf2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3736564f2370220a48e785738ff47e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123c5b0b27e15bbe7d9af4f5fb0b6e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e2427e3c39e65edf5e16e94d669ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db86309bf27c837e22ecd26a22dbb8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ebe03b73a6a1894c9803ab0c25f35536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a851ddae56f7ced28eca6f37a40aeb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67d0c094ec62b829a0a820478639c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1e4ba9fdc9fd1080c3fd4c3e1c7c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a88745a9975fc56595409a8a56479540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7604721023b10566c460128f66dca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41b4dde219d2b57da501ff477ddd78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13c72aa3d67bcdd6228c526dd54ead543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf725b9e7680f21d80c13f5a6f65a67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef2932112391ac481fe79812e66e18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add170595986113a5599fb5447092aa4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690535e97f475b7ef5081f6b6ccc124547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896cd1e36818aa24872997c18f4688d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532a528187fa75c55e4d29edcc8c843549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b39b23f40b10bc2c12666f75292cb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2785a6c84971ecefc0ae9b88b430d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164198c2e5e7b4dc8205df07890f0aba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe7f5cde83464aeb28a1af7f0f7d74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c309db527caa07d625eece0c1a9bd5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1aed527e582383473344b75e386b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1404564768fe30e2a850b373f6cdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23c86de061bfd23d755504db093e4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4b6a147d7ae216bc05592d651ef92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacb15a5e97790e0447c07d6b1ae4c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afe74bf6a3e9cb31b889e34608a862560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1ede831b2f6f84214f94c1eccb758561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422a2d32b1fe86e5737f37aa4653acd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c529c08dac459fed0290ea8f44bfc9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a9fc0cb8494f9e63a5e58db108176564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9524a3089db3a1b7267947a861390565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af30355b62489e298981c63c4c4a10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78658190d83b4bd93623714190f8c4b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89014041c27651a79ac5df115d0660568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e63fbba1c9b6a3e711a7ef8c64e300569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0998d6f84ac68b51736328c50e8f73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97996cfe2e695c806df64ffea376ca20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92b0e7502c2aeb58b34225010b39bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f309d2e89260cb9089f4457cef8428573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0a63db9ad6149fdd0beedbed87f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1446f19d5f145e3d1a1c2a65d263fbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447900c18105a40523dcfea720f05f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a264598800c1d71eef3bc8b85474f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715f44ac034d72b57afe65cdad31338578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceda3aab4299de7aa94334bc804db7b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f1371f4f2daac080c8adc2b9b07c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0e4397889a5044be67d77ae7476f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64349fbd26cd093bbaae27db1c93c897582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b114a341a202a2e0fd4bc9abf82d9af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f96b6d7782f936e76cba2fa2d03f86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ad4ef08aec05dce8373c87764aebd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1708bbebab46413a9a10617955be1f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9b2808458af3eb744dc44423b5b0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4005fc079e893fa4513ab8e55698e4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150696e100c2901dd808dd6b6200d41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8b227407898130a87f8d30798f02d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9edf80268fc7111b798543feb5d66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56156d642a5823b269a3a503513606e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516148c5b2578baf05c90441a28eacc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd4635dddec7fdcf5036acd0fa5cd8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0b806546ec191bdb45a3776b1b541595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c331d11dd55b4936027afaa4e44df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef477395b019516dce294db6c089611597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b1eaef4c83af45803d6b80d402c6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cce6cb6d15d70c74820c57fda4c42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ab363fa9050e90fa9872e6ea8add5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e17eaaf71613ced07c90f5320190fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592f13657d5b3fc8dd0e450eb5dd93a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac4f2f1c92b2498d6ff3b97d06fd32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1b76533b89194a58123456493ed54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05799b1a26989ad620b51d19253d37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f5d2c7248a9d23dc2c9ff60ff4101606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fa63fc5724c6a56e987c7fb923556607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3c6404ac40425e618348e42092d17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc669333046d8cd84a99705ee28f8ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d05675e096222f929a70489c8ae0d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef19686937cf06054d742f14306529b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a61357d2100ad7f88b93961d16668612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cf435139c064c78d85cc1d06dcf3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef932c6de9bba58681b2b8fe10b8e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c4d572cabca465f46e49d1772a182615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be9d34fd694741f0026ff099a0d49e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38f95ddaef2ace5ba791c8fa0346a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeddeef2ea0ba76213d94324a2bfd08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5634c1115c76b12649b754da6f7fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639fb69c8c6c317d6901578600b5be2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33cf221686dc3e2648f2709eca75ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d5d3087852154a00abbdd539c5c56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac17a68e909a7043fdec3d0f5dfc11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4da9fcd2ce5742d0891d692d8b4b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971303f3a3712c445dca88f61911064e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252f901dcc1c7238c29ba0bb957f3ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e73dd0ff891772917f964ee73c9195627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f81d33b4db9978af5f6b03d0122568628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051f33eadc7ff6b0c79caa58d8ae2e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3da00228c1e5ffd6f9819b45d0d492630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f34f72d8670289d02a9ba962513d0c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37602154d13daa20d2277360796a07c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0967cd6db34a1d25c54851cc0f110e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67de3d39aba1b8fa18b3f216461f6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8cbab18048c68fa9c9ca574522372635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482764194966cedb9e39ee15ce29bba3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8427ba608751aad5a64d98d642a013637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08a95cbbd5f46c6ccc1c80515a41ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eab64d3ef2ebea260ee99eb76ccee5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94ae3dbb649a6bcb477235a0df91ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929eb9da03adf3d2c9b08b70167ee87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25e1580c696e5735b0d1ed3d12dc70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e4612ced9517a9c9ca8d65ef15a08643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8700a5fe192e22cd019c897ae3a7d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762ace6e20f3757047aeb3a6a197ee2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe6ea02bfd07e948878b3a0ef9c975646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0969953821292a87ccea7c0372000dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc80b70caafb72648fbd3a8398ab102648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9759bcb073fe512f4e25e80d6233649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ea730f20777429c0cdde3cecafc34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e36240904a76771748fe9e3e5c44b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef4013f862a9731906a0b3ffb7823e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86209470e4c16dcb81336da745733e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2e356032829ea1f4bd9eb185ab63e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecc59dd2181f369f38cf0d370ecd95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdffa3aa181753658a8247fb61be4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd599138be147077c35e001bcc4c9c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4c7cc79187fa506b123c7a369a7b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac03746fe5ca01b52566bd83d7eb78a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e327e3e341a8ac3233b8769cb1640e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c6a8142fe979abfac982fdd70533c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71643d0de6063f52e178ba96f15ee068662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c61591f987d864901bdecee98605663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef517b037f5c4578afa2b12bece59478664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb043b4e3e18fcb6c7850e593f2959665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b94877f7e17211d375f1ab8371a382666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb732550e2c486ec04a7aae1d4ef7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b32c5114007bbcbd98e63c0457472668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566187b98350a99f3fb270f959809b65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928ad878bb6c300b6bac3a92ef1974a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580875f7ba9ecb5fe3a89be29a0b634f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c540c89e071ed1ac0d3e1ba93a3c599672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec31235e5317a5f3cb27f330bcfe30c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac8194f78272bc9bb1fb6755dc97e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999fbf3988a9a5f554e9b0f1d983e18675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb59ed6886efc6ec65c92d546aec9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86482ffbb47d8f699566f11aa5df24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f1728c6703741f8dc8a7c0652c7e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa572f496ce503968e279c27f0d8b9b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73236a8046a268eaa054f9ab32a8c49e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a62c6fd3bc78b0ff9560a1684dd8eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313372a2e04aade7d41f42050c71560682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8b119f1b14b73eabe1549ee264a4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1918d49588ebe796110c315ea12ce1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013486ec3df26cd3c3c455bd02af75fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b7fd81ae18b6557b9fb38506b63ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6068db18e7c3b9603d25913dcf8319687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0722ab342f0e59d4d1a0c79e13386688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b1c256f477f54f9226bf09c99909a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c614c3065a31cc16ac54ee62e12c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839e19a455601540168cb5515b279cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7873d356e789369f028ffa1416f3fb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c37f3cb84a4c08471c3a6fff951e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f866be7fdea6037656f41216b8a8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd8d54ac46555d09f5c45f91b610a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd860fff1de9c1f946d13a9e8a940aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f1b2bd768e652c786d485f9712e36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c94b038b29a7bd28c6ec933cab375698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cafdded890116f89189e08f003ca8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c02bdab73914fcf73cc4f7d5809d1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadb501f8ecb04d46280724d091fa83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10956b8773c53298dc96fa63bdba9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf29b7bf09fd6585e71a0a0eb2fd093703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d6dd857b3217ed0646d9fa94b5780704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a5d6dc593768aa724b3fa41d8b677705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ad786df938401b0964eb2809a7c71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959442539b3e2b3f504df686640ced4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c0ad7edf571f6f30901d8bb16f914708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255b99b942f80a1b29c2ceb7ab99c42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39983faa65c6d59bb7524dc557110272710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f65abfcad0dc187fb97c7f222b1ddb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cb05eeba4410165a688152821b10b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69aa4604bc01dcb571879c65e3b69a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd205471f169728711be12c03d400b89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7ec4be02c2158788087efa53197a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f649c4a8ac57ca0601643f9d5a95e4c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63ed84f8204516cb3925f25c2966d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf149e076dc1b1a31c7aa5b40ef97a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6b945db13ba7ac86857daff7bb42b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0704f1c8f47ca02200a91e240e53e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f62a5298d07f165c4e94dc7db89e40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9816bd107844c1ef57c80983a16d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68371e40a6b6e28d223424e8aa5efcd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b80625f23d18684f23dce4339042c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad834943da9c920125fcd6554bfb79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1180c5f7d76f539f7aa323672a7e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e52078ae367375a543382a27e24ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e6c79b4199529bf0a25fc50de46f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c7423288f35037dfc4c85ff84e507729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a067207719758ab1a90ba754040475730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a302b85e5b038f4429e1ce0b03485731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb8ab39134f1a07f61f2d975fb6d9b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe9c5acc8144f332af2fb288e1ae78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b395a6c8a4f18abf56d31ef474b0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d59739f49d0117ff49cef484b63e7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859538011291487e7e7dec88bf1cb06a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e9171f7fd6cabd90ba1aa80db2122737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7b753782bb31dc81240822cba4b14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3b673b65841dd0d008eaf6a83f204739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e2c4c4d9dce855822da9d8f5211ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4155a75972093f25248fcfe8a86fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095405019a55df42a5cb5b6633d294f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337c59cb8befddf53a2114b06eeb76a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa1afa2dee403f539b12f25ef04314744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2f04d6f26562b0b7a63fc91e0fd7e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fb49c2196f3c2896b62e55661eb10746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7afc1bebfaf994ee6f77fbc285e01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563cab23338301a4287a43ca80bad8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdf60d2ccc79c5fdac5e3d09c00577749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadf6f99279924aac69f977b1d5544e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed199c0032fe039a230fdaaf9489158751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475589f29ddf11bede46f427f83664fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140389e7419d1e8bb54d6c0440c6f9af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c80e457b3ee1589eee0c204431a063754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94494bc9b2ec2b00803cd2a5753c45755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bee63532112bcd547513ee3405ecd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccecd8427b74d060a2b897da3c76d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8c4ac048fd8fb0738670241dc55be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e299f762be18cbe58346d69e1e021759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6666e0683aefdeb4269cbb6d9baaee760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d020217ab22e1c3049c26f52ecb709f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402654ffa319a84d7f50a9d63be6c986762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29771d0f814383667f7ee10407ef0176763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700ab45a27cefecd86bf165c105840a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760dae5b0df18ec1a5dd0f77094e505765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec501d38913bd5478d03c0d6331a19766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e8696780aa77b7ae3f8768dec767e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93032a5c42cc18b02c64aa4edd0456d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ee06a96ccdb72f2376590ca828fba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030d1560d5bd5ed7b5d4fd991e49fd8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5234b0f82a1e7fbede90eaf7fcfc47771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7bceaddf79fc52a135db6d9b8b7c6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594e244b03e9cb7830d8c1e49837098773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bff4b061ac97bb8601ec652862b5a4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecf73636fa85249a1b3e2d67d972da775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bea26782dc17285f307d31891a0d8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce12e76b439d88ee9ace28724b8c69a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0090f9ac6aa799779badd141b13b8a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e44af4c4c000475190b9a6c7cf537779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b2a2a9c42cf60c45541d9062e2661780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394aef4d4c851abc4f800ff7b3696ebe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15b743eb1dbec53aef32a4745ed33e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7182e1fcae00a386975ef9a6719db783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacd4deadf4135469763695df189d3d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d14cda30f43a8d2ae10b2bda0f49f3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a5eb11fd7c68a059caee1264b8019786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0308fc45c74abb0dab11a57d62ba7a8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecd840684757d031c07855f9b0a9fb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b558c1d17bb30cc6946ed4000b12c96789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc2ce39fe021ea6922bc0b6f5507ce790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80053f62d6ab5bbdf6f803d1cccf57bd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135e980c9ce73dd6afa3ca35cea8182792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2feff8a0388b277246b786dcb0a10793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1316126b2425f2f1a86e1461e2fb4c6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc295fb7d11531a497825f2ee08acc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577bc55e451840eb161b72d024eb419796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dfa4ed2f589beb5623d2e0412eac7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a8129c11bd035ab624f081a5abe28798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eda1594d3979e4018b47daa07305ca799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb26a3f8b86278b475243e88dc7ccb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f60ce0e2a8ed1992781d9bf7db1a0a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5fdacfc14c9b9035d607976516e0e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1c7085e31d15a3735f59f3b611f9c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34372f143d7a732450d56f402034a0dc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69fdad751d8baaf69825f5c0a76b5d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a77ef06b727ae5f5f6cc9a613c1bc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d072827d2f7e6f32fdcc5071d5dd1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a4f6de4ac70cc1584b7e62e20edb5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b5679b4573bc15c400aa22d54b71b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6d66f5d0c53bf4d99c470e3ad0937810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26d8b16c2b3d4d1c5893692afe3556811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93fdbf08a4bdd14142945a586a520f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daad61abc4dd1ed25fdffccf8756bb6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9e4185dfbf51b7c3fd2bfbead9caf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32445c7ef537e5bd7a5e0daf8fa5bc4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32372bd192ed61cc36cc3a3f6798d581816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e2d9a2566c13908b9ca1d3d36e2b3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ccd6368388f968b9b765404149cde818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb267347b66170994a6694b4c3b08ac819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050843cd4cfadb6918e6953108ce4f0b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a39de89bddce23dadeeb755dadabe9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9e954133c7937f41370dde8f1ee78822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525ece2f970ad449d9af44f81c9d4db823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb7e556fdd8a01761bf100ec4f5af9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5f437efbf1801a4affd82b1d289f7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f188de476b022868bedd0dc77ba8422826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b938c0c618c3f61848bc313b1812d4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a450b147af7b441adb5d5acb92fcb4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa34408213e44a843be68cc8c9deda829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e9dad94ef2a38874643954a864fe4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5881a63d19079f8aac47b7fa6270ea831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ed846769a77726ef14ebe4d626137832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689e195c4fe820b2b4fbc64d634aadc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097466b0cae85da4be8846fbf9da3202834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769ebd8bfdda3a1496d83ab1a7a29f6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97987a4f3f6fd908120e2f1e530d8e71836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ae0e1be60b8cab0b3170418080c78837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba848d94b83db5d1a1bd900a495c636838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd8d6daca4e2647a0748472aea055f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b418313b9106773bcd228b9d34edb4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1143e1069630011fcfc146e7dc7cd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d43610c22bc46448ffcf7db4e22d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140504858c4e84c53361a73f5d1d4ce8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b165fad850a457a248e45924adab3da844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12c519585a1118cf83301db107e82f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cc8cc2e3968ac87aa1fe29bf466ea846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be55c1c884ad8b7700026b85e91db7e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf1da2b1a699de83bdde1d9b16e7ed848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1864401bc65f7bcb937bc849c9cc5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c54062fbc6baabfab2ef3b65c2b75f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad94c28e69fb809827bfd318e1809b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159494c6e292d75a38f053a60c542f3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d5c9c51969ee99e34d511540bdb28853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de4f9c3159df21a47b5482efac5740854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27559561aeebc4e3848520c44c2ce3f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3de4b5ede3d3707ef959a7c9fc1e17856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb9df7f5ce638683b85d9c085292b3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6778ea8b92d197c79d1580ed466770858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225695260289e9a1fd6df43fb3e78cb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3de495272c4faeae7cb48a989f439e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ffd23655d582d112fa602a743d406861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f77f421ce5d645208a40607c008bf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119592fe53cae1105523f4fc37036f9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515898d784cd153e267826d392fd656864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e51eae4019cf4a89d3ca3d61a4f746865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e074a8702b8b163f0d9a7b8b4a4eec866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cfa7ffd878e51fc7695c9d4e9dd27867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596d5182d8128f837c4e223f89cd172868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefca08029780ebe5eacde6e39ee0d54869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4241a0e1e851333feea58f327617b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53182d3b0d3d4b1aefbe138070038468871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d06b19859fba04bad1f3d09a2847b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e7ae666b7471fee97731f4c80a447873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2428f0c5cc738e7a746b61627627a2b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032d0b5395df250c4afbe675a11b9c7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451f4c45533349b0b38deab0146005b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3581cc42facf0d9d52a4a61f505ab877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2034e55e85a7998c0904c4ff3a300878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503958b1c7446e59ceac23445880f54879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a814be9e131c94764fe36f8a26f7c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7bda947c6d8da553735f6d1e813fd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083ec03396aa7828c78613ecd3015bd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35911adc349548c53a784ae6d16c7b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d86b6057b0ead44fa39ff421981ab3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0b7325267d8fed0957644163ce269885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c703b500d73c767efd78c0278856a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db20315229a770873dafcf9e86456d4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4cf1b50e4196959e24089ebd34114888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983e2b122e860fb3036a013d6ad07e7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5000009b41e86a30aedd311e9458625890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e9136d8dce43868c038f0272abd52891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca0441064eaca5c72988e239453d64892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284212102662c4e6c394f173b84ad87893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c97585812c428c20bedfab3f0c6a55894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1aa54d966a5fa85c447dd2c869a561895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61418a0b88daa97ea39d24d313fe0d5c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1288591cb4645cb2cd7c50925482a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e282bbbc72a5d3b80b719fede0673f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730dceb357e9dede4fbfc8402584e21899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9d0b68350cb81ab846e5dfa406c70900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576dcbb6a2739a8c0f974647616fec5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995afad93daddb44bc817c4179ec8c54902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55704d38ef9a4dec600922133cc96ca2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9a5e3e391f981c7f90130bf18b00a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ac3da00d7749325dcd1aa8e67a96c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb65674db597f86d46f8d2b9e61bd5d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcf75d9a62832717f6c412462c2fe9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb21a355d9e495c44789c355252023908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b69262212c75a8945aae844f1de52909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb473020d04a1128b38ad485138528d9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0876629b7ec90a6d1e7a22b52d29b79911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79732705024c294a2e4ba4d836674106912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458f2804d53257c6a2e0fa96f913180913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eb5fc567af5663420b43016710fa4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda28cabe6089487ef3f41d66dd59c66915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5fb2c0cdb79778eee3c604e114ce1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb33576ffae1cdaf9ca8a9eca2944cc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa72df3c490d62b76a100fdc3125bfa918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63efa04a73eb03593677f140b31734919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a950ae878b8e313a5290dbd3e3b7f4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f475c668169d344eee11cf00a3e57921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1c6f2f26d43f2397f2c631ef22817922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17bc2176039e7c7da77edad5702a17923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a311a8fd3d56d9ae89594af5e74a0c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36177273f024cbf87e1d62bdc0b427dc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ce17f103fd3051ccdd873f7109129926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c38c9d33c421f500eea696f3545410927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20932debcdc7e751bdb30cb3d6c7b5e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c35ea9b80860d9f7860058b3b5bae7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd22f1aee65bd81419b88e3e3f6c7c7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45445ce1bbf0d441e39bbd7194e6398a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6641c6b1671dbb2eb779cc108a6e4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74afcaa97a4a0e53f55f4bb8e81213933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceb8154c7cf2860a8b70f21d5a28d1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d4c1157db9547697cc7244af44700935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273f3f0105b16baa16fb5b32f534449936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542d47b722a3a4c20e487a48256a20b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728678a90e73600e935d09dd36d7911938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6d3018dab3209940ae14a3c0b20a9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca8336d31de8a5a443b8d922f69c7b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c6e7e230394eb851a7f8329679a33941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d6c2f29a981845ac5d9caebf881ee942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea89789286f1aef73be78f34325adb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe09b53b1a15aef72c61b3a42315f85944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaa1c445f01ab290938a9c01c5dbe7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681d7fd05cf1378154a36d6bb04a924946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4fd22a7005adde5d8ebce28517d13947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5c9fa06bb2dafca23707d12c4236f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca2f72904f407bb2f129937ab1011d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba834d70df7fe2251e398eb03db49b0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c031c784b45ae5236857e90cf1246ab951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdf818ce24328c98c3cb6458151da8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e968115ba6827b21c4595f96cdd12e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed1a0c844c27516f08353a3e5117eb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcbddf69cf7c5509da0ad17968d49a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6743f0bbe3cbf7446d5a1e027c6ff43956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249d010c464ea13d90558ac2fc0b34a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cef717b86594b3277f7af83afeac28958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab74b4a4b0f191a658100da8fb8405f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21814f5c8543ee7e21b07c7efbb91e4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0bdb25eb877e799c36d5beb18ea23961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84fa9fcc19942f73a25bff8b28bd7d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c461f997a986244de20776276a6e42a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352fc726ceab0b86d014b3c8f35419c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a922dafbf7bf21324a5b865556d92e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197849a2c632599215f282d66c821e71966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2f0d2d934525481d073c1ad1eca7e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20852c9acca7654f71fe37f463da06da968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d3bb603f2450a5f319d4ac22cd1b2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecee6d6e0108390961fc8c76ec58ba970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c8d53e43df5a2e2488c4d297a30c7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61709a980ae9839acb40dd5a052219ec972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747fc07994d1e6f2f8c318d16660739973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a077dec7699dcd0637b5b97e91d775974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4ec187377da69146e241a3da65696975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cc06ed89e5e09d45a5a721c800992976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac420ab2a4b25bd507da8f3d3bd17e42977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc618f404d20f576b8dbc5b19e3f0e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d5631ea2b290690f5a7e1a59ed8d2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e3e48f6bfbe3ffeabed4860a4219e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd35993b6a3c8622c3b850a70df9833981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4342e663512a5db1092fe0bacd159982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aa632ac6214ff1e5f5521c12b8fad983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f34ec6043e51fe4ea57632f4d4910984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ad78fe40602f35b53ea2fcbaa6f76985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da25d674c61f1aab008daed975075e0986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c90a341e8bc4ba4fd55f7d243f0ac987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea29e38bbc960adc106416b162782fb988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40996e6478205df5597add48aa66bb46989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec5eb92ba0d865417b827a3b852bef990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193240624b15c4d46ec524a1daab4e4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a4777bd039c043c192c0ec7ad24d2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408560af24232647638f117a571356b3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3826c2f870e9983fb6a53921477a1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa14d63d851a577e4945e08b90b96b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c117ec0bbcc7c8ccc5eed0976b9ef7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2965db413cd7975bd21d234bdbbf87b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>