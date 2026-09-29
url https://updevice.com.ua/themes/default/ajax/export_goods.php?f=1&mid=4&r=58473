--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0736cb07ba6986594e58129950a56891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d01464ebe22cefe1c8e9c8cc8f41b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45efa8142d9b333e8476b32eab987b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2296f15a68a9706f82da6f6e0a3b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae4668570e9f3d1195e313d9c979795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cd01ee6199a7cf7cef996380014266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee21e21cd61bce51ec856785b6c84cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876711111e1845c2ca44438f83d8d6f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae55da7fb68a2dd0f8c679d01066ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17711daeb9274c7d6c59487bc8bdc0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6390afda1e5c1610a990774e6c8a0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf645463920a111c3c1c1f9157edce9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b141f3e68743b03717f16fb4ba0044513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b78061065f370b43ff13bbacddc1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db31cc44708a575db705acb88fecafa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cef8be8e0edfac04ca79edabb129716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a50c3ade8197a2d49ce578bda68c2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0e11a9cc66f042f31585d3a6f59ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f7c7df07075fc2907e3b0486fe3f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90927382fa11edb427917a7b3538598420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114e7443bb97a671310c1bb3764b06d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80b1dba3f84305b731bc5cd220f36e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26ca3e8f693ec6b3d7960b44671de523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157c392d15133e0061c7233d428415924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662937c30f7d3c927028b5ff0103c9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590398c0bd2ccc75fc0d24ffbfb68cf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c2c2973bfff0202da073fa949be0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a401808a55e9df565a48f12ad0bb20528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241960357376f811aeb0961255d81b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbcc7e11df1f7e0a048a70c580289430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdb489404ef1ce3ce84e661952a8b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bdad2685b2760cf88f1e7321e63c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158bcfc441e969b093a2b86069815b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba2decb5e3a9ba84ff6278b76de3ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567dece853346cb059a937cef84cd3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02363d67393ad2fb7847dbcecb5216ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9686b4e7bd32908d267bf0c225e47337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b60df5a6490de5bb8872001102a7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e5235b43c48e3f189e7f10bfac62939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d85bd25b4edd229d6b4b7cca5211e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7739d24429b5cf1b9d66b1fbca04ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615dbdae46e4a2766c11891cddb158442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62fd696089d07222c026ea4dd6c04c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a83bc73bde124be09c89a12d4f37644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a366c07cc0a5fedec8d1c7c1f25845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ff7314ec6f9300a60ca3ac7338c5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d38f4658c4448db844c6015506852f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a4a7a74324feb078624f36333c63548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2f3d0ab72cdc589208262ea794ec049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151d02bffa572fe7bf2ee97e8f46d3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c0f7d8f57718d45872412672b71fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfe884d37f340465523039d94abaaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2241c2a97f027c539b5adb9dcc18d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3311c4d68a6bda7df68ddc1adadcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417c12893212c7007060b266136619955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd679af3d019efc84afc17ecfb97f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10f860409facc95a79dfda1a35a6d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c4aa7d0668ba07ede7d6bb8a17e9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746db60039f019ff4c0cead411c0eb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dbb8ea75a9b4d14c1bca452be81bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f8396a176f1313034aa45e5df57bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91f16e01b6ad2be6cd4541bf058a8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d79e7d1a5e6e8590b2ad0fa46e8ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc9fb2eba642c016e4d99df21a11bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34254ea24ff54799ccb22a8114669ad465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553ffef9848ed835e81466b227cdcfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce74a3d442e8b1cc48208e92d4e84a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64684369f7e59cc4c274b4c1fd09d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dbd69d165a51f2905e6496ef4b07d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f39746234bc481b3c47dd3fa0638370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950eac4ca107bfd8587711fd003a07271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2544139bb1c0671e6b201468cb5ae572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae58bdf910803125f18960443dea14173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a906eda7eee410158e373e86d21bf1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430c32126f5361cd042aa2bd01d88ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838762512dde2167df2f74b913d1fbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7288335b5c8b9be72e6da6680e46b6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7731297c834df6eb25c6d57d0af4a6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759f9a36121b536072a0ebecaa288d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a2896c057cbaea814f1147ad0235d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ead546d857c68d2da1fe867eaab481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ac067ef0654f8026761e2030e24be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1acf41a30ad9602d90bd6964e62b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ace0d0c93b573e05adb4a6f425bc584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48ab60f7d9fbe44e19e09b2c43938285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f1b95b019c488ae371df5dac4d83686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d705bd14b96d655f8f461ac8baa79d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa505e955beda965a3d3e3cafe5aef1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c89522cd2eebfd58deab4fa4057fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5229942a8cd17a834839115cca576b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dab0f00375564ee62c6255eef59e0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03893f489dc00c147632e007eb9c07892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea87bb46353332b2c0be270a6153f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b51fff0b9a9a7e7912c29bb9273ef594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f296d2a659c26d923453285fd56ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8a4cde83ef5219eaf3fd756ad22b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46329642bbe00ae1aabdad52c492bb6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb72c3b1aa80db362787655756abbe498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae393f0d782eb3f58f0c54de08cad799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eea5c1efea9c059a31d8395a12643f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90fcb4cf01f3f3b6bfa3c56bf6b87d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecd0518a3caaab63bfa80981102cb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f44f0f4b358ac796de519d97385dce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94546e19f0bca4ca918b2b6e58caf979104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25cc5dcdc2ab5f3cd8119014e3b1a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da74736d7e3bf4698f0b4751eac090106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa8f1063067d7220a4cf2dbe0b428b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b8e504f6825b8c16a18f49b446b07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6299c174ce17f32fe87ce8b36e9b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259c1802f1528c09673b47710b9ba87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf152c09522489b4b017b0c8cfa21b8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9bef6f2d9c6be1bcb239c2ee34f17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8153f34714e2fe370272c37d387aee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7858bd24191043391de0bacf228a2f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613a644a5b91892f61533644ae358f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989aabe4810b71db35cd8eaba195ca6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd451387323d49e9d242d39a98f18c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189f8b0d0b2406266bcd94bc5225e2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6184874aae36622afca9f5d9999ec4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cddc8634d83c8d86ee1a09035bfc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6fe23dd742003a1753ce52248f58f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79997b49ab22001ac6f3ba5b1216c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcc9164f84444b4b99719750f3b548123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07ee7327c21d1705b12dcc8b5e43ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c011e6a94183a4034d2130f3fa1ce47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d037c491af52c19627d7417cb4f881a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b41689c3e77d6d76d4443aa32f3533127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532c983e7f10bfa70679f30118a91e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a9dc4e32ed844179c3b7486938d63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d74499a7a5437423d090933a6b9552130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e3a0ad8ab2a439b973ce265b5fc54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15209353475c8589d8a68a883bc2a11f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a66d7206055a818a8c8af051bc0f02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4c7e1f5860204bfc4ad9c2be80661134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b150f2b9fa80070b7b1d14452a445f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1902871d4afaba27a875c97001428ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518bda5fcde3e23aca7fb2d2328202b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d529dcca601338bdd32f14c39ceff5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10249f681a145bf3023f0475e3cdf894139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f442e99627383afecdb56f126c9d3cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c90bfd5da63850679ecb21de3c92ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9225ed0d0384d70d361bb7230c3dfeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa40cdca6e96a7a11ea3df882a15f79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ac3aa7dd77fdc3db997b3f07da330144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a16a88b3ea61c471f18fffab019bc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f6c33f9e7a00f54638b122e72e36b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3eebf3313aecef53731c24649d019147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531664b01b065052e936aeed9a1fce0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec813b3f23f3822a63b2ba79703afb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd352b6a52845ba57c6e6f750603a06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e24b190e9a4dfb50d94e61bcf2b40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff622982128bb587a2d7cb3c969e01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f7ea1a8c995877f6fc900ef014e3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b33f31b2afb3e7aecda5fd5dd0160154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384e6d53f2a8626b558b66d074284ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d5c9657316e95682f30b7b9268fe4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507ba4f362b9e4412e3be24d41b9841157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d3964f7b31a93f7ad596be802228158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d384dd6ce02c3ccc610285900a9dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9953d9e13786f8c5b5dc7f92d77247a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4905dff469f28149e457d7f4b857a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6c817ff7e558dfdff64fd1c622984162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec050e080b7bb3e9682fa78542eb68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfc3f34e91bc814316ac18a639e2f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ab971fd0fe5f8855eeee11a20adad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d0fd7c5964021f8de85d10144a059166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b243ec11e374ed651a2fbe0c533960167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef95e14765394f6c3559af9eca322a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0442ae5f3e5d97fd7e359164778ff76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b475db5fd1fcf315b4cfe70c288ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a25031aaff8c51a721fbbd8e9df2a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8296bb5d62fd7d0ba84b2173e5df41f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840591dd31f0297432ea0fe56379c2cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee7348a5f1c79ae97e71eb4395c2b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c6024de75abd9cb6f76753400c90f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c08edc5019fe37e305c0aed33be8ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6993d831e8d99e8099e6dfaaba805177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260c846f331c1c10addc14c731b4d1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019ac32f294d2e4de93548b29026a2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffae4ee151ee935c69463c2b5b9a10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97601edf3087f28530abd7d84ce0a43f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43f72434187a320bd90a7a275ac2d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def29b318c84b3f8a45b9e994fd6ea90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608288e04767ca5ac54b92df3d5f5025184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12ba24772ba8466072ca3cb93de9bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a080817507c7ff32efc9efef8b0207186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2de9652884c40590528b2736715ff8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c8b916408127c6d60deff821e900c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd55a4fa73bdf0a5f47255e85ed6f82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bd3cbbb512afce602a68b4a6fd5f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0aa5ba16f05ba34d6929496968c7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e10b4d43aef17cefbf4ee25cc06d28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11b4fc2ed818a6224d8b8c51f047f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a45a33189e7bc737374ea2a9f02bc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d801ddff60152d308f43eea981907195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dbff955a04bb27be532d51e596be0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e918db866fedca0dfe38f712a95c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb109940c81df5b233cfce83d24e14b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ff8b603b29ef3a8a637138f672dc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abbabedc373c5e3e2cd71b5ba30307200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977bf2f42ae0d94525a716f035590a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8da4c9ae6c1c7e1ee659d087f5b59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07a9f3059444ca93b24b5dde7a9b1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b447377dd8f44c31414cc44311b6c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f676e951af8fd987cc7ee71fe2150d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1261cf84dd355131d2bbe3c16f1e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09546a129afc90d639065ea08c776508207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8b324ffe6746ffc884445bd1461be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed32b73bc685182255180bbe5d88fa9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a024b672e9d52f6347aec2a86f2ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3648bff0302a1d19e162ec6207348b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4f5cfa79bf1ff1440e6a45088df8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b25c9e2de2ae26896bbdcf80b8a56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51cd5499062a95c4be3ec59368349a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf69884d7fd61aeb0af31afd6806477215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae8d5449b9e3e674fabbc1849ad534216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528a8d4d74942bf22a0db84f4847f83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c766bec9df4a964d0d76df1872c35de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2dfd2c2b0753584c7799bbbb46adf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b28de12cbf236a3f2b28febad6f2a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c708cd66d2bfc99ca910ea56363b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb956cb96b9b4af3a7140edcfa98307222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723c2e0c0d9cda953d5ef2b2a83f96c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976caf348b8985bec27f588451688f87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202657a31c7e03b30a8b5b5980c4111225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f8ef17c1c21065f49303de55486f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8cee3f6f944ff2665b5bd47440fa7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd51781bed28b8af91a90afb05abd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64ff6a979fa63f7f6c05abedba2dfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94998e316b31c47a303b2c4732f1faa2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e977807056c5be14a6c5439f14051fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf3f13d23b03c7e8f2bb078d4ade4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8943207392d39ec10f7babd9737a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1330e0bb9015047a98aa8f80c76483234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5edd7995fdf331e9228de7e9a0140235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7d9aab990c73d6397f0e3203da49c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c107ff5bdbbdbe40de17578bed6ef81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed22b8cdf4d85bebd25511f0a1324cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7f65b004f04c134980aa7837ef804239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceb051140b554d85381edef84841bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991e636ab83fb6e82869fee32a88de9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e3651eab7d6850bc0acdfb4414100242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decad61e946efb6fd9857203d3efde46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b60487d3177b4cedbf3733264d670244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86836320bbae03ae4e3722c209061667245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53b602a74beba5af6bd6aa137cf709246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dadf413d10c1aaa7dbac67e7627218247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93338a6ad5cbecb45e174afd7e23c54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712dbccac7cae2d9553e7aeaf4635d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30f2ecbf97d357d381f1c1f3b73d35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8654722c398cc394858a44e641ff10f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c8a68324350800bed70ccfb7f829f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b3de93c1786a97ddc36917454015a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c5871411ee2dd6c9b1645f4985eab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa94b6599c18e00029d129fb7a05e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c8c84aff5778bea6fd800ca2361d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ef2cba574ae58b9aa06fe0cb2c2a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b61f86db7edeb54ac59b64d0de8a14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aa09e9d5e6b18180699b32c22aeae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff286341d5afdda7b3a55c85cfc205260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53b6287d512b85e84e0219a8876fef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052b688477be7089469b59a06d9923b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192c1d0c4f608c5fbc3229e47ae8d9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10408bf9274979169e7c140d38268165264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0d0888be9ec8fcff409298b829693265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d133b8601bfe9c58a061a5d5756a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d48e1d4c773e5a70d7dff90c620045267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320db9c2a961f3b0b565341d7a21a712268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00206baeed924ba6853e72202f8ba5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f50b696ea01f782b3987b4f79a3b3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5347f019f5fce7411625e4a11da89d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d8faa1dd020664068ec1855996f0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fed062a626985dfbf44267759354f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba715febbe5c4439b24d35e69af03e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d319ec188bb1e7f613e775bf8da74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52375519689d8fe739ef5fd362c577a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a8c30af5ae2b1af7f289e4d83b639277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e9ef981b24868d662467908d149d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a23a43d2fbca0386413cafe2825012279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bd6fa38ff57f326d326bcb9ce1710280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee69e02db5ddb8350fd911f8ed8cee7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117361179f04e2a9ec76614a1c443e56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fca0724a306a3652d70b404215e02f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fea3fec7af78baef8189e8109a940284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206d842eac4276d3452bf3f6a6e4b00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2213c88f103528cabb3f81d339889bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f0c9212fc2f5751df12c85eba0319287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420b4f08591adb93d8eb99de813905b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058dce036fe4aab1bac0f195d5f12a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2fe93e2b4ecc04ba2d8605a51b8a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702829e39a66a252f031647130933d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c787a5e2b6dd50c226a8637856d4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af52ebaf668b126476be705ebfcf53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c401f57c93188e5066f39a378ea82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b51913e0ef11349483d612351229a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa9246b103d5a170b0b997c8c4f504296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4b712fbbf4099b5d4dd3a8fb9e2ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4295c696f36146f2e9773dc5c413a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bff36496297fcbda8967cee69f8221299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b020552c83729af982463a893851aa6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79c8eda38375d1ff4f59ad679745b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afd211c9e3737ededa1bf9f6a197bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d169633c85969399b99097c15052e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c24d8ff150871b15b47c8257be9cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49995080a5ce115306a8aca96521fb62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40152c2abc2a32544277121073119912306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772e822df1eddd5db68eb73461ef162307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdb53d75ea31b0c1801b1f4d363108308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dbb3814aca6e87e5782a108072928309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555293cf0a2bc7f555c3b5f321e526a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b55c491e3c06c9c6c0ca4a9c665ebc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bcc9807c881a9f199b00f914845fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b66f11a4cff051c56d33683d913833313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dc7b9981fa438cdc1ca7f50a86017314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e1b7a84174728d6ecf54d725318f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b356f57eaa150f0bcb0e85883355d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e3fac3601ba6505bb3cb658d0dfd1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26866aff5f8ede33d3ec04f4ef61e6ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba863bbaabcd6f5f150e30c7629c8a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf120333803999f583e0f6ab8283c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca9f00340e871793a41e9998c850ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b452c287399f7b27567158ca1456c1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b56ef94e5ec04782c73b8227bf1fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f4860734f9ad9d7b99c239de0de55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b38c9c7464f3d8447b8a1b3736271325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfc964f5536b19e4b768b4447b3c0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9a33ff300cf601ec4c71f9567b008327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919c3c9f3febeb8a270d1d8f48f6406328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35423da5ff69bced869e12e230b388af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776ebfe6e58c7b76f014d1ddc82601b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934b843b67c476d7dd6c29c9355bdfe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a43074386e55d18f1ed651a9fd42a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376ea7da053ecf5d2b28ead96cb9542333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab5b0984ae47b5c5ba2aa11ba636fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7dd4b6b982f30411906159b86bd4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb51dc436a0334455249f3e4bd56985336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725935fdd102375ccc01e2996824b8ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff6eb8f97863de113d07cead4b1545338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e98e5c565644ddf52ecb0b82859da6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cfafe41ad0ee00c303fdf2b0e7788340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36be5876e36cbedde4fbd55778f50b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122c222b30903036ba6009f970d1611342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc566edd1f1df6532dcae10ac2a50d85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8e19030fb41683eb22a9fd0c5e0b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955578ae08bea992b9a449630946ca0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b777572f9f4b1a7c2fa7a6130335a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a725ed00fda331c3f6a23ef37e9c088347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89d04973995feafff523a731c7da32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489abc2b21535cb431592fc19b19d8a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195ae912a8830ac7248f931db7d8ea1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96407cde2c1f1a16b4017947d34d9ee5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90698c820519b8fd2999886e5bc0ec1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569e09830f23adf7fe47d069ae93639353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454350ec546c9a3e6ad51589991073a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aec0459b472977cfcf099c3c13494355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29f155a234b14491a9f3557b952a99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78601c798903e5bed1fb1ca1a1832d9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557cdab08ef04c09f5b95f70b168daf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69dcfd12384be22f16a6f5990f745e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d250ffa696a9dc16a9d31f2d83948360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5c609ab27dd3c89dab9ac8fda8da2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8641789865aebd81f5b5ebcd76f61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d9c8a560e1aaae6309766aede40f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886ea762ae556ed4133d08552f0ff70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b14db70ad0db01bd3b70dca75ea31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01888aeb8c0cf1e280e85523197c22ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e06cf8c246b399b9c4b19592d4a946367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe7c9514fa2da957699c9c01a5102c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f5e7002d497985011fe1057e326c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111592637adabf02704310c67878cc56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70ac637f86606f0220649a3e12b94e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453fede4846ae67db3865385e9d2a8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1189a21417551b3177f54177ff08dda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009e62df9d59895eef6d933dacadeca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f44f5b68f11febb2968ad5ca310a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447db5a7bafe0a509a7f7a613f3bd692376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9b7a73fbb78d28cb0efce569a0562377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cf38b763ae0e013271d5c234627d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ddc534a810f66d679b95a1452af28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf2473b482ee2843c997d4152567b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34759b2e70d7e508ce0be5ad74f8d355381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f486da2b0771874c77aee2d654c47d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a588c4b765d020dad22ae2ced30dcb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274cb78ff97858bf088ce6015a0d976384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eafccab6615421decf7e6cc00cc52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1041b20a21e0b4f67a8c6fb0189e10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616e9bd172f8ff1accace22eb653c3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa1e534754fb0bf4cc03ade2596989388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80eff73123068d7cd2984366210032389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8418a84e29489618602e4943eab79f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7cd9c4450ea9f33a6c5878bb7988c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bdad8d2cff0a0d0ed692732050f15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f606e16db7ac58715a4c9e0fc019a1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe24b530cf97b3e5f3df6972a60ef84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84053c02c7eb71aa8f06658fbff6175395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f542125d356df9dcade726edc28f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c2956f3ecaaef6e04242e3be2a04b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768be789c122df2178fa6a16464f4b26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed3e2eed5d8bc338a021a7fa21a3ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2a6d2120478203ce00adcd104264d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33294e7798f3ded8950ae46d1824fdb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1485a3d2834e550b242fe3ee3e3ba76402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d48cebbae4e40e28d7cd8e72bd351403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f58378131a87ec4a83216a77a5f955404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb0a2519597b2db932256f752f37bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276609222eb9e337fac007f27a080556406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8598bcb7b4b764a832378631aa558407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f70b0d7bf19ba77bc14fcb49aea01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b3dcc4785bf4015a626f25cc46835409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fb9a4951b607415412b4968eb6cd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2612b1b50d16979874d6600f72f613a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7de66ce22b939ce60d432feddb36d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cd600ce149cca4f10f5ec9ad7c172413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503cd893f8e21b9fb8d740df0258afb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba91c64b66dceb4b41bd5d7c82e2bbd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b0a622e7dbedefa9ce2117f65b992416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab602e99b690e278ea6e35fbfeabb18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b554823ff24887db8aff6c6f4df8f3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2cb10c01014e8a7a56c754419d0fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1016bdcf7cbec39dd434b92690ecd92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b638390d3955888e4fff1544bcdec7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e8dc67ea74a6a91458a7e824d7e57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a22e87792faf0c2bcf77b6a03ba7e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555eb677af6d95d3ff61937cda84514424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b620ac0a58e73a7d53e062863c8e38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78d655a0bbfcb8e069ed07b310fab3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171d73bd67648065f72bf8f26374e66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf5ea2d3582909608fae6d7e4edcd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd726d9e4e6bee649d505bc175e97a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495bec533ea7379f0c4e9a3b1fa87d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec016b9bc00a20d738a8502c9f5f54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac90da8a781d721c2f1baf1ca39389432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318561cd6cb1f902229104ea05120e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f10a11fa468bd3f8052c22bb1da873434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad318ca899ed5e6182337d068393a2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2c9a7f2dd3361efb2a75d795329e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f57a5c400088631d0082cccf9ef2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed12db3d6df2554a9a6eb88d4d8bd68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb85aa42097c8d371d2215715cfb890439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19b24d34cc76d3942d2fbf171aa0ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79a3f8755e21bcfb225d6af138809e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c90543045e376c23cc2e51ea0b82ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1cb62c180ac296fe5199f490897f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1d6f267eeda85d82762d93ad4ec26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e94b293a358fc3da06314f57d8b2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e452c24b1eaa6ec00db4a2d04b91d33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a00586418cb8f3d9ee470437fce71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f761ae02a91b9c9a5766318a32d21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3419c5ad01a757aa9ebe7c47c3c0e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11746dde20ab45e3b80b1cb7c563eff3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18e01ea39de03f3f7076c572aef7dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf826f9c95d7dc29178eaae3fb09949e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1a8104e8273824bfff7e29eac581e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c04fb6df40b3fa1ce1d0e2dd3bca9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0837aa6160ecb707a6b33b307b47a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b1218bf718454a924767b4fed08bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2c3bd2c5c774ac3f73e0bfcb23e21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d34f2f9de0acc2ba1a3b5465fa705458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a684fb58a8a4a18862146e7de3000e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc484bc202ad07dd2bf984a07daeeba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f428c2e2760de75cffaedb5178aa5f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3467b7957d0a1600132634c7d69dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1e8d19b57e33aa44869985d590ab4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc024160ce8e71303db98e1733420684464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcedeb8869ee331f590a4dd3b570901465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d5f6a0d2b82051dc6179e4fa50498466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946a16230f214adc9278c060b659791467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2d9a05ee3eeb28c2a809ff52e7250468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e323c7a9ff1a8bb8364fc267c02825469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410dd010fe0daa126a0b6fe9df59dec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e96eb2be009730cb08b61bc76dc397471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564ba40b5bbb9b6e014af4f1af58c9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36235862fcd256f01c17fce52fdf7187473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cd312a8ee01b50da05250dd70e86a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c051896e11ee0ee59f62290be0f0252475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1902353e0780d0b0e720d4150fd1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e244066229d715ec600c330be635477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438034516d8079ba904e8766899ad03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577972b35449a4b1037597784fbbc62e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aa69596734e67640b2717e0aacd3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53e364643c2a4b16deead1600cc8c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3cfef98b9a29ad7356f2af268fccd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e9a2451ac43db72caa37bb941d716483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287acd91e8d265bb80d350eea7810c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95cfb3787103cb6b8303852692368a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c210a6d9142675478e6dd5f41431a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce3625db7cbe1702d783fd26416f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a52472b8c4226cbb929a084dd4bd5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f0bb1486e10cfcf9d580b06cd6615489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446906ae24f3e90fdc995423e70d3e10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd43154caf74397556f8b0bce37a11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615a5ce57dda2838e456ad2d031fd9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a38ba1d05b1c709fd2bb51aff1642493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d17af95280124cca7b104d5a6f9caa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c3898722a6efc6e8d1f67b4b6a3ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb12a9a4a9a3175d4df4f43020fab4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941ada9cb6441c9bd50c273936432bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd37cc8862221fcdc373abaae29ac97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f83da608abbf4b232688e1e113c0f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1472f22eeba924a894a50a1f7bd1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717cbbb8e7d76957beac40996a73438501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916c8954303e978beaf2bb5ee3fc8d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f666756237cdef9f8a32094755be8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393e22bcf23c2e34ee9a488c8ea1079504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e2b1cd2842d1d552d5262509f394d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2300a82e2d634ce5fcd4c1eb1b9b50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c4c6507b79f7343864db1060ae528507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096306b9bdab9fb5103e6b1ef987dbad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69cdd8450089dc9ce830461efbe05c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b87f05e197974149b0c0c2db8727dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bf0de0ea179b769cf1fc27886b572511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0fa69cef106ce78943fc1e2f90361512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb435e597948b1165e97ec181d5a99a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca1da9140d61fbcc9801244f876494514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7fbd0659955da5fcdfb26cef844fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439731a116295b2ab1a1d67aafdd23d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8229ad612670b6cacc19c287feff2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa763a8a1dd80212c4a101494f4744f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e371aa2de5c5742c6890df89afbe898519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcbd9ab98684cacfd73911a8825355520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd579d798e1fe6bd6cbe989cc893854521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ff43e0f589c3f87abd2d45e711bdf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc766618ffa0289a7e967ee4b83a55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603688388ec0b98a0f3b5d95bc2dcea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da35009d3533becd78107b45913acae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c31ef737b900578b88991a49e24cb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa18ea53bf3d9320c3879226d01dbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94b59dcce6bf750ba6c6c56fd601b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d996ecfa6b47b6878e03767254414529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a086e4f59a2b9b71f86dcb72569ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a68ac551b25c0876ac1443cff65e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111d74af771dba4ee3f5510bc7b5c8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6b437fdfffd70f1c9fd224850d20c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d34063460ba38979cb525735144cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c70d1ad94e5ff9e6e9efaedef5adf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58938de538a6bf48ff0e013cbc318e4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d317d66a4659424885dd86f586c3c6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b5bad7849a263f24a3edc2afcc926538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8f47c482f229648bcc7817e22654f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb608679b001f2b6cdefd8a058eb9047540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdfae2483c68f00349a0576e67e948541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2268af3886255aef4db9bbc49e0de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a92eb784343d71fe25daf38486b958543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a798604321f6a4eb2ce65f0a32b33b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc465c665648e7dc01589550800ea6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deea823d9abc4cdd1efcf7cd3099e5b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114cf410d0a80dfec6ca762862a884c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd40ac80fbb6a3ffe2298145fa80c51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c609caa22551ccc882cf8cc6773678549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d89dc84739d3cd5c5507876eb26505550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615713c4fd5b994b0e7747dae47c344551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47d41f3b6a110c9a42eeca0615916d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77375725285190b809848c437e765291553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77245e28898203d14f9ec002041edba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047df6e60de47be59c2a3efd36f0e105555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f943f51da1714fc5c0d69fbb0905f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451de54db5af1b7541dd6593c35ada7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39d331b41da89ad7c1a366dce8dfba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6ded9e09f493194a010b901da8b7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db916fab8d9739a1c2949c5b7437d8bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfafd9f19e8df1a707b402ba93d82d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baa156fab01a5874d7e1c41ce3bb63562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921940984232ba677b2ceaee1ef08e3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3615b79fa218c6bb9c4802c35f60f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a582d6257e45ce9dcba8260fb761b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad50a1f2ee39486fd984869dffef2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23add73d9414b7d522720e8381ff1cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3d1871e7db09ede79834a20908098568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10f242ea376c4e8a1485e3927dbfb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb2dddfb78389c6cd2f9e6f8ce55ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa503344044e6cac0b0efc7428281065571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cda93d58f725b67f1b8b1ba7c0a0bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe0d496646c30bcac6cf45cac7face573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1077a88b144beca96a2145fc1b2fb7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c623d9396078d982998239553f203575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec79f7ff01931d81c9b84ca33412df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f55a84ab8521bcbebae9c188be43b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a0eed9cecf7c8f20a3b56840c2738578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686c03ae0704b3f7b6449fecb820faf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff923d7c3035454d739e391d3d67cc7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c97f0afbcbb05bd68142eea642980c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eae5686291e9e6e9a9e628b6291309582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4891ef43710f1c3b64a9c9d93b1356583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fa2d9e0f020b512c9069e73f53a0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd8d5cd62f5efd6c2928a97fb42087585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17561295283bb3d05d1bd93b7d89e8ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d389e050ecc573f3d3ae59d7c8c97e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18d140b38da23f9f2768cd485bdf31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7b38c2b59d47a358c33681c67054e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905bbe3bea8ae62645113605c3daece590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e148ae1fc11a22eedd67b80df91ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fe5db474fd02b47326f8f0833975f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db5545635c75e66d344df84a3bf75f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec13f36465c804f3509f64a0a3f0b21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29f97b1e23fe4bd3774951c86b3775595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64635dcf3dfd368d066425445ff91808596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4325adab19041ffb10303c565358f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5c0f0a0400d1a468865019f02b572598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681dd1a5a9c1bb93909814a73a86605599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bf16a40a55b4aabbd40b930095d56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1600ca4997250919540519dcb89ccc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bb8036b143b6bf1460585f4211fc1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85894838398de5c46aacd225f421fa9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118670fc8888c32c59f2e272b1fb9d78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af34624b5771a2510f06684d3b85f7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850b080530105f99a51207e9be68892606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca90c8487d06b4c1763654629f0164607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80a3f7699ef672d6d5f2322ddca1a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49cd90005e3a2db68618b926bcbf9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c48aed42d6f9e8b9c4ac037ad16226610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6ab37350365230818313c2bb776c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9f19a5acd71ad323f25636c0e319e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53a580ec6b92d9f368e0820621988e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa55c280eb82b883a5f6480b419478614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63ed03f25a62fac67b641a39bb7edd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9002354e9712cb7f98821424f130bf3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c923ea1ed29faef52d8d1fff3ad7f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce516b07100644fac22568dc8b296c86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6584858ab2059f75f4b9843ece14b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec68638bce0c1fee46a2900ee12c44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c37d0e70f716380b13984fc96a7af7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba00a805455bf620d3b7451b98ecbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7e5fa94fac865431c6e233ae41cbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b8ab2b6921794738ac4c31fbc5864624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1da37af3a2b212cde4b037c79fe6c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c24ca43bbfaa8bded33ea89e7217d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f92e58124e34e7229eea1841b091c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2867220e2dec4e6b928465fb585258628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4f62eaac604a591c0fc628e3b35e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe284115d20766e1ae216ae541f1f77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772bad522c9151db559adae5b5c89c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdb05ef19d2f64e0ac0bae839dd71c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d532098c3c3db7189e565bc7c6985633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f3af6fca3580e205684dda0a69368634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd08b7181c70c5e5430c65e9027424c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052f228d6ee7309879b916678f5087b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e18407cf1b61b916ba3b70b11a599c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf56d06fd86b21eac4c7a86d628d45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3096bfdbb5ef971d88dfdeba5442d06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17412a471995375f0a40f96daa36bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdef7a7536206c8b02d697a7e867ae2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c35b6f63c6f53d73dd26e50c8cedc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb86ec65b71695f71ab476af43d859643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8657a259dce9aa3f23b7c403c9b8e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd7a193de5dafb3e54d29aa4d12125645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0094980e155a67abd103adfa92908af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9f309a5b33c24a5e6beb4260f97dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e47f2c4173d4c4dd3e268b7f26278648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf60f6071379931eac92313b5576f2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b46e0f4f9c4bef081379d6c785ece2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb5f0d2c92bfad0f4eda5e447114eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03f716e239b2c874959613754bb9b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcccf1349580adf8a195dd17f9127b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb06aeb3b5e2f84f5ab31aba1585dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e3587bd8f26b29792f07219ed5f59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479a65cb5fc7ccd5f448f3d8b205c31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310ce36cb2aee10f61690211ee4d15c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5b628a0b0596ebf74ca8082fd9f37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78915de2629408943b4753fb3988d2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b5cbedc151039aaae6401bb0843ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bece1ae07ff5b13e897373ed842a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8ceb93d78634e289106f696c62505662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c0e8896ecd40418f96e3da39fec10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abe1042d0043ae2b642f7a85a37478664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685bbd70d667f41c1016a8966b27133665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bda98eaadd1a766adf213125e6ced7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee52ad51cfb7da9bf6b24b7ef98627667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ed578c685bd487c7ded917a16b1e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be1a8efddc2bc4e60969d44359dd32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2fbf506f63093768858d1268c84ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba3cd617945c0814b6a60742f8e28a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8000bb574aa371ac4f324533b4158c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fc7d435cb496b7ccc612fb7787736673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5ee8c1296adf831bf60381c518fc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e355ff07965304378acceee93e8f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbec625d9f191caadb4c17d3452ef4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538c2d812129141bccdf976ee982b67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5d1c085d046eba1d238424e170807678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d8d56c9bf4549279e6d9470007b8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1f33c5fe3e43e649de5faedfcc15c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4925b9167bbcd44d37b43caf2f138b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d71b2be6eb0cd67c4d9ea6ae0684c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4f19a18cb3771a33ecb65ba387d04683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fafd0aaa244e9081bcbfa6e317772684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a0afa8301cd9ea935998bdf46e619685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b86ef7ae8e6be906a9fba93cb932a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf15ecaf47d507146c16e4d4805855687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaede1e557ac072e9acc7b038621e41b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c52e3ba1f929f9565aa3a604719ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681d3d12707d951876aed97d60d901b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fa1a1b14b514639dc83d9274f2d15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60c7c06cd4665fc5a11ef9602e7f4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c90eae62088d721060dc3743e4c4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccde606914269ad0be47609cc441569694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82920af899e3b0c05ea6a9effba4eb02695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33262c4efe4a42ca17e49174464e0878696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeff6404eb169c83a25d56bddfefaa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0c163c02782698dc93c3c24a6a4b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc6d0d6e8fa040137e394de64ae953699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90133ffc45b4a209d68448416aa21b3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d8781281d6abaa23851c09e89e83f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a032026034b5a0232e0e1835cbd04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21c57f0c303c609fa88c7fd5205276703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fec19baa0a3ba44ebcaf5273d300f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fac8d62e32a5bd466b7540f5751c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68d5eb2c2d4a8ef7dc02e3c242c0f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4b4828b1ad0d30889e9c56d862f57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fe23426096beb15dfafa3d45faa35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c4d68a3266de58ffabfb200fb1260709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6c1d69f9da66a35e11014b552bb1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7b628ca51a0ee6635b8aefb8737e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50285a5dad88021aaacee2264be8aeaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b80ddbff58acbc63e565637dc8746713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4190d07a5ed0b857cf582415e726f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171048d2dd6218a23a05d6a3620ad10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e941b778fc927e2e11b72ac4db3770a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e38317d9398f04a7504aa69c00e07c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5a0b5c387c1a6c17111c8ee887709718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756936793a381f89f6605b07e9db0452719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47c264893ef9fb7a08cd6891497ded720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e255c0aa791bacef57239fe1d99333721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444dc598a0713c1e025780fb615ed54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1592a6017c5162296ea4f56b92990723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc0c055623f631a25de93b5a73fd40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a910a018d8ca7211043a24a09b1fd3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8c16c16c0466f8d45d961b448e40a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f5b4782118818ee72bfb26a395ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd58d8dfcdc6814bc1437527e2bc0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160236cd011cd82f9e6c2a544cc1e856729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a17b48b096df9e921d39873ab55484730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486e2cb9b7e2b778dea3c583fed7b56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa983421c59d9bbfab5c6e301e5327e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43da73c64cd48ab4e51b333c8f0e36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194b2af32dd1a1e521d0b0ed8e698fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f048cb90018146d360e6a40d97b94c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f1e617d1c4783197ec0081a8d50ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61cf7189428907b87351a35c986718737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531701944c9304e266b8e41ef217d7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc831348187fc545ad8b78695ee82a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af99373d1b0b6eb12883ab4a32abe0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2e42941e0b71222072e8678428846741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4529c97d08613a076f2405cc17b74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8b04d46f876ae95e29c6808c6d07b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472891d261a6bd7921aa0855ee8572f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e678c39c108518b1b68f98b4135bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5958835dbeb23a969ff78a023491e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660ebb11a9ac0f4f4b608951df07a3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935dfde58fff085dad0369b1ad00713748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb99c2cf370084c7dad422f6cc8ae6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea004fa1a7665c0a42998966f6542283750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bb722e5e0f784ddd65193af248c98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415731c328a6a0719e0fcd113f160fd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3392f6f4758e4a79fd29ee8c84a4912753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d408a5850441901e6a88b5889c39ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84a570262fd9599405c57f033311ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01733893b8015438fb08d85880dc8e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bf95ed3d4ee167a7441297c35a308757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f55602f5785ed99e40b61f3faf7ab7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee925f0ac09498afd7a4cbf993f98d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4a8c0bfa5aecea49693a0d6f7728a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdaa60d000c7bce7c8267ec9d5fe1c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80ebdcdc6138469f4114255c3a62f9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff33357891aef53da8a84ca3859d881763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281f453bf2e1cdbb2ce863144f2c090764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7dcf23546eb1628da6ea863c02277765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603fc48c478e20c9ec92839d57cdca5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b4d43d400fd5f44f1d08a4d4cb163767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55963c69f9233a56f53012f7ceeec6e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc317a9856da05f34a3e0bc8b38253769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3df22ce978f43d2cee28c34cdd8853770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b74b53f0ac475bb225df533d55cec771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b423e51ca962057538677fe61b5da772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e3a6b9aa8c1321a1fa836bbef1a3c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a288d95c8c1976c7a43ed0e7bc3a90774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a92cf1ac811d35f1639728b8eadf2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a08d25a3d734ce22186db12e886dc6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a1049578d72ce52426b0a8dff1c71777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09193e64b1fbbca490d67d5e9fcc9865778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20060e7a81e7e0942c3f0c4cead4ae23779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820313a6e924a44a8627b91c6dbbd45780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92a8103f230c2ffccbf1f642e95a34781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15c9bf63e304e4244760f36e69d0c4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7663bb3bf6b50a5b35fe2e107387e5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a512439d756820956fa6011dec65120784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43256cc8640b7d28231193c5a6309478785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa58d0eafda16d28e417a872af0c422786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16560ff28643069856953341824ff288787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ef290fe8e5366ca733084df6bbb9d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3672dcd8c139a38e2fc4e6e2168ad4a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dd7842e001454138a30683038591f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0820e11ddcfdc8a1ce92cb6d5cf60791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acfa928bd4dc7f2b9766e02f216959792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869f22a3ae1fcdd0a88ec488b60ad92793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da109a7221d601affcccfeb052c0940a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8be28e95c65773da11132ce3ee770e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbac982f80c85cfa96f9d4e44e13027796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7becf33eea48f2377b0f22f2a979c0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b885de2a2ca804c233582ed608f5b2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c5b00506e79e40d93786a69f82597799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd6e7c9adc05cf4131c708a57511ee800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9316aee3d9925a01f2a28f8b14c769801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24969cf96e769090de0741a69012bd9d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316fc770142b4a446462e92096965c9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbed970298230727e85182d71153def804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e497137ce611d372deafec1742eddf9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834728377903198f9cc6b81f59a06863806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc89f7a51e1bb271a5ee63d0815908807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d653a4cfc49fba5f293b79c2d56aa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35344c2b610e36e7e3ee9c2d1bca806f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf8989c7664f80ac3e6d9b923f317c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c331c9d74e68b6e565036415f649ad811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a80621accd5c1b2c8b338d7aadf03b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599c6f1e2b68b0b7349c37158d04084813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5bd98f54a1a49fdb3e3591671b0a2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22defd80cfeaff8f61569f3294c07f1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed947a69334250516f4d73edb9eebae816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a1ff61c6b3418269e0411e062307b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620370ee61d6cddeabcae9975a3543f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8260dead7b53811f375fae88725bb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0689c78fec4cf0348e5e2803db172820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bfeaf2089aa04c2938fcef4ac03d5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce20ce6be7a5667187be54d7d1c3b4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c34cf11c181811090fa5c5e0f8d192823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c189cbf64258457354bb5dff297b61824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd1f4fce25f841012af977e03f49d3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25854c60a319b56e8fa051d5d955f9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7fd7a66472dd26ee0c98152e56bd0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65096ee3cb013f02702c9ed70cf5d82828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1609923f7e13767ca86601f264843829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca32d7e27181ca44627f59c66756cd7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe583d5edde9e91533ac4077d6de6834831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731128dc46fe7e347cccac38e78e230b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07045b2f05d6c3b4ff04dffecd3dc177833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34248bf15088aa322e758104378b6e76834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583f86c19788f8fd5e7638a72921806835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25d6b64566cf6b2860e884fd7f330b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4041574579c72dade9767ca67a50c3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c953346d1f8914d490f57738c245e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f1febff17ca8abf115aecc43ef722839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2c50c65f3b3a095180a5f0249ea00840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96684da197daefe30f01e468e6b428c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d94e31dfd0441cc7f1d6b054664cd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755f2a1c304b16670dc210778e8d6ac843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237a0dc1e30bdec592734d1f806548d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470175dde0731f74868a777dd823e72845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04767098cfb73bc172e63efdefa871fe846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7d236014f97d22c6c3cd7898515e6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6898fb1e35e2b7d0f958eddce725605848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c6c2f7ef524c115aa3824ae3b26c8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8b4df52ad82fd4e1caaacf00bde4b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee43f52f990b96fce7977f89aba95b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761713a50461a4283f606cdb186b0dc7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e030d93245d37cd19942688e8bf88853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347bcfc1b16f65dd6dbd5a69044e52f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531703ac7987ffa5e1b99ad8d5e7f101855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394ac9a7dc34501359217b8034cf282856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5f8fd195e597810063d248476839c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1362d8e292d34340b84044b7cdaed9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad989133b3a8e8d896785e7a4a5ddd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4def762b5f20ca0cce64c4921adf4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1422ba92a46fe59d2b916a7e49ea050861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b462e623721d579687979262cc43c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85293856f96256149a53a9d7745dd5bc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aebc5a60ca0b94b0ee444e006dcf0b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48071c8c5c43f0a0f574a2bd811c881f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d21776124d9273566b92fef164e543866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481f7ff2ec41a09db634ae8ce9e99ce867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f5daf9709e3405a3eee2f9d5caf2d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835a3b8c424b5608b5fba34b4a302c0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb9673d1a145cc999db4983a93ebd0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f7588c32e107a82f62e4a3b858e2c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c730c802b1ce7e419ae6ed8f9f6b3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b26b9148427a76ef555a2a2b250c8a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f1e7171e39c209d8425fc1d67b763874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8da12ca391a6e6a77da35eb947020875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574f81c5a0f3368fc96420fe927c684876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067eddab15cda732d17a95351eb58e4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cc3383e2ae3c9ce39a9ca08228a4a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75aa561c5e1ddb110746d6d338687a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813ad77e70e1df282f6e07766a1d3a1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7111fd19cd590eb9897a000c4a76ef881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e48bd311419c2cc89712636b0d9f4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5835109b457a4550f385ee800ad83883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a2f8162c7d8b7c53fbedae958718b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f61f4e6c6a554f4011314c702e9e9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55566647a54cacfc26e295fabb4a61e1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed01ff17b0d0779686529078feeddf887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0bfe1e7f399937dc5987a1767553d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff20ec7a63cf7f1e363d52673d0af9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e03f305fd221e00ea25c03e79a846890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54374817f5fb0ffbd488cf0c158f593c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39ab8592a91831a6e62489579dfd06892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaff71ee00ab22c2550782273965e5d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941771cc416ce7c384605863b0a422b8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7617cc6a60dab1ec89ec0b55520460895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8749c0a11b35ff006072853f3f66656896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b1fe868a51c64edaf689c7945b539897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fd2e47137ed4622497122bc609454898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927faec09cfe1b7a8b87d18aaf63d6e0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fc14033c4e604b6835efc1c9e9ba6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ca95b63f35a1d713f15e1c4e23ee8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fa307897bff084adf2225f3532fab902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8baeb3481e3a7df83d07560cc4915c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ca06869f35e27c2eebf7ce149693d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ff5cfaf329a29da973d2bbebe38f0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bf23473e8cdf1053458b1711b1133906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055515da14c60ffff8736748cd7c4544907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f3962073cb4904810286c1ceabe5c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f86233536e7d01810271e1961a5b10909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78821219544567d355e31bdc477cd8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1745479fe3926b1e3092191b17221911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f014fdd115e081202b00110a13a18f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32789b4dec1780b14a891f386333cad1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec34d7ed2d24e47334be4dd46e2497914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae07e76b1a6808120e74e8fc393f23c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19854039570e5e1504412c76172cd6fb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f9094fedec294ee6704d8a5bff4a3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e61591962e5af31b799f6e1a1c5f4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6335e8ae3ec1d19bded24aa8f6a87919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552d74caf75d2348f39ed9b64163324920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39d623706ff8c63830b7ec67290994921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a67b9451be66e1d237e1806183e7ff922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9ff7b196802316147d272139f1b78923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad6a30322b44c7a52b6fc59e3003c9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e54a0f4d4f863aa9e620a412ded32925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53682dca4e00f6d2ee73d51e9f35e4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d910bbc3fd76ecee5ad834986fc59927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dafc2acd06964f68db4a0a9de48d41928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99217d71f582a39092d9bd73d05596929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ad5405d66002d4920374b63b2dee5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490996e28f6c35c7cea3d91f80bf42d1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942cf241d9ee7c2727d092ad49ba9c0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b379bdac59367bdbab494cafc7d36da933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2587f69c670759564eb32d4134c09934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a349174ec8347af4fc5fc0fcf4493935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39ebe251dbb6de951d926bd1609e4c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9d08b7fcd6c01e2b1f7d3ad239c42937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779cacdd999927d126ce08cbab5dcaf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63de7b4e58d32898e2b1e5afc934230939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befbc84ece68898a286a79525154d2d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dd03585b633f512be7a0114691834941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a49b616e8a42b494864329674294b8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1492879166fec3f355c6e6de7ac18f8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45e4917ac60dedf0f2a37252d02ca2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc4daf9646946b707fd2e015a1a5f0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c05fefdf2dc492967baffb8a9c49946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22327b18dddff7516f9790ea290a0f11947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b42cc8e8e5b59c7e220f34b3ee24ad948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c398cc55c42b9d5e54ed24c49fe1367949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8b62dac2e15327964a9eca81f1d18950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744206b7a307cf18f3b285084816873951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a7a314635e7f0f2aab26296307507952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41473bcb83e997323bf91c6b776755a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e3ca7e4aaf83bcb791d9d75bef277954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5331f9d7272d608f7d9c5099d580e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4353fffbe2afe6cfd07f03999ba4f8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef71c4dc7b6e31a143d070db6325556957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e00ed8d0cf6cc0448e340e5e346358958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0bc999f637606a5761ec9be2ba945959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368880d3e69834648a280aa31170eb4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49bf6aa1619f2dd8449af934c3734d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3ae43f3137a6e928881fec725e416962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f278e70d586829df159b034b758830963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d829f2c435870fd781beb743cf729ae964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb010ccc261faa1647b297d6b180da39965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554580487f00ee81a52f0c0064a3966966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb0a20b4a0f45716185d44dab4d4ef967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb971e8d2afced998ac294e89f19c6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c2187f185eb8d9a0201cd5a8548c8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b88ba2f4ec00ba04d80b8252d2683f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636cfc99bd245d0158f491ff5d3bd78971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634f6a10e7e54ac0e9365e201363e76972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f690faa2d9cca63c1aa29daf6bb54f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbcd8267731f74025847a9d789d434974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699e2eff04d38c09b32b1c555e49d03975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902040585f5cf88fabff83ff246e508976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37474cb68e444cefc0b01f0d8f0c0e14977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545721ce44df54c1592cc82e0999c02978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f83dd9a9c3d5be9436739b638c5a81979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30db4f8641ff6aba2f610b8ae8a57a9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fb9fb9525b59a1f651e58602cd8a8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b199e3590718fe24086c5c20745cb1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a9cc9ca1f5525e1d9617b5d2395d3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96897cb8a325bf385854dc8716e6c955984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02439db8ae816476fe6be59a551ae9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf3af371124fa8cbcf6a935bfd70f5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcbcc59e7c68ee8626692c113090b8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496be494f07ac419612c2f3c415cfff8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c087cf478b09d83061134518a04eaf8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4180c1857d5edebd1fa8e272aec23990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424bf1ae50f034fedf11567ea40eced991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37020e412c3c0d9ffa45f28164b41f9e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54305407c5a6b3a0a25c55b503db3b5d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063f74924c3e699316a59a19eee62ca994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16359980c07d6777532a56d3aa462dd8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0aef36e9c6ebf74b92b76dbeca7b5996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960817d7d9a99406f51819e9a5d4acc997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc25b0fe81537a3350120415f931a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c289a1fc0798065a541f12b86bd83272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db047f8d385766a9e91b49de03696013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86442e80a069601c540047d6da07174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc72a91cfa1c3fbdb58626dc0e096295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aee4dc3697eb1a6dd6490b9ad002d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ee92845c1a29e6e4165ea8205d82b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e574278dd136f23bc6a04a980524f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e5947b2274d666771c094da383ac29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54075a85e01d7490a0c1c7c79ae30a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaa34925a922705a57dbf299b5b7c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30c090b0f7064532b668574af6998d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06f94efaa211bb37e20b5857744ace13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8fc6a66a6e320da9a799b8224ae4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08ff82c9a8c6741b0c2157f9bf124c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad93d880202d2e785bc9a73ca7993a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c188ad21bbbd3962a5cb8d533fbbc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde919a6393e22b46138aba39ebfb07f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8882fbb9c538a7febbd23cfb7aeae8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d85bf06c32bc9219e4211372b977520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0839ca2752b4456ac21d4f9b8d25e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79782858e24781f332b911db4012da4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5f5beaec5257ff65c6c2a6fe9201c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef7ed3a95ce2cbfc90795cc7412d4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a200dc1eb98875831d02007ab643c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c910f622ce3b4fde2846f0def50fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08859e1d4c2e678973903e47cc419ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc15ac390fc1863048ab4582a59cc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aabae435054050576682a372e0ba829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aee9cb05d7c8198dc01120864969130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90572c3c21fe3e3b9e3174b1bd333bc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa68344bcf6b0f4903d3b933f8178432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45465ac5b2ba7ed1b445c1d29909557e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc20dfbd19ec1284547315349c9c58434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a036cd38694a89370eca75da9558a8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e9930e88c1f81892edfa7c4385e3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecefc764693ee31a754fc7e0f7cf02b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa714d9e030c298750be280c2a65b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b5f06ff99787721c50c70f2ab073d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782873f6fd9d5ad732607465a7454b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bfea1ad740beb9b964404db9f116d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8167c5ee8c08db3e33e592b90f48ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4c7b56cc18cc2adbd5060b2bb02fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf5451d34f265e75ecc4f23a00c80e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822de7bcac3a50d470173275b10e53bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3457997eab32df96abae71743dd9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ece7e3e443537d877979544de89aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2881568bbb991a6ce6abad7b2845348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a4f74fb4127b563df255bda9e50ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a168cb68d61d42cc87e2e6e8ff4d3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613b1d431a6f8c9512483b8f35e8d0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34266628da5ca430f1abf2fb4d4f0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1330be889761fa16609badc3cfd3f0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4affbb13bb119c5ff721084bcb18554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf4598927b114b784cb86ba7d7efae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea39e6fbbc181f64db386e0d59069d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acebf3b83247b4f9f421e06ab9e980857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba894bf5a3a2a5a5b77074ce55baef658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc7dfa6773209d36cddcd9a6cf3d9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeedbcb8145113793df9bb45d64a1c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efd5dad0b741a6ca8c3d94c5fa357d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db18e1baee7924391df649848acf18262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94480b6e0b1bc23aa0cbccbcc4202f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27b1d4540ff06d90e4382d68ed74e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6fa3ddf562acbd272644816456d0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff3ebda190ea139e303c2e3685d96a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244e286dff06d621da29afb1847117067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bf6164899c4ed2932a8283048699e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5d7399eb9a175900d4e733cd7e1c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fca1846b64cf2c7eb93eb7880b729170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae19f0e2a9712de3843da72afd8ef871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6021c10b154b63c6ab4849701f63072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c794ba92f25a5728b74edd40a8017ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3384a97fe6772f23d29fdbe2134492274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688fbfd999d72b4a67c1c8b48cb9a8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21107083b818b93b69c9026ace88bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17e3924ba02506cc5c46808aa4b8fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc45c76705e244bae54b65eac7f9d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f742ec1a1834d5265753cabc1661b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5293407c4d67c7a9a441563853c944580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee850fa82850d7a8f6c897a0046ff9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10095a67486dcc6e54772b05071f1b0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568249ae062a1b58485da0db0d67a20883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6a3fa00d981cadc1119a29902217584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eadc65b412520b64d818bbec74e6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb957a9045795fbc912f70daaf838686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633772037a942c56862ab9330c7a4df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841db2cfee26ae6986a4ff4209af31f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd503e79a3bb702b0bed002bd3289e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ba6f810f995d89e445f3582646b3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f1959978f2d0072e03285a0e5b4d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fcf78700a1cd0fb731439413cd4e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e03d376e3154709aa7b1cc474381e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6aa788cd3a423107b4d9076e6882994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527d67a97d7de753c9ca4174a82faab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15936d049e844b7526525051c0f09f1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65afa04ba827861c148dcd01db639f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9c198556f3520afd5e32769ae780298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea72e171eda49ccd227b25285566d4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a5c9af50185b20eede9204e0f56f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ff420aae5b4046079d3a460f5ca9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc14ac98ebad9e72390a99e0c410bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad21afcc2feacbaf93cf0ad409d4cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35e31938a745cf29dc5790b2e51b11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed134765d63e5154292ae0546be9dde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fcf7599fa72bcac595239918f286f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d25804ab804cf4b53cac09d6330f09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca161fe40c6b8129fbbc9cd4101e3eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af2519bbfa9984191ace76bd895554109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f0384e14e2237734f27c0556b31cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ec29530070103e7abd7375eaa7d05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be034b3388b30d77fb56daf5a6ab91a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7880c0a8e7f0ee04110845a51ea378113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a867f38c5c615a158261817a3e60894114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3152d05fbe3fbaa57476f2b8ac9d1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb81e842533128a44f36d58e91e7240116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598166293f73a373454df4edcc564510117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbac6c6083664af09f05636f511dffc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a702394cde35f13ec44f7050f1cde55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef20fea815b6f0ea6effa6929e8ae3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf007ff2023a48a395fcd470b1b66f59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9e76d40a890997995ddcb8bd995a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7e40d5ee3d181bd62e2d813bc9480123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d9e5f1631a179f20f88b31df06ea7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f91d23be6595d9564b0ccea486bf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8dc10e503a829f3a8a85a3bf6984e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371cda2e5a6fc1ec400295939a6fa1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a93524850e0afa446a9980915309b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9c2ca5d5d3a7d841e4bbc132e56cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318974d9862240ec21f14c288606ad9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11676d553458bc693de0a7429d358321131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cb5950ead9aa14e5e6982937acc37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e7d08142a245cb2d0a507574073b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c573c1b17da34fa1f957db72ecd073134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408aa4a0571ed133719f741aa2099df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45443f989c0089278b86e0ccef578024136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abc7aa240579027497dcbc0d7c7679137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aab0108d88fe7da9f7cc9a413a6d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f529b0142f6f65e15d490ceb727f13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa271193c5c0ae9197d0d13f93b03a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76c5bd8e41b94805978b3f75263a47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8794672d9a3517d60247c39643c1c76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11516654055f81b578634dff07b8c39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b71b6040149d5ba6076fc8077f591144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a861283c32b49ada02c7d6349e8c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea1012b8a579a3a0e0bf085f419fcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a81ef000a6f9e473260f033331f27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb900e3c5a9a49b46c2648b5b0a6134d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdce8cb6d75a1e6f38e5d240353eaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a04fa3d4c32d4d86deac6e953a5e88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5384e9a5d7d749b964724bea06ac30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d87030fba7bc16b51d226530c7cb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9fafd1bd10871ff4d7acd7d430da3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbd60d7bf11e44b8e09b39e10b356f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7848f7cf09d8fef7e69ba127c6f1fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a06d0484e9ed2f155621003823206156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daed5a20345e61629270e01324d3540157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e026b474935555cdc9f6b7e6daa438158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aae0d2b7ae381ea5423df0f7ce3cee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035841543e74b93edbfd4f80fc9f64c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d98cda0c3122814dfcd2eb1e59b837161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0cdb01bf5eb44c4d45dc34edc0437162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ade61f591dae5b47fe1d68250ab675163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf43d5513d3cab1764591686b723ff7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261b61bcfaf22a10160a5ae9e08e7e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b8b1614fa659c1b0d8d7e483bbdfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694cad3211cb5d349dd58d30b851fb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f038ccfd539ca4649162ddc0ffdc78f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9d8738bcf2abe43f5568e6e4a3e2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e386e13100a5fa0b16a447f59f90f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a109261cc8cbc29d4a87f38e5a609171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4388763435d623fc9ee10585c600733172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212717b2b9cc0156db5671df61508a95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d27454877a2899edb65381650e925174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f69a12d33f819f859afe74162275d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566712f8e373402d81fc881d492dde6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50dee5aa9fb22c5d299e97201042ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e27be7605efe7f58263c7a6d36191178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684df92aa4f6ffb5b45cdd2128554132179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477487e0dc9dec7635ca32c60de44319180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b6aadac4f3d38ef8496892d1005af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f50d6b0b62a5784b2cb7e43c69a620182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de288520708c459e487ae1ffd31a64e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d7496174e7b66961542581f8f3e4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61536a87ebccd3219c5b1370f0957b1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebf8a3ea3d6158a99029ebb3d9341b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42764ba74ee5e95404508554a2fd371187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99174b0efdc147ff83b18e68ef4fdce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1b4fc85d876976a89316bd09917a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9ac6bb8b00c1d43b22d3b96b72e45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451688e390ac0319f6ff369d5934081191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6123e13b9f9ecdf610c6567dfff41e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e4bda55c455789ee0cf3882f11778193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1915b3b58bd4c19fe234a014dccee3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4da14a7b9dca15f2cbbcfc150f77d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6977397a6f7789bc053a858c202d780196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cc1f43546ffbe88302e8fc48e5784197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da8d396624b62141fd8647880483aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1bfb2e863a62fe0bb38e512c0f675199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2df1d4597dcafb6e8fe7f530e63b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27334fd27cef93f41cd94fbb389d874c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b00df70a53a2cffb77be2729e3ba1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ac11009c3f9e83e963d225905c8b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e25e0c173334197479fdaef24cc645204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8a6740ebb16497fb238f93c53604c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d92a36ae51942391612513ac12cb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e8a6af04e275a3fb616bb845ea6e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164800fdee5fa6c5c105e234a120fff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c699bc642a961020848dd7f3ce2e241209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab273ef177502a690451acc11076a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0665338613dde68c89d867391a6038211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2852f295184576d833e2bdf1f297d8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0e7dabb4315b32f8a0e33c95df158213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb34767d57e96c406347e1e04d8dab1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf73dc35bb723cb1e20b5f51211e2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a783ac11c88aadf50142a018135a4e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec2ebc25a292cb0726b15b8d668354217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b206fb7e1fcc7cc4d0d93dd733f5d66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754af7729754e2f31208220ce1e9d10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ad36a8031e0ef378c5d710aa78a6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e2418aff93e8ca3b103f0aa76a24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078ff9b0a4a49a11d344dd95fd1319f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08337d9e848b49cad74204fdd56ab857223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67645d5286c83623b9eb07e6f216a659224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119df90902e339c775b0fc20ce96b73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d35e4874eff9d252f209d1b00a1521226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc778a714a3f773c0ed00718940e581227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc6875f4bb5f285a17dda80cf1c9b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bd7c8aa3c07756065e9ba1e297507229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fceb25a380f69dea1537593837d809230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bef334442a4a3b573707ed146296d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bcf697ee3f08dbf12d0f719485b1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed01e4c6de42c178dab7971ee28f543233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33e77006ca0096d061a21e86578c26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c26b2a6cf4b786cc646710f10b2fee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d78cd3ed2e170443f40463c9e5cbe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8cf7f799d9cab8d72097168cb5df5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc3e66e90598605509f366bb9e4c50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a1f65745a6b746ecc74cf6319d9a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c1060e9d2182c193b7d5263e30d4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf03e077320e0bad894b29033173203241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8797f042f036d6e693375313390d0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e355431938adc9d217a4655b2d97315243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9934e421f042f67a13092b6c8b6c5b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998e8e3703c8f861c2c33aa12f62820245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938107a98ca109314746d1c7c43c6a81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfd2c8ed025ea2b7ed2024c39c393a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674e47c2fe8778643c8186c4f95142a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edad9f612a49da99bee0a98a01831fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbea0d2c3ea1380580bf38a91cbf8d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0aa0746cc0e291b5edc1ac0c4218f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8561f6e3e91dba6047fa51963dfe8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76395b5d0f1748dd67533430ee76bf1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704550043ad6c3a7f76a4b56a10e0170254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0eb6a57c8d568cca1b0d6fa24fb08e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7fbce2994008635c14703b0a988f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116dd51b459323502d1db92ff7643a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dcd917b70fa417daa9c81c40fde86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7d2f05282e2b8d73f5ccc96a4b17a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bba290ba39485e77a3f01e23fae0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfd61066c195ba206cdbaa39a6cdf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411639f5737adaf14b2868ba9dffdb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91223de14e6bfd985a1d7a76bde489263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20910720c46b5a94ebae474ceb6cbb95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e39c8447567a940fd4a453842490d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fd6f6b832a7e16b0b53edc43f6020266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268c236b747c13a179784ccab773e1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98094d35f25092ef1b88663865e60e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46657d7cdb4c17b83ba289fba7bad5fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5b8e3d39f79ee9c38300afb0f1866270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aeb91eb8fddc033ff7a780202ad6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ccc7082236be1a6f13fa83e5f8b9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792ddc498ba6fbd31f53490a9799725273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec551bf49a94f239f7fe3013702cb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2712a4d8d1fc8e7e7ccca7c61ea5348275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a97580d0f72128c5d5b1b883c56ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12163e9df1d0884d8f2158eb236478a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f7518ef5282d36703d4f6dc9eb10a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc050a55e215aaf50ef2f11a1ff45d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785e84934bd9a85bb55287150bcfd5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a0f5ac016c677437564b6d824cb6d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402729a3cfb44cb02048a5d7013716e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02019258ccdff00914ea31c9c16adccf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1cecc466e08aef73115b13850e57c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5ba5bf82e80aa0ca249374f2793e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3d5a08c0cffea5dc3930863254821286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faf709c0be58e1dcb073326baa4360287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff0dafcfc68e7c36bd9f07dc0b96a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5767a7dd4a39ce5c877066c17ace6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde59ef6cb7fd065e803eb5c697c44e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269a51c50fb70b88b950c8c81bbc6d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba59069f635a153a922524249eb687292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36a342221ff7bb85a7744c328afaed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71cf8ecaccfe1fc7abd9fe42232cc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f660275928b437afaf04d500914cbda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3937f7583ba213426d765cb244e778296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611fbb9ceb476006488b5aa0a42e566297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f039341f9b8ed588da07840f2964241298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014dc0b3c5b5082cee37d6c17efbaf2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e337956ef985dc7294866469ec0709300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81719a8b219998ae858dac66d067ba0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc4e1f7f6a1e9d3500cc863192231b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add1b0efc1330a42fe241a255aa4c89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9f1ee4237e08aa04b687f1b90b3f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b804f4b249e14b6fdf99a642382d567305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990f7875a678e80a1cb624a647df53e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa922967e872734028fa47078e0662d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f09ce0f42cc3c16c581d2652605da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30d91f452a36e5e6e154a02a0c03d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e84f6f01fc6692b59c2787ed9d8300310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d47200cb2f34c8ca1d65fc00b15ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16c940674eb384b40b3eda01ef7da9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c799a10bb9a1f777789287fc487d17e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b257e9dea2732a185d364f1a31a85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbdf046ed0590cce5c931517f815ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa890146a1e02b0c55dfb59a645ac6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f16c279ff740e0b98e88c8f6970a27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd56e07e5aa014d9ed822387d4d418318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1188b8f09d3982255411d2e2ef8b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf6689fb32477833ce9752c136d991320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6713796096c8ccd5e8d98c4dea59b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102265957dc0ddffb8d3e726ea01fbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73488decc8cbc05afd33bbc17464da41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e1056f2899c34280a92747c572407324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5971a00c4c998cc85d442a8ae788fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf09603ee7183e815cc6f15ee3256d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb06be9b0387bcb29acc7f1c1defbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686b54594145f3d9afc46c1fa1b8784328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eedd085add175bc025ea829fd77174329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c743c2141b4f4759e938581503397a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1f6c6197286824301539bb5e95782331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aa6659c13724ef58b4c9ed06f9553332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91389656fe286430e15a69d9a017c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2e8c8d6f2f9f68f3295a1527c682a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8d9ce40c2ba62ff2cc5b691a7d259335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dfe3f9a401c182e3b88c497aa4302336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bf9d8e7a7c44329e7483f46ff0093337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dfceef0823256fc5a7a72d90b3c83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3040850e442520ca27c4d9d4b0c58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f1bd2d46b30013a57eb260badbe48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ac8cef2a5d2ef369c0d9df328a935341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a760fc6dc241168af58d0cc00b922d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d94f43135396a0becf55d0d4f491a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035341b206b9d22b29595e2a48bc68f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c879724bafe22ff9d84d96a4d5d6b51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ab41000e9bdf814c75277b8e94ccd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e499b7568e8f501042cdafa423e5a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feeceb306e199a83f83ea5b23d740d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fcba833e19e01c75064eb40eed03b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e9385d2382dd93179db729f818b95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44f6675bee070af2e74dac3d12070e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3005e2b0825d4e8137e8059049bea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e84fa94d44625f24a353d7c9f2d46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c72f1b677818a72b79008f2db6e80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e843a4a8a0d7481d2cd55992b228e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfe1977515f75bbd79db279264c4da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52048b647ddca0087f83726f67bc76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459ce760cf059e6ee01213d757b50f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6598e4b0009818c10eb8cb27753e3a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb9fb0723b6cf98e5b3c70ee5639ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84ebe050b5000bd7dd8d25384e16bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c3d5b522a4ff0640e7e08a2952c39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88e5afd4a681c561703eeaf3a4ab4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d7669f2c237b093063baaf673e0f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f735ad9c4047390fb89bcd14d46936365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000a3fd0097a430eb84608f80086c36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fa20e8a013c6f14dce2f8342b36b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc6f146922e80c4884d6c081133559368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f912a8df681652c8fa70d80f35d2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539021d54fdcd4f1aa0222cd0d72caf7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619608198239114973353a5f6b8033d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912fed05a85f81562ca248d1ade6253372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332265d623a695c012ba1e1a29bafa2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb59c9faa6cbf5028f3629408ab49aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5ffd3ec7090bf30c9f9c8b0d8e503375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62d48097b292085b17e9be71ebd606376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a066fa5568b9b8f5fc8224c9ad508377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6449fe4ac272c419e0de5f6fce8e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fc1c2ef8aa15a1cef24bdfdfb4a8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b44e585519f6e231ff26686be99a0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d4cc0e25c1323f94b2608c0b78f70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbba4d5186a4eb8b06d8957c452cac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cc7c46d9e8083bfd06f4096c482de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a55eddea708e03d374197b01d12fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f413dce19f75bf643f6ecb12e60e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4318770380b6e9777d637a2c185da7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59375041b20f6c8bb0d80887b4f9bcd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161dc69f230f132dfbebbbec11e8a4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d1891cb8a0118748dd7e63ad2f7d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8abef910a4febfe08c3d114bc2398390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40cd62ef9686f74898fd4d8d02eeb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4339b609f4ae43ab53ff41623b7dfe9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e5efda0c8e945b729429f9733e4fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ec84e2f79fea585c67d9bbc9c4339394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdf0d1dbdc23846a0f387d8edeafdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491748befc955f78c98bac74dc3ea94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2a4ec605224e293e67e389a44652b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303928f886e58451ff923d1269a86456398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b24684b4611409f3d6d2a19a93400399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b88f84a24c242847678dc896906225400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d512119f2157ad85c3fbfb950c3cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd52930e0856fdd6e84c730d9c702b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf53545ea4f42db304c2997e73e327403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed218eaab48afdb7601e8995a4174bea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f179a846e62404dbc33b058c741f82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e830e062851d64991cfdc5837b540406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e46836fa9073da5c6e4a6c9bc1a80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10914b0852d2993bcdc0b88436c7c812408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee8d691c3c7691dd423e39a6ac9942409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f02c99e0eb09ec6c75f14f451f32c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a6a807b6f719a9ea98bfaa737e859411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b6add6460997275957e21d8a7ac9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fc2306d4a26883341a4404344ab56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226ed99e4cb0b0a0798715eb0fc9b3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ae2347a47fc2499e655bc6e148dc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a53ac8b9acc445881d33399aa9d265416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310676925d2ddc0602d4fba6e585f16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7289f5f2c673b8743ef145b4349d4ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3499ddc0c7720719946290cce5a604d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f88b164f31888f0a6efc363629ca5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74803aed2bbc9e9b1736262d3af8860e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f59000960346f40272d1a32097cea1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609cef703802b0976f0b7f5851bde28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67ef4a91bd2f45847e1b54c3b15c23424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddf122182f33ef6f880ad82b201f37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ba4f779ea945131628a05a980ae08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2ed9cf007b1ff6e51a4f10998dbca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b80800d0333adad9e0709edb52f73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cbfc1dadda4febab3991fa4b65142429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c28a1c50bff6008a9300f064c4ebd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d878551389ee1d933435d109977ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bddcf8e3df7cf194a7a2281ff7194d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badf6849a40971a780a16df1e6e7c8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59b019277e02e540f0bc82f4ee4865434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321689cdc13eba54d576a9cd31074aee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1ea95b18433c968e07d5f727aa3e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b281f97b019f6410136efe2e85394ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed4d3bb6d75939b02ed3478622a844438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c828120eb5c3526226bff3252cf0266439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0742aa948d2ef608e543fef6923b576440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4054b0f54f643c5bd613bceba89f5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517148f18f8cbf2beea72b1860f29ec4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350c2276e8b461e62ad5cbd53cf82c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c2cc0eab85d1f56041f0bfcc8d6fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de91c933cf1afc172821c712d6bc09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c882c03a6551dd25ab0afcfd05757446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9d7535c517d0315d9a1015cee342c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7301e1ee5ab36ed792d7ffeee0b76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845a568a8ad85e065e9f3a78aaaa532449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a297bf1bccd4f6180316ea8fa6ab8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d5a8ea66912bcef259344c2589c1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59459113c295b78ebedde277ff0d16c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540088b045f47f4118edfefd47b8ed3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2739527d8bedc732465d5f22f5caff1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e95c8ef92ad801e2caa4ab7c7eb0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a125bddcf1ab205b6eb1e61180f71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d0b860aafac5a9c5e385c89bbb716457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e6861952845663125fc43d16ac39a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26e9aaafa080c1c4ffce8a08a599ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68409a889c9ff5f9aac56f4f7a9cd58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2515e3e09f773728563ddbafc5eb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952219df8e539eef7ec8878696f6ce30462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ddcccf19ea68886bc522a1cd4845c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6120c8c243a65d01adf225c0d6f09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73aa34bba1d9faa2a02b64ed33d942465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3dcd982017c96663ade5a2afc5712466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c2505f374d8e7bb1a1f525c619549467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2fc4a726fd1248008bc0f18a4c428468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c5994bfc47f4536bb3dc6a3be4a45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f63af705e322720a15393c4056927470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5321ecf4e11886b33ab726fc4a36ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeb90f18690feb15cea6f1b80ee7f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7122afa27af80af3538f3860e1878473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a08c443becffd51ceed0823882cb95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4677aa9554214a08355e988bf77258475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bb2d2ab70f02e70e60556f278a04d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e784c1466d7ab75751131c2a2de8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1436ad43d8d0bee36dc4e768a8c31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d0ae536b92d3a9f2e8a2811d1dba0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88240c7b1b632cd522369aefcb2549c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467fe2960f4f7ed59414d000d18627d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fe08fd80ecbc0da0bd388cb471a9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0952cc4687b184bff5d3a5679b35d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3183ecdbf006f5c6e095edea79c9c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa5b238a43296b9b10e676849c719d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b3a5c18c0001574ea3007a815d632486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615a2cc30b5cbb90c8c56e9bd70d360487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16fc7cb10fc563b83db30541a6755b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730722aac9a9fd6f98a3e69c5990b59b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16084856e9eda7155637662dbb4487e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95e683c6308ff911072cda6d30e2d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11023c740e3631e5de12c67ed82b94c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fb53ba452a2ae9bf3c96fbe695386493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb4587221c67f137974cf41d7918cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed1e07fc0173e49bc2a42ff4fb3a64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faec10aa318ddecf278d04a0c6b5eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae1ac7c771f4cdaa5192d45192748d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b7f0d04ccfad53fb7b26a103f39bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1404999f75af8f54fc1f3e3e163f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07adae4b637e31ac703c79fcb26abd8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12ce1fc0557ace612d65c12c491012501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4237f20aa5239dde68e575cc41e6b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11172b61a79d7b5f59f92f49e177dcd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99ab7fa5978453712604a5c86b3858504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b9992ba24450e76d14a8f4c5a4b48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0f620e738a16385afb6280b61e6af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07fa8c71d5254c09276970f0d2e5e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deb508f483dc7776bf662a93282d4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96722c0a90c4104921fb2228a72f35ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cfe2153f14c47445e4cbccdbad0aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e2f6d5639d1127562b61b0590059e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc4ff1efc1eec43b674b678b803ce5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b85e4b6b7d6bf036606445c4e411a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766831d7a97300327f5684385c49bae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56874c03b03ac77d5f24ef03a56248515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c093891d931a6fb9cf7e48d4af471516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e683d4d11b6e68da8c11be51d883c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b48451daf0f78bfe585cd830cc23d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a181309f4a8a91cdde0a727e6b630d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0ae658a1eee857a5f727a9b092791520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b437c6bcbae570e4197ccbe1d8fce8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2038b953b08fefeb16976036d3d15f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec300c63ebb7ae1ba399fd62da4615523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422b0d35889c1c827c65e385fa4f593524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fcd7940665f7c9eda3bb991eba52d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754551c5bbf3125056397d6e5453036526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c49abf2edffa327a43cd2cc88b98b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b942f33b9847720eef098d2a742c1f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee502fc69dfc1440b182bcf8f7cb33e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91468670da5c0209a4ff60730c9708530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efcbef21685d45768c27e063abe747531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c760ff0152fc978e3b92a19d3699509532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6104738bd4d888754369906636c324533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1959d78d909a07fc357c3c82d083e15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf4c6398d7a9e6686825d4071f9708535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ea67e7b236952ebf98eccacad1f93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cee216b3c1b3607e70d68904387929537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef64f06b28f07f8f27feb07b025465538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc364b009906439d98235519eb63431f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11207f84b8b6525039e529d551599e6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb4b4f7cb529c646fe2bacbadbc4f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05551f10b35b905ddf28f2cd50a7df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bef181a77a4202ddae26ab5eb844d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b1f24d1cc94eada553081705df9c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784860ec5d7990fd32e40e4f48d2431545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce7b0e2a4678d9e6e74b55df7df01f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009073ecd3b78065027fa2c8bb8ddb59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc685b77e437494365d441797896c9d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ac953191a1641f78d6f6a0fe468df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3363450c12135bd018b84bf073fbcc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06184a21a8b60ff3d77fa79815c19d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75a178877ba45d67de6c2fa86562f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf975c796e0bfeac4192cc9f9ca1198553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb9e9ecee88482beac225cc761252f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910e1d2c9b058ea89f1d31127bbb17b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31edd03c28d28ad2fce92b77cfe805b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38809daa8ce7d2f80c0b1e8416c2fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b7928cc927e67bb7dd780fb700a8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c245c8eca0ffd4b07a5d2b4217e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a711407e49946db8317aa3eb4c1d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18838dd20b154af4a7a85e42a6905393561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42583ff2835be51383990e71155fc542562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255f2a30f0e63b194921316c3fcbc53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ab9a0d021b22e474730d07e6d2950564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac74e4cbded60c57acc33ce07a0dbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579c5fda7872032c0f15d37615af7a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abc644c0857b232a1329711357f68b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d13c682bc29cd3e031b5f33041d60e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6a90ad8dda71ccab12910660cb4a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ce4af7f98160caeff4e55867e9725570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd66d92ac518809d363280b9ef292a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7df350e179ab4ef8ddb07bbae5adf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2a11f01c614f7422e41ebdeb24394573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed8d0a1fb458c63f3b4ba19c1f1025574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a587a6c12d7cc23c745dfcad86a7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541177881d47b8a42cb817e12255ac1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33d9f9a0ca16a729c8444bee6ce48c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9124bcce0bad995d619ed0eea7b69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945073be67dc1f4c139451a01ad3499579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd30437726e804b01cba1e4b1b8e27e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeafc519586589ba8bc3175ee7b9faf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd31800153ef42664dfd24b9e326fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f047d4e06dd82f40732f0a45c3205583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0bba7054f856c4a4a9d2bedad66fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d24142b59fe3510d6fd2e9f32d7cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03982d0b25a7715fb8c3480878a4d597586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f82f810cad03a1884878b756d26a5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52fccff509c25c55ee45c7def9be74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa79b04ec1b834cf9167878b1231372589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23059331b944a56961bbb67d926f521f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f843941475afe01823a1ac478d8d3ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aba662c7c4302bd9100d85d999de7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add843cf389d613d02ebf81b3466f86d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff9f710b3447c17ae382c58ec77012594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aa3b6ef582c4ccf03a0669b9ba63f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a0cfe67273fb3da0b9bf7e226ef76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7de455f4b5784546b69408f96053b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409835f8ead516607ac91d1b2e7db44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88458f79043596ab9357c37df4be050a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f571ef77a6c4127f8366d48eb59f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df1a7e3e6896240de9dfef30e19330601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082a441dd654a07143fbe7745f36c76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26e6f69d51ab7a818d1e89dbc12524603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6046956d3c830e446001cfc9bf65a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b370a5da69647c61f5d7d1e2e6bef8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f18e1fd2e929ec6c3a7cb86597b4fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e3858d722abad264bc5917067783d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da313d9cd0cf46c1b012b7e2618db157608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27782eacc613e16899fe8a2984e0bcf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee2aad72216b58990dd908166a1bce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f918d45620885a999ca28b384b41a7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb4e4a0264514e6567bca425a606d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959400b210aa10865e3e29b5c11f079a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412672127e951d6be3571e3310901283614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25854a26ecb833d06ff172083291e98d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196031ee50ca7f258c957d462ec2683616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327167df68639b59d109373ff16a1a11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4c00f23815eb7d194ce71bb3a0883618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fb319efb8a1ec0bdd9702c90ae880619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1832fff03d5f32bf02810018ece43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae429a4af7ed1c4d39f600ac37e7aa14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef302e01a7a49d28a45673f02d1d624f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925255a3b1e1b70c52c1801121e8856623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc467bcb48dab23fbb26644dab1862624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df64a0c5785ca6a0223be8717f9929625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a0de3ef2accd0dec54a20cdae2436626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596c27e4e3887f1515a454957f16b0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17f112bae3022d96b7b3849a4d3aec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111541f2cf5bda3cd10f5825811a7471629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f33f1140eada64ea32326ed3df2da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5796918337d29d5f208ac35621518cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca4ba7aa147544eda7f48f44823306632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490366b05ea1f99d3f605933df07d307633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1063ab7211dc59d9b12ff9e068502634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0681b7e09ab70bfb47efe8d69597c01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd3de9fae8a5df4e7c58709304c72f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fb8cd02bc2a93bbad5946fd5ee971637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84046adfd9f06bd1a1180e369256d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa38b8c7540fc127b5240502d2b8597639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d97d91eab2113f2cf22b402db51c32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41081fd99321eddcad020b00309496a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751514ac4811432845d03f9c9320c31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b473a23c6c22850f720bde3e9d1c32643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0588e8eb4909309129aae8f0a9ef2a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef2047630f9657910839219aaa803e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6246c1e4838c160d07e6c5422e7da97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb87bdcb5d4a618084ed16e85553e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05829d407acb512102422b344101e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a19f811b6eaf1014cf1a9ecaa8ef11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854d01966c9c1d334dcde35882c4071650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc95658d0aed3bfd44e56b7d1deb9f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a7ed432100fbb2864b16b190c94b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474675f0459f8455b5fe42e96b0a2b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4148a486e39ea38e9e77befa5b0089654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bda8c6086474a10b72d0d98ccbb694655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42108823a8fd4156b8eac2971a9c5439656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846767e9fd325d49946aba70bc6def66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0809b8cf934a284adadebc3c137da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0157a030c58daa027330678e0958c44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1027e3f2bd0036b3d85c26aa4cbfcd1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da068627886c1a6ada7c0531f27150661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed14630d21e47c1987aebe1cc7f61a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaa15c7ce3e6f334164e46810ca330663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a9bf66ad9bfe3a7d5a155b78b6c30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3927e573960cd3746015e09648f139665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc9f8c9987fde991e5887e313b480d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545df981c10b196bb33029ee716f1e26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437bb124b60cb0e686535f1182a4309668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89eb99908b178ee8f7d5509bfdcc2b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa24d6cf5be09fee468e559478fa25d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a1ce8e47d6e9dbf2d9c301e8991a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17beaac8478b4ec09999099dab2c607672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d874cca1044520750b7dec614aaa02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c4bf59d87ed46b699ff2a87624ba1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c45212c40cde3005b2f821e63be4c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2857362aa0b29677037bfcba6278813676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28723146d0bbdea23dfa18533802fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c430dd3da3e89635f6259bdc41f8cc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9295d1bb508c215ee078ecf4654049679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef840a5500fac2f5a73578a7d36bbe95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bf2b3bc5235c5cd20362b89acd034681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb384a3f9645b2f200b7c86e3a806de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9cee1bba5dcdb400a814c3f1ea667683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532d7b14b8f95c0f45a87ea05fe0586684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96f61eb79c1bd51230128a7cb3ae36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533246dc1f9bbae4d66d6cdf0afd49ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0087525ab95962eee1b9bfa0b2b330687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef1eccbb7e0b2923ff3845e08c9367688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f8209ca13cd242d2aae870b02c32f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ee8464344b2a62ea445c85e8e2707690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555d1fa37a989f1ed8071ed9eb90ffd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ababd11838115dd5f80569676efc87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aec3441a5f240dd0aae58987e49bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843930fdef30ec6b7a15b73cba1c2bad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84407814d53e4bd30703eb8179ccefa1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adde8dd9566e4086734dd77bedeb0aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea98576f8b28322c9cd5cb67e83ffd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d38e1101ffd25b701de48433042e90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa708d826ae20f256bf3e0a7bcd8b3c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16076b73a8b86ffe381f286907413017700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f282ccce7bc2868806ef63ffca779e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882a2acc4ce0888ad4901f75d3cd4f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d256361b85bdfd8151e93634451e4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ed71b06fcc63e0760ed21111fa9b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef3ff8512384c2574dd386883f182e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f394296bec9e90e223807b327bfdaaf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb190f4364c79aaf24350aaeb06c1771707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bad33cd15e78bb18fade14c1d6f407708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac743ee0109ebff11b40a839c80cc0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32458cc3a7a8bd8c7455618a86c1dfec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c735ff9e5ac8ee9d782fd8a3eaa67b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bb8971a59eef41f7de9daf48c0d3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad19412f4056d54017907d9fbc728f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08b76e2f0219bd7ce2f62633fbe09d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469de66a2964063502412d182e92e8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4447b388fc7125d3278dc764bf71f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8955ebb081a44691e55cc5374eb32ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9749b62580b5fbd9528b6fb6bc4819718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300d5c0d0dc499a5b519bf8d7aed43f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fc12407d5dc342fda34a827cc9616720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ea9e1df0a908df93a18e993d09817721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61351036f37058d732945a85ce4c1dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e461f897330fe9f7304667dfe74fc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c1246397af69719aeb25691f00920724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401716906499a647d454d6c2c289e78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3d5eceff79d74d065f7e8ab31caa3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c47da1cfa9e27fc44eff58bf6dcb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa6a2093cb8d10c7e3a40017969954728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c52235daf91ead2573b6f083e36c41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad151fe5847343038764577c992f4964730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd24d2955e383bf50f132b1353143fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff726142729ee1af787bdb010159219732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33071b396f23c785a527e15d7355cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377b73fe777bc8a9d62b8a775dc6045734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8348a4353d8ad962e762fe41c5ab50c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f725b4e4c0f5294f0619061ac956ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322d330561fa2f6a1fa779b3ec55425737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bb9dc86ce0e122712d91f3423f7cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d87a18c38d9d046a6e098751a252b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a864270306e5990565d9cde84631faa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24e62318bb11dd2fd9e8380fd265a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4415939183f8ba6d6dd8d9c4bab9cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61e582cc13753ff45753774d8bde19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87076167e59f47e22da682a7c963e525744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7abc0b4bf4c5a845483530b0143b4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdd322eb2a1d87032d2502f3662efa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ff98cc8000de7efed910af8b650d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb850c0fa6d11f3d398615a97c43fd77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98824b6e3557177cdba27e55a4bea4f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0b58fffe8186366d7783ca370077c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00100d3af49275388151b7a5c1908d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab733a346f2cccd7b7bce971c54d2e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de587374bd5ff29cfb175c0e03e45bc4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f36623dd2e5bfe9f10ed68cfc649b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784afa6cf1f68b8cb0c501cc9c4f6f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd218d1a758b4f1007d4a635781bc17756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682b0ced1d30231ab8460addba393d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d2dd423d14bf55d2da6437fd0fbda758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d305df69a8349ac0d9c454968d05ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058c5b7d60132863039f697a963f1c8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c91c14607571ebd04eb199bbf52435761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee81ab3dab3a7343a9aa8340acf7c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d2bd69aef0fcaabf36f2064435043763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39050e856eea36b758b64f93870b6e70764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de40bd7d1e8f2ee911b0247603f9831765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593cbff414d2c96aca78f0b701613c7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844bb51d5f3e89b4dc1ef5dfa264ba0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4d2fc702a290a99f77eb5d3ffc9bb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb32dcbfb2c3fb50992ddd01fcda82769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54573645c6de81040a3113fbc7c91d07770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fedb6b4b49d3a6183b024d06f9b87771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67afd58681185ed8482a58f11e0f2c9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d6415e921abd22eeb0b62915f243773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51fe4817923d7c39b4ff25d3cacd2f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe019a10d95334f15a91969e43aca9f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ea9931793a7fc38aeef458f2dde1b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76809feb82fa59ad16ff0a28af86cb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167365ec6efe7278dd7959432b7f9d2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45364d94cd92f4c6170420d83aa6ded5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699873df4b0855286a6cd1165851926d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e635df98b83c4aad72f540c63e23463781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8963e4dc7df1a2ccf834217d8f273782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb543f41980eb1e7afee099f93cf17a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a29174f89af8991981c8bfbd31184b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7fa130955af43e1d691d5418e1ed2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7672a4358cccc6455bc60e43588f1c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cb48eabea703566d868758ac83bc3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ef7e9bd619a549611c9f8e4d46920788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e3765a194af431380790d7d19b31f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b4daee92d3253f836dc8c11bf32f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff35658c2a2ec6a38e5d95419493437791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dfe39c2ce7908958b690cff2dc025792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db842a6ea74ffd26348d142e98168608793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cd0df8a4e75d70aa3916c325c054a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07d31e4ba8396939456d4bde3a2103795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a45a63414e3a2d2a9d686c2e7204b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f20dbcb17713e9cbdf4ddcacfa66a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487caf6814f4c7869b1f43d38462ba6e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969347f76846539e6a336a3e503371ff799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21b5a7cdb7ecf403f26e68bf62d55b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421178b7ab8ea927bf1254d0962a36b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bf412bc9afd6aa4341b1f840f3095802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b0b140507b7b7d64959d989171fa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e542692ddcec2ce8aa6acd142a4284804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3e3a4efbe248de5f80ec4a30c8e11805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c05783e9547657b1ebc30772dba39806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23126bc3dca9374c5a74556dc531849a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272d7fa9ff6d49e09790a7d49793996808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b056b00cd7d3974f855c3c8d13a631809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c7ebe38274938fdd653d777e525ee810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2c64022192b9df702dd9b0c8f4ac7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce585da39c79db7d08ba7199ce578ffb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d97f01727cc6983841fb8c0a3a6d9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b069c293ec97565b9d967e2d575772a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8ee820fc318f2764fc8da04a73ef0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3d220a38a61bece00c54bd730ff4f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad735c46323ca6de2f925731c3bfcd1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b52cdabdac5faf23b85c0c9145092818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c11789b3b6ce7029e1fc9faddb98bf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796280dd71a6283a40d38d1227bc584820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a25ba8ccabc703a43957d9670238d6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c79b18c741e73e3fc11348490bd9b4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbc2b625ee379fb3112ebda7c3a42c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdf9059d72ab3eac566111272de84b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628dbe8661fe7a29e131fb3e8116226825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f39cd59451af37c25456de3e0161b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab37f4b530097a7312b9d17bb9876b1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb73e5f13ff783f3b352e9efb435931828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df009b23bb90c4e56da95a96e00f979d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c4dc0fb656bb5649491d8e9bc3817830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf01ddbb0074f0757627695367a501a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deda59a2257f6ded5a3b00333b48e0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995257fe7ed87296feb7f3d48c92ca73833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243a38655bd3032a7145d8393777492834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef7612b5abc6525997bb407af03ffa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83416c4d88a4529c7b18e10a7417b650836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca68a562ab64d2adeedad7e517a852c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d4797c85ee597de4f15ef9dd68362838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c1c534e6aeedb5cbe5756d115477d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a06a23f64fd782cdd2110c6108d1ea840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c6200f937ef9a8ecb86d5f98b9164841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb094cd063c7e467693bd71d7b4a7e45842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0b6a53c2b66d897761fb871f33988843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80408e26eff75ab1b7250d7907b1844844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2012d4e16dfec37e2d112181bf2c4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ad57bf4ca52bd7962d01f4289079e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97787b6f6ccbdfba10d827fa5814a56847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966c04f20ee20583cbe1f8d7d15f830848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aca3f65c2aab3ddc3a97b2c91e683d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37becdeb1d6b048ddc42db22b4560523850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb768cdb4f256d73b35ad79e850f3bf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2911d925e184b7027cb3aab87083b89852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b52dedb1c0f1d1c61a31f63d5cc5e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b773b558d957e8d868fc60956404d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e056ee43a10a1e0c65b791a4eb2e0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ad6630909b7e9a83c05e9b72e4fba856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b80ffc2b29c039c34fd885202ed74a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792c677bb9d57378130d0a324e940fa858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a86169b9bd8e7d99a555ef244eb9cd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc3ac9c6e3b91c1e4924c870d769b8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed70a4803b9f3010bd793a7b2a2f31861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26235507f151a8507222d1dee70b5fd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef994432f4219c1780e85528ffc0f73c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686d0b341120ee7dbc3295d9920d31f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c891cc6edc8fe89771b5a7f1992699d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f3f85c999951fb3d42285ec280224866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad9aa1f92c5c8d1b0cff4d4c51227e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bd5f155a268e8e01cd68ecc7c8663868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b383b8150f1757b706671041a9afbef869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73494c83c3a0a152f55c27ee07d04c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac6318162c248161df269931bc8d4a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120427adf5779b1b719f5bd2ac6111aa872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936917d0f66743ff3bb830f234a1047d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59971472e4b92700dcb42ae51baf1c9e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537a8ffec6b49b08e287a97472b9621875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122437957fed3a62f491bb23dbf065cc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90401267138d33ecd1962c54dc19165c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb8cd2963490320c6c6edc8b314092878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205fbba0eb62ec4ae5868580f94ed4b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9a585add403ac1f43fcfd9fff41db880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57ca48ef44e23846b83c761cd6609d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e88bdb172eb6609f1e12e65b743d1d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e572e29d630e22c24ffeb49008ad828883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a00d0b79e9f943cee82756f2578fa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b2ac85e193c9e82beab67c34ab06a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8eb26c13d550d4d0023c346bcd6e3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc685b4e9ea29b554101b0c0a91b1e0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64c157dc4df9f265062e3396aec0d7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12832523513f6fdbf447f4729bac6a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d59940b477b310dd1b9e4345223454890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b66abbf3c7f8bbdfb05ad5efc1b50891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56756adb460acf4c757bbbdbe2ab7b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d7c91c08956346b65f5f989520875893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1097a4aedffecc0626e57a7a87a0af894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4e05d22a97ff0d5f938d43fbc20fe895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717a5a22038f03a7132f2113b922bef896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4608625fdb6ed8bdf4fd9c562e1a8b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb677ba1e14b05ac8984aa31ab82a53f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc16fccd59c27c298333b81711e8e4c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b374a9b3bf9c6d5ff5f24aaba731cc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a1735fe3946beb5383cc2a4a24711901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cea1551b02ad9211cef439f6f4b48902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e0636acb5fb78869d3ed653f8571d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc54d535f4def4d099e56257e0494a4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240437855f67aff703b18ad1bf10b71a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3eb8c4bdb90654163ea2bbcee9579906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdfefb1b5a9aa7e445168e1351d87e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabc98a62aa296a8889d591255c6323908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf16c0f06526a1f8aa7b4585c91b19909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333c84dc0f8a51e85f66fc671eff4ca910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d01f0fe70b41c0da7ea4874bd16ef6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8a4d606480638f79a58aed7c5ee7a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81050304fc21ce7849e50e6dba101b50913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4d6fd46765e2dfd192a41d5bef201914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312393210cb96f458014ac3260cf9b0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27248cb3764377b6f05cb771442f82916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ec4e19b5305b6943072ebb4ac1bad917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb659be314711a0307738ca7d0f137918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfa63e099599e25b295a66f0df5ee8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae7fb7c30486390ded40c68839946920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920ecc3b5dd0207f0c37eb7685def34921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62218e93095ea8d3c714b1c18d0750d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4796615a91069b42d35f74c2f9fea923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a40e4b76811b7c0c33ae2c379ae38f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726046ef61c4dfbca45d8e5d725d5a3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3967cce93b7e4323f483879fe026e3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e11e710a8de98e83fd40cb0e1a0ef3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a44f4747b576afdc0db164d6f4dcc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385519cad53f459d2f37876edfc267d8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208601725e69fb4deec2ed26c795f36930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc183ec9e9902eb753eb6b4d44a01fa931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34525690d7420d9cddfeec5b6983f16c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480babad9de749d29bc271f84c0b23e6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41920480fe567ef8fa43ba107fb8dd3f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f450110249b1432d9521836f4c08168935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1de028e0c87e3722c35d285cd88f0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017281fc90fd6985beb0f92435bcc30a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113e5873109b5df25c256d70a696f60938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f76c8cbf7c27b735d46a6fc18b09e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4743946e81d2eaa9a9891b331821315940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82c8f843aa2002e66e115ce019791941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27110719b3e406d0368243010289d25e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c12e48957a89494ddbe993f80f8cdc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49659945245796eff104cad6e73e7266944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be8672eb39b8017a2f2c2c47a74698945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b3c138f87fa065a5a3504ce9814a5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b91af21229e59f96a5621c76c26e7f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf8ea59904c4ac6bc768c89c963bb5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233a2309c75358f9555af9ee1dba637949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418ac6baeafb623d86da944e25a9088950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb51ceafab6689984038688674af3c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c82c3ed550032fde35c6d55902213952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9908d0ae1730eb6d4bf0144a35d1972953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1e374281550a5c16731cbfe638ddb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f5ffbcd3768723799c73712a5586d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13a713d91a9888398f3669df3414eb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a0c56c0d01739dfc3831420204fc0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba4cc7fcc20dc085eedea3e9ae802d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab2742583fc4f1c0c3c95a82ad3fb7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d4a20bf047a69c5f6e1f8c02cb6d2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25420f02c9f0984d656728877f2ecb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a963ef6fbc767240d6f25f1923e9a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712ed9d58a11d169b063ab9268dd7b4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eacd8f5cd4dafe7ba27e7d85c3ae8b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d59fb31161bf773e18cf5bd182cde965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3178d37c4f2e2bd8b92af853c5dc6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b85846fbc4b6f43b0cc0db01e8d590967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6abac9b5a07699f23a1c1b881dfca9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b6be2c0904f8d29362cfc219408be969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19af7e36cca3067f5300ba86dceac77970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c66700879af2c3cb32cfa667390fec971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f2e3dc4791b8241e27eece97512b4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7c3c91407f610136c8a2edfd4a23d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006fd1f1352f96dc45b876e825c17e4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444431e379631f26d9fd4261149b1c8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd684d01f545da6b1a8d00aa9c863d2d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c67df421b205ec25e1b017378aee67977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53939646a0d387fd092e3c8bd1fc7fdc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b16cceff94333c334fdc317690164d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9348526fff503bd7ade38162574510980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37752a84e491da99a0ca24763c07df95981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880547d862a57593b8dbb6da8d679158982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2417bd0eaf0d0a51cc7602e24e137983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015e00e7df2885f899075d3e33eaa0d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b742764cd457e85a0b22467dab5eb4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545b83acea2f82b324f869cb881901c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeb68ff7e70cf2669bf3dbedb9b09f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b44f26298154a8c4652e2d22a413fe988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc776261fabf45a29ae4793b75e069a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2ff698a99b9cb1aa5a282f6cd1856990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6013e6e9fdeab7b52653a7ea5eff83c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25370784ca79427db8723dca380d7205992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55fbcdbb208d9306544a554e26a98b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9b21e01f2d4e0b14f92fd82ee097e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db694782db43dba8f6607920314c55e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3537c7df2fd543e9615b0ba728edf40996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a093a4a8ee07afa4d0ac4e59dc91d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>