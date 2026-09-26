--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8ce9f36eb2508b6cb67ac9dc05e861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a99073da00ff5d40d7b9ace30d7ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2a31531977f51af4ebf92227c6d4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a5c0cc3556af630bcfe03c5d086e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb84da64459d43d6e9532f2ecea81d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976497ef0479fdef18fdd537beed4c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518cf183fd5e5b04c50a95dbb3f79057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25817eb2fc77a34d6e56bda264ebff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9ef9a5de8f33d6d820206a90a790d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e4b2cbccd5380f2a9ec19cc47a6f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c85303adfbc06d411cf14e5649fd3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73653e9d148ac5b460f594e9ba70c12b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436b89395f9853be26f92ad18a52f1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241f0e9c7f1461fe57219a88f088b5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954158ba004e86ca8f17f29d7e3c82215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beabac67f43d082d6ef66f78b3d123216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4251422957445fd6eaf7f3a025c26c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9eb93f36d790b5a735432f9939fea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8fcc42e8709dee5f30e70528034eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b4743cd60983a6c6095786412be6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22148954c5cb36b980ba376701c40f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc09a9ac7838d05296ffe6dcadc0bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8daf5796fba2b9ef98433048bc44c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3a5afc355f057b818636ccde81f5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5056937eedcb8ccd5322cfc57d80825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c283b69c04d1cf1bed741e30596aee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688cca268d336787048bb71a454b5e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e6ac0be17d0a6a8e0834ba369654428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a18f639a9ee9261e8f0bfd5ad54129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b0562191a8b3a72bbe59485095f8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eedbcd5a6c16bda003fd867edf08331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629d77e1b1478e0960278a6945663a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7244a5e4068bd47e96d0d2561e6a9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f75f64ec1c8f76eebabe349f5737334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eef8b12fc8dbd43e99fa5ea1f6cc4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639c01899adb53cee6aaf5903060f1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0f2efd4c8f338eb04fdb2eb26b91237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b9eee22fa507791badf52657788f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4abd70f4fc5e6dfc77f5931dab93339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886257150399cacc7a90693f53f5a95940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ff0d1e86ae486c8900476ab31f57941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc6dca2299f36e9283aa13de851a7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f8195ecf9369aaaa3428bacb14d7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6f7e18f8692950dbcf891a685539f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31c160719f88189694b04c25aac27e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389f8c9cc06107f6a76abc2c76d447346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715eeba3d4897e9d9f1c7e92005decd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6165b548675a4e4aeac56ab1b1498848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba59cc012d7efb645983d781bdad2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966636a28f35414d9d82d06316db40750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196987a09ffdd8dfefd8cfa1bfc9c46851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35b48b42a5f0e8ed6f9e6c48b25d4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eac15615b52f8515ea65c910f231d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303ca0d92118fcaced7d67f8337688d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ef563d067bf643b1fd5bb3859811255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43705ffdc90fc3e78259989d2a8ed956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886f8b90bd505e51c8a40d6ca7bf86057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432333d2d5a40e50af59907b51e2524158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d4349a1ac4499e34bd301baf75e4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d911187c3aaaf38dad05b4010fec34660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff40cde60f64ff40bc3fa2d67109dbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c282dde1d72f86e936e449150a44d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ff82056b73c32ae052e444187eb6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b8beaaf254b970f0e258073c3c96664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f07ad82c018b828cc4f679e6e721065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edae186d37813596b2b9a858dd011266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c222c42a93ef69223d663b57bda9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80409c03fd7492fd2891cdbc621527f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d85a2ddbe1aab6623d75121f3a34469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8b2a485572e8bde56d6ca1b7f76ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b64140c4b5371adb37ec86366077e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f77ae6fdf7386e14a294cb5254ac972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9c70b1aa82b3724cd654b8c5907b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b697a3b7874fe63b9011831111d9b2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb47c7cc3a00b558db5a348c40d026e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dd771d73c8b8ed942edf7e035d7fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ad9622d0f4ce9dfff8340d0e611de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb9b312199689d569632ee0c210b8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b968bb977f74fdcc6c8fa90a361683a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3e8df255b9fe6e5a5e75dacd76f3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc679528570b7029d46e64db4529e1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65243bbd50bc8f19c6a20be769733fe382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff23645cec23ec891ec733728a5953c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68a2b23ea42cf99f206a56a01ca4c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f344e23f7af6832a3f04721e99fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99f984d1d2030593f34b3b1d2bf5e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc72641e7bcfe1e95e329932deef0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35fcd5886e4a8732de54e9173e6e1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719741543e15e03d281134193e5a84b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc36969681a48f93d02ab46575fdc7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768e92c8f3b1ef80331eaa7ab4b7f8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddf969431430db1c2ff6eff04b1c7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893147038f667a98afedc90d8de3215793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c20c63396d93d113266b7120f469d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabad5fd1b0e698266af115d7589bfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e01c3ac742363d3c9d130de15338d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16760f62d33f64c3b766690e20ec7d8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed63b2c707d81d48462792c5d17f13998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb05c4f6008111e3af494cf9a76e1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a96dd831426bea0a435ef34951ef3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35551f2a41d139898c7f49a90c0a2034101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dca98534bebf380d4dabb4328a4f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b46705a4d7a3896ffae00d014afd6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6b4d9b9e5aed22d7a9b0b7aac003f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98bc086b112b1f3dc2a82b29077924105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b50bcd1fe365431ca2eb87f0e779ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e25d923ec91521b714cb429307726e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafbbab24e0be11d7fcd00fca5a5160108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c83bf6c3a2c61fccb609051f5d8276109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ff5182a3f4646df869c364d077184110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b357bdd2955f902057ac47305942fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17073082488f2c3d6984df0a5f04f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ae9b0d7b386da7304b496a37fb4b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f899c7adea029323d89a4329106932114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ebe7ebdc1cbade019e0f48f6865b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445af73256c7c97f528a81ad4186bde3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82e9b78b82cd1ab86283a3f8995ea0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62ff66874d5210d936a54b2fd2276a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30046cf84d4c8931084a97cbcdb32b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06967bc53e16d358d9c02739d84cb5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32e79d6da47457a195af4ba7535a07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598a978fbeafec1423ae45aff492bec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d1d88532f412f3fa8555f629c26b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f85c6972db2d54d653b94e25358198124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72a4bf28c72820fa93bbe889eb093125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41423f88cf8412fbc644bd9d0ee18f6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997bf012a7583f9fa582b2c30dbf910127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626d6b4fc3217e8cd34c8df7b62ce86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef353db7e208275f669f5571086c4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe7e8d8cf2ddb42333a14752c7bb21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d3fa03caa21a98cef635f288dc6bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043078742e8b398529d2313383c9c8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e737a06c2123ede87ebb7b7396023133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979b5517b0b86830044a2cc8ecf8752134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938c50cb5d243e898f3d885503675ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be0577368f1d03e950b70d8b2ed9d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00f813daaa17246777d1a7d4a953d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3c04dca2dc659c4f8d8ae069fc0cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0c1ac96d2951d0bc66412128e7f23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f81c398d6a3fed51b119717e4f971140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4566d766c1dff354bdc267db628d54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f935cf3b75707db3a6874f5acb444142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abe7406a5c2912de2d11dea1dc2c5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e090d5cf448c11421fe0400bee2622d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406a0a7be08a4d1dd98504854775d45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234b35b6ae59e519bda870432335e6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51881e0e5f87f771f33b288e9dcad138147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b49bbeaf1e21e818d65c8f74ecce91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13304952f4f23b71c1c5aee46e3f0d63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a2567f3d156c76811f5f21112f3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7cc2b037b3d8b13113ad476e84074151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85814af944603dee4ae9dcc92e7f53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e76139aae438adeb2f8be3930ad0a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0500b7324ed0f5088b7bb0c978edc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fa87dda1bc0c69f401dec26d39be4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106b5d85c0bc38860a81c7fff4188e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ba0c6c6ea559d8ce744118da66226157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4df2039e0e5802c0583393e05065d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032aa02efba89c71f05663f0c5c3e21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525b38f682a14f7f889eba758cee420160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0d1d6067c13cf696e3246a2f2ea0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e44c2273bb48158e17ff2bfe36a93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e4e107ff0bec47aaeb062cb8e5407163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bf44a4e7280ae310ac5d534774264164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09962095293f0f60b7d34dfcfea5da0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d36a98deaae74255b2eced6f96884166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc195bdffa178fc44393b4616617a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c51d24ffa90c53086eb8edfbba186168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadb86b58fc5759e5bc4cc504e5970f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10632e21e44d276505ac5166219ad11c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d659c6f78acf59accff37b31f81019171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c06a8ec3f474b3f34e83ebbb2f62c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be013bc5b959f7b160b21b6f92b475173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bfd3493930fc1e8a4ca5230ac027d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea4e943d502eff4a803dc41b773770175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c0cf3586f7cfb36fe58cdfc36d3e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd265cbd16608c6f11724dfe07cd95b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97894846dd980cc4e3ba27d7ac1b201178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c7ea5bc57721d361231d9574b9746179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012ef61ebfec12e35abb5ecd6180986180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685c9ef0e5315c243840743cab008c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa25a71ee64fc91d318fa322404ea9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2ba0d4aed43381f14e5174891f508183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a140c220995ff1746638ee174db84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc75c1adb3d5631d8bdbe16e6a8b3c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf85b04c7b0073b4c3b46887bd6cb1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9ba345613cd132d19597fc5e84398187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69689c02f71ee874de5aeace73f92995188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73e1d402f46452e009bb45739a2cee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9f55eaa8112305ef83ad8ee87c5fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ec41852aa1756320f604b16343731191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1f1b08067fdbdea304dc8d171d1fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911c413423c6398b8412d6208187f6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd26de64350854756e4c581ce3b6398194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c60ea7eacd3af08c13978e25d9191195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c7ce50db2bf137abb126d73bc13a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b828c532c09f4e73926d686a1789d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bb71fab0aa6a39e716a7a5d02760a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1aad5532a8d21ed02b0dcf6914b34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccc1eb0e85070c02918d4b252f31ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff5787b1de99cc3ca91876396a5e1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92133421218a19150e932da176bf0c40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04f31b664a61ececc6b6075a3c317f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd9f53bf1fb21f37f0b3cfd2d4d3c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa976be69d25ce12126b28c22984c1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d7c2db6a72f2a822f2a6fb77d158d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0ddf5176ed4b2951690c9f1982297207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb495796c5e49c37b893d7a8ab5fba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667138b289b72d5d0a0e280a92ca780e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f0785ffa4013e5606a1ccf24c0a4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eced341b3a0a7d537b55ef4e0544f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fa6c84947b07469429b8cab64e7a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f9f1a91e78bcabdfe37163b60dc47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16955766120c32a77b3a40c9e637850a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2a8032507b9e118c3161f1dbccc57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7061fd4b1ce96c9eb824a7b1591e5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f640e829fbab2eb34a8bd9b1d5a8c10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6386c1a204c84dfa4938939694c72f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137c456cffe2454df625746c1202848219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94769b6c77f5151bf41d0d2bfc1f98c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d093e9ecc8f1915bfbc3a6ddf5d320d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f31724c926a7d02e1ec19eec95a7b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3f95f32de904f67b6b32ab0fedfa4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed856a8223807349994462ac7b2e8c64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d449c2c7718ab4f9fae5493404f92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23390aece5a5a742cafb563892fa64e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f60c97480e449e33e204eb37568b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60f9dbf197e0394e37f7645a108b75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adbc2412a0a21d828a64a476da4f60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a2c2261e147bb9dc7b23ed8ce2876230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949573c4209ba1857cff07d2f13741a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474edd29f530462bdf8fa798dcdc1f4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5efad3a1853730ee30a3b3c056b3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed1eb20308d556657626a6d5250bb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eaa7b8036b34fe0187b83c4ddc389d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9769c2e5db9641c53daea12be89b64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798187e67052315b65c8cea8090fe0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5faa8c5c0b67c5ceb1c88b167175d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6589350cc6f82c1138acef931bb144b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55713e734c5535302bd0b6d891b8e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eada88f58707dfdc13c5e5eccf9bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb67fdae07520026b2ed38d31a4d9fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd5d6f990a124da471482b4192630f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af9064ca42745fe6a5aa3d7f626c29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b81363f0d39c34ad74071df675c42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ead991fdf5121ceb0cf7abb052ff7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1ae63883131841e8ec0d78ddb9d1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7efd53a9820967a8459596ad56cd70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1877dc89c96ee69e52bcb4fc038080f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f050aa83fc6cdb4b0120e2fa961d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eff8bdf25b55fc37fd8f2040c8dac8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba6e73431739759f49954a1961ff7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f3196aab32b7708afa8e69b2316c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e288e3ed82207f5001350143ff75a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204f6cb3a95fa0d660624fd51d408a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e46b6c4891f85c9a52f18d095b4bbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263dc8cb3902b0acaa67c88715eea12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2af6e11c39ebb474711aae767aac03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ba1454e621b795e2b75c46034346c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303689fbaa7c060cb826ab57e08d917260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ec0b21589d3708655a3bda6802700261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91f24598ee6f48d893be924acb21b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf032f323863d3cd06cb3adc0b363162263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86953fdabca30a8c9be726dca23c0d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f292a24e76efb9b06e3c0dceafa153265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93145035c767d1c8eff703e0c6d84c43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ee294a208c9a78b06a7aef97192b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab290ce7b74e84f8dde02738dbbd5ce9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f8158c5c5ed1abd76b4431bee17fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749a55559eff380a51bc84a8e99e96b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b00871df2c875575450bf958840d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d5cd856f03bdb88b2a846c49a2cb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d82b289c50a6e2312d147c8f96740b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae99a925e7003fa8a2fdf69130e269274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27206f38668e202cc81a0e657bbe5479275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a8e270c5fb6659e529075f246c37f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c404857418cd5e95e9c129b677cfb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691b2470e2665630d05dd7fc6f5fc04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f3630f75dc8e12c9b17c06af2a0cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895fcf011201335d9fe240a39a28a16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26606d28935a08c260aa3173c6fa7da7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e24c3b7568c863c9e1be85f16fda5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d627a997c7b3380c45fa6bc0cdacdcb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86876e8b492d75480494cdafeb11f40b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fe84239419660121411a5f46bb4eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bc0f29f43809bf1f0c6a170c9d1df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c73d96337f58150c26357910053bbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158bcc9a0f8b35db34a287a3f79cf7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763e94230ef751c0a017cb9be40e63b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc0f44c1c458975b79e50cc8af1582290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415236344ce60d8a4d138648c005d616291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b06df6fd34fadb46fc542e7f63621f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048c28c048b6e249c62e30dfd6d41b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f84e93ef580db9013adb69b03cca3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dd83ac5c7d5e1aac3487698fbdd54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c10373a827b52447891aea68b44ff4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4834cb3a7539b756c8509c75e033f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba22ebbea7410f72474b410dd43efd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d6f0df5d12387fbe3333e911d98b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9298f66b59bac254ab04dac964f68300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ba6ee9f22c4a6d389a56ccde4765d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f4a647d2da07778dc369bd0ad65cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc8847521db9240b43b6122f531c75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44cdde1e2adb3a9b38d9cff5074efa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916727bdabdc6e64b99d54eb85da3b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cd3795ad7045663361d8ebbc5460a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226679a444119fc2588f9087b5c8eeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f2932851d75768c461772bf9899b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546bb7873a05df371d0333caee36010309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51ef8122742ba28742c364b5c95e3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ca3c8667c66e90451ce742b3e93ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a869eecd32f281197aa954c071586f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f038ba878f9d1f2a15c97f742e60f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d7b9860074ee9ef5f8d327656e6b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e2fac762a3bd077402046e6cc0f5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125de2b99e8c2cc9540f98fd6307e482316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e5e590f1557932be2ced36a2f8c9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe898ea162444533377f3d24668c459c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102af0a78ea523b5930fae21527d7f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e5dba9e8590b8c0917c2c1519704f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bc6004230b5132911cae6cb592292321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8ab1b4ec9210ac664483830f3fb44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16eb1e07752a07211e43723c626ee3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f684d6145da01be87a95b07234bbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a7aeb5c4823bb8335b6237cf2fed6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e777bef41653a423f7209b42b3fff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e75528d3ccbb27013ea98851a2fd74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2c357930a9bdb005232117f8a1d5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b129fa243d4ae194b5accab46f213329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18c5aa2aa04381add35e86c9007aa1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee700e978b36df0bb8c712e125188ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6ca5bff1e12697943c0e99e4cd35d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919c6f5a1512711ac9cfffb82db39aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee3750b22bc0af4e9a5e14ef1c8884334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d502c32a5e94477951802d79926a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497e6d18aeaa3b29f6f25b66e351522336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a12a34a0fd31055cf7699a1a0af969337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de53a409d84183c84b92f810478fa59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f238177d8acbeb3674b076d99290b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e93eaaabf7a8ccd194c3a90f17389340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ec87260342bdbbfb5939bd862cce3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71cc9666d2ef4a7100e8a6ced5ae1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db6f1bb44e02472ef0c53490df5e75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ec8a6520aa874c2c9a3be72cf9b4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2c8afa697c27c5aca5b8041fa818c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd99f0b7190658863808790fdce8a96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11ab4839019f1ed831cd8aa253bcc4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eec05cc238a0698b3ebaeb8eed2b98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a11e675efe4ac8162165f87b83099349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122893e9626c2a24fb226bb5f798bbf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be375372bdc4e7f46bc249f90e73a6e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a2dc71467a25938a1f3cc2172cc8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fdd60ffe9f95292a4c34e8d02e6cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21b0106d53ab434d47f078ccec4a97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0704b6d42094560acdfdb0d56a83900355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f29f72eb060f9505a0107a7742b7d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba4a7bb445d2609ddb904a30c1592e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2848e1b19437575f39dc367dc908a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0664593c8b59392095321fae83d1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680481d2e87eb05f921f01762182f5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751e484fe931e53ac152f92c6cefeb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a510f7fdc74f51690d6468e35f32f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8760f233b790352dbf3351830a821d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d81caa99b35d9f8074352bd6c8bab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91d1ac1608876d69d67230578e4fd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2da7a69706b7488d8442520379076366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764414252b48a54663ae21103e6f9e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9f602d8ecb28e7a0eebf1ab99210a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4476afb8528a0c8c39fc6e8789556a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c4ce618385af42e50af5e53ef7656370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fe78d36f1d5c00360031dfa2c4afa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431b4a140512894f0dfad589c568c66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744c43aa15768f5ee82380e1fe307cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe24fc312ab02b04f2af5b4d9e43493374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a77cc070d87a6509a5dc449a5ff6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653d8647392821b8df2878ca96d4447376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fd2740595e0343461e15d70d0c817377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d84b40d422f8917b71e011ff2dd9e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd756c099f26aaac4f8e53ad7cc7524379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74863567ed115cee578e493969cc78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d81703b7354aa1c1d3bbca394dc02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1206745636ed7d0c1833341bfbb3c89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d08cc5b318fd52863d469a6245f88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f3e83f1a9c8004c89e7d186d0de7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dd805bd5cbb43722ceafedc3988bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83326398e94873957d2a151104bb38b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c975b613301bcf903e2eb144e8bc9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb113f96228abcff7040381574c324388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f8203f6d673ef62759a59bb17bf3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f2b86cf1516c4787518390b6774d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3de1862177b68d466be46ff627084c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481d4787e31d1a4387361752e7fafe0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208399b073b13821148dd05db3077dbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca72c776ee971630cb3726b0b160bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd639c9715bbb557efd271511ee6a339395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcdd05f2a877a43da71d43f4da81d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a79cc599d891c4961c76cc45b93132397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8da91faed862280eadba995f70336398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb2e5b99b9cf279ca0d464ec817f6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5e29d62cba5fafd47c01f79461bf9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c05c451d9e1aeea52a6a3ac155af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46d2cbc24b09776c490733607aa1fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b7a16613d1abe28a73c1e63174037403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5e5a622561284ad4fa7d3511a3c25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c756fb02424ac631cf119ba8f37b9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0260e74b84576f4af260154322097cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eeb19ecd158510ebe7d9ff867f419407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169bf8617cc9dd9138016cbd6b47bae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d981c9877db2b486985d144667ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e309367ebeef7c5c32f65893762747b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e7c671a7e325516a2664c51cb4346411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7459759dcee6c3108e04754bacbbaab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7a76959081a1ffbda48efac0f6787413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ba2d4c63cb4b02bba5d9d411fc074414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe478e3e0c9e26060a81b77c0d8c52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d436911ed4b9a39f47aba2b1816d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e0b5db6aafaf5245e4dbf8db95b1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4abc0cccef69950f52391be4f7393418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679fd841d700db33f8be4eb2f2302eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89268d5568b18d46c5d82e02cabaf6f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2121a7fc2cd49d452d19bc4952805421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee952aac45f73c53d2fd42f779d811a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb16f85d72fa71318a41882cd5b833c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b92e8cdc6fa658fd03da977655a147424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf027bd586ac5400710f8425f6cbea9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0331493f3af1c4ca6ea233880fb28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e87f89aec87159088c5624ae305c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a1b6d9e1cd63371bf8872f9fd8aac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a33ea96fc7aa0ccd6e6b021e591d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7466c9e7229aced08e8e5a6031d3d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a551bb7f1d5b612587d2cb6999f49e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65d0b1c510d6603205a30eb37d6c51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515076aed5008646cb537740e6294690433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeff1cb160377fa3fa6c827daa77ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85440c62e213cabe325b9dc8fcd2494c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48d6debf238a8829800f6fd77b400a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073d957c0baf16680b0875f732df4a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26e96d134bd0851330268665ccc4ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1853183141612479332ea043b06ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60c450b56a91d726a07ff122f4048c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65aeb88569b6f1165b64fd5b29ab40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa069658994d228969713e03ab9e2a3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df8fb4e3fb39c03cf671e44c4de1ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a953635e0df66b912161824eba846444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4337527af025ec2f3712ca9aff3b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d646a034858b778574bf0e3c9c994446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518aba0bcb6959673327f69824047f92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11a836a180497fd32fa1e5498967e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f17453442a0787a0937d139640499449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acc215f05ade01b0828fc31cb46c28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc4a51f0e1d0055499d2938bc83f26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1156db5375868c7806abc7b0148a0ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561178bca7f9fb53d81a3e12213b7970453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071e4a9704bd8f0ac8ddfe9be26065a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94639fe1d0085b0ff66847d3ec38b8ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179059d890a3edf44ca12d7a987f2428456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a32e5246a010ea1dd55f6bbf16f3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe1bfe6064f48063d9406f3861613e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7beacb5b61eb335cbda212102ba242459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62848de3031dd9808d4d2574fa4ea434460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a837afe74db560335a2e6a4006135b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd4591c726610a96be900b1c42d083462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67aa1a438facbfb6a602e761c4d122463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa76924355b66c94d42146208ba6f3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42ed475198eea8feaf57defd9a52d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c7ff877a236ee38385fa531642a97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22884c31530422840147472933e226d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a60ae7e1651214a159cc72ea5165f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6cc7d3862d3bdb25e32594a841a81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1f383d2accabec20c6c90481f89b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8944e9cd4607e3e2991dbfaf47a5aa1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ace2643c7f0501070f3a53c8c8283472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34259d82ec0644a46105603020cd9725473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4378e8704553172a3a9eb2f8042470474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d161e250b287d2a42d3c863d90ce63e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dba9e12cc4aaa6e0c118caa1ff988476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eccea7ec511c8d0dbc30fb749e026477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19597cd67baca7e70d7756a5f0066850478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503a8ee881f583d962dd84f062c71a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6ae0e6496608c26328b783c3211f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be803a6f85c4735ffef0e6d7135fec65481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3c9552882f83301efa7ffe1d90a97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816379bdc448754725ed4a8140b3bd3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506a501564e1270ce6a3781aa5caa18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad4ad5011b2994a7d05ba49af12d8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5ee29c4b1f9b9ad64a3039698b755486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9f67bc13953fbe4557185b4aca6a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905eb7a5af4954891022b07051a711f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b249c0ffd83be4bb27c34d8a74a6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4550adbbfd421f6b19418a07d1823490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa409723e8096ebdbb54883c93fb8e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b15ab788ba642fc472b77038c5ec06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8532f63fd826d9323620859b90a7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881a7ad2096de67d015dd6c849a641d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc1163769285216461e14dc40361c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eb641cc53bb7897294cf2ad6cd086496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae201591f311580e7a37aa03c9d30d0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad42a4bbca338b54d61929505b4914498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ad3bb550d31d4f16966c74e076eee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91e798c1f3c59e9ba078e39481cf2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708e986c7799a3fbc8231660810087a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721d46443eba553c4d1afd9d9c2d88e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b21db4fb90fabdf7c66f8fab007fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145453f773e0d2b42e5ea12b2d806d6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083adea507b8dcf966b7240e11b36db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722fc4e4a862162bf71ddf466f31a09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef71d709b30076bb8ad8299511456a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d509f6df7bda3a052e392c55d9a0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e66e9c2169e9670b69985862f97db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce889b5762a90ba08c649fc325b2d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b8789fdee6cb1067f81c6cebdcd61511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd716040ca8224a0d65ce3dbc97095512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb143d84fc37602ad796f25935bde5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed64f43a5431e88cbd3e5c44b1e2fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46240ae02a359581ad75f04877e54aa6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090e8fc880530a3dfc235b6dd578e8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda88028244adf6eb449cd2413aa47cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074112c2c2aa4717e889233941f1da3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999527b1917a87da0a77503da9cd9537519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6b3b1a66b052d3ac5e2da287affb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d600825b200d9f038811d01e42396521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b1e1e466b2c5dd2af31c8a3224b7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8b32098129a125f5a66b4ba7c216e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b8d4954d42a0326e031d2f67784ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664f18111360e616214112d19a076c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af975c79bbc7b05d6ce3b853077f99e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b30310de79be148e1618e5fa96f2d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485fc5a195d85f71ad657d54a0d3a55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21047381c9df669ce14003dcd8456a16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ac6d0cecef139851d6c3103ae1d1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5a76d72a322e86b768d293d751620531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704674d87f94b0e49fdc942035230b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8cb7a20815857b87cf6fb21909992533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f360db91e90b90bd082e52849c30c5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e975b63c7a6816396168650b418ca81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d087d6e049c2cd188555621e828b1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3008a4c805a992e535bee0b6513ddd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468bc2237f56535b812a6016fc1b8ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32611eb902ea8b38951e3b8b2705bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f43d84703a1360d16edffa2c7c77a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731b7897b89e97f35163a19f6b9f6e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3882ea7c6a9b8b5681b8495125cfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7f78f9c461b555acdc291156d92e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fab9d8d41540d97265bcc2610d65b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d73ab548c6827508660f8dbc0afa2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fc8f8abffbaaea51cfdf75488bf3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f70a5fdad09a55fc46597cefce9e7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83531f6940c9e171994fbd41cf7dd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc1840e0374a115230b0f773e8f792549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459f94c579c25d22241867f41df7ba1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039f0498ec37633cdf9da5f546b6dc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84316a09d9eeb63599d09f784291beda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d0d41bad11de501b3fa0324a4a095553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80fa6f8a5cc46d4bd796a77451ea32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20fb08d8099012757c72cb1300559b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed0e20a879a79fb40ea7dadc31374f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df22ee371eb636ded96d122868b39e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e4d5026ef2129a19721e8201cccbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaf94782e14c2a02c15a2276e30a5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81bde423d36cece73ea607a9ce8e6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26e3809f4173688f3f1d737baf86da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086707687155b7c5df46d81365a318b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb1329a20e915667867e3735be9220563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde6a3a0f31746cbc5d001982c72f29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d371269284f58be7dd048fcd9216c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967578a4f056ec388ac5e2f148f40065566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd9fb405419a8321633f17f6cb9c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d0224b796cb7d302f843c94d2f233568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbe02b9641d4ef5953904b3c45ec3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb3f4080e37e6d973a523324f40e2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67f99787d09eefbd9b2bf1255c4e3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731061588b3a69c998002cd5e94a826a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6374957e0a982eccd44b97bae6ba49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59998f2abe9b0273b48d18b69b99e892574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1667f8aaae0ce207824448e0ea2e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909601c93b0f5005e33c34bf7cdff48c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432f8296e47ca81e49dece5a8e58fcd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31968ee4ecbc3d9f5de64e199ec8183e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff583c0c9dc5fbadcc57875ac9c2b4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacce01e63bf959418b1fc1f465596e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df3bd87bc76f87b9b73f0d8b244521581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6e0ee03f5b11fda6ccc8d0daab6af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba477126b0c2a062104166b6488474583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3dd8837402c31e3af9251e6b477a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33e23a47af60d527aa6af9c7e42c19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e51adf46fa7215554580f640acd989586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77876fe7935b6b2ff8451a5807e3bba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4004e4e568f56b71aebc268f5a521588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1d2db8ec60c93817909be356c3bcd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914083c3eed1f1835095ba6e7001263590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22f7e6d7df2c36218de615fee0a76b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254d649b445226332e35d2a2aaf524a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3b2a7859850a50f7a1d87a2f227e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b005e2488a5a89319a62de614594d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc0aaf65ae338dd0c8e57258a42849595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfc541cfab6a179942d65280e32bc8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ae5a241a7e75e21ca338de1609df2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea120f644ce1e0ba1012b574f94fe19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea64c1fcd1c6dc0da8e20ec29d07cc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111752dfcabb38fd037c72d429f4481600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c472752ce1786af8c7259348742b201601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be766ea71fe5fb1d876a3d68284333602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0117719a2abed34c575a42800f35c3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939de2a07815c58d9482acd7c0a90a2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb2119a1302ff176cb770f73bd9049605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9439ac27bd8c5cb774b85ae501bfd56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff66bbe6107f5390c67147e26b2595607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2128903bd3572128d84d42303ad67c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f7689f1eb6d83b07def35856bec97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80898510e110b124574cd071c98396d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a34ca9f331d3d62089f15158b2852611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53fddbfa0d31bad63ad9f0e75a91b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4421b12e7537fefef2401c0640e05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05ccf12f5220e06c33fc4611633fcc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b1bb53bb8f01a0c862cb2fb7d7f8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d845461632874d3c11a3fa6e25b1de7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b67812d3270b519c01110b169e22b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d3c34db28e653e91687bad1ec6a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cc7db7ab2ff03dce4ffab271c17ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270d05f2259c44f18cb330232331383620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d495d47f81158ed8fba21a26a9a0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca61c7a0041293908ac5d62670b811c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff00436de41da1ca2974a15ac2f78d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784b827d2be630554218e1fc9b36f62624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3e44c622c04571465d86f5650dd12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907cb8b95bbb0860b4a80989b42fda6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9f458f1e87f6e17b7a6fa98a97356627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7a9a479060d2fd9fab0d6b2857cff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa803490eea9ef043552f498daa15ed0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd268756eab55520257242f2915d7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92c8e5973e3273dae93335b4b8cc6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0114de567bd975b1077236737e45f7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a23328479978758776d028988c29d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd835bfe7cfe577a272f8979451b6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9eefcf307c6ca19e297ef5028b1a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcddb17d02f7f4dd2c1bc0f2af96205636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc1948ed5df10848608e19c5357b3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1acd327127488e2554361f2d3c382638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e21ec14218ca5734be7ff35db9818b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2974957522914c7c603f1a3c7a0f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55829440d5b03a5c07ac175c01a67938641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf123d6639e038f30aa315814cfb07f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7e4af7cd138990ba46b8e481c46f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e9fa6b05ab28c94793283a77d5b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59115184ccf774ae5fd5f4569595a8dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73482ac424642eda104c1c0c08c5b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99882c3e81d9a874e995ea677d6dad09647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bff7854b4b8e956f811eb46eba77e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5862840d458524e8f890e30e950077649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae69fc53ea91f86f2eaeb311bf24ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c6361dd3f13bddd2380c829e6f4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b00b1c1ae360ae5975dab0d981e247652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee1ba15f3020b2a449e6f3d21a043d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a900b20a1e578bdb9daa81a97550e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf7b269fa4574dd45e2141e266e054655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebc26dde7d236919901d73df2e1dc8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fff06be83fcd371f09228e7187454657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471253097f2fd664eb98d579bdd04ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4594996fb9dca188eeff0a31b524056659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dcf1003b44e89b14b265ab4b2b2ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467c376bdc72d8c9a40a71fcb874720661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbf5b515c3c801a8e4a600da2215f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61c4ba0b7dd2243f2824aa72e2ceae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6a79735d8d8daf85c9746aa21c69d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994c9f0e05d99fa20fa33f2a4d05c0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14941c55f47d6af25e3ad598542c48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eef5f6e62c3d5c0500587c2ddf2a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5153d406c62001b1027c8f60d7464aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bba00a0a02e3f8eb3188c240a8947669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d11d30d744d60e24106b52cf44c8ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6651561d9838b46bd1035c746a8081671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b13e75388972f1e165f1f684366b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfac85baf54dba22a75e34c03e4b3a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa86353c2bfdb40f685761559d81da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455e9242d6d2d3b16eb968428a8d77b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fca69d1cf778fac86cf8903536b2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88073afe8d7142b65fb9a8c17bc72bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da1fdef7eb87bb4c8f333099629e4d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf78afceb4ec5ee0578b92f95db585679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07b21d8837eed099404052df214435680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e3cd8f2a710a4d595a41f66bc0032681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb4e0c22fc80d4fa10564eadf8909c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bab7e2b1cee14fdce03081e7abae3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bdfea4e985dcb6d56704e75780358684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1736fad7a05aa37af180f053b23ea2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafa11e61e8b88868940d3ff65c6313686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87e3da3900425b39964d1cbe76c643687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1931b91730ff6697b12dda4a5942941688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ab860980471cfaca20c1f33b7c612689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bc792e182affd5fc67d3537d10447690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1551b10a522ff0ad99d0fe2ed7209691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4b14c8cd8cc9f7b87ce82a07d82a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc5b1ea406c33f01bb8688e1145719693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea1ea50af160d619bd7728ded16fce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467111265ca49a43e8af1f442d839b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714add560bc17fb1e1d151c65243e59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305e248e3f9702e41008660d3d8dace697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334c884ca8ce7f54c3a49088159b9a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deee0da75b67683080eaf2f925ef99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec0ca2bda8029e7ba25c61233e9164700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7ace9b03b3abfa11729cb0e5987e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518083888407950dba560561b1bfec66702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5911b0866ea3eacc38409202fc0069703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e01b1729afbfa263ef4781eafcaba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d146842fec28363a4702f0f56c06a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7362f65e1590976d291acb1c162aa7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429f70b1d4225a50ea58f56d40bcb56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a34b8fd81e6efd4daa3542795fbe2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cf0abd8046a21d3042070d8244feb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39e633521d52c919cf0aae71e8151d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446965e691d08785b9b4fa347719ddd1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebee02fbb0c656ac067efda68b12550712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8b93d5d299fc5256c318cfe19746f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fea7d01d7ab517cef0a06245794f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7851f4cc4a6250c410eb38913d0901715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793f2302541db4c0b479d2207c9266b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26d1e0100f50c87436b9023601b76b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f89bf92f77dddb7730b033b6a01c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd81798380dbe7e50636c049b7a069e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d936d47cc2b3174e946742f875eec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b937e68a5c88aac309a78f38cd413b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ebe03d3d094b1d09a3558acc4f36f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f063d3623494eb331f9a819278af1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebd4921b02b6eedafa4b405c2a8134724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd736a2444b65894c5598b0695f102725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c0c8473c0c66a6f2db70975949bab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638c5477e14ec3a8e54f32ef2fb9c70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171551e1de46f9a89ec8cabe0b32d19d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86baa8590d2c71c8173dbc840cfae4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f662941d8653e57a4a7dee28b0918c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f14ddfdbbf2470cfc1caadde21094731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe0bbbcd1f3646eb93bd0b579d8d24732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448985f07b95cd337043627b6686cecc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ceda4177a7198feb96893d70ba5f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada4ab5af2397aff50b2112801ef0f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6a9029eea2e6c1f0d730c76b4b82e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2537cfd1be68b027a0dbeeb247ac738737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffd867d9705023c960164df512fc8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb85bf34e9984248286252b067fd63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dabed35e124e14f936c50c5bf1b1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6709bc34be94bdf908a8bf2ad279c7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73667692a8f7cf07376390ecfb4c58b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5fa5ce852fac4c041f448580db196743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66216d5f4f641c333112fc7391a528f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53ace4ae3dbd1bcd3632d96749c7d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb234fb52ae2abbc5f0c691a6bc812746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e0712f36249031c496805d10dc968747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115447f688e2b45e4b1c6865fbb37efb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851a654295ebc038f4e33ffe3cce756749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27756048f424e15416edec31923d35f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582290ab2629424d5f2385159205212c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3238deccae71640d0567266d838e57752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff23b054ef53cddd4acfc66ba176a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fad4e646c2e5c2ada24df99b16202d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023fecee2acea24209deba519bc7cc7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb427701331b87b8faa7dfaac86934756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256204f6ea539fd92b1c59872befab1a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f10e8f88aa66f9d26b17bcd8cc359758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc62ff43a131f40882badcd06fe6970759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a269a389a4f026225fa33625715348760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663477275fa078c62175ff1ef557195c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45478e8486fe160baec37c67b5ca828f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dc12099c1002fb50de5c02fa06c5e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce244a2bbf5ed8ac12e022d0163e033764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bbc62d39d25e36d2ebdeb9c644c6b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc13db73af37250b2a3e74a0d4d3a4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416bc8a688e0c8abd68a982c394accc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e77382ad0545d5905afc834f1f4424768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d896b22f5ff9083b9ef333212dce02769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cacc55ddbf595e688cb04e7ececcd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2efeeccb9066aaaa9ac4c639d8b792771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc0d854ad6cd41ce93c9fdc0552fbc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b826c1623cb029d891a021e7b18bf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8f97aca165df21a74fec750f8fda3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d1441cf693bc4b9e7368a24dabe59775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd0ccf54f3f0ffaf0cb08b6637d00f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f406dd68f2e1066b77efab6dfc5e12777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f328d6c9aa5479d648e9d4241d166d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bb9f64e0c9d4c91c95dbbfa7a5107779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73982e5f6dfe5777ad25ddb94eb049780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c33910a84f21ee47189c951a881042781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed12ff3b03f4eb19d5d07b292502ae782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30a7b947c560fbee4b2fbfb1a152a1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9703294af89314b95a72cd5e22ccb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a72d0e8e89ba95d7389488d1e33e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8f0b42c9ef46540d2b705e938c7d8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcdea069cf8e77d6840485f331cf93787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9e86f7960c14622b7098d0165085e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1faa60d6a7ed2b8c43a713e71d2f73789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c35ccd04ef40dc5296df3c5d8273ef790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fc0d43340774471da4a7683f2f1b5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc0dc942a318159c5c73957877df57792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09908b86f9cb7d1ec1e121d253a55418793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415c3a8d5801bcae386c050156f2221794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c857a19735f2eb1c9812b10c8ec4dc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d51e5a5c98021f01cda6dc77182aff796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da78957d8b1f7051c84be6f7e48b3a4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54523f14377a1b76d4717e0567961829798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f0d75fd4f6fcd48301e77a2de2ca6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c6c7bde575280444b85d8770a48a9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb74d7e2f641da88ccb0e969fb9e32801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38b814cae2aa4d2c007770561f8c2c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2026ff7803d98198430967d61cb27b8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e504858bf31f59a4c23ea42125e22ad804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441d19d7a375626e6ca5665e39bc50d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa82d68adecd17bbeabd77057d1792806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29557d375a7f72752554b17b6fabe60b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7c49ac36fcb0396c679b9ed2fe757808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8586876879cdec24d8bb00acf3c95809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cd1eae66322ecb89e4442b48cff40810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9654b9b9647fd95470d4d3fa3fe47f5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742356d0be34de43be8066536717274e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcb5283c6d1c295cbc8d7af461f11e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7950de3273e516bf4afe936b3dbef814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781aff4736dc9a80b99e81e4fda56df815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677703c2da2cd27a77f35e4a45ea180b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfb2d4e61567d7667a7d608be0e744817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a090c5a07ab15adc769925622a2b3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee776f680833affb08da68fc9311d1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58229461828b900d052d94252103fbc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f948fd2b5662664ea1ac8f337f0ad821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd13709872f59d44252d7d215fb33a6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28400c5a04983300640e41f777b3b8aa823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee774640253da5b0cc932cab570df409824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba44d69e2dfa5049ce26782aa0ddcc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecda26640eeeb9716fbd520d63223d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dfb8057d9d3bd499493868457b39d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f0043c4fe6dbb8b1c8a62ed512404828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166fa03df8e922026bc7e08b48a42ba829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce195e7057f075280a92bd29eccc8bd4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a376e6d60fbf0637407888e47b9713e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d078bb9ed88af1721b9fb128ea38a0c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed655c8ec602eb3261de97b51fe112833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581bb2a7194bae95c914aae274f15c1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631068d86b2dee0346df14592fc6866c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac193349eafe0986df5f2b98d818e9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481eb448d9e9b1cac13d59543d357fa837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a96a65b39b2c5148b1bd2c57c4b34838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e51d1c1438771be6d5b040c935613839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50c05797a835ea0e9c4852169f4583840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf24b266fe582ccb28af5d34773a7a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36db3ea558d337aae7dacac9f00cf57842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e71d33b71aa5f7998380514591d978843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d972648ef7db2344653b4504e693a9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd784b7e33bc64ae1f91d0d33a82988845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9a05c6446d67b73d316da42237afa846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436aeda4c0b2a37b760e76d051621fe847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911e56cb73709481744d498872d49d0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21646147034bdf4051dc926c5e1f69849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470f4e8e5d664cae2aa6424cdb3e061850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062493469f8fc897be2d983028b07b3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110760daf84fb1c291c77d65199dc0f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4ff37b17ab3a053be015fa7635655853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e7da5ff5d6845ec6efc06c78b2a37854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14950190547ec96304ce46456de8682c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee478dd0916258d71aa8836aee0250856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4627bb873cdf95e7c0a6e5ba094223857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b27c6aaeabe68b8af917b961d6ecb1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff346368c1859c557e9e6f57610ae3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ddf853c7a233603d266cee142e6fb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142aff6637938374ee3007edf6e8f74861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6630d2e424c55ad0f2d2a58b2301f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742abc17cfe76b844964e29481a3ba83863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028cc8da82ccf8f67e60f547d009075864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d376741200b2985af23a1ee650e745a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e40770786c0edad6c1e9d4cb0fc14866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0386ed9061a477f0293b63411ab72867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53875847dfcb22963cf109de854b7c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a00f234243cfd6142827f5d0a10fb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0da18d10a92f2a572c651fb8491cee870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904312e998128199825cad6b058336a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1c63ebc75c882297e39ac3eb8678f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acae2276c2a67fce4ae56d114d0295873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b6afe71723d9fde665553687abd0b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188a5d25cd594b7d9d08eb027c2a263875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142bb234e9826c169ac9aaa00ae3a61876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f1b4c64d60c7286724983c01161fc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764b67b6663d5dae6cb82e4fb7fe74a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4ef905525952e38f486acdf65744b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbb3138fa45e334ec9d6c624d05a70880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa46d8ec7bc16b65e54d60930785a0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686396e21b64c42a332353c3b3f08a1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72312301bfedbc59e29bd8c3989f71883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955546c1c12ac75735eeb2da438a048884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eb9bfe8c992fb322821303892bed2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb889d8d89db65d57385dba929b4024886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb235a6fb29ded2b514c851df418f64887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae4a491ef10851c1bb48117757348b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc20efdadba53deb69445dd225c0459889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1485a49614010a40e8d2e13496753e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532551acf1bec7ca1664bb987782f06f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597b1795c551a35763ce0f714e97a10892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d80e1e2cf787c25ba4a2ab1e29a959893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80bfbc2de8cd542a062aa7251779bc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff25354cd59a6ba2e31d079d4842c43895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911f810077de77b8c2272dd753049e1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8601c56a354bf199a0379a30fb4ea17897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46722dd3d292ecd5d6c657b886d0dcf2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df604488bb2ea6271e623a90f0378dc1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc268fd138d64217e7259dd254d8c50900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1b163a47ab72d050c1fcabd329179901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49999ee495ea0fe78ae125f22f76b0a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05991baca210ddcb5ff826a7861199f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38f55817f3a324859116c591b51237904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d0327f0355c1302a6b46ad70875d3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b37bfdda479c7c6d7f449d9f878a24906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66e78ae4bf0d83c87f5200f51daadf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf3ce5016edcfd6013904718b99c68908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c37c0bae0b8a7acf343aa0d1b2cb5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a166cd777a0cff3c25ce51997feb2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e1f09b61e1954134a0557f0f86686911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa56d8cf9136d4218fd0779165c9fd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47b39891d2baebc20bc4f8271134a7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0b0d15f2ffe6082eaf29e279cef39914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8282ee187cc8c50f57e4676a1f14b8d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c7f8bc095c8eb1ae266752d409c55916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93649bb834de2e7c037a089a9fbe83a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d542869cf187352179301d28eacb2bc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1caafcd40a58bbfc10e87845ad2a3e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66ec11104cbd91c73831efe0b3038f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999299601568fe7b11bd93e9fd763e21921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d3d163787aa5ea1d185c326b4ee85922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8e5839119b510ee95a540c335e62a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9c5538483342f448fe650ec564dba924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ef8f74421c9c5f5f367a69c022c00925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f0e202ccb555f53702dd32907d4e6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e41d93da3fcd73d4531f88e58d6d45927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac365e40897bac44dd3945ea5d2038928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf19c5549eaa1a26ccec2082fae96e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fad230d4d7b20715014c0047fd122930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309bf34dd394525d1afbbc065293ff7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99898c0de7a6780f8ab59675d47b4cbe932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e06c88ee92bd82705824553b200a3c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd5827971fe96891b4e0dbd9498a39934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1c2340af045b7a5653d2796dac464935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adceb893ac26b9457398e3933e27ee8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf0a1a89797718c079c28db9de5a58937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf34f4026f0467c22af805572d70cd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdae132f481f026fa1b54d52ae87adb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dacdae7d1bbb1ee67529c518931cb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc04d5273fecb336c48761c98b3678941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5311ec8b0fc2c78a8dd7cc3ceb4d2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3ae447e5eec1b4b19c802060d5852943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f62868d2e63f25fceb182609f3318944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41683332c46ddd172445146e67e0d73945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75b4bfadc0691ee06257df2cea86a2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ec74ec38ffe3c6de35c5a74324254947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b42568f8737e33488bfc45911abeb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4198eb7b7537381c86f51ee632f5d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192b90adf6740c8339ba2f91aa89380950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a9aabe8783570f4a5263d5fb23f46951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a14d60a5f7bda390ab98009e00a612952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c263abd179d4d4ad7083a25283a4679953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9f71e5ee1458b61e38087fa020ed4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f470bffd514a458591872bf1b09feeb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ce06c44952267f4f433424446b9df956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bc5f27c9de552893338dcee402024957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2465e3a153119250e40b106437e89f4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ac9b7d6960f7fae4417442041a5c8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52617f97e17ab3cc5c55e3d2b8cd6254960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b66dbbcc026ac2a80a8089ba51c91a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7017ed1c82817fc9ae82041d589019962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4c2f3fc190d2eee8d00d387ffeb26963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48a81b582ebe2bac0a6813db5ebc4a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11971c233378dc55489687b5bf2bee9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f95714b24e6edc92fbf84260abf2ec966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7d29c9bddf3a651ad5fbc266b3f21967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7e6f592f5cea5abab2ea86f46d380968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c289c15383c46f9c2be0bcf09ac4fa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f32b2519014a67157610f22a99429970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e39cf68d5d0797d2b159854df09c0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a00a8f6341b8cf81e805a899f0c2a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ee366d1f934f11dc9808ec9a51fd5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6fbda9519e57b24c72606f6484f69974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df11bef9cff8387210e201f44d3ac26975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2897df6ea7195d9a30c1d5ca769a29976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd7fa1ea85fb91694da12e69a6d718977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95091a1e169c02734517272e861ff07978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d16fe007853a4a56ab93d35a8b343979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4b6ef672c1679fc30405d54c027aa980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ea1c04608165472369746aaf2de71981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b36d7cf2aeed14b983a59b8b47f1b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5a74665f405c8b8a7c2d5c6d165ae983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885ba54241d54a434bcea9dce5cb5f7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551a7a567ce818ddc0d5fb9e399deff985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3391057c0ed5e1a9c1c766303e677986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7741ff559c21cad50d1a8b3c92f05987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77076f78279fcb665af34935d05cfe1c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21f29e6a05cfb32a3ce69cddbef385989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4f8b7afb77ad8b041baaee98b4584990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57e22ae3f2a7b400efa2b6ddc5221f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa7ec791ef31ea934b6836357fd1e5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f53c4d1db0dc15c23b56a78d6a7c6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5addadb4f9fd8770d63ca71c96253b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeac5e220a19a1302639e3b24210b68995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07b66557f3da8481c70eb78e084db8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96772a28f4bcfb0b568f81a63ce097b8997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa52f32d04a5b4e81b9d7ae2bcda5111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd676f4394ef267ef368fd80468d222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391f67087583622cd17429c8a68be6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba70a5efaeb65b8f1ddf4a12650bc714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06946305e915a64e34856c9c7b865f005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2a2ccac3d213801523a716edac05f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e9c984039056d9dc9ace8962dbc9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712edc312de8e51b02b47181ed0e584c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b23a660e4466a1076cb88564d711a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2e39c1e523d1f84d8448c66ca8cce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f87d422a3606b1429aa1a4742f03b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893a8a187c9cf0d23c5e0cbf973ae0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a0a76761f1c9e0768d4d5e4ecff6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf3dafee68a52a19194cb044f7d14114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fa547805e7727b932b8c6635c90e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86f8be7c8a5c3db953ccd63a99d3ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789f80717b8e44bf57e3e0ad7f7ab5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ef74e528a49c196453e681b70e3d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba64d9977bb1ce30512495fad89a6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e742f1d0c9eb0778a27beee365aae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946bf916fa586a25e55c6dd4d6f8e7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fee43931dd538e3c008879972b7d2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dad89d87ec987924836a6c9c130b6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a35ba5cff9bda93174d51ff3413d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47b860e379ee971788cd46222ac1e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e125922d07cd3921a152fc340ba5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd421f04cd5a0993fd59ecb2f1b21827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da8a8fa0f574c35eaee06985587b9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db7630b562a70050747f1890e2db0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aab283af2edd75d75be6ae3185368530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919113acaf6dfd59206c7396428b709331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22058039bb6e88b455f08cd61a73cdda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957d622aa21f5fb8a2bc9e87c8d791433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0610c28cb5b29487d2268e195c814a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf85774c7374ea2c35eaea28dde2d7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d76c1e78f3fb1b7b05717772df46736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a2f5472322d06cb0882eae8af66a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1f8ab1280cee6004e0264d1111dd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f45289914eaf57d16d0d597df21e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91875e66faff3cea0d9394761b1e1b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70acef196e23f6e30b3bbf7fbf3363a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13856eec3568551c6f3352120f8745fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73509816c4bb505b74f8e90403a8f93f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62be7912e8021e9a8b7bf3c0233419a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7640398af099edae8a41f5441c83745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c3f5b0e6243be8e1e9c4691b2f66846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbbd35d0ff1e2b45b85a12708eacb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915db5200bc6f551a36250a8481b8bf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176fe741da2f88a49d85e86b5c6b05249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5373bcc9e8e5faea33f77ba64fab4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78b13869a041a23aeb661b206e14ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67d0555faee0bf426ac7bded92fdd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a142379de043ca059b4452d262a49bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7d2a9461cd15eb7c9db00f6217c4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c8bee721ff6e48acf8f00c018a8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb2352f7b99db5bce8a2cab325f0fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd4c71d25322203c132e4bf5fa62ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204cd18f83ab7a547e2c8cea9859be658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1318e2081ff8f8fb8df2084843f80159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758998d24ce6bb5237544c7552c0015d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8d3c24420687446a293bf771197b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7d6c1dbf06cef9b8042f7bb47a8f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda43a7da5e6d7d85fecbd8b33f990a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139981cb4af14a825096d801df46b09764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6d7aad23028789098a5b1bfb6725465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaf3d95bee4d580a7a7003c15d519366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0c0d1c9591bea726379f21490d00967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbbc4656bec81415fff276622620d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee30fea70c535a3ea98c3accced36e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca89030dcf95e19e6075767f68d18670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5640baac33acc60053310caddcd7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719c679983b9df9ddcd5373c5ffea6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e3871c8ccecdce31a878cea32859c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2dd35d695f1743c586b20a988ad8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c58ffeff2498a29dee7303dc0f4a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad818068d1897d2476c2ba4152e514976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d5f2a828797fbe14fdcd4761bbe6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd95135b2cc23701481583cbe1d22678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390598dbdcd7a17acbd4687275d837679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad5e99d93800b8b08d24322c26c41f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d451c9cf9f982a60b5b0b1a66147b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5338e83c0b4c6578fed67131168f08f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab774ed60fa207328cb5e94413b51b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdd476c02668b26ab21f28e8fd3b4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a35fd3b4f64cc9f9190c53985eb4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c483c18fdaf8b434d863a583e91a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc8a2ad56da8beb727c68d996b9b0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5807afaf4dfaeec0555c307ec107af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7fd90c55582c05181b82e9ce4568c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf76a970fea6176092176c3fa5255390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff576b2e136cb573a4a61a627f3cea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411d28896ca3d9d2ed9af3a78ddd58292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2493099a27ca34c6f2658ee6317a15e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8261a4a08e154e903475c17b1cceaca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176a1272b606abb0a704753017c842595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faba78759b444541775e6039b1163796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d21652d2daf8fee8e6d8d991d3ea697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227ea2ac9a28b19ea1f182c8de0ebde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659aa7aaa87e94156616773ceae84e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21a959352c8c327bbe2ce1c18740a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2f46aaaf72d291a642ae5143f8a00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e97ee9a40d512c551b7ccb6a4f5f7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82c203db40eb9e38d48e1db624c7bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0e9f1cb496343a6c5c740850ae061104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ad36a0d41fbd9373cedff7a989ba0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fab2ea8ed4d914ce0cad7e429f316106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f09727cb7c863df0da5295a98ca51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379c5f2313571c040c457cac13b8592108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6158fd53c6b7e974be236d746bf1b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e5eec91ca181b50189f1d314507da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b2e3981bff280bd09060a62de83ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d7f4668a39f1186c93b364fefb3bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f234e11432b97fa132bc4b475a20ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf55ed6b1c3cb6db042db1cf1e9329114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58a5d965d1bd1b05fb7143a68438f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16c2c3a413422a68ac4ecb76d0e8e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7bd3193f2eca26751e85d9beb8917117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17b7841cd86e762455d663e21d7d7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7cdb20590f7f1b4a956b3f55d7677119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b8c880b5949c9401504bd6bac1c7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef812ad9ca87fbe40169fb3f9160ab0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcad319216080ddb0e20a996b642bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35959457608200d9198d623d474172123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1246d8799d3046fec145e2d7d5499124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107bdeed08d2caf057da2108670bc3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00381c5a54dcdd6899bfd16b4ce9ed3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def56887ae88e3bf350f6c020565ad59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721a11ef7537a1ad786af898e941b54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c19b8f8eac38877f645ea449ab4024129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9a258ef667c898bf485f215c9fe20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112101ccdce85d38fd7f5bd9eeb7f35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8c9f777c2f06cd892ebafbe937302132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7ffb37ed4c227a81490d198c97e76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb020bfb2b5c69331d72aa19d1420ea9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdf5c0045dc3dbfe37670dccde0cc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993c1dfed1050050297dc599823c24b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e597ddcefb0113a92dcae84e6a7904137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553978c93b6aa0c192eee6db39238398138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa64943b21eb981af2d227c9dcbc9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0407d0cbb6bf45f1d0d405928380c6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4c81e83a0121ce66238afcbe26551141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9356d01a049d1d8f5446fa68e8969a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a92f768c3bc8b77e3a379ebf018c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e60dbbd9b7a00d02415971c6c2776144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cf795ea9f8e239bb18d2eb2ff7ff2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae412a3e3b8c5d95be36eb59f57cae44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad03b33db3649c063067fb7d93038147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf34fb65aed8e41f135dc0ae688bf9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ef5a09eab020fb6c8d38dc518355c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a36a4dbf27acf3d73dc62717ad0df2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae37294aea4b9a6e19b60a925b2da7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced556303ead81dfc45d8518205ce0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a508c508c16281acd359a025614117153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d512c2e90181a7f3cdd62ad338367f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd832b88d4689105726146b597771b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d914cdbf1ebd55d29fe4a1d9cc0560156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8895ab57de6ef010654b4973c2e57e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebac5d7c066b6ce6a3caface1ced8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80094a9fff9178429ffc196a50a0d4f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55265137d1df0df2d9309deaf363f1e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576219f9320be550477fd62895c2cd3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f02a2716bd257c032e3a14b707e04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f12cc26ccf9516b544e083b82b0813163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215732ff97958f8cc7f55204347ebdbf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b01f0397d52ab7c30faf594d83b80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a95d2f15a2f754d2fe52feddba78b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6a7ee622980cec7e6126da2fb0e61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71065f3ea92d30a09e62439abb1963c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a60653309ad5679423f3c8899e9096169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec219c6144242420d88707e9fd6df7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1384258b08e20414e8e33dc0b3744171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f574a460f8ce3a90385e26ab0255a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07133d15369ab4375d1a2d1a65d80ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8ced597e9c1c7ac6f85d6ca68863d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425c0dba764313b9b502ed67947e3bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56353bea75f89b1d4495a2328a19b0ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e1a555ef11859bf671d1fc18545d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008c3af1f6cdbf591fe2f85816a797f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706e9f41c0fd318d09b3c199c35d862179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877be2280886e0dad716cad0dea82636180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66caf27269f5e81dd6cb70bc7d7afc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb0acac9d6151789f4e215f5adb8f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d930d5f58e30f4572ec54edcf3695183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b592b559f39465cf93bf7da11447bb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd28dcf757c268b6010a92fc1ab756a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bb8f073987beb49b8fc25d682bc45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f63d1ac6a744ecc6c5469efb84a6fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46141b9efd970c9871cfae89261db375188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926c61d121a5efc2444c8f9c326753b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96334a06bdfac89a50d5a62992c284e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f360b5aea70f3f4d4358dcd76e27409191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1773b73a111bbe2aa151fba80a686192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0049677f8fe13fee8eb01ffff9217193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d417eec055811350b9ab7e353b82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081fac435310d2ab6cff8a569016c12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d828ac27c3d89ac52b1448f4618f0c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fc9487e30cce04ebc0f795180062d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da43409116c243f2883395a33205b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de40fcbd9d19ebc440e8746caefa78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971a6325c120da54109c3050019f000200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ae8c1ecd7757393d043bb4118796f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30c25c2e2cd46fe4ce4f9f95148250202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372d1effe90fe556c4bb37531d8a2c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15288a0824cde36171d90c6999bbd3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23512425f83fbeaadf2813c2ea483b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30e0e9786fe38c0c6444b9ea63b689206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fb7b71e73f5237d8416eae84bfe60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa59d497c3e18eccfe828d30ea876ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3563f448091e82683b31de59ac6d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef690c43975b8e4c14bc9c700a55adc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf26538614bce5187f4c433d39de9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b124a0e1208e3a2f977b4b3a9cba8f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adc1e4a77dd3c5ea96cd1f13a5fd2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b141b499e5cd29e2cb4f5bc99361190214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8d5617c4abb36bf065068dfb5ad4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871de0084d9582f2b3bc96647b8d753a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b43374563cce221321c3b03034b168217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3014f45ad8de71af5fc6d15466416ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8e30deea2d76aad09d2d2b28bb7fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525d26dddcaae9fadffdecd31859b65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2202f6902c2d848b26ad14209a2011b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb450f23167ab242bfbd681c9b629b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b21bbdcba27c000a865f1496ea621223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e954ba58473b4936c251c6d1c53b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04606743f065eddf3b4981c51116b285225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a7938397291fcddbccf5db1ceb347226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e5e04eeb104c5bd829d897e075a24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eabc330e12e118a160f62293909d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaf19e49005f0bac92786ab91270a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c46c08c5dea880a40c04fa5a51ba95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67020e7573f7edb13d05e913482651d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fcb98d10bef8bc9ba3f1bc899449f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb67324c1ae77413bdd7a5b9dfc7a92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef663112c8b3911dd098b571a89d94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e45c03e5db4a7138d6a89404b1b06f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c68d8f46cd76aa328eccbfba6541b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bfb3c58858048f0b2c17141232ed2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa380f7e286bc1e21ad1d2a5e0c107238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7947ff2df445bed68889fe830cc5209239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dbe74b291cece07626103229cf3b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3c3640961f6b725fcaefb70d9a7fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5fea017ade78390b9609f09adc74f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f892238adfd8461b2b1374479cd592243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5de07f89420faadacd0e0bf72dd6e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9047168cc3ed6a97aa1e2e041955a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6dbf4c2e0f5903d55d3d22c599b0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6868507e99bbb9bf7b7c27ab422e37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ad3161830bd37e8dbc581a208f1cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efca674950d6b6f3eb0f8f811233ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555948f722bb63f9a6e9805f487210f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5405897382cff10fcdaed9f8016c28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2717c4401233111cbcd211f8939453252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7c96d1c79ee981673035110181518253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72be1902c87d7545371f12162b939ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcef191daac29531314f627079d71cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69a7b363c0883ea3dacb4d9303b025256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326bc9d4673852bf9e31b2b4de5626d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13435bd560fece354fad3905337791258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143551c478489be33006823f52405ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14c7aca74fc29c557d5567ec59822a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a394157dc74d9980dd1a554ae4b5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911931cfc5b936ed3d03af007819d86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf404fe403f1648ecbb58687d901e8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628e4cedd536f86cce31b67bf188750264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d017118c680eee8b43d0340ef21b562265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b503fb33e2a8fec9d11637af50323266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61969207c7304bebac8abe2bc5f0019f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2138163da58e4f67c84d5ea23af98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b654e492d8ed03013c3620291f80df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405eed7b87071aa3656024c05d77ba3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3512c69994d8a6ea9410d853e6e089a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085302bb3ec442424854a28da1a5fe14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedf21aa567fb344b7fb886806e7120273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5238acd1a2080c2f3fe8163324ae422274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa52090909d8961fa56f32be81e10a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec3e5706a0e57ebb3d3fbe91128404276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ae76c05de44f3fdb994c59ee38ee5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0195732c6dc7681f7bf37f5f014299278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2866bed3451a9cdf5be4e1baf6f040279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622adca5323a8defdc3e5bf1052b1892280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57e8f5e8e6fcc0d195fb93a3591417281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e56c27afa636761586896c48adc94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d14e2064ccf117da41070a7517617283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d6ea6581978d7aafaa196a5f17fc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affbca62a6c9e2eda64569480450b44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e89667ff6aa5bbe78051bf633a9036286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa011b4ff15529b1bf8940133dd3e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9f532beeff8956d60aea00bc1c1d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235ca14b6d7d85a0d589c609b8c2ee6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73038fb04bc85c614cf36a6d1467899a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823aa4f27abad5a825ca8baf5ea9d6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fc93a3550bb6ad1c8fd19bef07b15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23879f9f46dc7bd9ad4a15cb61e26869293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b8ce7b25568e1a49ca053c40c66f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c2ee2c78ba35de727470dde6ea982295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09897caccd613bdad0d3dfe7d030bed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c61e9985a1b8a82568e837609ce7bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c535e51f704b4f9b589c0ab99b802eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e4e2eca488d099e78420fa5096d9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2994217edf500c4dd5f7a86793045bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49385b9c19e0a82f71bd17ce01f29239301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f24ca7aa140a1901eefd5cf07a4c08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14026fc8b12ae6ddb78a212936159bc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc17fa987f9b5168d01a2cd6261ae5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058ae6f2320835caeca45908df80239305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1abe4d61e6ebe041eeec8a578f7278306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaec0714c293976730228c26413aa6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c696ff6a7e807dac85c99c66147fcb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efad3399b23fcbf82d12f7e6aa6466309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c95a3601447e03551adeabd2c0bb26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef0b0b34073e958908412fbed2d85e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44ddd97494cbc5cdeb31484023a510312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc79ec8d0807f4b0316a4b717aaad7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d64f6d989403cbe7ced029936402c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d62e7b16261089e7d1086273ef144c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dcb4dccc3a94f7f41b6901df517a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da244b8984db433e447e299a0c488def317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23103e2ce139cf9740986a62df5eb78f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5e7773fee10aecd8620bcae1e292e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6076474cd76c856580358a9d5e11c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06b37bf2a82928a0dd3c642c7f5934321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f631d4a873d00eaab235569e11a312c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a53fa15c8290b95b41821dc54f6b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d2108442e4f8ed2d96a945ba0b92f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab65019a6c7fc8f945fa058556c14a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff748787a70608fdb1672c719f25c163326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac56d965d6bf9b961ff66005f47544327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ae401631325331fd02bf62578923f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66428140505c9c511c59e20548a81107329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587774378516a7108778ff5f90008f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a831cd75f50efafa6b8071c4345ca84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770222dcb7f5e9c857743266775e91b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bc89dd9bd59ec86352dc815186df0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c458a44d519390a58178672677e006334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72d4862aa9b366a3dad068b45e0614335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa237a32c9b4df3f2175e976250317a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f22c84ff4b73370ca5a6bafda6eb7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea67e821b38a274e35edfa73130bc69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd73747d302bb5a70cee6ee348cead339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793aec6fe3efb1b4ef05ee9484e99fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6d9e4062a7a3f4d60ae0c03653a25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245fe5b347f3a9f862177da5b2759b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2aa452e49c47df2d40d370d535f8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34961eac40d13b18676f14bf2bb4bc66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c29a51300ac23d32e69b9325c9889f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663bdf98b7b1d57a80d3d8671679b09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d673013065c4b77fa522bc50c45bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4d258942f5f36a52deb89a3229aa0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94914b3987adbbf2803c0ae3fa55064d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d00322a590141ca22e11ead17fa043350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766e6fb6c2110cf32554fec9a779628351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbd34c3efc2237966ce9abfc4f6687352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1442cc61496093aaec6458c3287a892353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ad1028232cb4400dfc3dcc6a7b21e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7f2653926a479a0fe0923ffb00cb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae58d1ccd343634e17ced0becfde9af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaca2db61a7725c1e92ad51c7df3c0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa668e984b65c28b4e337f3cdc83f24e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711c243a206916fa4ee2b0a64ddeacb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2c9e69de8bfafb621d28814de7791360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9630b0049728a53fa4655b9594aeb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02c1bb8a0cb88d0adf21bed1f05ebd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd2474d8d2553f86a907fbe39d3564363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0b1014066701e7bbbc1b1118f682d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2162b74ad8aabd9b3bed59f975520365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe92b5db500dcf5a8e2091edd4f237366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70923dda671a44885027777d756ba974367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16350dcb53f5ce342e8f13e9f384dea0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bff6c48780099817e3b95b05a5054369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c15062545141fa04f44ec611fdbc6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e5259ce0f690d67173a70e9cc1875371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2130fc3f6cf8aee7d9b4285272697372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dbf718c2d7b6c949b171e9909e629373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d09d13765e08e3c83253fc37be978374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610b210e0aed9e3d1e9b88a3ce28ec5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ab986cde010aab7dd479d26279a6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78281402879bb95caee57da5ce01c3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7741b666ef633e294d76cda906b9c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39242fa8d1172b3cded70f48dd9a45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219ef0dfc48dd25b1dd85cf71d80996380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4934b2934648796bef76d8d5a572b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94b9bb9ceff9b813b0fe29442963f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd3a7ded680ae94e61b416858eb988383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40467a83c74b99c3dae6e68772b459a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceda740f82de86213cf213c5f221174385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e54b71b0cd77cd9fd860684ddc61c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cf251fad3565ec793e5a033a8eb13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cedf6e42920dfb81c364f24fe799c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b5610b5d47f019fce2057f24b7895389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdb7f8b61a634448a0f8156d2dfb0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113352925f5928c0cc13ada74bcd001c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c1a0bfe86a5f5dfb771b4f9b4971e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b599bef9a0339dde8ad24c968da10ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814edf9e530f147afa36ba4cf6ed9ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c98dd1d7f2857dde3c77b360a1e6a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df822a48a1122b181d78323027bda2e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacf7574a5cdc295968653e56959b20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedfcd948bed1e20876727676fd540e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97201b41d213bb6b23aa2b2fa38319cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080bdd1febd1523b580511c4dc72593400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4163b7f6db59a1e39584fe8cd9e0d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2873c6c99b92fcf7125b172dfe3031d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba25b06eb99e232fd0303ae4c11390403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726dfe421b161fffcf843781701e894404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd167c31b0b827764b973f5b316be53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff3ae20cf4569262374a97ec0c7e8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b16b4b8fc840ecbc9aeb7a45d520c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a914b72ab50b9464a3c425496c18367408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979aaa53d4f977f1b5c6ae6e63e1398409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3eb6f0d9201ef4891f7ab6a204b96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868d3541ee6aa376f82492c93b4101b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5d4ae493989b7e20528d60c2a99c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef064d302956be9d65908fcc978d45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45bb6fee9274c3cbf5f07021caf11e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43c8336bd687bd083ef1c529074a8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904008cc769ee0f752091d5c6c5ead32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc86c4cb9cf082352f739e4d0b6c6da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14308aa887d3e4288798d6b5309b8c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d94dc137f0e3485851f4961b0b674419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14abab8179d89a263fc8cf5c7b36d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03ccd942ed79a84af4179be11c544d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0be551bf7dd02dc68dd5bce01faea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc4f26a94c7e3a121b87f39c2c7cc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fe3864d3d2a6bff847bb5a0eae957424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d5a20187807ff8e7a91759781f57f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371ffa99b7f7fc90fdd09804ae48d53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014bb7d08eb4966edbe54aa274573db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0c7d945dd69c5d6570656039fdc09428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c06e080790aec18606f0895e1a42d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b77f5ec1951861b9b1ed07e6114737430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e361974b2362b370623d8245640fba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd833bb2e289a28ad771b308612399e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5793808e6af43094b698ae75103228f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4b6d9cc496ddf7a6591ee3c81bf3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca117383955ea7464a9b1186e8896b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ab24fc0a87fb853117dd13b592377436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb08ab62870aee553ccbbd5afe1d1a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a288c9249101b64c291c53acb3461438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5474e55bc53e74260f1ed717c357d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeba71c70237c07e465532c79c51c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01d11631c29f4b5b69ca8a6ef435e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f0f43eee09bf4f7659cf2ec6cf367442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a96dbf962c45b31d041a4ce0e4b6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf6ea2e9bd435e1a96a26cca9c9848444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e95296f4a75f8217cbf1c3de37d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663ee667965eedf18ff6ae3681e7808446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c67a0e40a231b7debdd79ec10261ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ebfc063ded673a674130a2bd0f249448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d995e41790725fd8c4370413ab7e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc62e27f6ab5809edf01540dea828f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad894d887cda8498a40e55f491158b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638d06009ac7215415eebfeb8df142f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf07e418ab8846de9a0012c2e94c56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5886bf58403a6a138d4d044fd656fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ce669ed0f8482bddddaaa17adf5be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20ea2902f28b17365b1e8d49468f97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a00120bd551a86b0f1fe777877f10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cad744d2866f1f9151d79c2a59c7d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefae25364e77bf6a27aea740c3cb783459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828c82762a25014390a239389dd9d05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b0e744f7716a6ed8b0031c5b2d20e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908bad6cc8ae32cf67f7edd8432de47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639f2f3282bb05c6bfc61dea7ea5560463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e1522b510f0e79c96b9d0575be746464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943018221b44392f4bb80cf7e8f2cd63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d664f8efbecabeadbfe9f954dedf1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179caf929eacf2b1860c091d33d145e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897359b3511a563e288d425177aaf79468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94d102f8bcf310c1a50be8bcc00043469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434b40726901cca383b9049d2640e50470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333004e7b2a853bb34c69f034485655471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f2213d1e461abd1aa04908c99e6e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e199807bd71fcbe0c0c54ea00ece82b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884c2364e9e4759e39504f201ee6cbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbf3f3b09071866e16ff06687c332c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb626211617c39e2e305f093d93025c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018f349546b42424395eb0b18a92bc6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b47617854f990f209c5a59ee35024478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a763429534d0151964ebb8601ab0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bd5abe265720bcc11b04e2ef52025480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dc3e769aeb17855b5b289a6019624481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc6f425476c1fc6973c679b131e354482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de867d2e1d95318106af0b987ae849483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f5969ae10dee08a254c4bb616c4c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c986f9a0f5871629174036f0097ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b86dd851c8458e7e08dbb096a74f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7d603325df3eaeca64c60783622c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed712903d2c22e64db60c9a8ac76550488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c623cb548d018cd82e094ef51eb33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d58021538df07e76f0cf6c3b3151d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc32bd1025ff1f044180ed65d6f6961491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070037355ab2595d7ba29effe6a5f331492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e26cc2a96ce4a820a1d0d568cd86d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb22dba6bcc93fcab92a6d2636f9b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379915ae8ae2bad1557a5705f41c5c71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41315568f4c874f906e7964002c5124f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dec6a976f6b0d2a881ceb30dc3521497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c08329c0148dc7561298f2d4ce8a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee84011f3b73486770e36ccfa41812499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cbb822c7fab22208247880f9f108a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a51a6214260cda56e61d6e2c74c242501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6e1582adacbda0c357fef89d6530c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbfa3b023ea9085e0606d75b10bfd1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dbe9baa87542d36ca72565f254c05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6e7a76e2696db9509930d616c92d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c7eac5bab0234f0f735d98dc70747506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0757cc273db3d8f8937612d90f57e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497355c2edab0e492a3e13a7235feed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc7aa2fb5f1ff1fb4169f525b1c3cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6f5fd882e1b77224f48664a4b5662510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c89fdeb665f13beb9069114b1c3eca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc3a6a2e78c224fe6ab42a72efe89b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900b972c213e1f2e64a7c429f530557513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b61e7237f72a2d257902d8a84fa76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bdd4a70e3be5de539a6339896782f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b3e31582a064ba346b75e4940b8c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90422b94ad816cdd7cc58176acf411c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc22ec694fe02ef43fd6789703e360518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435dbac48c1dbae9e21784e771d9302519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3417ac978f84abae583a22f430823fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c85bd63ad5a603fea6b6aceb3262a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbe132fa950d403292adb07db08301522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827d2bf886cd9e79d16407f0f747ed2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f6899d669443b19b9d930f6bdb0d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462aeb33b02d67c29bc90304f9755ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae6fe7e9c1a2c2038a2e2cbd58d9ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330b85ea627d7e55a3bb917284e1e7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d2d62f0b8a65a78036254bb6b3f66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6226d72e788d0df1525f985c377a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6b80352e3e9bfa84b6d4b0c6fa426530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76515cf2259257cafbfb4321cb800ad7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d223fc1ab62577f260efc7a388b04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24ada0804b8e3074bb4fe97e076a68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392bacfb6802944a52a088cce7211d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4ef88210ffcd35cba6c8a61cad8e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afdfb8773a4185f76e9da2613fde8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a571db6c3a19824e6dcb67f6a1fd60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4544fefec2744ced25bad4c5946d598538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62328584d71cc4f76f4e649d17925742539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b4d34016b268c5b59da97fb21e7ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6685e8a800d41a3c504c42a77f120f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344fe88c9b571535ca070c02ef201b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352b497a480c2c2a5a3715365e3dfb4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa471d0e42ca13e39422e7f281dc65e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbdd46f25af2887a2f950c8a3fa1a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc875f456e0bea6c41da3c013b73a410546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acef4739c620b3fd25944126cf06aa8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51e7b386a9a6569ad22843c8f3ae86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b06464e7f21d24c4c05a76da1db8a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098f60978603ecab6ffcbecd1721990550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdb34d386ef02d31fc89038f124d7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b90894f0fc07f32a4743d94c819dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492adc3cb6c27474d6544aac770eb3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3fb24140c3a301fb4c0ca18f4e700554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e52efc489f92d0bd784a299e269f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd90b52b1a47f75d62e5056c678febe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605f69c6f300977c8f42d9dcf976d09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e0961b7258db6191e8f6c8e1c632e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ff35473066f9625fc7a86930ab232559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb40ca252ac584edd6a9683b21f71e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f6a54edfb58a7a812f1c2c0691d83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806387601ca5cd3973bc102d3cbd55f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bdab857ffde63e7e8b91080124731563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f4786c60b2879a97d186495eae98e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc2fee1314f691a1768892ae0dca10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41612f586ece3c925af07a03bb7862566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4f52e61a213c768f0bb2ba3eb504d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fdb31448edae8fee87cdc4bee6cb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881fdb9e6771528fce5fd7daeda6f34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa464a5c786ce0d06d268bf1905ee0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866efc42c3cbe22ed112ea22ea9caceb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3ca8a9dad63bfe0dd91823ab8847e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016a1ba9790e253a396f4711d658634573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635b60f9117cfd9ce25a7e07e49d700574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e830e05a7a3430f55524de40e53d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2118dbaa94318cb4ff381d212efddb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92001382cd0f7884539964b50ccda34a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097d7d5b707a3492024770563cc9eb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2df6d76d8187248092af27b59651ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907901e611fe1f97e4e805f2e4f73fb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773529b4f264a07c8edca9a8d7b9d47f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11f0f9204a32529b8db4ba28475b04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62e7d4a325a24d2af45673baf10f92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5e7df7acc57ecf70f6de34e9daa4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cffb70671129a2ee1f43469adee934585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347c2bbdab67dd22fa73ab3a94ed52e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5000efcdd90973804b9669249204d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc614550434965f44117007f5138b4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae917a6a1cda49ec55957fc1da1d27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9b88e56763d04fe063011f2b94432590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f9a9f8de7dab2007fe9db5c86b79b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dcc6d8b5ffd9768d4b1d5e72524e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a5fe7e78ab2c931b3d204df46c674593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3900d583ac561b04229664044d6db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5643f85761cf0e412ad03be61c4fc8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7c52f036ee2772102a9fa8c761e91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168361060b51c5f885876d8458a533a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a9ef10e266bc6ef2280e0d38c46d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc4fb91844dd133c445a6170dfb46c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402dae46e44ec9c851ea9053489df10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ba9e57816c84ba1df99123b3140f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a92b355a2d5607b6d030f1439a918c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce706aaab80778d6762f61c58f82f48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ba1ca99fcff3da79666a0d6dc4c1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04016a40d1bfa47ecf34689e7d9fd5bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae51061cdabc5a40c45a273bfddb1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81126d374d8ebcc33d845c67519c6902607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f2a58b5a15969afd5fd24be9bc920608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069b662162cf2c9612b767d86e54c04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd776dea83ad0964f9ce237d39af05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f81a980c4af46c43ebe2e06fdf018b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d63a4cd01d08a4a00e829375963518612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04d02f880b325fb1f57cb485c15716613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba929859ce6d6ecbbcd16136d8ba71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d2c0b1360628981e0b944a3b13979615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630522aefe596a99eea938d1ae260504616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486efb20d435366aea7a0e4377a63e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff47482320a797904a15178eb94485618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ea2ca913727d2f13a9a64c3454768619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e376c470e20a9358bbf270ba6885d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16957f96764f40dfef862c35874dad5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8328c1dbfc65d38bf9c59977bf5b0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494c47530a79ea19a1651c7f345e988623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603484bb251393a6c7934cb86015062624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb164523110632f1df881653aeeec05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38283e686277fcdcc263bcc7fd91529626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60845be1e55116a65a90c363a44725fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ad14bfc33c6cf901532e099e1e03b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffc1e371e868a868e2d845f4e96710629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fc51b9089a23aa2f8693159556c35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f535b282a9a8cac962e325ce70304631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f54adaba3d14523ac2c6949e1e34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccd9b469e44697a889fd0d78630373633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b02b22abce0ba422508764b7def4b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17879949752cd6c74d5375fa3c55fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8ea9a572ebb3de9d462c150a9667c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc49b0e3b49d7d1732f36576190a78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b0de399cc4b10cc66896868231e77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefa1bd02f49cc2162edf005a3504dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78b38c77996a465033032869ab65ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9b93422053d091d20bebcc439b8d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94b8cfd6e5b1ca43fdff82ead7bae3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc2f8aff409f2853b192796d401726643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ae9e1f215d37463a1c86574d45548644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddb51d08a80fe5bf54a1d28cf0abbf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba82d576236b42cbe72da9adf87cbf5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7c869909c1d818528227deea56d29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c5e918b619d3daee27dae393ae9aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2b2379287fc9977dc035b85b5c8f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac60de7ff2ed003c2855097b261393650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404997da993509ece54f465904708a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeede2403bbcc298215d0e6857d8e27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f32ec93c8064508bc78f41c2bbedaa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dca214d7228045ecd3414c7a35a05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155737a7a7b5c0c3016e07f7d96d61a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6a6f6bc88e1d6056e9e1b019dc421656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1749672afc52e81921c3b670edfb4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ab521529ba2ffb5520c2c8c4b8fe1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aaa9ce596df85f87b183775b71223659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc933d197d1918c1eee1adf3874b825660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6198e11d36286c3bb031b4f44901803661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47cbf48015b7c661ab2f2ae4e98027662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff32987403898bd57d9dfb5bbea170663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953359694fa55159ade8cefe46e2979664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef0712000d7ba4aa7f748cacc9ac3b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eed9abbbb6dd28015d588904e1991666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dbb9d1c0b087840a40a532e9632da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f479949e230471bea88169a48cad18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910313d8dd1da392cc5df04ba4ae16f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c2e37521755bea523b9254ffa85e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb96755a2fc6278125c729ee40f9f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31009a09b9a0a0d062d0f8f377cbc13b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd241f3e27c66596915b4c78cbb95b92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad73b30ed5b99e0160fde0e9815cde3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad011f0f8dcafd36b2073efb2cd464a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52f7940d7858dee4fa237cd81905b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50aed4bf6b8c4b85ec8f61dae624d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5bccbeba786847ed46fd6f8954346678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062253f3e3b283ba62cedf393439041679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3440b6364522bf252143d7751b47f54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79084d26cc8f971588a8832c3579a036681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b539b50a4e9aebad1cd674480ae3b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4bd188245d3e3204dc5d28d3cd76e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd8936ce272d3d4a8469d6082e954d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cb3af82c7d0093cea7fc26f44e53f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0736a664c5331170519ae37cdf841f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5e5a224788a6d2624a7e192044129687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab9803714e242be745a126238c9c0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee7490aecdffa3df8a08349137ffbf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819b91f384be1596e732f3907a299f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586afc09067060db36c2380387ed1bf2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112d28ed1ae18c4c093125acd5ff1da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a2048e2fc19a072418aaf86775a3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fd16b197bad5d234840a7a94c4b01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b63722aa9a65909db771e94455f7ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811dc7c98bb3a23f469e006b210ab54696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f58660dde1e1677daa3d1bcb5fda4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d74b0c48ba4255777e368311a9ebc6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51af932eb5890b22bd2429183864026699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f2fd5b6f052e70b138fe93e5cec1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a54a117a4701a18b888b5ac9e03093701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c520ee55dd125470203ab0e2734e1af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2359cbdb5e23276ce667fd401e52c7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096df7847a172c4be8b8f3eae257e52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94874f546647bdaa92b3695be55c6e35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caff80b743a1249729b565d89e08cb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9b9c8df94cf2e6a7d3eb28fed2497707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac3e04e76dd3ddce4a82e03f7a5147708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7481acf614f4d6dc856192e976faa5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101a77ca1a00c2fa5043e5987df2c33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95394dfc70b1141694428fc8febeb3b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab230a651b7e0f811813fa585aef5da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80ca3fff85c027fa868415912bd90c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79464c0c878396d577227beaf3a9cb2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84d80bfe38605bf40a25ea44772b82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2394812fb649cd9045ec60322f1cc80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca663b62ad3988c035f44e0b51ecf2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a414e5935a6a8fe06341e244a5a0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e13345553378355bf6ae0326fef89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbdfcce493c5333dc8886c6898addc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89725abfaa0f9644acdfb5cb14d98d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc923d50d5278b1f3915072df8edfc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a11f8876a3b62062a53b3d2fac8e85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9136e03b4b90581592861069c6a029d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566f7546b698809220557e0c68fff1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37914554ba0b0092d9677fe3210bf914726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63bb4921555d2f82943bbc985d0651727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09b60e2f6140b2a96dde1f4b923ee6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64f1c8125b915ac3ad4e10244035b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ecfc9298c7243448c0c4acf443ce5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525ef09c44f0cc31b619546b20b6443731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3980cddbff61313c959a57463bcf39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d0363168a6dfee5cf5caba96ed1bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013adeb1fb601ae509ee88a1cc0ca16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f54bfce28283e7fb6b9738ce3d8d29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ecbf3af12df7b5101b586dbdfe804736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bc420256e3ba25810532324a7236b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15318e99f5e05723260348a4d9485100738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9aa3e99c2bd13c423d5d20e776913739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5a660f203ec349699b0547f32b344740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1947f0b93b476258c6c4af36ba2b0a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567a193f8906b67910750ef19e1a8a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b2303acaa311c958f689817afb8ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02951dcc6b4eeef7724eddafab577ed0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea394bf47e999434b647a6d6dbd7c51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04b578e6a4046d4f513ae3e9c2b387746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce812bcaaacc94db76aef7fb56753a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11841991ee2b640610c49b6d0d2cc54b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0313452abac49c4cda8d208d34e59749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd347b70e02b82254f33e487384c66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086fb4c556df87760fb6f12f097299d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8987ee55e2285c42d0ae10ba5a0d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dd1c510747f27b6171fa1bb54e292753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905586d4635ba23ea5f4fae637b1e5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66692aad06b4a2de1793b2615f987a48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c3eec78b8cc28075682a3aaac85a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5727d7798037931f2d380369aefb97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e49cc97c003afb6622b857993fd3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bef919603918bad785b5fdc8b300cc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80564bbceb4f1138ee63a10bbd93d89c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376f5ae3cba163b02a769e2ee7a2cbb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8dd28242bb6e3e96265de2e1ff897762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629b7c808f13d6884bdd130f74d1291763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cef045c286fd078062ea9c2fc1bbe4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4e1900434fff2e06ddbe00e61d512765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e8616a61bc29d9d8b62be9635cdc2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24b2925c673fa2208e21b748a71a3b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb05634134aef0cde4dba4e6640850e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bddfac73bc10cca507e9d63d7017f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f769847570d101af86727fb75b7f7c3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7deeab95a25e81e2918a13bd6331ed771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafc024afcff978270c640278258cec772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c64a70160f11c4407607d489d8320e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce141f09edb9a169a0c49165293f351774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000512452f6de329e4e01b549a64368775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eda819439df9f3ce40eb1ca1027a7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120a5f2b10f4803ce6904d8662b7090777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef3279fbb6dda0a837ae4f7a5c8c35778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cde211f2e373e680577a3970a2962779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c54c0687967488edb44a5bd70c9b66780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c2ba0e1659d248b8232ac0c05e6f9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54104e7142dd7d066e5630058ebace2d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e2c2a6cb4a3d50804be07b0c1f790783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52e609d2105ff6f6eb7f613c7edb9b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838a0d0d32663fd308cfe0475b59fb7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c3881fd434a0e0976c67c5f2e3575786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce4a344f80d0edbf571e4c2cb3e247787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e222bb2c4cc436320b03d17b5603d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1665a66f01d1604b7f96df3de4cfd8a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a701d79085fba2fe9947c627ce2b11c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6616e9cd7ac427965de24b06ce773da791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b71421bd87e4bfa433eaa0e8273b5e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d1ac8b4a997e6b4b15332db2b470b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8707ec45639a03db714bb3d21ad6cbd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba083a85a32664284adcdef2a8b5f780795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e603b783dab43ed0093813a4c9df874796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a090147757a8dccf9490ce194fa762797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abab3da0a9f8d92408f5fe55203c287798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0d84cdaeafec3fcd13a98147e2c70799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712234874c7f8b22ded6b5fbff2b14b9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6890a0b717bbc86cc4ba1d8f557620801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28264b07e18d90bfeab9a49ac22796be802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08c3aa69c9f582ea19ecc6f641efca803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e9b3969bd57230bfcc9c86d7dfcef804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8228535ffdf561c3470f2fc21982fe805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0716b6355016c73c0d0d74d2543bd4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8411fbe3c0d13b06d12c0054927b21807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1df5236b22410b3c30bb4922d175b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fe2c2258ebf355b39c6248b1b6c4b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32505038871f6592405585ba83db4b34810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eeb7b7f0a36a59898efba1d39bfe0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955eec07a68aa10ae75313b30298865812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a87d8844ba557b9d2270a1fbf7788813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7d785e2280a8fc7dffaf59c0fda8c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c31cc64a8dd30bb820d3fc96490688815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c339f141abe36c67ef59b9af1382517816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab02cf57c18c95f7934e5d5fd3bb30817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe659e23991f01b68673508e1669608a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46e9919985ada3b4ae7560848b4bb7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db7aa1e1294ca277b9417b258a6fe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee1e65a3b5b0f64c7b06f1c16b1e5b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457bbb4a30bba47f41472e7dbd2af8d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58139d7c7e6a7ac8c44c33037e341a5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110b4002bd3c70475cbb4aa6a0d78d6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789221b20fc102aa32ea1cbc2fc87a71825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585562c6ea81fac4d5bcb9d8bfbe0c9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef58348196b1f10816a1d8b545bc1f5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f38228131e49274c71b77d4d20a724828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9680fd994e4da4aecfdfa9f88f4fb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5cb652576533150f6bd31d84ab5f9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9e37dffe3b927a9d90e5d6f64b9aa831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052f94738d9644d3f963fe37381304f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563a4fc241b0c457e25963c647881ed833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34964a8b32cca9b84106aa0d37237b4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12d8509e176dbf0d5b806f90dee29f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442df836073b66533b94235cff2f2a4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85655f823111d3dbfea1eb7e828217d5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a99578d4b56ca8ee7ba6b344f2f36838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7ea1bf89e9435a3af068c76544df8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ba1b19dd6f5e9327df5224283a4a1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecee32c701ede2f9a9e8d17ce47b09841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6c1a78e994fff9bcdd93e94a2f6e3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458574cf9a058734b6fdc484f2c7e35843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58717222a3cbb96641b7f6e499764f33844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f81c00a92a7545e0e4cff2aee64d7f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06c3c08b0fd3567857e382be7f3bd9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79ccfafbe51c708c8724935e421808847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49869004baee4e8430f925c0254241d0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33f82febd727a92d5a6d2e3436eb01849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe5bc9c94781ef87837b7d98f697c0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdcaa6ae3080d441d6e20ecd8bcbd7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25abb247d9ac11f526fc15db71c8e92852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5faf9e2833bd0bdc1bb636def05c0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219365db3f0349e2f128894d61818f1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3634cf0d0c5767232ca77137bb2c52855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ba98d7fde943e333750235d3ad148856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a471b051bce0dba8d669d4ed6d02ac857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e1953a864525b4958c7a779c63772858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918a90e13ea89ef1b88a110809a62d1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2be0f31d4c6d16e7536a6495d003f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272d984e9ecf183b3d989aba141adb0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc13216808415114e9851900a58e67d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725be70d333449c4d6ec5f09bb86bd9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58f1a7a476a9db4e130638fdd11d6b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e8400230ffcbe2831d7833fab5170865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad80bfa4dffaf9985311a8968f6c23e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d13f213156a86eb638d9c090556bc7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb67efe1110134044eecdf1a5454ee868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be3e157c867a860614163431c6eb28869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9853d1128fa146dbc259380f8d8e7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a89990a8a17a5c4b35f7c9c5cce06871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bbc2696c88bddc53ebf6da4f5f31b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc7f3a1d2e2e175e5a0da5dbc6b87a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850106c644449e1c2e01367fc0a1a0b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9688f5c1a15b83b84a330386e5b60c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4a0e2cdbd92a91d31af3caaab61b7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105729fd4bdccedd8edc2c164abfad3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30b88f35d5cdde18dcbc335bcf162f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f236067cfaac1c70730ffadfd8173879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f051fd09374b4423276177f2b6aa6c3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07be547627c7a7f4b28cad8e3c92eb1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bf50abd9718c67924abe465972460882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe0006531a4c3b8ea91cfb0bc79a6d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae981aba0f95ffb3e39c8ff0f45332fa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56a368a21f1e2740ac0a3715649b6f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a986a91cf9c784b0d0b020c0ea248a3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e617ca99a7c2179ce141540ac54070887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bd849b754aec6f60ecc017eae4855888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb020f5113352ce2524ffedf23e08c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022edfa040aecbb11ad588a5a00718ea890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16d877642c1ee686329888360f27cb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fec2c83ca02be94d2bfa34034d75d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab0f1923a07951db8fcda62d3a7927893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccfa3a0dff4f38dd8bcb011a70016a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389453f436e04988b7a37c61a53b5905895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cccf7b898ef922d3c46b19fe88cc58896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75579eac05bb8794f51c56a7b6af3d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43367640fdd63b699c1191a592ebe1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc888ee43a90b2dc3c1c048cd62b7bc8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5de51b46c3777d66730593bc8e7ec900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ff08c26b84c999b1c9b1fc76066bc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a39871e63dc2d4942bd371ec85d32902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87268a5b1a5b35d8aeddd4a005fd4eba903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a518c1efa70323e3dd509a1d60407904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f600bf8fdbec722ff2cd105d9153ee3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ef691a3b5ba2b4eda875b22330c07906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dca0dedc0ff2df4136e613760bfd3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d42de2efe0cd41fbf6544ca6fe95ee908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0eb941f64fefe75ced29c7abd4b77909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde15a47f99e8403107f455dbabb7118910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9becbaac7ab880f20b7f9675b01897911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af042d2d14492f0ac669d4813fa1f7d3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617db1d5db37c38d8f5b4c84c9b2deb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec82004ddfb491d74d30b80687518d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486cfdd4e01a9960d8e4a5b540b337d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f464dda3045b8fae13ebcee5c4030916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e61f282e2b3f750e4d797624ef0cfb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b5a872336b1692037b9999a2d2237918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cd132f2306f08e0595eebe7c627fa919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0462b7e094334e6fdc8a0f77ebf0cdd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85a6e208f5bf3fe524ba08af2480bb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a64fe6941eee448d6fedca669cb58b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303fa5ca4bb84ac202e5c3137062c32923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda5d10677319a9f2d734235e0c8e26924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c0a8d2bafc3cb4bc72e6728b53fe3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc975c88ea7cf2cfc404ff523df9668926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daac278f8ab2e28f1b91051da66642a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7151f9162a8107930eb40fc0cc5867928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7516d56ef9b1afa8c506d97f16b3a17929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfb120cff5dd4839f58796c1888f14930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfbd725563eac0d5db38841cb9c255931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf0295308bde6ee38a1fde6f41dc87932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ecfe1a4ee68de7847a181afe8efc8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4888b8f6721a1d6ebdba1a0f04ce4c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f773590ba991d0d3d391938c1c6c3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9d8772540fcd35ab7f3dafd328a59936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fe692f346f65a68b73d4f4077e907937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bd28212e74be00f3b108a5929b895938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e800f0fce98a54c1283353cfccb139939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b26b7c4111dd338e47609e57cf6ae6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2eadb7125fd22231f09f739b03ba5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75185a3d5bf21ae1c219d32cd50034942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145a9fc2c0caf8a10cf7a8838ae593a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259db8975dc581f41493f6fb368b3bf7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fc478503f3ed1a4df4be12ebcf92d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad73c30888d457cf7cda68f4c5c6ff5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307960d6552a68a04f93e9170560cf8a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b0275ca6f192ee920e01ef1d78ae7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c2d701928fa8b7d18d8edba42a75c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaeda164a27873cf95dab60f9c4eec950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7e0fb17dca1ffcd515077f444d9d9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b510cb1e9bac82835306937e676a9da952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff7397251464dc947b8e1a508d6141953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276839120a98c00e6caf706e1c9476e7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f12ca24432035da668286def3b35f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8fe821003114777d2e5b86d1e9cea956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134fef2c7d83824b6407df18a24ab6b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecac59456ab68dc5db6a9b829f50fa958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63cfc699fff7338c9d666840f3b6d7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e01aa1ee26aa1493ab97cac7568507960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b4c1b3cf0f5847888a399abfc489b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593146e77e280e9abda81037cf7c276d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b133f6a78b8532cb2d20e0eb91c106b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221a7b1735d089d590df80ff8c6f1ec964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a5e237491a13e3012a652e341b643965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88e181f8d3cfa4864fbb8d481f7df4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fba10ba8a1ba66d044b32a5b4cab0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a028c86c12d739a6b9ad3261e5d1808968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2badcbb6bde138df043eb26cd44e6da969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e6f3f3d602d883b2b3acb09b0974c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58124783243a40dd3921606a86d5953b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d167825b4000f54c9aa43716b1eb1b7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384d8f23f8536c81aed616ea2a455db973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75fc49cab80ec359c12b3223889a20974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d2200d83eb78b5d92d78f7fd4f169975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1528d928d780a813d7dc62cad46d24976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bafa24b9d761c9380c8b29b0d0af7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff546847794bf03828b4aa97b3ac04978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241364ba134ba6f4a6a17ff6f8291fb979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef33133e863915f442f281367b6e22980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447433995d03f5041c7663cda40f2bf981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd05079a92d7777bd5313660c8d5992982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1cfd0af6c55f3e832b044a35d937b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6f67218c856e0017aaa72d00292fa984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bea3ac24becc7822df44a395518e49985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54db9666385864bb699e229e541d6e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c21285a5c9ae5ccfd77184b3a9672987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa527b6e797bd2651bafd4a68e3c26e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51832c1005700ef60b918c16d2def5989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dc655c7af17befc671df3f5f5ccf5990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4803134d97efa455c76353967b053991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673f6b5b65d2f19402b040e2c1f1fda992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd263026bfea4eddc55874b6d47ee78993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c849591403a517ed2ec9f92ff0338994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae83c4bb6e80e7ee2e53e1610dadb7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341f765ef00679c526e190d62eec5fe996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013838e6bacdd72d64efd8739ef75b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>