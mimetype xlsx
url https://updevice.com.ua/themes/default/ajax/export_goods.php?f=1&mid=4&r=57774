--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fe0c37c49abb95dad048c374e87fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207b0ac0dd1f80d247d9274191a61192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfab2a1565ec272ed50eccf676dcd393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc71c6f1501e62f0056fb137084fab44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399474068bde3e0427f43a32eb644e2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adec697e46ace5ca784ce03844ef5a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f7809fd7e789c45bfbb41ac239f1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8aca487c99647470a4147669b74098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73347956d8ca80227f09e15cda9061059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0793e87426ed43eb289920cc288ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41ef155ec9f83af663278debf1167711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85c43b06f6cd0e7d7bb05159ff594712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d444beac161c601961c9f62d571201513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d35ce4db9e62480c17708f6a88b3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf92827b7f8c87fc3cad491ccbf51f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef73fd1a467a55b47dd991ba831562a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b5204babe38ffb600506acda1474917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aac72da34c5c5ffa00941b95bd5aae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5ad183efabebdf07d0582c5fd159319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1195d287d40e125960d0241fb700dda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0775d9a42bf68de2c4a9dc8b4ebc3c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be8dbb518746b89734df80fab8eece22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a78111a0a0679ea8b3d34c10e8d66d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ae758eaeff49de984147062f1dc4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0a31142ad835375f3c099e962945d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f397da4a233ebfe743ed287d1c3def26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3484d50f3702640f6de1dd56232d7cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994589c6a8d9af99badab82af019b3e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0555d62159a4c57f0eb60a2d7782fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8ba4b73509d2094b666703e0c909a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4214ce1ebfa51095517993c3cdd64331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e83488461a21bcd06495677e35a4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef8948ff1b0c421a7ddb956d2eecec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b74ba03407b3dbf20e9d3e898342634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b492250d45401c5f87df486d7c09c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38493aaf3d6056192b564e5d15ab1b2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fee3d7498a6fd89ffede817b4f2eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75f9bcbd33a8ef3b9e9fa183a9032638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a50449d922c3c7ea54019efc7cc38039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ade4e765b5ce86564abfe23353297340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe829b45545304bc7ec193c0f98d6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cdea6c1e775dcf34f49d40f0395c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359a4907e5f8da22d40cf49a2fb73d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09137d184c8c9269d1bec263b4f1eeb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6222fa82eab02366e85a5ea55ec4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd8f36ff9d112dcb3e0423f1bef1f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933351d99780696f556aa88bb00187947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f891ace54b64aa59e7839df36e0ddbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a951d368e09c870bb4d046bdc1b6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda2c6d98f15fa81d54c797be6a7e5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1cd922fc4d187d468bd67a89e299851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25667b70e7e453f79208abdac78c0c9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88527b0dd468ec05af3da363443e1c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ef90270e5a65927f9506de412fcd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce244b5437bb929399105a0a1d3006855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c629183552e09fc3ce9f61f1215d0f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e838afeb8f070264af94efca027860f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6137a4a3730d1797f34df3eb83750c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2b9403d9b82ae045b675e5ae5e03959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b8b0d6ef710434ace4025afa1284a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e125e2cc028939703d2ebd3ada87ebb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad65ff66173ecd993103a882dd050a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f77fcbaa7561d4dc3ba5a340f27a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd874330f5b6db3ada55217becf736864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bb3e684627af7676f911cbddc6eea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99935ecbd3c36576eac8e58538d4f3ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01babc5cfd818f598a18ccbf8ea3455467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd99628fdfc687d000d2d26e321a5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa47013e7502e9210c27bd0eff6d93669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fe25017b716fb835893773ee9a56b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dce3fe722aa4e05263b773036009271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73623d35cddff0bf567258fbad39dab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e2c09384bdc7819a07739cf78fcc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc4829a5d55f45e43381c9b0518ddd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702a84e9d581472655cd28f22c8d67875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d86eaf48298446b86021d93d3ad9e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a266fdb23c33964fec18ed90a87661377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0940f1f9931f5d639db83bb8ed1d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfce946f65056c82740b90336a037379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ba07599fd37e27ccfc66fabec18e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da867cf403c850068e60b8a3afa9136981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92b5b4b99eb356b6025a90b186b4ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa929af149c1c65650ec3c7dcea9e15483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8df0683419eaf81973621349419fb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1555d14a66abd72e7113ba6ad3bfc5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef0b2db548f46f55cfe950b19228b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7f6f5b84428c96ec70cf9a9af59e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21b05c080fe1ee03997bc1424a261688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b078c242f128d3007a5d07815b31ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058c8dfa44314f16290e87b3f5a64a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0836a082799690a6d060cb693775afa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f7ecbb1e3c77b3cc9b4d7e566c7b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea47120fd89cc8483565b825fb01aea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afc80f867091f71d41df861b23a58d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddca921cd1855b266baa34696aee57995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b449b0289150e0346f4c0a36752985996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33128aebb43c7316619a7ed375801d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca342445f02944d587c31e1ddb4ff54698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c250fe97db743d9bf27c3ae440db099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69749a3d4068220a5944ed9637bac7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acafd1045d07777be30231ea46316f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4127de67c9999d5111bcd2a7f0db4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed10533fe082b51ac4d939d058a7191103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0a7f0520f9babd33147b44daef6ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b279e72da8c9cc31d7d9d8cc71232b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c4193b834293b78826e1ed0869781106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bdfee8bd5c96f2482d025acbdac15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961c613267b2e425d86acb1d1073292108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898ee57b9ee7834cc9ea4a734a7e2ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057156ba6caad78f26202270c926fcb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0b85662bd031889ed62309c01696f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e99b6644e234a9dc5ebd1da25ea8a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3522e7d71a992dc101ea2089ce34ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4ce0da0754dd8d94ef6509b46d9db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eeedd6f3b489ff6fe5c764a5a4790115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b815e798bb1ca8e704cd31a23c10036116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00650c95aba7221d19e1f796525d0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943518b7e3f0b4fd644bfbe4c87fa457118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a498fffed2eb5c3e678af8f6a3c25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27bdb5e28e9275973dd4ba10bd7f9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c0c54b8c4435ac2066bf75aa9bd98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995bc9401a1f9ca1315eb5b9563aa27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada60911139381f5e7cb9857790ab75a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7693b624636fa43507d14033539e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e106d95bab3b7df380b58f4d0c47d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b1bdd660420fc59f52fe20b693ec1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36e949117c8b7b14b486209682880b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d9ceb7c1664f1b49c156bb38c5f82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c42f8b8d3b51a4982a7e704228262129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d19987a221c50e50a579338059f61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0ad220b985d6f41341deff9ba9275131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad1c13976e701881f20b3d7324663a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a53e259312809d37435a672145b9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5750dab99af8e031b10176e70b8c246134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fe2e6f4583b5a448321a3fb88d4b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e981b2d020163cf324ea39ddbd56941136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199415b9aea4f4e6994a68ff15f4b95b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d505b82275d33adb94a09da0341e2e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927722944b511ef58fd473ed8d7189c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfca200a8f27c3a7727070107f33584140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7ec8e3134704c45852a5c12892784141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2f2d1fd811c5973612ebc34a5bf84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263e2307a4da437a5aab134caf0a920143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ab8973deb119519974b7b3e3be1a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b5613baf45aaeaad4594902ea3cf9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cfc276732c90c835db246c88fd335146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b719ccc25dbdd727a017417f4e025147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e495db59b392ca109c180b05e6a6432148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708db056a6e69dd0484747092bb6a52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74916507e21cd0efbef676b0c21be8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb646db757ec268aca0ae8d9a076a6d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee259f1b1c11b00cff197b69e35a03df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548234eaa458142a6b72ee38f831236153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27b53a03d10b4f956dbcff0adbed40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd232c9b7576c3b516e93ad769c2b961155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14fc6c7932d66a0e261badea71c5f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bb8e5d7c389325714b594b22cc373157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afeb55a81bda725b8d8512af23d9cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132454721c426671f984cde56e9e994d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed29e2ff378eae52717900ea883887160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622a1cc7cbda5e6d6b7a4cdceabc8ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cb37d5070531675d41fbedccf36e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840cbc3abd3f1f6b749ab881ad2a1e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8b410f0f338589843eac17411ba57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c417197368de78687da9d8d52dd17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ca23d8c36c43c20246dbf5fc1404c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2fc4064e2cf7a21a02db61f8a2758167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d1a738e3efb062aea675f323acba1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95a084a078c1104fa5202e872d7b2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c30c83bce7eb419fb25f7ae0bb45b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c798e8091fb047ebb0321957ab510c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4725cd9b0d00328cedafca7c3790e3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c71b4c9ef44a881488645bb9721a58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f311b536ad86617d7b62724fb3c8e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496508a9c5dc28a93b35f42349352208175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933de23823d003e322e40e84aecd8182176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159114455fee4306c630fcb20a9931c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7422035a10963b2e6f05cbbf557a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bf09a24a22b400225a1b25ef8a12c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3232c018519800b24a631528cc11caa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89091f1881d7c071b2562db7c4b9a4b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af171462049d33d01ed710450c8c8d9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2b37c4b8ffdce14aac120d967f36c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e95971337af318b2ba92747720943184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3387d995967e6eee6598a1c355027185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547893b8df3a715f66a6c721ab2080cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cff5347a77a54365d443158a989297187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cdb6bc9bf9dc8590af943d1816a8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5aef8555d8ac9e9d5dda4adc456f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f543d55d18ea8e30c1e579bcf0b2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44854944dd814b6ea20b87a01c1aa9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406d948f3a3ae6a7d983cbdbf3be284192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43691cdf2fd03759b7888ab8e2bdafc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e40392b3c12b5bd8f01823e39996c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b79be31cdde113fa407eaf7068a0eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9676d9b8db830632cd4e113ade6e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959e06839e9fb5265c1fdc5ff168bfd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567f187defd73122f8b311b4e8dd66a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ada0390b46c70dacb179b2378c992199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702e42c976238bcaa915e8a88e3138d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bffd070bd19f7e2e614ec7af52dd01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc350a68b26110723a5b6868ece6e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6727f9b470baebf32aaa1164df8afc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6b5e0bb7e123449eeab598272f136204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e077184d3bfd3f0cd42243947da69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f073a7f7219c25dcf1944f21fe12455206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54360e424d6da6834c1971f2aebb0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442cb3e2e3a0bad6c990980af6e0407208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fa9de1b6aa683e8f8c901f716a6de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c82e8c552b257777750c8deff3c9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41359d2cd41835d99a7657489a2e24f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f672274d4302a54dea6a6ca628c042212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b822fb1798fad7955c674363493dd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce113ae7c7e1fe34adaaca1d3cb15313214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ab2caeba4f4629345b7cddf2f5328215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0870e49e56260937f141159111086216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f91dd82782676f3a152973d1a17d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb049c20521dc9cb2413418bc868a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326f44bea781fb9b8f99770e035aa66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12badfa8e3886de19288b6c126e84a32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ccb511d8e62a1c55e09512c57949a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676db8e3d20140292d6023b7bf2ffc78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97dc4c1a559cb9feb9a8effd79aa4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285c479f91ee2f00749ba7aeb13bfad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d78b0ef3580b812becc614a658181225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d39e141e359175c7c256ef0ff735ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a75dce6cce50f9c2f2db4288fd29c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070a83839340f421ae4e0b79a665e15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2628c18fb8cc9c11b9ea1b5b30264d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5bc05ba9fbc0f15371234738e1d71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3d7381b7378db379b4e3e74fd1535231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbb9a06e37396f9716a5020b4970e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70d0dfc9241a42dfac6fae7a1f0dbb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3ab293572ead34216900e444808fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18eef89cb4d2d30c08b9ccce620b9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd75022cb5bf0295282c802eb3bb934236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4e58f9308e2dd2045f55671714166237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977e36b899bee37a9c4300aef1cae48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b53a768729653b3d91e4ed61c0df6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51164919ce2e092684ad7ef9c569713b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7cdc74db3dd3702784710d2deb801241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102f07d8ce3e7605e15626997cde497242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8f197267beba329f183380a82fa2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c8c6a522a01a0976a549fbc3047b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274ea0945087fceca4e7e4a3ec61788245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37caa41f2558ec5f3afb3c421fd1dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838e80960aa2e6a873868032e77626f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ed7d2b99202249a4d1ede8751e018248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28197cf111ea63570a9e8ceeca4b20e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd14e70a49176920ca4fd0f9129851250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae028f2ae5a362018ec80dfff5e9a08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606b478e3f41058aff6a4b2e04e000c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15373a3e288519115a89fd44d4dd4d0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c901382751cc018595fa827d3cbb86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8d2207aa17e185182d5fb93d1a7c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d7e7c893718c9887d5f602b00684e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44ff773ae0ba40aa28fc6f741acd4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee201492cb187625d9f5be575a3757f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d13f276e87c69241ab790070955571259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda661be05f75cd21bb76f1256cff89d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faad129b484752d43b84fc96befe92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194df7c8508a4b2b5141bf14b53a0a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4bd920fd78294badda24ffa6b00d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96085884b92939dd5a2b85e63fa096264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6a4dec11eec325ddcab0228f61153265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a54f525cbf356e41788068faef225266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463855c794117238ab3ebd4cc98385f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e7f095e5b2ea0d043ebf21337a730268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b40fe168a68b0677a63fae4c3da5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138a0680342182945d8d7f5c6265b4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d68b7d3f14048f021c2aa56be31c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03d639efaa90600c44daae5a32f289272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be085bda049d02c89c966757d230f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e7e901c773e354e4ba316ad965507274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9b13e684e0e46f8935e935d55fa60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959b8857d11347254169c816e7b52b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96873fa335734dceeddc554c6b3b199c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311560917e9fe37b9fd10c6d360574c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dc6047f958081698d0f320075f6fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c01e8b1f06da31aa8c03aa0dd5bebc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db08a5e4dfb02fc0f217c2062e2d7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6912aefb60b0df70afc535fd1d53e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df7c8aa59da3899a5ce631d7dc401e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49993218c961a36677e87f87f5826b9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed02fd38674d3f9241cf2d8791559a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2d7efbce6544d82889182ee1f0ecf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844feb6be1ce1fa2af4c6774402ec10e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876682bf1a4e813d4aa0b1959f538b09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192ebc6ce1bd6602270693300367f64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ee6ce264d8872cf891653c1181cfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265771b4097fece209bdb41453323ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c09db55da95a26741004adb1b7712292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b159eb438ad0164a889ef52a329b12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf3d9bfab1323209303d3d88156baf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23501f7849370969e43b59036414a291295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afb5a643b8ca638dba0597b9fa50db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64bad8ea34b1a5df90c72a439c8346297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871905280335666d6ee38ba25845e47c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7b95b9bf0c2e9967688989f9a1dc6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951a105fd1944e12655fd83e3c5e0df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a65d4b227bd4c6c18ad9ddf388f14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ce5eda1134c5a3e83f3e8dbdfcf98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107f135be0bee8da2e6676f5b7a32f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec232e0252bf54ca0a4adfe5caf1f48a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023a26c0ced6db7cf8fd6735f648c4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679bd6d920bb9c4a4a670ffef2261b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc85923990abe081bf833eed833773307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42d63445c8ec5e2a558e594388c0b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfe7b9cf3015ec4ce11357e75efeda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133fb2e3d966ecd7b1fc8ccaf4b5ba2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4d85da02f8a36c41277e66e420239311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc616ea003d7b4f6881346805723a05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ce93cfb91f2672ce1899c56f151b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c80440ce43fb404802b05c5402065314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea883e531dcd5f342100cd07dcc67739315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19227354ec894e1024ea72caed9879e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74b767daad6f39d8466c884c53d773317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbf7d49101c5db582282df5180e5ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f7e360df748dc2c055ef638775f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c69a97ac1c1d0d32d9ef0563b5eafe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626effe973a3f416eb1af2296144111321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1621a88521cc06ae91f87ffd96bb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061375820de0be974151472913a9b1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbc53b7438fcce0452e473455e798a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae383e9530c5714726c5872c46b65f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ddc3bedd94dae1a085dc487bb99ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05753ceea9c876138b2776bd7265f7c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430b7cbc82c64bbeb9873e56d63acd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83df1dcc8b6420e1a291c7e5c93a2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61034c62c1213fdad5c0c54e0a70eb66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591476d2fb046cdd4e05a6d7245ed42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28356d2427d46fa572b9ec651a7e04a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534d30a10fe6a3034c8acc00ef52bef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c59196d9cd26228d988bd043f49c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf8ffe02d670fb25fb6813ee67271e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b23d23b115b2fb6013a8c3aff7526336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9fb1ee3e5088c6ff7f2f81e1ba277337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767def9dabbefbeeabb3c6f2a7ffbfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085e84a9ae6c6e4002dba50f504f9ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46631eef6fa94ab6f0df5f87dedc7909340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2b6c746747d47eaff7236a2485037341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44dcc6617ba3d40cb0bb82437b552b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f528c8893e9a5b3165e29b824520710343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d48ff35c525983db9cfd531170a37344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26709833ebc888a212163db0e629e9df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac4185d56ad1bba4ef6ad5e265ed2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a81f6982f8decb6d07d71f9673f6f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5719cb930810a45853b88cdb13020348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92074951becd35ce927011b0eceff4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ce901e7615b69fea0556c66defa99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9da1190e279bc1832a25732c7dc90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048ff1b2ef705b9080ae5cf8cf440fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8b75b7efb9960e4b494c338c870e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52fa409f19760afe4b934bba7b4047354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880075d59c16e548d5cf4daec1724d6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51f09563d321a8780c9aa807aef621356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70f0d0605767b810787ece94b18969357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238edc85c6aa5729a25d42f361a45748358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3e1b76ed39d3d52ca8d73857e6a13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ef8db076108513bc0f8eaaca9fc18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a5ece94eb1e13a1c76ff50bc63945361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c995b20308b69b5da57e91897a733aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a17093b3145306d9d7ccf68ee0a47363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b24dcb40e000f39bc3ed60a6b067a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69513827450003ea16cecbd26cb8d011365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb003f623d4a851a9154a4b8548b3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f75c4e93ae275c31ccc7c9f250e8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53171125f7562b40015c649399d6b36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211010cbed6c62dcc582ea2c9ede5de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13649bbb3a6dd7173d22368c3bb21c5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4694adad66439a06c05e23047ddbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5d7e8484904b0797d04e9d6d0d6a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b155a833ca13f28faa711ade4b0cc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9093e51dad3a28ac22919ec55f73f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4251a29263bd5f3756d6dcf09c63ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c961ae13f140db0fda226394547bd8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70a2d017a6e145be49b7498ccff54d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272033290c2f7efeb3483c701b0f18b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec4e64c0a0833d95db62000788f1d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e69c45eaa17b49b92e84d49a91557380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13717731726b4e7df27cfe16f7b134381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747a0a151214a2464773bc06b1b7f1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c921e82944dc59cc93e2976f03e8d65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004cc8b36bc588dd55790f114b2880b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca802b1e35e01dade059ea9dd67cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb095548b8c51f04f4161766c24b598386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb754d0396d63f280856eb6280716b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f0e76b52cee212706c50ec214b4da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617412171932407a102d612c3c4f230389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645449039d9eee212cdb1db1b426b91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183b52dcf6c82f5851715dbcbff9f6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5c1aab9becdebd594d78aeda97ffa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ad9a16c91cfcd4c18e744219178b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd0746ab834f3fdcc75288c4ba911e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baec4cfff2c6be4606aeacf3b082a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b0c60e57d010c5ea47ba1de8b0b84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ba761d948967d138ba6456964b7ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15896039240eb304864f6c35079b8d95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc90a89752bab5c3290986475061fca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c57401fa8c7297218476bc32da8b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2b8c0d1f1c6780853eafd4f1e476b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc48fa4ba439489e19a8f6942d4c06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18d6183d5202b7331899bed8d015e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85718ec91b8f18853bfff102b48e655f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e91d4c3bee346117d7e32bde3c024405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233865c604d9794f5a179e04dea6d2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a2c05b4fb9628033972ee6d6e8b5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82c3d521044ebc58b6f7a763eaf18b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16213d3ced1e522b65b8f0db73e7cc4c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6705fddca30123ad62cd0b67e6be04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1603c284e90e9e7f06e35ef914e37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f4d42872489335919d9ae79ffb0ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a855ed1d12357b2344171fe73b747c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9cd834bf6a93913ae6037dc1d9bbf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082543ba3f44c9779f42cc3467b36bb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872eb8d0f1b61633f2e5426df5f1177416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579cf562c44696100eb0c0387b885b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07719862a7cb5bb103d3d560b4e87ea6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e07370b2595528ac3428e6dcd6acb8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c48302c9753d4a7805ce7e45f621d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8c5cad86a1b9219a943b6a4033333421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe514ede5f21e0a94afe16513c4bef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7df8755c983a55283010ade938b17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc908963e632be28228e512d578e15c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d32cc1a7c4838baad646dbd2f8cc00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aa1353830d3c750f98f576c106050426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32000fd99db1d97110714e649e383ed4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab064161cf8686be28cf9d1d45a63a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35922d68f23892c9a2dc0e1d49b319fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e88e2cbc23c26ecd898abde42f7de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baeacb9dfe813dfb162c33872709d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50b85ed694f565fe6e523e6663433b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c0e90aff5c9eb0b87a3ec554905a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed43ad14408126ed50de9f03afdcde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4f373bdb32f2007c0bc4f11286ed3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa8f564b45bfd6b2eb2502eee08530436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84773c7914d1b36e2f0a0d41c09b55d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27e4ded953ca22d24b3b0ba4bf2af1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1b424fd9121abe9df8eb57cbda57e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c90197e0a3bb9a9d62943dbf7ee43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046adc34b1657c03fb76c52d10bd6e79441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db88512705f04671d6738f4e7c0f79442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dba6199883ebe234d5bebc9a5c351443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b5f11a76336695d783b58aedcaefa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541032c942f581185cd2a6e4f73415e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c744ad82e2e0cfd5b584830e554d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099c8f61ed3e575f113abc6f63e31ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4777041974641cc35a47d16c278b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5108926fdd3ce55aed9f26e64b5fad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb2b7d923fcea6458599621504d98b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9731d44c992d99b59034e6b2190e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6054fc30cac9f82a56dd6ca979daf16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e904fd8892bb6ba918318dcb7f7f130453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693234d94fb3688a748cb4fef8c3d7d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea366c5a206f007f5ecd4b20b2a7af57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b7f60d92bad6b3dc5aca33c1955be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643b185bf70d2a7dfaff6071d880d33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f08a36502e5ff2b393ba72b5c9748b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec493eb435688925edab576c814a449459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee333d567c32737dbed3d03f488fa9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ede8ef29618622672b3afa8a7af78d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a3dcfa9303aedb58865706a4eda94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae1e956e31cb4bf706c672cfff6640463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433c1017dd7ffc29d36c4c7f6944e0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf470dc1f256c1d82e19a610356a37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c6b07aa31b4221a4297d34c3059f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb306787752df489c79d6d6680fad4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b054e608605cf4dee87432190d4a690468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64120ab499891dba37661708ff992eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a49d26ca34d560672cae2146d68ff4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf89109e25a16b7a9f11dede20c7fe9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccad8640425ff98b1c216e1a20335e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193fd74ac529ec282cac6040a9155ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e313f68efd9e9a963ba8920d35403db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47ae16e320a62fcff5368ff3a3dd2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87708d1b2c8d321046ed566a5ba92fe1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4b82b03a9515a4a2219de38226295477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e366456057d1152bd750d8adbbb7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81653795a31fb789f6d4c503a413c130479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a554297a76fb892aef1356fc0bb0df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00f0086157aab728c3c470d93ebf29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67690b5f4272007fd3aa6c1bbf1249482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d20e78e84a63a3eac008ad3edec42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a1a57eee19876eac125ee43d7b7c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5916f2314329279783473bf41e21ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081da28f099aeeb095e17966d77ae05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1600cd7fd1878e576e374558aaef8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae69ccef2ad0f2927033723d0a24c5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd5431ef25e6b5fe629ffeabaa6333489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0541586fcff4bd350990584d37316490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feab124b8dfa6037f611a3be650734d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8a5b21d8934a6dd4b711632017bc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedb048eff8aaccbc5a151febbb9546493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721363c95ff9f7ca1577a0866f1d8c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8013ac1ffda77a048bb2622ef63fd73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850f4cdded6dbaa1336cdc9a7671f92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf6d5fb91b599209de8867d0d58a47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d701ceb367e7c11d0b38473b4f96e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419c69c4026f16455f1157a6c34a80e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1b4d1a919255b89a851720f5748b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f34d8c55fb79584c91b1af2df124e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6ac40b8c899855becf3e65b1c96d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063f43ee29006bfd9281bd9ccc0b50f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984f13b12140acbce476dcdffde82de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a58eb0d5ddfb2e98bfb811732bd26b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c76a1b03efe1f15766949ca5059f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5629676653e78c72203ac2c0fa1c60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054063e916a41da37c22794ec25ef794508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a8f9ac36a0f535e3d943dcf098d86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e8cfc415bda848e46e7c2a8784392510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221b5c3ab18f3517a8a364ad6f5a3c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd3714336c4f20299ba9c32b36a792512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9b262f733ac3a6526099e3810c10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efa88376b8b13dc2ed83c7f7533292514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece9384e33d66d2c204b829b426f329515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71844e3e199e020f730994dceb075fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bfae0a0859a63f67ebbc51b6daf5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eec84189f3bd782b52ec5e7f1711a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa96a02fdadbb02b617d0d79f7d53f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d60133bff52c70d7f7f5edac7e21e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33d583fa3adcc5c2051161d7975c3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cfe276978020869ca9b78f1230cda522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be40b9abec76060dfca56d04ffb72d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08812434856867bd5f5d73b0b192bfa9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc002c3143c2a81c40d2601856ff1a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3281b7d5170c7d381d4c62e80c56b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc788aa4be54535271621a764f2d7288527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ab3ffd706d2a76cecf46315f58bd4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956dfc04908c122211cc209b3a85ad2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6269453903af4fd7107c8c93ee9e994530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a71b21a292fd3ef9c0dbd96d8e688531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cec71dda0bc9b11d30e756b1def92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692bf8393eec8fa7edbfa8a6ae294a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d4d53baf60117672bdc9db44727f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f05c1d6b7bd018462ff4736f2aee8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fc1bf8b03118ad471c3e6e195a5ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6306534a5d66140a756bf62355459b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e10e12fe5dbc13101993f1c45e7d67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f684ca8fca33b321dc6f58459db174539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933e4acac6c4041cba5ba1af17f6e23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55c351c0123f30bf9e334a361dd375541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d67277d5eaa724eddca3119c3fdccd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ecce63214e95e0e6d512620d00a31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5691d141625f9d9c3fb079bded1d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f011d3442d1754e06b0e23c9163503d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e515faf7fc2249560e284e10f52de7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aef90e5ccd33472e5383fcbc80fb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71773fbb2e8dcc17ced3bef067a9e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d413d1d2e7615163b9e989af83d74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a867000c306fd7d5b94f2966d7949dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce13d4e8e67ea806d170346d322a5b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc85b16fd182433a2b836ea4bc8641c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8530143a13bc18b5f1b6c2efcf052553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0ec0e865fcf0b9a299c833a2ad096554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd8925f8c710c60cd22dad31a14735555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569166a235afdd6208c32bfcba55af87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc90b17bf8624eb7f72c8a486285fbb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce35a1b02a14c2ba82e27a479a25ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6625b5c53410f81defbd57c0606df41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cab7292adaf52bb7ecbc31fb45f5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb240df4935ec3484c0536ba341fba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489789db86f906d35213db44b2a3df9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3c04fe4b42d287e27de62782268d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1072b604d1b38ec2781f918179cff4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75d59a9f7a723096bef792c22e49ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100d9fda1129ec51bc00ae46ff24e4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ca21d145eb58493a1874f00ca6a68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a0f0f3e6fdf79af814b2aecb4e479568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899264df8055b4b2eb814b2211fc37a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ecc6e3b2fe9c2478ac79b4317cbf5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d97e6368d2861590376260baf5272571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218a74f51bf4ef1338160eaa3f47c20572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aae73c864cb0c2ac92f04370d63e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63689557df62c69872582eaf463985574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f1acf481c58997c48337c4d28bb23575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1c6d132a45238e992f83ee7c40fba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f229ee567b5392b541cde5efafaaad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398aaf6b523783593ff292ce1f35c77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c142410660740bfdbc7fb804253ad1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbc0cd8d707e3f4abf287d72fcdad6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a2b787bf79e0c4b5ac0f865d56c4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579183aa0e82bcdb471c818bce8047aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a02d37f3c808468315b019224016d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58b93e7ed201e80ce1550f670c1f8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0359a7feff32dcc32786b9ea147a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a906e656cea010fbc7d2400370346586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4529503e244e662d201a5b24b9f25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf4f8208863a6b605fe50b316c6611588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e459d4642b9e935604a1ee284775c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e10c4c69e1b48c09e351d0e820f87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cce4fbcf377054aaab8422ed2df06c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25030a36b42694e6cefc69877dfd1e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb8654743e86503999a1f7761942e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8048c82c6ddd798326c4d328b6e06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eefd762e2cf515bbeb9617f7eb4bbe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275075b7379101461f65a9b52cf85975596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6aef7d51a016d36f37ae1b5de6dc9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becba50876b181cb8505d19862adfc8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fec9e7e12473170bc562458c42c14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b966f43699a24c2eec519fd726fdcd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715c759c906ebc2d87df5301a2fe0e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c13d8aaef5b376fd3692c74ee2517602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2615d6bc7524333fdf1557e9ff4228c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19278fad7bf6b5f2c37d7a2c39c30d44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eeca49e403d68a8fcf21d092cb3af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899912a2834174fcda345f09818ffd5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e320bd0606062bdf074c83ce547210607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71f1b891dcc1e26c6761e2381a9268608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca2c651b21182c1f03f80d1c88b07f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7942bc015eaa485fed17b5ebc0d99f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697363409db4fabb45517c96ec96b879611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5699cee3a27c6668f39b717e98540b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8416cfbcb7cda3a5608f00d6c6a736613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f072e1561c18c92a3d2eeebbbbb82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093342e47710b51eaf74ddf2b7cce4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8227a39f8f63d7f4da7d0f6f677c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc505b86c74e35f7f4765f08b02013617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268704dbe59edf00c146b388a8c0c4db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e245f542affa56bba28616aac2aef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badbe589fc0902da05091bd212bb4e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da5c1871c1d43d497a16e8073cb242621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c9b7749ca60df049f1834d104bf49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f493aa4ae51b31c07e7a78fbc9323623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a6d706b35e850e5d567f0da12e27e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c789da1ef786e59cd60d54253ed19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c020bd228b04f79c4b126bb0781205c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81706a28d38fe8298c3701e6f1b4e178627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49569bb910056cd873939dcf6ea92290628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37c92a8bc34b50f13dd03893f141cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece26bf0235e791ca5ba1538d20cfca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454266cde44dcf88c4dff5fd1008cce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d960b95a2f1695c1f48766ec3f83882632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d39a4babf77a038c92c9aaf15ab560633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f00e095f195b568fd50713c6df63a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d6da21fef72d9b554a4153a384894635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ef4187e93d58bf933aff93c5f96bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929428ec5b7c00807102e853086a6362637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59180c7931aeca478598d6d770d78ed6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613bc98c5be733c83f21572a1e0b6c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e0bf85905bfb2cd933b2784f112aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a9785a4e69cc0b7acf5200b11c00d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048337be62ccf90ce5d34e4098468d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f01389b314b239c97d5979e9e94cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe1b93002d8e3298edad78f28f99fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66271b4feadcd42f17c56248ed7ca95b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dd6ca6a62fca97be04aafbe670129646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a378144559bf387f9ccc93556b03d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66b6beff7d15f34a82f2d2a214e5a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed43c7d7aca92a4763dfd84c3307d61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b8577bc378c9ad044a59a6ce4fb82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b789d54c3a04e1d4b3be188f75247651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2426eef83048659f6bc4ccdea8365652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8086a82a54e7fcf844909082749b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecdeb4d97e0fdf0dcd378d4716992b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89a44cefe5e5acb3994663c7806e0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f719107d64f6e2d6aaeb62d095bd95e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a687ec3a02238cb8f71136aa4232322657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755c823255149f17acaf1b37623fb68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce5388582ef99b3c5fbd7ef875c194659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb5a44e3bdaefaa0e8a96bc9e89797660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbd131c2bfaa7a58a0dec390f13d35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab547faf1fab85ac438734856055ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e058767304b36472d804555bc11135663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6944128df5c9b24b4569ae5413721664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00892c724d3856f6cd67584ea590e49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d7a85323be2dd1949283200fb940b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80123771674c1bc0bb669ba9f3467654667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524653a3c17f34269304197fb4b0501b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a32bbd16af512fcf63a9e9696ae2d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ff038300b4f0adbb31207510447c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7c6bf6778950a73146fcbe1c8c7d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3e8cee19a4fa774e63d94f99d88cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e818b10169b43eefd2b228875577492673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab22b234407d90a1fab58b6f7fa15af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798a10e99f8666ff0af90e2ca40724e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac4bfa053e98767fb002030e0d54bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5eb707b3f5bb87d64b55c22457781677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c71eaa735537b746d8ab06e9356a8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df1482d2189b93ff1ad937a9a38fd3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb432dfc4fb2f6289af2dd24e5f04f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640341e7b38925ed0a3e14a4ba109a87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948c0dd6a8d303142dc5c42caaa2e62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9901839f74e9f3f4ac346b11aa490683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4f231628620fa2f3a42d9efdb1cb9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75928d29613fef6a1985016a2d592973685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660903c93606d63e6eff1c3556c5fa1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685f351d10f92a7ec0c8efa6962a147687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e25876ddac5ef6569e64179d677652688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c46e6cad0ab72f5be6babb513c65a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def2f9179b5411fc45f01933d37f574690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebb7f1b34175e3bd45878e660a0616691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55d4db1a1d21a46d0bf8d7d71501ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ece1acff18729fe549d685ce0c723693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b688ed54738aaf45b3409179f242c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a337e65eeaa38f9b6dfb95738c89bd3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd800e465be363765c1df51751d7a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7d327d3a7479c1af1770d66d04a1a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1278335e8b538fc4c22bb2ab7216a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f23fbdf30642d59f0c4279549e05e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b980640b746933ac3e30a8d3e777f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97043d3b732f67f4b0d6b9f7bdc455f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82a648fdbb1fc715ba755e1a2817f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64b2ba0b8600d877492bcf85873089703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc5cdf0a54b012fc1eb96cf504e98c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c80e548dd13369f42715d9a4f905cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd29d377cc4da359b1a05e9f33ba60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47e82524e8ab640168eaaaff050a51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cb5d49de95254b4628a3972ba4911708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf0f985d49c0bcc2abd91c4b35da72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91df3cd5d2d7e5f6958bd144a130130710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9229aee17ca82a0f8c0868487d371a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04a0d8e8f70518a71d29134436b19b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca00b6f0f4b29ec97c35f133df2894713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62010bc4db53cb6ce526ad529b5f17d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0806169e1dca3afd9d95d7922cda878715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacadad22353b9c897c03fa74813761716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aa3337eb1b06cb642423d7aebd8be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f9fb63b4c45a616ff2bfb9c7132f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cec69f204b77e2aaafebfdf8525dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509d39f6cfb2d458ab188259436d519720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679e197edb3857d7ae9f477329f1a0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4445535dfde43c8d3fecc938d7af82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ae7cde4262d5fa6eec2c123cfdcec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bccac0c855646ec2d2c72ec1ba6a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa669002a9727f8e6bfed77ee101480725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef446b53ac4992ba07fdfef591ee36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80a91335fb89689826c2d6f5d57b85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36700fdb0dc0fee1f4cac35e338cd0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e780fa0b94f66559634fce01f3f460729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a06f9e06f063ad180312120c67e7a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ce6fd58cceefea9f697423b3ae0ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2703d738d7345ee60a0c948f3d62c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a033953f39aa196842b33fc0899328733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049c97b158b8017a32e6d93586bbd04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efa9b96014882f5f0c6dc54da7166f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daa0b220f6bac7337548b44fc8fed0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d855716cf82c7ca4e05f75647e70c04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fc703c0fc4dcfe5c70c67ac16ede0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff6d4f38cbecac8f7e6f6c43d1c89e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963521640190ea2db7b0e028ac8ba2dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877a6b14351b6aec9da1dec1b21d2e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af063c30b3427b6b54b99ae2633c43742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15182debec8b1e3e7ba93926325e3f0b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bb926ffd144b7aa42b4eeedc56079744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee2cc8d90ad1d34316c93ed676982745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636635ded00d387b5b1c20c53b7a6a70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028dc3e7b959132a5dd475bb8be47a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6f9d0a5a05ea41990fa0a47335e59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1497340872cb6b59838a9b9cc24e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11095fa4f7767fe9caabde650c788562750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627a469fe0aea201f40698753f00e0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f3e76440e783f078ff96d16ffb15e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b41412933e8013f5354dc1a629a2ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ed4cc4c859379cd760ad60202770e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70aecbfdbf51cbd4e8732060eec87df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbf345fec93355e5ab3a380c1209d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db9404a0d8761952130767d47670c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2075ea32923bed1a17f0f7b43662ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea05b11f7451c49e8d419f8f55468af759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb726fd5dd6d6c5438ec2defa945bb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eaa96975ba5514152d5982f5c905b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc61340c6361adf11b8c2ca2ee4387762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30043e6946410a9842b2c3265dee48763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995534f8c1cf126119b3adc4a0e61de7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ffe9b58dac7275339e800f196ada1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee42494af79743fec88a2126ddd1528766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160dfd40514e742dc4eb386d3c83917767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217a3fc8ad40f533ca2c32e22bd4d0c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d52aa9059abf3b0389e8b39b4ee9a3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baeeca0c2f6c28d4c0ed6c04d8ef01770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8782dcebc0358959ec0e3e65d95cb65771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec565840c2eb324022837fc250b25c3e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d48e95dc76373f58f263adf5483f08773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376349ed276a3ffce31badd46f4b30b3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20a586d1dc23bf7853c6d01ff6e9a2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e4f56f5bc461c30424f4aa6da3d96776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bc18006d05444bfc5ebdd75648f9b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de5c4d6bbb8ed4f2062a696be39c04778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f70534ba22379fa6b2853b25278a0f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef6bf32533cdaff1cc85726632409b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64acc6b8c5c26df23b41b931c7c0f4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fd51c51433b3c7b2624eb7743e16c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1931d1ddd32f888c8e349126e08a3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885ac4cd820031538cc2816f79d00f8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf9ce6abd7bb2dbea3dbeeecc57bc1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b226ee5d798dc414aa108628b3a7c95786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f56f692d4a5467757f5ed4ac731f3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3dde606c25c9ba0463e3e14257d7e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206eef52732cd2cd36d5ff6f9d9e49b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83de256b45f3fcfc80d8b7a00c2ebd5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dfa3523c616fd740952f96a095de8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2c95a4401b284762dfb9e810a0788792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd321a0c80556ae9b3b605450c88f24793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ca08e44157f45de3cf5bc74aff9a5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dc820b24644cb8e03d9b28b7a01c6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f81c6dee7240200e68af83d677c2d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc51ab9f1a252a59a1c79d2f939ef10797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861cafaf7d0880d424ce6d7223fe8e1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb25f569e3156692ebf7b7784a689799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c802770119bccb4d69664da4b968016800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725c5cd380a79852d4335c8bab98f66801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da9aec772c3f61fcb7ea686b458390802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954909e96a5825df943be8643134c54803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397097b4710712dd1882fd276fa2d362804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1619938fc28fa242ca33f88b28c0822805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae8d439593ab008f65a9de3f74536d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de48368e56b7c77bbe45bf1bc5f50af807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6ffaaf58ef978b0c8e6b3c72b06ec808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153a50419b676f18c6b79232923c6ac809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71227c4873ff7bb49a71e9de134a75810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bb985e66a473bd504e833135175c2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eebae893091151bb8759731d483ba8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400ce954cbec2d35a7c5ba6dc344417813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304b6fbd3d6e0619d755a57fce4f371814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bca46d17285475d9bd44e726cdea9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c98e8f14555096d4d5c63e284f0aba816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44da57b80591dede7b58b1fac10995817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14577768405af6905965e4722b4d8c3b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4ec16c337c0b8519437558a2fdc99819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a45ce8d586a7ba0b4e63f5d9be0268820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80bf81ed1ebfd5ccef717380a9e170821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d927612f03314359270912ba213fa822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa66227fc88a8c34ba31a5729257c3d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be690ad65e4f9072f82b578bf6f711d7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8251477105ce3dd0cfc0cb82645e7d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd9330496453bb8c94f2e3aecef98f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a47086e0c0ddbe37a1c27620c4be8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12d6c8a7c3c42216f848a7f196aa75828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16da93973e739e2a4c60be07da5d59e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3aaa4684cc6fb3f4dcd9407066da3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdd4675f6d6a56745a4460b989a7f8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce0f84f0cfdf1870091546e7c237cd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdbcd854ca6dd151bd8cd9fb368509833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c784f26841539d9e5e4d138385d9f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9709beee86556d4f2f92c1669e7ea1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b6ad2bae60979112d0c10608886ce836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed070cab25fc7eaeaaa8b9ca2eea85c6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8099cb891ef6a16e9076bfd6c955240838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf097eb004e70d25ea9c8d4ceff8e28839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126498c115d0009503cab713128c100840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a2865220bc3ff7f7d168f66979b5b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49909c26f6803d07d5d77da04a9132842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17a1c6b39ebaf116c8c42dc7d95a21843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd104633f2a218f90ecf61cbda01b460844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432ad8a300ce5bc88e4c989fecc51bb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b045db24be1b9d809afdf55d13c8da846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7878813d91a2ed6df356933ec154ac1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e430c3e46560c588824afa1b20178f4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe9b77e3c7dc99609eb4ce63e99759849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf30d3ddd529a0789bfb6295ec6c024850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37f5345ddfe46ba72c5853febcf75d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b2d637303c031226cad9df1742f1e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0deff42b36ed8d9307b79a73d7770853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2274ef01cf8e392316efca65beef45854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a16a5f7f10a8500d55fce0e5ce3daf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b5d671911cbe88ef120135e5010f3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77085b9d9fabc82c9dd0269921f1b741857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92630858c6609a493f47f6a4dda43994858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8294dcd088bae44f36c2e17e044b29859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7af0789728e661bd3ed55e2593731860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99c706cefe5c2739f7a2a0ed16010f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab129f63c4b0b4e6e140383f0eed50862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced01801d16d6eca4dab2af700c979bd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc0925ba0e68dff97b25c52ee0d6b4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fbdb2837a107b51ea6f77cf9d5e6e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae565390dfca41a25ec68729c2988ceb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb7b3efbcfc33f3771e790598dde60867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82dae2a17e5c1a13507c6d0a4407f7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875a1f28c224cc78d4a48895d7a079f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f27c34083a008b82f8624f645454870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6523b961ee59ee0827a93edc1d6ffbf871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66a79fd4af1ed895545cbfb202616a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320058796fcb30fc93cccab406e7ecf9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4e8f9c788e9ebd6a0ed9eaa840490874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f398e469cb07bf6a2444eb361ff5f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daf58ff882af0f76759c130b112224876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7157f9ebfa7f569acfe04eb1e01ec8a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d4eb750acfe2f8daa6c7d0f6d662a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22a6967fcff902a9aec8437065c30f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f14cca0b3c3b55ec70fe9140b4c5a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d812c629373ca4ee7c5a97607fb0faa881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e94f3ed72ab76407994f2945be270882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a2a53e587fd513039dc1d221205ed883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8bf138f177edf3fb0faab040e147f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd81086dfdc2d27dd5076872da429ed885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c273f611be870bf420c54b400e26d2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5bc347efffaeb32ce09d44cda3cd5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383a613315ac5fc582a0611e49d2f16888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32898d648aab333fbae71cce53208222889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532e4f713b6bc123609b2686ed97688890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ca99b7ecd3a1884006017832f64d0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33abf5f685bda679ce35bb2535849d9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fffebed1014cc6cbde0ac4b311e3be893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdeeba82be8af7340bd6a6b5561bc30894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d8c5a8a2d8b59ce05be9c7f99305d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f8a3b7f4745d11bef0636d84a8536896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1d919f7d7cb95875e9b0088b3f729897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095f834e0fe1a254e93d4d96e22890c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7e908a8b794a0db5c3aa460d10bdd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e2eeb4c8c8f51ba3e95ebfc3416ac900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bd4433ae89bdf0c469303392db71e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ac559bfec3f002774a6ce23099eb2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918113ddc2d5ebc93ae94be703dd1fd2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a2232c225083f65b144091cf4cbc5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbab45082e4432b6aca393da17e9d1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa215cc3cee19aeebbf176ee445ea486906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19a89ee33bf86965d2e02731b06539907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f17633adbdda823d5364fe9c13392a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd0b885f46a60318e4c85cf775babd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e5d284ba4bdc857d1d3a1dcd405a8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6f1d15d0b6d38ebeb8fbe13e5fc04911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af0d32a39bb024949b0c036f1090a8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2b2503d0bf1975d96eca24b3d1cde913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1088a04269c265ee9ca7d49aac99209914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334587ce6713fe36208246e86f0732f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0031d54a667353889f13b7e8aecfd9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba9d2dea2a48bc638cdfded32903bd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9c23ac6e9bff773ac014865dd0b6c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7b6f6e01d23d438af32146e6300fe919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2d82754e8382617a36ab14d939883920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37ac25bcafd2544e81deada042d2ff921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dc8c98f039a86c9797ace4f2df7f5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dba860b56efb0879f76439af65d1d8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c35a922580eb1103ffe846b4d52fae924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9f780b52b770e0910053dff9b73f9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d90a345fbe21518582725a5c58d1b5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aee4ceb2d898d28dd355aaec661d65927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c888883ade26c51fea6726ac67494928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90b0b3121cc9a5ab837614a76e8f08929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc066f72f2b4b8add235735c0c563746930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af7d3e3fd72d5b76ffc603cd28f0f9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce27c2640ac1463df8a254da66cec8d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879be119c07f80ce5eee174eb6d65c4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aecda8dcd0731ef3e8935a19388aec934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e0b101221f54b76b13e8b362de852935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2859ddac615d370e58b28eae70f142936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd14e5140c5df5bb1f438d37a9787e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b580b6a0526aab304b5e3007e1a4e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627ed10b9f2182f6e7dc774419d9bd1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2100011b802d8feb691c64fb4a8257940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661169b44456b90946f666bc7ee7288941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99bf5375c434ba13c681d86036f128942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949e2bbe1712e46194a3821f8062e20943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509c0b669f5b1d12eecdab6afe2c0a0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b88c9f8ce86028b90c5c8dad28716945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2b5e6effdb3ed664c0c08af8ed89a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c3619989586e5ab2d5b5452c1ab3a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dff0c79acdcae7e60bad986a6d0b83948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98df60805f7af86418da7384f52a48949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecff407e09acbbd4e7a2fce4ddaafc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5152b6d4497d16a7abd58dfa65cf4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a21fbf471440cfa068ac3186603b6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dfd5b78783af5fa09aa24985d3fc5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b1c57386b4dee24f2866637c55ab5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe98ae094026b3d4dad8a650ba4438b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53135c65582a11f7b9f5e0424c842bd7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961921fba0d4ff8ee09618c4d7227e2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e5f8ac10803d0702200511e0562a8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdee2a39b6bdde6708c58036f64760b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0b993977dc475ac4c286dc93ef4c4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10497d1f88871b7c2f26274925f8720961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccdaf5f831e1a4629952559e80b378962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46261b8a542d3e37b10bc5d464e73272963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8b940840d2d51c4b257e0b0e8d63c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d63a397085624f076661aa12d1597c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd80ece110527c27a5c88710dea3fcb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ffe3111c987469dbeb213d5f93b1c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930902d355b4f37e412868f0226edc3d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c072283f5192d5bfae2e9cccff58ea969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752cbd9837cb0a74fd09c0611670101970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16288f7d5ba876ef347481a089b6df971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f527c1a56fcdbfddd2d88fcd8efe247972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a548a501494fd9825c79c356bb386e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5ef05096cebd8e41520500fceaf0e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89931f6692d9cc00bfbc13f3cd03e74f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35aec922292f566eeac1cbda020a49976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ee6585a1251db56e6cae4e67c0c1e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff6564fbc5d1c9fa700c8aabbd5504978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bd579450d7a085f476c83823be3df979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e81bb5b1bf8d8223412cb274cae2d7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d294f5e5c8ed244708c4d228dd62066981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eafb7e92954dd79a7d7684973c8c03982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f836846b50a36ff9359c4b9a2b2a9983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3580269b7ee409b5d8c4feb5e1ea4bb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e07b8f04d291fb9d1e7de2083a4b1985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176b792ef503b44662f161733b5b95c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d139c06bc1acc764a6b4ecd8a9b74d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385e2a479937df43c9e6d077246e3e4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b0bdbf06f011648c4e737d6f7af2e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b510b86769e3f57410ec511e29cb1e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0057a2bd1e2abbb6efe41ab45fecea991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1743f39357511efe27e0c24fd79b1aa992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c6146932b565ba5b0579324ed4feb993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da816e1549e96cf27eda78ff3712eb1e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efbd30a23725ca47f0082d76520c7f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e133ab7bc91758f2694ff1ec0fbf95996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8625873d375a4d99269951694d89f7997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521675939a63ddf1356e9cde6c74089c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb11c9ab5878f62613c3eebee5a6a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1c9a6a727b2d79784871d3ca0ec813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b074e2c8ef2f5f29b6278102676f49c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2175252eebb4ee3177dddb3b1417c0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89d76c1d4964408c686aba940997c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ce259be603c80e8903e536ef24deb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56804cbdf3f047882a09f318111ceb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642b035a56b6857e4d6011a4db6a9649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a9773ea5b3db7da58692db2a6656410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bc274bfc5ef08be45cc1e11843b1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23f49b09b45f378458135d44ed4c9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3757bb325fbbea423a611c61075ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d7d48571021297cd0e77ffe06d8b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5969f1c79861b397416f52565064b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d055580ca8dffe986d8f398a071cb6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff306a9d615d750335589cabc177371417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d689471900e54d09a1d2c476a741b5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e693f09b9b1ba1b077398090df8abd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a9f76107721a934362cf2c2c1b0d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca5df7e17ce9f5939031b64fac63f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fa9369d9d8a8dc6a7beaf86d8d36322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb854a136cd987395f69fe5fb2f218223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58688bda318dbb82f6942784f15d484824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ed71ad2460d7d441a12545c0daafc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cf28d1ba6687f11d947fdece9006026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aef7305fe134e8516f6e9c53a9e47227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395002f1d4f408d1b5f7647c9247db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158c2896ac0d3471f44707a0c9d538129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87127051b6005e8985a7a60e0d001c1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844bf2e75c4e1b710007521ac0e0d1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d229fb873f6c4e9a27a4cd323659632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a96a989414c3083bd1a7d32bb8680d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69a92c3f2a57dba30998021943dc7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e364d8b34600846875c223fe4a11e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af6b15e0a2977c8c775aa5d52478f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37586a77d8863daa124593f6074ab9ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759da0a9a3f6432dd760b3fd1f229d6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f2658728b2f1362aec13a72f429fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c911a95251606e7a0f4d6f435671ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f29b8b6e47687f02e2ca45a28e40e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384e5faa77f8c2ac5a17fb10c21fa4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97944adaa83b9b85de18c876def60743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99223d00ae356b3c18b2caf0060696344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52cc78926dcfae45f6b7c5cb8ab04045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de84873cfe17e70d7bd1b48444b39346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe13de741226056e25211fd818774747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5008d525c22e916756204b0951279c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693b0a93e8525d65717e67269793cdc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1e54c4fe4a24c39afcaeb1a15dc4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ffb9afd4e33a49d79f8ded07535dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e943b822f4a97da471e6aae1e73e8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1595d0daa96d1239b7f3badd57999453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975625fdc19ef31e5f87a6feb02021ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968fca16c1218fe744fd8f5aaf1441955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9cfa1341c7b5e4a6ad4381bf6876256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86062fba85b6a61b6ea272da1eab23657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa9ad43576d70b0058c6fbc899ea1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dbb1bc555af4d6d556629b53bd1c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfbf7605d8d6985a39501393c60b2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfd6249c0afc9f9f3b22c1259ca4c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fddd919b01ab46e8bb5b515ec9beb362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d8450af7032e27aca82507906ee1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da80ecf39fc52c2a36695b0136832d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86450cb80b90d51ee607392a674b1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1046248f5971d597f68499b3b8da0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6534c448e1bbf45f4599a65ce151b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18008a8b4041b1df4e38e7823240e3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa03bba67c18d6ef3e3afc80e5d83269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4901178591747c0fed2abbb5166a7a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2c84b92e7b5478adaabf87f9c4fa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680fb935a089f445ed4bc288a32c6db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc14c7785327ef938c187e33d61d42e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bc3cc4fea19215dca696d84a271a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cdcb52041a9babc4b2af057ab854c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a760e4a1660c52c918bd69b303893776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeae37ab5d0277bb7b1f5a1e882c7ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942ca5d6344b6770eb2aad50423525d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5e08767761da92762d493435a647e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636e3bc85e6b22f3d47c58aa1076c2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135eb4c2647be0e33a115eb607e2d0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18f5ec4511bde7f970e65b1b303e2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00d335e50cdc2b9f7b08394f54103d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419fa7c45153e857e8495059f88a7d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1cb0cefa772e183ae97f46d41accf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0361e90fb83b89e1876ba2bddb0c19c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df3461f4170f9c50190e407f8257b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea90dc698352de93d4ddbc957bae04888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d33a52c7aae92c1eeb12aa3d8289389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf167cef88c6dcbc2de0396048d43a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca3b2a3636a5d9c76323699f6e890d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cf6e42fff5de201c07ef6bb361c7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15132941d2717d6b9cf911339d75e2c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c526c51a38ed63af932ae5a2f3648194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d1356dee2630d1a08ca32b6b6d0ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552db9a673d7534f17c4a29d4909543e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f144f0dcbbd2ff4c482b06970e5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ef75826f5ad3a980ff35b8c1bd96098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a3c8eda844b08ed9fd4d1e5a1b17599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5ca0f093c6ad5032cf26afa39f9e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e7a6dfaf3652ef9c69fa3b03e3a4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e78d30d756e5be8cce0759d525f2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683b45a1a738b310a3dc3300aaeb859103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016e96dc15d841bc372d022bfc76ffb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349dec6f1e86a8d19f1d0dc2fb1a4ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870c0fd0f9b2abfd4ef0eafc1a5aa4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f89fae9639e290f27bb7c629202300107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d2455b9278b6f01a6ca717447474c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5103e8ab6dadefdafc0352e0beceeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd04fec016617e842a991e03db14bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366683c82fcc6dfaaa788c7d5a26811111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9e9a6caab5809e2c3f07cbe4a24d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234baf5273e11620e8cfc4995d3ae08e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b41150ee823660bc7d9e6ddbb2902e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be3b923208ce01a7f28ed37c75648a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2053d02cac6dea49fbdcc9a773891e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94fdcec67826517edd00aeb29e8f93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360337bd16c540728c045a32834b4af7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81807d6ab85e4e1b6775309eb0de0bde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c262a4c4e5f266cd520b59d3c3c21ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7aeb4dc7c08ebb8280a65cf96412d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd99dd9c029eff00742482612fe5de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a66eb24f10541f723f2bd73f33209123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebd187ec2bae7cae78c2b9c8050087124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dd97794b719a0b98b621a0b4def89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88941b5a347bbfd56b96b52acc18d147126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99625622e77409fc1fbd4d1c19d455f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6a61d853f013b11b6b9069ad0b869128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698f229126bb83a820c60fe7f1f9fa5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a32216ad96e12561cd11f2daa67690130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd73a41557ce37bf892dd41f935e89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b68b2967b5065b056719acc9a3f2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8362eea040e65a267478046d075ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298a2f6d64a850af57e86e6f68ec30c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84673eb5045a79951a2c986df9272b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcb2794c0c401e58bd7bb44c401eef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f86ac32cf62bda67a1818cf2c7555137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c1b4fedcfeaaeaecb5057a0d6221b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562190888e769ddd6f09a4ea45b404e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3133a27adeb1c7ff7d873a43f603fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dd307f787a939ee589d34c90b780c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12616919a4f8390b2b5af5e47a6952142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884334ea39457981cff167bdee98a6c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e63fe23bf3b8872dab327dd6b93c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e3eb70e6ae78bae3e847b7c3fb0e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7025bba1886be2cbe6a130858096d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bff33a87dde18de885af8e29fefeae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852f242b00f726f9730475f805fd928148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce259b596c39af21746b5dd41e150f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33eb3bff2b03f7e89f45b1c9091fcb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bdf90a6ba6f2e2dcac3c91cc05b36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1e1799e947a5fe9595e66c0ae5860152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522c4d1ce8438b031f9dfa1d0053d29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547f7fbcd136fae0174c135c77b68ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ac8c5f193b066de987469193c91e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a25c643988598e8eed1ce766e235fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17830c45503b535d3fd5e234f1e676157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f65df4e00adfea05e0258435245825158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86859ef3cd0dc335ae0f2baa0ae25e98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed028bfb21d708c4de294dbc8aa7f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cbbcb5dd94b37da73dd6b9a98cbed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a79de54feb02a66e25a7c8db1a975162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feffab8a60ddf9998edf44541dd5db1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb0d12b8babfbcebd202f0caae98d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192f62cd5ac8a8e2d4e264031598eba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7aa9627a153d030d12b3f36e91976166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbe9c09d4ad7a95071307933e81732167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c71d2a78f55cc9ba00777fcb50e3fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd571599a4cac988a3e31b738e0dc1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fb5e2da13d8d945c20b14b5f423be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5ab7c24fa742412ddb41b3c189854171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2adbe2a59ffbe5275bcd8490f62bba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877d8f325d35524860be4503f7eabc2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aa89b34471fd1e0159e983e656013174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ad805e73543101e78d2a7c4ec75f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f9e479d31a1d1d087a02d88eed0b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170966552a7a02a78a9cb394008902b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339df1c10c16d3cd4f0ba8399e870c23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fec8720a40a32ed952e80db937192179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108488cf5976521e035a8a73e004ad6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e483aeac297b3ca8e5499c92e9d4f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd07463c81e46040723e20fbabb44a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c19f159929a8946a58b8eb420118e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18803806de1bc7a7f15720fe429c9fbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d9bcffc08dec37a6a3146e34b5958185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae2a9f943e5f574e2ab37467f78bb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2f684e2891962e5e8e8d4d034e65a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf6eb7fc9822caac1255744bc3c085188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345a9705754c4bddc51313d6b1e8273189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee9523fb6c8cf58e66ed1b99c276a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882304542021faed3c1a7a72a2cc5ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f38a523507db9f3b34595b6b645197192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24f400ccd8181aa719ef1d10e22610193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b24f6cec525e526efe0394b84d93a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e773815179fffa8eb3ee5e45cb5761195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a353c5a6eeebbb9cacc15f236ed53b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3c0e68d533036fb8827f129560c6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96342f4a5cf647405dcc0ff7c548dbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87345e8d17511be50e2b6cb4425f9309199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6224a73c313c2a78faaf8d4310462e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394b1172e0bd90f10dae133550e7add201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c8aa11e18fdc8446d7ce6830c6529202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46a4f2a141ab5a3d0a03a9710bf1f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf474735de41c92be5e65ca8b2d4751204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0699b0a6f465f7eadc6110abbd2720c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac851545b623af10a9fb9236c470b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3633c5860b28a1e14a9460557c6f43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cd8d9103724ef7c73c25e94484540208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81735c7b6e5f9df3d518cfd6ab6b4a81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8dac23112c6ddf588b97a3c0c1019210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b108f04adec95817ffb77afba9fe377211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26752ccc6495e5ccb8e9e99d867abdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23d6774cce9b2948cb0bec1c6ba1b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86f4d769915a1b620d2bf3a66c8ae4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bc908e0af2719ec706183275170bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5aa6cf21bc46cb4488f9f031411b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f119d8b7566b3fdfc8e9bd26d976d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ceec8dd682ed56f21d6a10d66cf0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff0d7a7ed5b28c7b939ee5e253532b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c82b3f393dc63ebe98c87574d26a76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec09ff90761afe2e3b3af3296a554f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90038c375a986196672d2af2a571a678222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4ab066256786315e456142a93120d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3522174f0c16f2bcbe729efb3adbaba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ad8da6175a64882a367dbc73cba00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92529e85a308d86e63d2f58af757b88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497140e12c1500b59b7e6d8809537a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38137df4677a99586586171ed015c663228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d00db59a21eb8d3b24ae8ceff7aae7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb89448b541ba709558406a16347c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef071999676802a4fd2b3b96f50a03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8744e9068255524025ab2e4d4cbd75a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a64ec8bd5707255ee7eab0fbf5650233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db3d1dba9ca4cb57682350178748cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ba7ef7d3b1e2fed384ed9dda56f09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481481832dfe115dde72bb6ebdf2eb3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97509f86d5b89a1b46cee64c9b2674c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd5801c28cafd52c20ca8d08b1fdad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4a16f103fa4231f0fce192cf895aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a27e3ffd41943f431850c07fe2e3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ad87dfdde681ed580826b77fd8fe1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bd1a7926b3efd2f9aa314dcd59397242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bff6de5e49187dbe2af4652402585243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be69d70593b6d9423544b3f43544f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d649c2d7157774d8b57c1ea34e4b8a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2beadc237bf0e46f819d0c67becf7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c4bc9bba188931db89117ebe9c88e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76065a659e5535851e8fb30339ab443d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189bc26a2f2c777f299e6da7d5a2a20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9996ad1cdd9031ff236ecfda673c90a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5329f7144f9390ab5f1b8a10ddf6be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c0e0c7ab4690a66f483661e90fba5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98743c1fd5f4d7652c406c713d288a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4a1a2732986b452ea1d30a2c76126254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c51e14a94d63946da18e67b823232255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c26210d2a165875d048d104e2dd7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4563f3eea81192b801f5a617013cf10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01959253a6bfd1ea809d4631175f511e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c43935d337cbe313d278791cb63ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327fe8367d617bed6ca8f52d85f09ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be96b2d067878e64617e109b49b412261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a862a5320ec109a5c4a12aea4b2a71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4a17240ccaa42976596c64b1e240e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97748b230b074c70c6abc72e3e5a6b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7c439a7630711e1fc705ce05b553d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3049d75ac8d5f468df1bd37964f91f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfc3563da755fbb3361b56fb858974267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1599acf9f4a6d9a37d4f325c2e1d45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7525fb2b62283e5b8abbb1eb3a30073269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b396c4a4a2e72fec78786c78ea6767270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd13be36694d6c8707226914cba9817271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b5283bb4bb9ae6a81e0cd44e5f28f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee3baec4a2b1a8c44082aab96c8739273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0146747ebbeeeb3a786a0d0b0a217b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542a74c63386cb8ad098f562f68c21c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae2f1a5f2ec7331d44b54de0f620ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afeefaa9f238a4e8dfac03c9649b693277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4838213b2053794b98c842b22e70a94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91d658356a1561c903973f468d3779279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d8a239e172c10bfd89a0c5d51b95c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a178d9635c7f241b18de58348b686281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829f68c61851a9c8e08a18afa02488e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec31c0a09c502b9e2411e08ef05e956283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af353f1dff488b01b474fcae84676f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd6cfdddb09c8e0ec20c375a735446285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4adfb9c3b2d588702f5ce23f5babbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab2b0a7db9ba7ad6cacc922e04cd9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0380a30e5fd2ede63a65aa71c4d81b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7634b33e93576c74e62a43d9c37fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc084054aa252ab145b70017d433a19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345d2adbd8f72a9795e2d502e008498291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12ffd6f722d5a98e39d366de313d74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde5223632c4d21294e5dfe6ba3accb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fdc7fda4ee557725ae6a2e9d1b588294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de0efa698dfa6a912ee0e5bb1a092c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6ed52d3df8ae1be56edd1875e2cd3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238465694dee9713c917ee6e0b5f61c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1d85382d2bf797fdefb4da9d0861a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fd99964d71fe00543c47062c610a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd91f5c859ed0e1acef627d19e9bfc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40e3710caece9084d27f2d5aea5d47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82c65d32171f61f6c31e056d2e9898302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dd0b75b7ac3d9e0d227216604f7fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e8735bbcfc040d7a14fa3fa8daaa6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c273916569fdc8fbef5d226f881d9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68692c938e8a23cef613071cfc246f1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75feadee118aec6bdcddad078b3409fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6d76396bc350d37c26333f312e449308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39191f2d6df2df5d92dce417e0fce133309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f7196cf63b37469b0f825bc25ee8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd0ab5247bda7590c965f31dd3c40e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38ceb4da280b7ef527cfde46580cdf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5c1fefb815eb4c3e09724cdc5cddb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c56498c997a6250afb3ba7bdc9b4b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc7dac7f03b99892b2134d8087dd22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4506c27a7b264ae765d6e6dec533b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e09bd3b7d092977c41ccb8c3307418317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffa864ddabc85e6cd510726481fdf9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229072d3372d4b3d127a55c8beb0e7f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae166ef4f8dbb7710f894e31e794c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d036dce83937021b9f624e8bf7c0bf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53f8ae7a3c2d51acf2fd0e6d5ccbaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517aee412dfdd93ab014a94c53b2701323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa65641314cfb1da1b8fd7197e4739324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed40b45e2ae4d634324adc3c5e47bc4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e257341c25101c504c9defd3e4287326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216945e5c12c060ce02cdaffc1dcc3d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd929a99d3511154f0db4c69fb8d8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e496959a94084ec594b5d276d999c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911dcfab4b5b8763b34cb050fea32ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c4b22c94decc9476a9b2d93bf1d09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9def0c621260cb8dad936a09e7c1963332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e83cdaa08094380d94e84d578fbce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae30222f3d948dba1008fc79cb4174334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3121bf03b8e6ca0e761c942ceeae0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cafde8a4094c37bf461ff52b1af093336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d9bb44a7fef0da1088b929e0849a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6466d1dbe77c1892d8f307d02de6465338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3efd0f4072146003dd459a9edca91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4685439663d3e1f889e989b03ace971340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb97d35b9e5b95734fe3ef4a6124aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efd8921559d175e10066ca01d848f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a0a1365d1c23ad0ac64da22af182a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0eaaebc4f45a5f9be35cf490502c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce8042f482fc31c9ddef6df93dcf86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbad20256ffbc989d2e793f934b4e99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aad10d6d97f242e6d63201833edc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfe1e09ea01a051f7d021bef1af90b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370617a3060d42162190797cfd62c2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7b2a1ee112fcf1941d0347cd735f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd774af364479190da99ee43b0bd274d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a76cd490beae561c715bab388f9ad4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bae578c7afe8c4210cbbfc623e3a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543c8859ce986fde0050a31ecb84545354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81377b01caf326d9189d500ec5469c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f90c0fb64a92965d9816dd7752a641356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6276fc4c7031890d2a041ca3ce494357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b949a4de2f19e66ef156bb5ff82706358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012d803f380ad4163c52424c2ed3abb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920c74d2166dd64ddf9d3f90f77b6cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00570845f7cf2be764a197511e3d8c3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38e03324ff5b3a711e0c9e5d33a350362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b1ed7e2ad00ce4979275e545638a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933ddd0b6f56640e7b899e635ee5241364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab64f40e9b2ff0bed43cb2afaa45be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa846a2961480bfb6d34851269407391366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6b6ac71e42cfb1fe61a2bfdb147f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f997bb3e8ccd69cf069d8f9bb3b4102368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d0021752ddb74ba26d2763922f8e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdbe3f4cfd8b76beb8f464a68f3be9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44359625a0d914301d3d9d6bf9aa46f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27765fd6e7a9c78fce09d2a716e05b05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b621946ce8be1153f4010211ad0ace373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb06a641785e615a1063d400ecf7fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d3d05532911f7cf3c6383a0f14ce5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c851b40a4c7181c3e2d332dbfde8e6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3da6aba834835098eb141d2431e65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75ad2fbf8d99d434780bc098d20486378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6206e16195257dd396a4c21e31790379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52abab8f9961a7a61cd4fe99ec6a9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb13915537cce9f48529f15e262f84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b34dd5f335b6b3eb1481a6bd062947382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ac65133eb2447af66b7ad6ab03844383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3668dc9bfaf94a5306d79f6d9f11995384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b98bf69b679798bb15f3c5ce6b36e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a47f3afbad99acce8c9e8f1d575a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148fa1f18e26127c4c469bde5594e03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4468159eed0d9ed08588d6617ff071388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e3f47c134ebfa8084951552fcab3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1be3ea9948b51fbc1e8ccacb7ed6e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866870a9c68f9b81ea59c7bebb6e227d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb87d2ae2abaf80557c3b42d2afcc8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264683c8ebf2524df234e1c1bb0fbb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fbd5442cebb567750d43a5bb5b93a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f326804441b60209ec6c7ba623c732395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e251d1f3d5e305fdeee2f5e767878396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9340dbf422e1e1b4905de0c7478734397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ca28b2b7f491ee8a354e1d162f6b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c3f80e248237f7c7d7e45a6b249c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dd168691f96ab146176531d24b9f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ad4bbffb0374890fa70b2a58c3588401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bcdc350ee023f7254a68aa0a75c40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43b372f9fd7b755468f1847e51bf7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388602d3d3e703574f499c0d421d3ebe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104636301b9bb1c113fd43ec6cd962ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9b9a0813ddfc6f6d922d64c71e5be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230e5a837b4fcdb702e2597238f66ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11e67ebb419141df9d98d487b534ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3e1f12658c2f06035f90cf65023ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fbc36b6269c9a96ddb4ff895c1744410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28731247f2d5c384c747d28ec50ccd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011b23a6730a9b23b1af5c9895ffd24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cc9762dc737b383fd2446ee522848413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44939c98e2a0e5a307164b65f8afeedd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c42533ef4602f75b9b691178a0bec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203894795949a7d5d71a9b339c95f3ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad5ef0a9f09fc94c1f8a062bacebda417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfb086a2fcd4b815c6a3272f5a61fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188c2079ecc19eb60c3a58f4272e2f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a0c3be0d6eac6c508f06e3978be91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4424852af533b0e00aef4dc1ce3377c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcff9cc208f7ac4bc0fee14326e7669422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc140e1cb5c4b9b80454f721dcbb1cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea41220f025c2f90aff53ad85f517a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921825ed227e257d74a29dc801f5c43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9109b1975d460444a73f2f7dff1f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bbbbcd8d1d0598789053174c5cf4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90277715c31f9bd62cc610833c152bb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c913f0e147dd96e2ee79259ff8e4528429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5e7b96e8ac973ee4e3a8d523b14d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5847cab891199ad6662913c7b0ed43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0a68e685203c0236738bd753583b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca92b6f2577180994cc17dc66b9323433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88349b3ff20458d3bb687d94be8dd868434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773095e8428642284037081cf52651b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9930f7c9cab1a52dcbe4b929efc64d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9520e9cf4a1702e4d8629c9a01dbf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bedda0c9224cf159a56993b197ceb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e6deba50830fb2a49bfdb260e83ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560a356f56e5af8598727f4b7938e9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fc510fe09f3738132673bec87edbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ee78105382544cd21fa2795167753442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964ef718daabd356aa18c9f3f997bae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40a282da9400c0692e3508b48d7642444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85592d0a08228e83b16c0248c7e7c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3e6ce353afd59166f764b27d7a1dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166f8be2b14cac2eef22bb4c034e7e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e0c8144de13582d4ee7b711eb30f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dc54367557aa37c946e79b892bec1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23adf0968ef0cd897f5c21f11af48c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35026229463ce1f684feb8d0571bb430451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f2a4e4f8c3d7f21b3fa1a86b5cade452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fddb311d39e4183fde052bd4c368a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5cb35055f5b82550a99b58a9098e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc800f5cdade194903fad8a16059ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf9cdabe6ebe375a3f07bac0d4f6c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ca7de1e0c10d66f4668a85d8972ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a30f7e33f7ac136522bcd31b29dc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3ffb5e4446e42bab395d0eb6fa540459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558b3b9fb5138e7a9eea0b57652801c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d81da40da94cdd8e4c3ffc5982dd9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a3cab93a7d50514aec25554801740462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19095ea75358b5665119e975e654e1bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb255c3f85850827e9b70d25afa4b8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4045b694bdf40f80a1a6edbae2700ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f431b3c053fea6cb4e07fd93598300e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e476b57cc8edb7f66d98b7fdfe3a2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb4343eae67f4ad1e74951564e1b88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efc0bbb06a75455e4c5728f99e80e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a0c668f51227a170d4ad58d43c880470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d711542f081e46e3ee59125231a7448471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105b07974ebb4853d0a7b56ff82028c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd00f93d09fde05e7e08e30a63546ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba0cf9b8b4e183dc17be03222e402c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416effb870f0ddaab9d632224b6e5e0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036736245b20339fc8b69617e4e53c5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8967e3982009e905dffc8fa038c8521477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108c74b8b4c4d39cf2ac775cc90a265478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd80f33fd292e2ddb21dda45900e54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d91ef238ba93a09708a7e5e0fc8e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8231a209739a4af409cbbd71dee4ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890301c20023a3a843e911a7f49df77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169409c4a0f88caaa426584b7f965473483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc47bd0c46252ab067b4d67db4d4e08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfb05b95f4884eaf88eb706b8d2545485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54bdfbcded8c9cef7014e3b628efed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88c937afb952ee5c8d07a540f7bd0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653106c807e2e0c87adaa2e29e3e1a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43130719e7549e939a9608a82e0edba5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c72b03ba4cfe5f39376527cae632e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074389771b817bab9d55b7b29313aa7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aa8853413816702126f5be591fd38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89690707b9aba471df92eef6de038959493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd53964729bbca151db6e9e0311072b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf734a0a481f065067f579e6539aa47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ad85c4e70cce867b15c7ac846fc28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85941f959e4a05f68e7240e8f5a729fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea079f08bb285d763200e0e44e05149498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdce2e6dca31f249e066bb47eb904b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac058bdd79ad76a8a0310fca36fd2563500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee963e4f238eca8b77b647675316c13b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f476fcc01170f4cb07a41c7c0a33d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5889a6ae2bc1042f340baf1ea9ba51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98ce6d203682a29bbc444337d50b52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f77a219996df11f13405412802fe90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1dd0e775b0d752b59568dd721be68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3685c64557355c8512fd75272824ad6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1470ea56d85ffd978fc861ffb87375508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f749022ecdef54d98827025b275a06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1159db366cdacc04e3480e4323946510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61324153c5ed0f372af68b8aeaaef8e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b89afb895c206bf8c251a4f2fb88d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bf29a4cc82ad61d2917c40a6618d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8d53842e0ef1fb4e60f2f8299b8b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906daaa8dac36753a61fe76d31e3495515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc75dfc4db1692e6c110c119badd2fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973af94ceb98cf93d8e25dcf4037c0c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ac55f3508fbee86208826894a91fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d1c1718a07c995e362e1771bca4fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3af6d28566ad4d26c65ccffb4d6489520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74cab78ccbbd050e63f1480e07c9db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9db77c58f7c23feeea1ae17f6bdb80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982258bc65fac89aa619bc5da5e0ff0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a15ebc44d7e0c04b4dba4b39de814a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a22080c829d58d077377b91166ef9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca92bb99b9532b24bfa5af3f41835c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafd0606b7ba2558e1ed390b4289c4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f990e2041d6e09c625963a1a8ab60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5450270f2bc9edd89e1fac2277d7249529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cd44ce3f18115c0a2a9dde44a4e13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7f2bbedf19a894673a283ffcc25be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88754994b71d72ffb859464fbb70209d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2679f1541ccf59c5f3a60999513909533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1e669c2eec7ee6933876f456db251534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded681b06c7345074c0701cb76a07c99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6347d58756a4e1f59e931c07fcea93a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba25fcaa826c97d0412e865b227a82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c02317d8e209fc804b5e8155e053c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e2109f97d7e182517ec7f3f5d5334539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9e622995aa6b717a1badea4c13343540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9592ec2de0b03d18abf5fc80dbfeaa7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccbbccef6c31ea37e2c0516ac68fec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f076f280037993c78606646492c956543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e937da320266df221b2f2339646ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5cda2d24fde80ec4636876d956a0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05a7688892780d747da81194d59c96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3557e5a271fa45f7ed3244c839404a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9618b388f5ac9e8d8c34c10a46abaa2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fdaab2f659b6faeeba20602eed188549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e71fe7c6e1f584b9a6d7ed5704b93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab415f07430b35d8231658254529508551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095b80fe37c81df565c783188e37106552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ae978797a58d3ce2b9c16d9542d6b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff9783668f3f210f968df5e11f2b24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b3de6b3d73fcfbd553a4644c13de7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c444978968c128f693068fb2054f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62648eeaebfc8c8e73e188c3121e2807557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3527ec82073ddefbd2ac16858484a84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc51ab519be26d0ffb334326303c76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25672124f0a825af90c235ee791395a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891dbaee509f0ba086a739411bfcbf3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1bd1dda227ce07749c55c567d154b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5f2b50c871155abb0f25137999a45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5f5a8e67eacc6f0a83a9333bacfdc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92089ebd23f56c72f16c182d310463b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a592a952dc528b9802e6ae7c43529e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0126f716fedb5649baaf1296efc4c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d38e70e1cd07f142db0e13318e64bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65977304a7a40321ac903622a20636b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b767ef04272362a16fbc52eb3e6bf2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5f38fdb1a30042da1c41dbe076b61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c150a8709ad595243e2f7bbef506bf6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dde1f9868d14683c8ff0aeeb62017573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356c7ff6b208da710e5bf69a9a9d2b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea6b182a89428781ab2698c22c0595575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a4cd942303e4db92928816a4a55b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aabf1c3ec41424f8f8bc38de5eec1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515786565a76ffc1d5212d03ba48ffc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046df1f30039c083b92d828465a3e6fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08331ac06e81e5bb290876e301ce91bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1ea16508eba684b319cc26f798806581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6188a3b4df28cffc4f68ed27da6dc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b02e4b6a159289b283d40a022c2f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c00d9c184eb87174a46c65728723a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbecaa8d13fb5671113a97f1a3cac1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa566201015e4490637d0b87a414ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53908537cbf3737d3bd0862bd9ddf6a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1acfd74449a92a944c35eabd102e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19e022539f63325c2cbdd094adf32f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a9b8d824c8271ea42f7f23ea14dba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40813884930ce9f1db0a213967f3c002591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b7e52804ab372c073a4b2b8c4861c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a5134aa7ce126b3963caf4cdae9eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d672914434d7378f9f1e9bfecff05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a2594306829a17184949d225f2f83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629a376a3379aeb83ff8a58742a96b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e90f0d44940da61c68147727f252ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db33933a9a20b386ad94501342b9fc0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec6c62db77285613680905e9b18d22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92686db3a543a17a20cde32886f941600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cf007595df2df9e5a51a0cd386ae2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e84e4b477f7d6cd257542afa480b1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4ebfcecb82cac1f4afea39e73a254603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487114e9e220cd8f5844c51e317c4ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55c8346938fcc9568c40e89f31c010605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ba47af47850cee7e8fe1958ae8a1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150aa3984e162a6d97626edf2adee24c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567ac5326e3f545a7e0f944ecca67b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2364a18e4854ca7d69bcbcad7a897609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76633c99d0001c276470bcd0f21cb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adfede09b1765b5b89d1f1e9a83f28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d428a4707c5e086699bc02166aaaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a8985e86e725202e15642d49bc418613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e54ff8b547c4a6d2b12a21583465ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512191f995debe2c9d4b7d67968a1a7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32cd0b15c2edeec4824d5bab30aa94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed79c6b53ca0f3594505b6dfab5c5e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4564284b53bc5366fa9ab0606cba204618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099db520194a570179de1999157c5fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7290e9b6168622bf291dceaff3953e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e020ebdd747ea24b4440a7c9b464d6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6479d7e2c282700b187c17c66c1a07a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050678c41241f8fb0a4d0f67b8ce2736623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904fa54609b49a6815dfeb622888567624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46102534c4a89ae5091eeb2a1faf60b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae064cb7f540abaeacf1c4f1b3063c83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6bb159b07319deb472c503f6edb29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a038af2fce03654f98789fba136d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09537612333763f5ee9a96393448327d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a6e12fbba69f47e3ae6a2bde348d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220103119bde634538efff0f706ef662631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dbbfe6cb996232179c1fad1eb6019632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e378410a1bc15deec0cf56e3757c17c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854410b61c247bf8f1a733ebe4c8740634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1e108018b1a3dc8f1d752994674b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4e5fbc39e058fa35ef21327568c80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaab0f1094480523471743ec27d1c5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3b8340e340fb43bd0316ef80b1a4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcc72ab36eb6acf8c75660132578f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf9f372ef3b28b28064a226321fbde640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83bd3078362f4ee441e1c55032ae94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4e251ee54ba16bbbbc45bf6345b98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d07b95e06f9f1d4f7d1d39d061a6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5f0b0fb6b6432d21512ac9a70e418644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc1493fca118a17d2bb6d940122baf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da128962dcf4a57b0abfc3ecb306ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2be50713a947346da0df78dd174b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4c63e13630905609338d226f4d28f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607943393c049974d81d1d5bb4796014649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf52a015bfde5632ab3d84b6dec1253650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a94f9bd16bdf30ca4177bd3a2554d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412423a73cd53f295307d1c6976fa8bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8db69c89836bb47b7e90e5f3feee17653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb787880d7bb9a8fd29c5c3ab9c0e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bdb39bd26090e8de927da716a8f45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2ffb4946379a248ee05e3324bc979656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df95d62ca1d9298185baf9959a6e1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dae844d211f2d1a6c01ca86ab4635c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d5c91f294b647788d0afd5adadb66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1488aa4f70feb0a250af67a0839a038660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaa444f8c16278e951d8678742abb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57138a70d6edc323c49db1a054d5385e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83577a30dc17f4d5cfb8db244934af3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b5f469e0efd4d3dee8394d4542dbd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ad203f338a59edaaa33486de6a600665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3718bc7d7a154c6240c52ad2374fa8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f33dee7347cc064c8d60a31360a73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859b27ae9611ad8f5986d81600e8571668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a21ea01a0c9e9b45fa93a6c4a8b8c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a0915a75ea8eb5cac2cb996428d8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad7e0dead92654a8abbb801afb8e04671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f192178d7fb425c545029aa7089d6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f8e1ed0297c5177ab4573d677a894673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697899b6763214d2a6e1269777218b4e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4c7e3d337b92135cde5a1733d5c56675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffc8b2042d7fa14e787c6ab9e62105676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da034b539ca09bbb93ad2fd13b0d87b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec40efdf226154cfbb8a6203b18b41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eedd217f750d9bb91cdb0ff6d0bfa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f168a9d28e8b0830caadb6594c41c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ef0b009bc50006a3dc792b0799ec2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fc11433e1ec8b6a563f0057ac7c98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee99491a8fbe3ee5fb07057d0ca294683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354069a661136dbb9b9300464a45fd9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824ec7e92b66d5a9d26feb4e4617457685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f444c3b18d9ef81f0c3d498bc4119686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fb367d11b72c6f387c735b96eb5c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6b6431a0f73bd6400041921706e96688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fae150246254fc22ff693d3305f19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676835af00d9be63b260dc44358dfec4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8ad3a670faa49f0157839d7c4a6d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423376eb481791b18b726a1af631136a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b53712be2a727530e0458847a63b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7037767fe8214dae3d904f6fd59b1e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc061c9d3e4eee16ea71d405aeb0ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f08efc5a8aaf719e56ea601d6201a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ec5f3af3d7b16f1336fde0fc04372697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6cacaa87c8921ad391bd56231bd80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f335062ae09771300cc2356630ad516699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c843d23f52cee986a401d747319ff5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fdb3c1bf0fc4a280aa7c61525d543701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a2e1019b2795b46e154fc28efca87702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8781116f0b2789f0aa38385df36fb92703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6da35492901f034e7ad25a218ca5a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee8a8900dbfc4a63e4675428c09c20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97c45b172585669b3f51a478706dc1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6840afb16716fb6a85bf2e31e17e55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29031e864bd3026b6a0bcccf90ec8f5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9c28e8cd5bb66f93908200b8e6f95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b15422a1dc435e271ec45c6018bf0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4508674dcc2c06373b2ba982047dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7bbc62b814e31c273da1de0f6fa6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98462306f66ef6b31b8aaea307b143713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810cf9a2a7a6a7a907260584e911172714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc765a3b2c76abc0e7e41e936467f64e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db632eb6647f06687f765e300813b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4788b5c66b370a1b6b53923b8a555717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d42080e51f38f02ac9c2ca4f52d36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136a7f521debca708a480725f47844e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aae2feecdfe1f3e4e0992748e477d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432263f976f388fcf96b44dffdd8c17c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944a24e4b1b5c1ec48368aed21235cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacae19014aed7e96a1ae883b76bfea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e8fac778b90d507301e8eb1fd6617724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ca6a4a19a32fa4e1fd877482ea1bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2737b973c83fd0ab5629362225e5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45641a27ee40ff4d3dbbeffba6e9ae1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b979b29a63116114ad020067bc3a54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258a31a69f34ed125ad40dfda22d5ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ad1053ab791fed22c82da7dfef957730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6679aea930a2ed3c5f3f5fe450d769b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ecc2a9855134861cc5f98e6960d89732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f38077fff73fb36e6125801cabb415733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30743c3699b9f3a18d5a82cf0fec8e66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae6b63a0dafb845e0e3bd47082e5a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f89869b9214e487decf7f797b15bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fafea634f85561e2f07cbb8c49cadf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42081bfe7ea76f00324ee15944756c09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f2dac1e09a73739cbcb47fda85bfc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497438714354b721fb487f3e9ab9e41a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e056dd38a586a7d7c78776132fee152741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aea55896bf9d83f774a137c405457e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b0566844e0298a642f2856d46b699743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ff9c344b4391cc07f50a758d2c303744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5d76db8fc1f4b993c724d836a8878745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a79083ed1e99e29a9a0745ad10317746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6763f95efc9c3198091b26625b1b83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bcf370ec0a9947e5be5dc86ac1dd8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffac7f0082a0cf782abce6ee8f986f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef245f08844a181e49468c43aefdfe98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f329e5435ad08d4cccec4f9766e55c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8e94913fe08835b1d8f61194b0e50752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acdb05df85d793f366a341d94c8873753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e1a66f234365acdf72dcb78b66a99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cd1fd7584e9bd121fa7dc06c1a03f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b36bd4cef9b3924d3c94a5ecc758e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95e8b860ee721d96aff043ce9ec1d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a817801cb49ce5527c1392194f1bc0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe515eff80a74010aedced74929d6c3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d73118d49ff024265ea1e82f9ba4f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc6c18785fa47ea55d29b754e19151761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f14cd02ad5bb7ffe5ac1545a017c4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f11b07eebaba2a93f43c1a34b30a7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57672fc8724abffae9890f2774211f7d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0700f39cf03c08715b2a515fc6efc2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312c307e9838960d5078767c7ae1ced766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435b8c6ccd83f9ac144eaf706c322eb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daf1645075837f017b407548b82b1c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993e94ae3937258a191d99d20653456769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9693d64a73c1c9e0f05c728a5b3c0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9f3fab4fcac8ebb4dc6871623a3ec771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb23228c6de2b9d809fc6aea9f7b68b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d45508ff1b0e55cbf76d74685ecec2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60685fa151f35e64ac4e9ad420f3e9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80b576f12acee244ad0d4d9c33d905775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b5727847bdaf3ef17f9d71497b616776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74063e7881c7de369f39ee13e420c18777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe47a1011f8168d58777a4ee00e55e8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6b29740113ab818bc45d64fc9141d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddfbad165642ab7918f3b1e0203806780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3105b415f8dd2d274f6b5c9657963a9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea316590d020521823858631b45b2c5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f33eb91094daaf472d18f79ed727fe783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be146079dcef5323c28c584099b7e9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45a22309e8196abe4e1cd6c6290fbd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbd2b5d4f93b68d4023bd8f45ed502786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3151aedf79669376116b15fdbe81fd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782d2373a0171c5b0a8c91c1f64c29f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01263cb1b21508f6ecca0f23d77666789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d9ca096cba644a3deee2f026da320790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0eed2226552b74e2d561cbe21fda7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c44ecb274749e43761e88636e20b50792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605925689aef62ba29f73cb13c65cab793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a85ab62311f3f142232a5ffaaf6cc2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c097b340f19f522c907d921b1caf0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ff06a9dcd5ae9043d754c01994910796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042fcff9ee29497ab40f29883a48d5f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f426b87186897df6bae2b9b528a01798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714d43e6006683032c63ef495ac86ce799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc236f44b593af636e77d005867faea0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeebfe3a3de95b08bf678e9abb7a53801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437118ff9e7693473e1171d082363e49802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a516d531b7cead1eb82c253f0f6170c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa07461a459959f63d17f3c4dea03e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafda3f773a6628efefb34514dc14abc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b8d1fc56ac194da4add32da6b15f3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7d8f603a1d4b31177596256fa93c9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c00dc908fec3c4c775a1af4a076ade808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057bbc7549140618671a862a6ade3b2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bd7d1ff8213623049fdd7968f360d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9a09c8573058125227bad76f83ea6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fae470b2caf683f51796f0893ba49812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45080c9252d55b6324d6ae59cc1ce7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42233dbd06fe9e97a47efbc805a45a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e9f72c9e295e8b9b31adfeb309d4c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd855583ce7f03b8ce214d78711767816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719d5d015324ff3f7055230b7bc533e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f03abb0cd851bc8cc53441273be96818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c73dce8d4bf75c8dd17550f448cc5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a92b1a1b59667d4a3bdf6071468eb6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede8f6619af231da8a4a5a5c04af107821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a30ffa6238420be083dc68aeb83c38822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c99ba6a6013360b831a093b4563711823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cb58f4602bbf07bbf3412405af4b5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e222581acf7a0566c9336d223076e4b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fe1ab72a725508b0d814cfe1769d0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f47b92e5ad3af3e99b29a155a171fb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046ef2df597c5fa18d7fefe72d50fd4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d997be059a289888753a06c1890e35c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda83b61be406c30374cfff226b6144830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52f29985b2d21af0236d694e6faa65831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd367e5c4dc476151f93e3ca2000e932832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7b76050e194ab81c810ab680adb58833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24984d3cb7bc4d5e1e67856b1f88b00f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c468093d7d689c037eee947be0e1d1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5448ea4b0568c44310c4f3181f2cc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bdb26e47feb5cdd63a1f670cdd980837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30414dab14f538f7b22ef98283ee0d7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca03a70f67c788b1c25e33802e37e15839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57c2da4c326edbfeb93d3e32ea3a76840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaf7bca2c94c521aed0ccf43c629c5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a8a3053e3f7338a5c1694fcd9b5ff842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c9a3fd8ad6603db890f7310b9525b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ddd4aca5b5953cdf9c54a96ed84dd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aa94de41db81af340a99ddb9f7773845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e242ad31892dd9382eb61df46dacb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a267c8d5d0c5fa89976e58922ba3b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0b77d895be2289a44564c7242be42848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aab51f90927a75c82286451fac0ff2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203670f439178ee92dbe196238371054850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6703fe288888402c36ce4d33cb96e4e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e30bddfcc96809be8f325bed36f39852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb86f0e66baa9fc627480910392498853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e186bc60e3d10374ae47f6df50d35854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037acf5ea36b88efb1c81dac598485d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b86ca8ad32f5f6fec1c36f0e5f103856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e08f9646432da093d9643cf715cb92857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475207e62462df8a6df3897e36ea3c5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d0b471be3e4598285c86d4a75424859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6307028a23b203ee910d25efd02ce8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8c52848e2211c46cd459947020dbb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30e9ee3d203a0d4eea14e8f14bb1f0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828f6e9c04f8e4c48932579d0d7df9a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b7cff78c11aa5f26be92c4d009070864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced4a4b88ebc9879d3ed87d630898c9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bfe010b91017d74e4fbb0cf74a543866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709110f278f81efb6e336589dd2d2b0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f77c2eb61995c82000a7cafb46e95868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38357face13070cc5be379f531ec5487869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf52242c03b68be3f4857c7dff8dc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab2f627cd846a2c6029a44b4eb3a92871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2799571cfeaa15df1f689c0c70252872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ae7dc068a7288e4fae5ebd20012aa873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b93490d4b5f0a22c3d1da4e45fc47874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ed39fe82a9cb68ee7608e3537fa6a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625392e386e2aed08ed4d6080dfa600a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f75230a31ff0dc22e9805c729d1221877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa44cefd2a38cc968b19d64c8251df878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbfadbe81516d40bb35b373b26d711879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5e13198f1b41b133a632fee8c2401880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800713185bdcc118f9aeb61c8a16ab3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67012c5a4b318a7d439bfe4e79a7dc8c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b160b8aab87e22fb03c94b55c2a982883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264913087335fcda1c4643d91a0a63d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5373ff1564f4da90544939be1e1d6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707586b748e445f27819c3a7b17ada5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8eaead8e12b1d18b6e8768cd0d1f7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437a22da26119c407bb3ca800e1c266888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f13eed1b301d7fce94a37b9b97db09889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f481616c70fc37750b7aab7c177a486890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1dadccf0296355357cc864df4f2f5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b23c53b96162d161bcf12f2f2fb48892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266623929880bcf6adf60eb8b0c0aaa893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b785ca051bdfc92bbd602153749de894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb32c0268557d1ecfe464853e49b69895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707ae02791250286a4f2d02c6652c9d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b849c59e28363c8f7a8eb8dcd86cbd1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62565bd03b2ce3e5781d42f88e649380898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb21fc94f0ce852a89b33e9ff37a480899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24865feabddfbfa77c03803a809847d9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1706e332504e736a5623563d076329d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ae85e7bedc290414bb0f809ae05ca902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22383ea7fc0f4e70aaf414369f4ab94903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b424ed4fea6d8e18c83fee89bd9475904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ea30106cb255752dc0b6459579359905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c6ea6cc55325ef35d4e4723a2f1cd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f056e70f4432628479583d843245544907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd187856253f939d55f6d4572dda53c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aa28cb295c36fab5b8931a9d73828909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075db06b7c22c79ef5a5439da336007910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a9734c31a618710cfab2cfd7fad62911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbde86b5e244f03d7a37e2c0fa55f46912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab11f8cdc7291ff83941afe9c7fa4c4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ff9983677fef65d847208a529b8e3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b3cac10cd47e7dc4f90dfbc315cfb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3f7f831c1d4b6cecc98fd3a994b7d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae013a8c680a7ecfcbec542769769c45917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff09a756843c047a5086138fa3f248918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127c8099c69ecf1617c60c38a101617919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c0d7c7e485ad48cc32f7ba9cbca58920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16005404be53032f3fef45d3d00521c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cf003b4d23acf8802822e0df373ee922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9723d9cbaf4c1fe2b77985a17327e3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b45c26b88980b12d332e366a182ee0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c5eb6497b011c79ae94d01cf0cd20925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc36bcd9ad3fd0a56d4708e79ad775926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28c4977d97893659f3505ba0c7a1c3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1145559ef603bf3e3113a6e8f9b54c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cb657e5f795d40d2d95bebdd49dfb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21a4c4f9db83428d34593835235c99930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5a8a1d6e86c24e55b7e008df31077931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b7276ef81ec239f3ffa8deb5135be932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31387864cf53d0f963bb5f7f136e4b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b982f3d847f5978c6f033dd87973f20934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44481ba5b3cfa66bbec2838fcffa35cb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8ae4d056a2a2fa9e013f17c238cc7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b278b82d4a3a95cb4ef239d4a604cf937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd48f98af696aa0daf6aad16372303938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fb567e3b4ba6052e4aad0bd926f48939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b75cedff37ffc9dbfaffcb039cf479940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc528125648718ab7f4b7a26799f20a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a958ad097e2660c98e3e24713abc97942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ca971d374803d9c88cfeeb5ffd500943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1523e72e40b6230dfe7f52af6219c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40a2d6950c2e6a5e2ddd9fed1f160e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801c14e2a537c96b8c9306f636526e3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b13e29c8cca879afd3085c01cef777947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd74477385ecf47cd82ceb2768846b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242911dbfa4a7864bbcc0f22e7e1dca949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66b481b634f0fef60295f42fdb5c56950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6553d2735ff473b5016d9615f74041951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e84795ba4cc37fdd853d9fbe21f4c0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcc1bd1ddc191e6c03ddc621eacbc7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d54b44e69e4196b8c4377824d32f9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6d0adb9a1d36c2f724b06ec84f01c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b9448b37509b92b801e9b9b63c379956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1f5eec77c4bc76c20f2e566fe376a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e372e7dbc90feb504eed10830172d6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da852bfaccfcdf94e8e9159a3ccad64959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de96bb21f9aa0e0ec6c0911746163af960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924827d9cf072c9ca2100bf9c96157e6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5b360a8c2f9eeec1b22dc00a34265962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c0fd5e3e374c83d72435fecfb08de963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e19c7550a1980918fa31d2958cd537964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d07162ba4a1bd1d79e5b578e45c01965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4ffa50832f8ad890ab1a70a43b964966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed68df3199c2be4bf281506a63c704967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6784893963af7bb7d62d5274d7a7db8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccef0c69e4ec6fd1b62a90fabb2b09969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689b08730c3916081c5819ca1f6ea8e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2adf0c1b031e37e1d8da0a46afefe971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d89d958012846d524494863a746e6f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8962d63add56db9458fb883dbd7cc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3ff2f99c16891c41cc7ffdb5baaff974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a66138c9eb60c708603b99b036dfa975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9532ead9e0feaf61d729bb9d47f868c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa522aa9f8d746c1aca3c6b8134069977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc454504f6104e406fa892267d78d1e5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26d0ef8f70bf67599cbc2d5a4b27ee979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b82f4c6023d754aa38d399a5227341980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804ba372d0381d9651f2c35185374a4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf695b60f820ebac2daca9513427a0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5802d5a12d9f981ee584e9d2d1f567f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200e5f8c42db776227683099f363942984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119ddf4344a38ccc8795cb9afa65cab985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483456bc97b2c52add0096dd13fb52bb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4f8b8e7a21176267537e1219c89bb987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea963aafec4eae4bb3ee9a3f7499de988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982bbc68b30a07f6b7758e965161953989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107ccacbd7022b5601c489d4fba0b26990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22a11d25d6e13b70f8d3a25f927930991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7637b2ed796ff1f3ca3aff38272aba8992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff51f072465264f2c08303eed36d63d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ad931da7c2d6707d0f9d63dd29294994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447dff3df8762ac3d10bb8ae494cc90995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b1b4de63fde35810a4d060c777d9b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381cf14c99562a15a724af98aaee0db997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>