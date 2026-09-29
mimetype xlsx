--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e5bb9ba3e1df8643adda51be70c461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9346683352bb98a535df5f0647e112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53902fd1432cf50354dffdba6027bf7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa0e1ebbccee94273792f5d6d638e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca4d159d0f607b9e76b759843f33b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6320b9e7b44cc6835b7b5792fe2d756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469cbe9b4be45483c7b8dc0814b09a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885f7bf048f09ca8a1a37d739a0c5fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20040e7ade4b1b941a81e4da0fa09d3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f039e2a42c4af27adab1a2783d20810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f7c2a0e4b19b7897b918dd639b30911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c5cc9ff0c82930eea4202cf00767012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e225f016e9002d14e0e29f2827f5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0745f9cc70f806eff44e799d960a4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23462eb8538eff36164fa4bc3cbc2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abca55658cbd0a5c797d77c6663e2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b59d0f561d318ea9a50eac1e84172717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da0e378d62e91b4d3b3b21604de84e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cd3fa9ffb083490397aa0ad641a7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb229871a51b1107486d4f3e37c425d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2bbadd7df6f77c81bc37ee411e05e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552b718b9e5aafb6c22b2a9f28e9d1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbe78d9990f508679b55fce613838123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd84bf1bfc15cbb890634ce890dad8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebed43fc2eb8eb274506064a270da825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b15312c06be765bf278dff1a70b4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa365adcb873225d3f1d5c9d7c4ee927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0d3def820284e9fe9ad7bd5fbc4ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71b6fe71d5b11fb1141512c891e08729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279a09eccf3df28a6b823409f33a9c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5602b45e24ce80e1057cb412529a6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cf7047de063371022cc3d062b296832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5781ad6a29d364dd20b24aead41df233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b85e5c1d23e1c40850e912d7c5e7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470bf0f7679a2863db73625898c688a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a043c9eb9471b544b453f712e3cde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d0c3a5d65229cdaac2ca3b9c13c9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feee4cfa32082ef8c0ab3a72e401fbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aadf7c5b11ada2a9f1378b02b370d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70bec20bee4cc3f86088f51859eb1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d1b9a0c8840308b9b9082abe778f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390200faae0c4ace16ec0e61022a5b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9a738c8d72b1d557326c3582cb23543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f418d67f27bc0ad0e12f0c7669ea3e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ab779bbf4b17290247ba2a06e831c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db907804e079bc807046a531f192a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069575bb1a14ed006febad72368c0fd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812fa755d9dc69a7be9e35c1138b65448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4febd0f863f170bfd3191cd47923849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26b821a2db5a5e426fc202034da82150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dee1cad3310c949a37bb63d10bae051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48464cca6c4f14f1eeb5b466fc944a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9a641115664097d32a192cb32c38853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633851f42afcca61a00a9f13c41f2c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686a63c36380619eb3df82935c43cf555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4291e87a75fe0876539981df5bf18bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18820df28ccdd0677e2891a1e58945857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32437d624d03ea9b9d1df017b23d406f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b9c67424f1de4e3603e226b86d9ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190faee2ff819bb4689780975f81040860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e429093c75066a1bb40e340ef4049e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89355ee119fd3bab5ced7fa9265023a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85047be275d1cc8a7e33baf5fb07330463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48e18f842d425440ad8672d2e93d4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea550a320374f8b5624867757a3f7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3160226f82062f9f0c65f5d1af21566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7b9992c564a4ce725987b398ceb8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015442aadffcedf35e4cee97640663468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113ed8f666ca83afc6386e6e8597bca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59acfdd48388d6e61db9d543b355d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896f96314bf57ee5afe6b7b6bc4704b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b0735611e021581b401888ecae7fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee695fd82daca07a0c3573d77da017be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de077bc89ffcb715daf8d85889e703f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257cf9ad4ce7efee9304103f3f349e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fcb70ec5e1d734df79fcf11605d2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffaf11a2f9bdbebd96b1d4c1e9409277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4deb76fdbc8ee9269585ebd721e4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a841edcd078bf7ed56e9de2e55124179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d200ac11b9753f97e36a706c96a1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09ef4e8ae67e31cac58ca7e63bb34281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a96a4e7a8520fce7633a2964cf4b8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e4c4fefc73df7b58a34f1e15eafc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9bbc3faa8f0a30d5fd5858270c5fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e61a00bb124399b7970506b54f168e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449d3b40781d97769c3040a804f424286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ca1db3670fb93b59b2bd2db3b774587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95533ad7b0c73cf0813913d3350af25d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cb57b99f96797068baccda7dfdce889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f72bc348ee2eaf69a239a65abd2d0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fa5722fb9f95fece08dc8396e9fad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2d7d42abb7c59796eb1dc1bd8a22792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19016fcb4de6e2f51c2f8b6b241c07e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325f5107daa41f603168d7f694eb67c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566ecb3226443bdce36643a8bde34fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d7db94cba98cd30393fce8efdab2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862824e2f9943b28fbd5ec2625778fbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d479ff80b3d44e863aabcb0fe5dc9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea982eca13d7ca1f3fa2223e3e05fb5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86819c23317c5c8ba7d76c399a06d03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c814de9410b57bc5e73035e6d0734a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44be76857e093b78020274754988f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e070c405df5b410a617870329e1cbc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f985a7b72b8db6da524e5a4921fa4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095d4fa176bf5fc1aaf4986f44e8f02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f1cc5841724705c952f0ee76abaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d4a824f936dc842a36898631b62bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce3d3d19a54fce5ef8c304f48706a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4cb0d91f3a2ec8afc54f0d7b90476109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6343104ac4a3a662a0c0bfdfff3d9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8b04921658fe600a5bbd049105e1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0c0405497210568c030f69d1afbd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b70e74c9fb8a978ba4866aad6358c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22bdf6a719b6df782184027b80c13f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de361a185426c5019534b97d389406115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ba3ba6d53b7d106ab409d0a8b18f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa02bf4a2adc81c3fd92faeee838468117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4835ba29150ca12c8b88acaaf92d77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a505b73a6f05c50ee5007118f40b6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aa3eac5d7b68398f04e759e631002120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4175ed7553fd5d64ed9ec9d85bc6d68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d13e2279d9f398d42f10f7e7c5e20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66c5ae7e37340c6d38fbd07c8d9b80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f1417322eabcf33aaf201775fe376124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1b72e700dc17e3f3f713a46664955125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b20e4c30a0cb64f024f3812dd7ee15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db33308f0562630afef6385f6b2d81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d248eb973eede90b1322d4e31bc0fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9197d87de481d76fcd68bf560d247129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc43de7aad4bfd257a88757bbb12d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d383a423ca85aaaf15de83fc15287131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af5a4f24fd998eda4c195b0b5a674d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2799afa4e861de4797058bb6a2ea3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564980c110c1d5bb8cc45435dd45d07b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacbb276340c76961c23f7280a2b08c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac615711e48a8b70aa79d10aa00a95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3aac6bb3e2526c4ac6a60e7e43310137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f42dbae6b26db9f4969d4f5a955bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6347884a9f1bc36a27c6981ca1e891b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae564a9661888bd493ac6e76a5ea19f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b519ba21fa1d66c2c17ae0578e3af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d2c9d27e7d032300ab76a57f749ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662b33f8ff3463b7de8e2a69b414972143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9e9db48eed502655b386a82a021bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045971c0bf3b4b274a53f1c9e9931371145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1b394c4c892b00a429201523ed383146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7047de69e8a5eb7647b0bf2547533147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319605a091ee189f49e58df089a50459148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d5697584e8cc0afd3988637a3ce18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863985e21d1f84c249ed500d1956ea2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d352ee244ef2e865ac5cc7bca7b89f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21577e9c8b894784d9aab6d8638ccf6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095d8401972d9a643872c626eb1f722153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6819138def7cb9087371f825774b23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103a56a4d0d52242eda14f846f8e9bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0e44a5defb75b3fa9b4fc5d3351fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe929b2b679368c8d18795be209d1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefffd38105c242b1cbac781d06621b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405881b3e2676cc935a1572ac710fc0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afeea35723de3a389a85cd7efb96283160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8114941cd3b88dea45d2e236fca120161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763e4f83e01ad02349de2a1192a6d8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8a672dd77621909289f1932be2d74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f5bb736c37dec03fcdd6ffb67f55d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e58a21b112b7725f74dacf6abba3ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ecde31814aa1d919ec995554cb36c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d237c110a04b8ce86b4ad6c68fafd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29229206e918daa2637fae245c82fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3937662127bfb9d04236c9bf1e1ed0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503b8d4a3c8b9195d015505d372453e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bda54fd312dcd41e70b141e9e88381171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87dd74f260dce6a7137beb53906532172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f4b6a35dd61b1fdb3e38cbe13c3c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16171ac1224f33f21c759607a71c6737174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d366876a3aaeba0e84c8b173a51db9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2b0230bbbb92adcc78c2a61bef12b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5405bd50a626be47da03b80dfe7b41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c22d81607fe3e450a3f0bfa96e340178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcd10fa1a67c68fdd63bfec1558ebb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54585d4d1bbc7d1a8f3ed92f85f4f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfc87186a200d7136488ddaa21aab0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc14fe4ee81d6f7ddf4016032d8926182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ef1b9c18da59440dfa6282c2b8725183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf99c0dea2018d27b652dad58969a7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eada23456f30faf33faac9e949278185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75a89358844f58af1bc829a9da7c0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a02b2e7946792c44470a5b24dbc3e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cd9917874485b0ba2dd121f403c0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a223d9205c318b0138f1adcae74a8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e873d147a63c5e002158dac76b995b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc8947f9dbb11dad7453dde66623af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4162e09761ea1e9345f5e8ce9f108192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729da8067b8ba2a521ae07c3116db59d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0750b493ef4451c2ab1729e7f42e873194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50a59f4b128eec87c6c9e44b86690a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b55caac853e54dbfd2f2f757e5d519196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648afe87b4965e3ed17c8b589f10fa0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56e268f76aa465b69bc725391fa006198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb2cccf234c82d9a5a3bbf29be76fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f66d672809abc4c0b4e7a534fbaafa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af6c6fbd474664221f7bbbd2981f4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e9cdd95291c77999f19a2de33b7c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4b3ebe867e0d7cabbd47a0b1c6b80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2264aabab29e1112d6a46afd460c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b19d967314c83e6dbaa55bd229ad2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c078c57e4f821bb5689b2663c0bd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40de1b2b4fd7ec5c9170c52bf3d3ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0750be3f26e9aa24745208392569516208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7648d5e868250602b2baf8c2d4e06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661a3fc89996ae57db484e4aedce0f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbd0b3a65a7cf0c07d8f4c6d763aa5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaec2dbf1a4b8293d651a5f6e323d58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfede616f0f90d0d6d175e75efd36ae5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626bc8dd96248715b646ba85625ea42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545d9dd44995b018db219d701c1c5c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419db8e9203ba3d9e94737507dd730b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8f1c45d9fd0d5749c44a8379156f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813811fc6b326314e691168b12c741a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70222bdb6f81b8af164bc851a2aa7f9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcf20d3bfcbc3b31c9bd4f515b3381220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35d94c2b149fc686630da735808b77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c0739d65838f573fbf6444e61d749222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6150e6332b46c2f82e727a9645fe5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f901a81def30f02887145b5a20a7e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6987fcb8a2d354e44a39b729f773a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eb583fdbaaf1e44b411700bc135ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc181b7400d983fb04d004bfa809722227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541ba2b5c40aee11e54e791bff122ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e935a5fb07513097c2ebbe871908a34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088778175b175af4832ab55ae02631e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcb9e1547f288debfaf8449d125bb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea50472f7793ccb37838e1f7ef9005232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac13dc10cb5309a7b0be25755e6cc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92de0e75a6ba9056099e595ee52db8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31cfb33ad1ce456c0e9f37e39e25d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0adcb807a4eecf441c419cf9ff3948236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a81b4c3e1fc766844597752add3d03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21714b9d097bf5858e7a0233366d9ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94962d7b4178c32fa33096cb0842d76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35f7ae547d48cf3b0a6a5a9a99650f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68ac9ed27958acb46547b5ebda7171241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ecdfabf6248a0ff80cc9a208300bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76184259c293d8f1ad4531443d61f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dde97f9ce051217ddcacc1ce65861244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36e880f95f26b06e93451269d4287d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8251657d3cedaf2959fa8874cfde34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcdbe82862caf1c4c766ee94a1f574247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebccbb0248a87d58198d97b73434f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bac0f0b0b53c14298cd1fc376c14d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928852f30ccff03c8109fd133466606f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97284060cd8370d0ddbce3a9616eb7f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a15ba5a362e223315b94e4cf40d69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a742ff35cb6097c56e7d6503f765f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62187a25505993bacf3c043bea948c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3b55a06f0ebc430c04d27f87fcca6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c129e1d9d54bbdd213dc3926ea9eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7e3cdb443e4243b56bc498b0b7cfa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f7dc0ae04f6d4c83a10614b0ada56258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda869ca49ec6622ab910a9c1801cffa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413add53c901605667a3f23cf0de8f7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bf5854a8e27d4a4eaf4637b30d221261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532362d84c75ab15dd72093aa71aa46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb3b7b22a3d297c295c424e657db44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f86d6fe5980f72df8c2fa45822736264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d86bcf2907661db75bee31515a9d0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289c7ced6f1d0921f431a364f328ac9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e083d968b1d0a7cd76109665eca9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639b4abbe2cee235cb8f709d5db849e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694d57b4da3186b408067cf3bcb90fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef03cbd4fb68128258dbf961cd39ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a3e4dde6426818f50c667edf1d223271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bec14faf0306f73a4b1e769023263d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0ee80bc542081179ce7b0803e930f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d2ea434f90aeddfa14341fbe89e88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f888b10c834f7667c6a7d9fa3f51103275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24524d12790be3803065b72754065c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ee9abd6c29746860b3d99a4993c02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2faf3f75eafd5b5815c8284fcaa358278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c1bf4fe8880b20edf56c0ad33e3f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de4efa74e9ef9b0d73dd270f155c26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa5867a12cde2d9c7977e47830a549281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0476c7820f55dd1e2e48be3ea71c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201556678db3c118c7de7a34e5c0d188283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a1fa29f41824b20625e9409998a46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9573df30b142bc70272acf7539b5e28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f59cfd6cbfd41cb39014b86fb6e9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a7e9cfe15d7839dfb5203470d2f09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2e4489ee5ac5734d1f44c84a13a6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2a040377ba7c3afaac1d9b32d4268289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261541873b1c43fb2d4f01f90169ef53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f0ae830a1ca20159b5480ff9f1050291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fc100b32191d61eec3865fd3ceda7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefd45eba07ebf348d40e8cfb48b850293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d064f00f705cdf18d412e2077f5904e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbcb64a298514c21fa9dab214a8b74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0235feae1432d90c21182c49c226c13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245cae134a4f673b2836d9efaedbaee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3f7a667fb85e4bdb56fd4444a7190298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48c994d96241fd59aabac0d76d6eb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dfa41198f9bbb92c049ade30de3c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abed3c69e80769cdab6469a26ab80c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b52e9c55cc4fc86083ddde2994952a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2483a284f0e17e833270cf4e871fa0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f9bf6179cb75f3df4eaa2a89eab39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79a69e2186c96e789a9fd4bfce14b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074abb50a5965d497d9d8141d578bfe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a4f65b24ac198640792a33d7536bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e7819afbee0cec6d2c8e01b3a025e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49703c06eefe6cb6b5120ad4a35766309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fefc2e33d0524058afbe75c1ae312310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3f1e3a0d329e002b1814f8fdc0bf7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105fb1c99a8b4a6ab01736a863af24d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3ff912d077e20762b6eed484dc932313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388a615bf41d9ff43a229698184fe12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3429acd46a656edb83fc58d98470a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcb7d58387bc208be04a71c3fcfd69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2df6724606e3df7994286f4e3febb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93528dc26d3c0f5051d6a736a0f0ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91d206e852360e2609c1684722fd60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29908ffd4cfcc30039ef06c3335300ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e512c89eaaa78a8cd25b904dd18985321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440ea366ec095d18b02d9921ec8c37a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce254f9380a2e025de3743076255c94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f0d0a31913be20a8b02cc2fbba2bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2283eb54ae29065a4bfc74a013372325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3116a596c2de650ad5618bb3c249c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e41b358aefdef3bf662b7c05c26f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2259b3607deb9ecc1d291e44fca5a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97318b8bbfbac0ab4a37c2fea37484329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea71c41aecb30015d7f1385a76b2fae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1eab9418d9f929aa1a1f406f214dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8bf06654308b7b8c433ef58838731332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7272c7fcac9a788e154bf7ffe1d595333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4c16e727b53cd6bc7d91ecd18ef13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e00c16d00218a8b98e518a8a38c888335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc5709875a50e41e0604aa64b254e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a047757ddff88ffc62bc0a97191c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c546e17aa63c43e45fe91b400f29e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efb05080a452cfd7ca0479eafba0ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b60582ca22806296b411862e5ed31a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e19d32c5d2e028376b2af341881146341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dba1ba445c1492feb99530e776c684342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8f598cb5c966a037ed15837d2a160343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bce17f66437ccb149485a196bf002344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbf48a155f833ba3387f5ef190615c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36081cf78f501f5f6ad258c948c0e4a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c18d020c95cc5b999368b8ae2dc45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48059ef6cef4197757fb3ef2a79849b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe607faa1d227463bc40a001579b367d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cf4163ade1f5463aad1f8ae9abcff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7f7e177a871c78690872f29406beb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9880946e2f49ba0e03abe2e0324e28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32694cf9e90a3ef321f9dae1ec2488353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d1ace90abf594a335e1855e097f50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee48feaca33448e354a40cc109cfb8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7497839c20f2e97a7363fae35de736356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a279960d3f5ae75d25cbb20c335fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8576cf2deee0c6d4f0e71a150304a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3a5160cae2ed2346d2715fea5b9af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4613c43c485be562b61657e6a5df2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac9aa807a3c960c366ba8707d45e3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5f371152cad2361fc11ae354b3b52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd79b854f814b259811f194f7884fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364c00cdbb7d66c78776222d6ab776c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8018ee72ba97758009be70f035eec3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d40ee523fef17a04fba1dac8ad1a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e3ff05ac9f180b56fb9a5a0369d6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec7e291cb65d050fc2d38d2005cf73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eabf2082335ed2ee1a4d9c44a3123b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6f501a0544bd56a37aac014eb622d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cf4d1ffb72308cde04d7c9335043d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73b999d5fb0448685333c1cc1f1493372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464b38eea4568fdb266e0271414c9d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cd5a5e866f768bac9374c1cfea966374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933eba8b30244d7a93c1d42fe880029375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593bcfa9eda9dbe906904e4922c33d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117942c2168dafdc2f5b3a74687aec40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69acc0d7e1ae056948f1a4fe794dc72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4bd277fbb557fe93169b146cbd071379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e85bea0862b9c4f760837e0b58aac7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d482ef68dd5c21817a3874e4f0149f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3be05e6859d010732bf573039b449382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0228ee6f0a387f08cdae1622ef9f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9722d50400cab56177a91b268af88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c131f41f16e885cc48f865b9a43c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bdda2ae0b11396a32864ef3e029a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179731ad58ffa047000d74559ad5fe51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc608d330f4fdfe6565cecd9a1609a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571fa5fdf8b0d6d7b07208021122207389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e438be7ef7bb8359fdf56d71d7c743f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb33f74fe45b627c2252481cb0d330391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471835449e6c422a811d1459b8f532d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214013dd492ab46a92118689898ec54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d86ba17b59501532c3eb63edb0d23e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0b3fe15cddf17ded4839d4851ff32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fb9acc4008c312d0c21b6f7a5d731396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1b873ab1509ef6f7ff58474c5fad5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fd60a9f04f6ac5e8e19eafe195dc0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb87b360441a3a84d1548ec97f2c992399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9048f42c32df19511a49c6da4980f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd22a0339814200f969800a8eb5c6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef0421d5db14902ecfa397ad9a5fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61a5a4f0d7480c6dfd0b68d30c940d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b63b3eea252e2a09735e6f407d049404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7bd8c383e4c7ae2c2362030260c05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ce8af205b044b2bba068719073e04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff24a1f67fa6bf1e6c64d031128b2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7311911df5897d0305278a6e7e4ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1141af47ef3d06361de460017c912409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b31ab9ead46686e9e2d7949978b99410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840612e248ae45a8f9f00d9373adecd1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8bb2c137b2e1a710a8f3a69d5371412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c254732a52a7d39047cf77bea37029d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e820ce804058b886e7861b0c323e90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029b325303d1af4252346be809330b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22e98a6e6173180d4b1afc8adadfff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d548a1ec9a56186c1e46b44c7d85c2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e474dd2388ed69ae3ca0b8d9613269418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187229ae975a636c0111e06ab28f8fba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916a89cd62d91fc40695fd2bd32d670420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3e081137d43e12df7060335ef549a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e73da208f213bdeb387538ca16167422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f049b5adeb195852a90f877ed11dcb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaed8dc4b1e879f6ef52202198050f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dad541f6654d1906fb5ed2b32cf59e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904686565d1e0038a607721894d7d836426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bff3e93088857c7c80ce927f152ff2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b5e44f8d1206dbcb1eb805f99ac54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcbed32e77fbae8d9ef4cc728ce366429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca82dc166c157f7172622191baebfad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236cbb514a1cec4d4a677b110fe40d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1e089fa7d137c126bef6de47f75da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eea48ae7295e3bbcf9c10569e7433e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b802d2294d152c0651369f99a15a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823900e3f59369677993a4d8079852d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbe1c5cb3ed734750b981d1cff21b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de416bfa190b8a2dbf2d7fc0a1a420437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3be76a1d4069ff4286906d4ce5fa4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818421918f482bdf0c00de2c1ccaf3e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799cb9f955d1514cfe4129026902f1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d17d10e7248c14aefd93394be5d87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9084cf44cfbb6216b27dfe3637082442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1d860bb5320ad1c18d3b6fd77e055443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06569a34bfd6b7adceb7731542b00d6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb3bd5906d78c1ce5255ef3ed5b046445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec32690531041b864fa12c0b54b7b38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092babc75edfa2c068e50e385f3f97a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d766f8b39f1d0994a18f43b68559e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751e162d1541d5f31f5f7cbd5623c4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafc847e9688ec81b9181aae497b2b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe235951ad311f39861703c7265e10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c636e83e81d572cd9d3ab7a301d1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879398f15a035bfae87a28bd535811ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb69cdbc6cac00678aa4e95bbf9a0da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77637c2973538858d559223cddc25b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a393feaaf5bb446961fec95579a1079456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819950fe87cb3bca3dff8bcec06d31df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cd4555b72c1a34a876d3e4cf2872c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fbc7c6b1d6b42e44f23d79b15e482459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934240046c86475637d0491ef1d01fc1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784e69bb39a8eaa5d62eb5fabbc5b3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda61739f979cb712c7fd184915c2185462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb572998792f6c1f0e82e498da6e07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1808e1c75b10335b95f982e92a31d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168d4c9cf0c5a92bff51e5cffaa8978465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c620e8e2e92032bfe70b4987fe90ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66abc8216ad882373e57be36463d638467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9e396e8ad6c949542a4604d7a69f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9642777dcedf0fa4b453dfb2edcd4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3d1d2ecc286b3ec74f44b369cbcc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf3e60d4afa450eb3ba98964446848471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617507d2a0ca135f03ebaac96a4cf86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7e9074864f251c2b22ad2b074f70c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d27781a701de6edcb01c920654a8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3ed48cdadf992ffc3180c77be3e08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dc3011129b4284d2e8723122907ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59460e37ce2d51435851cdf78437a067477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2d636bf0f1b967b3cc177d37e3e79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb379362998a4344a11798a136da75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1f5bb9d59ac9426336d61b620a1b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38d450c8a170d6b2e9a2a0c924e531481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296f0ed7c5adf96aba86a567863fc61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6acda72b2bbc7a43222028fada731483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc45d709733a739f1014d150058de3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8093ab89f26ed253e08da32972e439485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a520b4651574b54143bed180b324599486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884d4b855b722c7dbe2d3aede371a53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae805a8efdfc470c3e31fe40a14a33a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d59d636f1ddc873fb3c062e6a8b0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711bb6a39d9d1ce8c676d7de80a2169490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70b4eeb208a27879414fd2803bb69b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070e153a151bda8dc49662ed85a3ff9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8969828f177141a4bcc8b52dbe170493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da279c97e0f1e52686f5a8afff0c9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b569f2fb537a7a6dbfbc172c4c0db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41aa5ffdcac626b040ff44c192db1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e6e4b5c24c581066acdc0457326b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1857cc17ec3aca4902f453ce060e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd9aaf7b60fd5f58b61e94e84607ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165996adfc47e34cd2db23f8ab2629e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c207dd5c416c3b7ba25ed8d64a330a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462faa282a90e3717640fd4c5a25d6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84a08dfc79a2fffa04e71809398151503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9335ae1bba2019b8836c23d2dd88b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d3c443885a974c8cb0ed7184ea0da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9d474c26149e39d24f40d9c7852e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a037d6a5f12f794908bc272e2a6818507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d7733e1a463247d5bae39fb2b9015508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5ef9ebf70ef4ae3990bf969765e1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e786edef2b56887cbf2283fd1603b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9aebe0c8159330f5ef102de6f1dfa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744f7e3e468deae35acdfc7b1adc9d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a26f56d8c3acfccf9da5093bafcd7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdfa15482173bd74e120ff3a3ef7f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01b64f7682834d026c3ad38e64d69a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59b3dda5da9979ce58a246fdf4cc9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c958228086f7017d7f313b4d8c2c3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6cba5c0d6c06181fd24946ae4a898518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf705197e43c21742b96a4045312eeb4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766a9748ef4499d3a3aec6626d9e643520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fb8cbbd7aaf3aa6b0c23a9e83da84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac60a5a1d83e861a0004049182c46f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211f70f14c793d1c32f2c6e60a18ca8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93927c3a7ed6d3713d0a2485811d1ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d61bd0f9b2042f2e8876de2ec996c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc3d995867f5b1764e89586431c083526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b512627d46b463a27d7a89880633cea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f74da5ee7f9a3d7db59147fc4517e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6920cfa6da61ad3bfd277e730a77d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fa1acbe4eddb4116bc6d0f7649812530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464fd4d2f101649a7b4f68d434822f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb0b71208d2c009919a363278caf27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32af255b1ad4421af1a48e76b001c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ab1409f91c16867f8559689e84919534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac531253f40ba0c1ab9ad4209d71302535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba015dad2b568bc1b5f5941cf23411536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7bacc34d85c51049eb1349f4becc1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed84716a376aa06b51d335385b13aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6a4b53630022ab7563ae1e4247e1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40911d3ba5bcdb08f50fb38b57d376f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4d2b8c4429a234f84c234b80b86c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43879b41166b0677d68f87f5100419b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a229e281572e295c2f3b3cb532eb2f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e542f2e603872d6998082d20334a518544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314e4c19ce608c04be751424a4f7be6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb36e9b3f92911040c07f40e34e22a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc35e9678f6eb88451d11fe10121ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c8e67ef3be9a426f1901c4e1b06e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80b128925d4d12dbf84749736336dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2483e04fcb9cd8f7f716f02ff3efb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190244771363547b12d3191ddbd13caa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ec6d0e6f1540aee30196bfee38c9c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa0c71411bd817afad666d454b1234553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c698d833ef45b8086ab39c3764b2ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fc581185f13dbd6616276129da3d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8ad61421545059a6adbe7664da52a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b0070ea76fcd3d5333aecc7d6f5b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb77c73ff95eedcf1dfd5a49917fb26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4f6133d90f4b0e92a8754fcf65fb2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78f9660ac52b7e1dee290bae50d29d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1a08914273b533fa39eb1cdcbbf15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052fbafc40e86582822aa9ca2dfbd1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b71fc3e11f0944b45f77c94d5a3f80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a75ea843ce04deeff352bc098410bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d3a4f581b91a43746d26de472012e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873066d8bca143e22566de46787edce1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24edb88afbabcf7bd7ac9f12243c9d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37974612d9b5b00d72202acae0af3fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8273def588c4bd4d45daf71138b6a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335fecb59733805c1de3afcd8742aab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8b97ae39d4576b86c348f5c95df29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90cdf5b61263041af8f42c50ef4ec8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d74c83e822a6abf8ff680717503619573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf7f5123a2cd2dfbd762d80058ae58574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d98ee01cd5d7c9e173e60c8a0873fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bed67856580a3254a7e6b35636d4ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19bc200808535793303ce7c8fd7b9f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f206ac39e26f76ce066f4ffafef16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a0311e94db53b995fae1a817577c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5ad027012bb44349bfdf36d82f6cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118b41b2e209df407d27dd8c6a9a86c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539147fa5442073baab51b82fc60381582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7cc7d4b116af197cc001b5be5f4c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5d43d475bfe691950e4ea1d25a492584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafd66e6a3b83716133d5cc40bd13d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576faa5ea4049ba68cf8f64f5a4b9c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacee61afd487b47a324ee0ea29d038587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16435fa951f3c7bd79186c052a9d314f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088886865c69f52586d7ccf1849b74d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b4952d828e7308016285a501946d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664a7081f1ddb8d0eb50d21f9a16c94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c6913012b81afb291a149a629d62d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c4af94a1fef41e03d597158042952593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4005582904ebc440653cb5f73f703ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4183e8b75a90a0b3502c8eec2a3922b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809798e4c3003e4ad1f92b3cfd6815a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a33953076e5d241ad3a2a97d4d0c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310591c45b1b40610a5ba488f2a21f0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843e6624c01f70f60bd5bd1b4581b36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108ee2407fd0c8e1823afa79a99d496600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd756d9ac42645499aab7a99801e47dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0b23f084ce7bc1d0a2a056d4d29e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a777fccaf89d7444856740d26222091603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588450b5fb45eecfd87aba6f1187578d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19412ece66bdbf143de3c80de1891f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f042d7874ed0474e4b88e311a1b41a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5e3293f44b570aceddde6f84fb2d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0755a6398c5a88dff016f5509574a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9f5ba0e526d2aa05cd1a4c8520836609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ebcf27ab4cb6dec31eb5d686803e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801ae5383bdfbd9a7d2cb26e3a40943611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0649a6aa067cdfe6fc092e540305949612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652de0598a0983ff09b67bac3aa2302613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f471d895159e30baa4acfbd4829bb57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf49bfc521eba31e16b4dbca0de6282615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8fc16cee54df8fa9fd4d916900d91616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12252223e8623ecbbc1a1e7899030d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705d677ae3f1b3f3b5e49c01e52947b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f11e3f2a36bfc94f98144155a1cb5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b831315fe36108d8ab5b6d03541b91d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2575fb2f4f3c13ce111b42721ec39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33317f93753362de975e731ffd98c9ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa2024b29ad1e780f54249ad689c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413767db51e28c96466602958a64967624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ee5fb72c5523507544a0dbe9b7aa2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4431df9aef4555d169c206e3c1810a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a6754aa6f0fb561e6c2622433ac9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea0ab7be97bf3af29c6c49fe61e244628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81d1a5449db5bd3dcaa15b23da5d97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86412f18105bdab027a36d03fd25b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c339a20fd654e21bcbd7a3cba6a30a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8fb4822ed3489f79d4a6d72cf6d15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d4a0ca81d601493c83b0c9def139e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b97a73c64d236090830661fea21e39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508d0fa5ad9bc5df775255a5130fefc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bd81c4e4a91dd15c75843c4ed18ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12cefef54b61f2208b4c9d4ee55642637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fb84add3a8a66fd9b02b0d9850c6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073655d8a470c7e16106695c5bbefb3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a53b1b66621012c052610f13382c3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d977f580777bba9e80bd76e266b7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c636748a09712dc7a5657ec82a85808642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0d7b26d2f1b3d43022643f71d6cba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530bde6b9aae1710562ef4361367b13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762217a673791eb5e4bad80a2b1ee96f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3d19163d12bc97c7e12f6e6dcc7ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c03050f447b425e0dc12a374c264e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107b674bcdf3df9c3d1247a6e029f29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107223a74456348201bd646c2bf00bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ecff6ea6a2ba58638e1bb120b4604650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f7cf5c3f6ab66292afa34fcf0a643651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43905557640274af76f91205cc9ec9b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabd7c788046df298f80180076c77a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881054102cef525c208afbc27b2c3e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eff4ad800392d7d05977f5e2cd4c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa1f07ec10777df06c3b7878f01cd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83288c62987a9abbacfd68803b4e52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421495c98e989c00fb71fca185153c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd6a13bd69e29885693a0b84cfa800659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69988ee723648d39429ea9653e0da899660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84210b9e143b2a9e5a8b0aaeee255aff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a09b1b864623fd0d9849e845f755c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb05f4a29d3b034cdf6d1bd7f8918df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b964882aa7baa82efa9171941dc279664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffac4f3c2a6d04050016591255982df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340606b950ab7aa858f384cb44dca4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a8a0732474bd74f1ecf65d1110bdf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9103c0e6e5d0b75a890b0244eb77cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fdef5da544c3751d381b5a1e15729669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb925bd6051672f503a6a097a8c072c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62799a74a00a2e6d76398527582fda90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fa79bdf683e0c2b3fead790d2eb13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737110120f3ef321670aa7c1f9ad3e41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b399e9fb6ad797a222868efb502397674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a701507a5d2949ddd08309a9825be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415e42ca0966cbd8a0f8dd3353e24d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d058956af1a0d82f878fe9ad664f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b656957247adc7ec9fc462f18594c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353f056cc8bb8bad6a573e6234ba470679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c8a1bb8f2a09078ccf5566ec2e8c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eb4d8dbace6645fe6aea4621674a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd744d76f0b913a144c8bc230839fd5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bf9b73f7deb6978ba517310efa93b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99131c69c296e70164eb838fd89f67f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f17fc702338a1f544824ccf314fce3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f99b249f90cceba19b9265ceb0e6bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36741864322e8ee2ff0748090d7bd2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e12a906f908e05a780c01d7f12bf75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5297a124ee85668c07fa28ea259d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832f96f0d6fd6cb07ce1d2a165f036a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4d47c3e5ae1156a63155fa9113d86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbb3d15aa2449bb5d3f29676c6c30b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28a3c0c9b46b9792239bba9d2b5822693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a8db8d2ef5b507ed5320951388f11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d24352a5266720ab0aa78c89ed5de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f000c5725100e9fcd92fc0a06e3fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea2926eba5eaee0ea9143b7cb540c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a97d2318cde63725254a53736724d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a89841aae7154013297ad2d8ad4fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc28faf0d74daebbe1a5e97b5ed339e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be1dbff5ed85093b9e55a0fc8db896701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62976a697831a6c32b6101fdf98a4c78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f053428d69fa1af95711b9e57d21c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcd7606517d38905cac15abf0623d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3df2c2fbb7676364f049ea9773fa6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec91e0835fb4b323fd539ace394cad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f17909c4ad9f16b62501ef346ca10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2205c19619bec7968a554e80b4fef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf32eb54a78d3387e7421c443d23037709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4c3b1c3775c346257a2f96e048383710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a442d9b8ac617307f924cd8103edbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439cf8e02085cc8d1a092d8ddee4500712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ec659b017b94261600e52da1350fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26055ea5c8b375dd393bde7d19d5d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cd3a56703767f91b63e67c1022f0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd22a6811ef8ca98cd72f671477ace5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8583de6e2da55e8a4033607b372b9ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f046bf25d4cd135ccf79930cb51f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5696ec6ecc763530623a43452a93a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a354526265f4876c860ba147419529720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f091a48e70367c3b72bed01379f3385721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e9a52c4919afd5e67f27b31c442b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29decb7596d521ad03b8e1c80a5d41c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653505f09a8eb2df09e734f1a7b4ef49724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdecb84ca051949e5e7ff0fc73a2591725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506f2004d350af0d8a323b6ae5601d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7ac0d874d2bbacb636663ac7b3c7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e7f069f05aeb5fa5ab400fc96a04c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9259dff2264fb0b879781d2e262690c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc009141170c1457e908750749be44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c5a5874550851f8c62e9ab4fb0f2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf270d6085acef1e8b79d8c486d2e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84dde7ed063b7189be3185a54b18be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d087f5fc6b610a05104dea3878bfecf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82a0b12c8eb5c6d5c49e80962c9bb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc9bce2dc741ac02b4ed203f1132e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e165ca380b3a2a23f201024c8c14f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0da6bfff1b033ea12fe11f72fd0799738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd2f6b1c97956e2f0d878eb662fbe6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0885d18bddaa1eeee85909e0d8c68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a0d1ce1a17d2706e95ce2de544ea7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05706f32242328bfa411e1676777f7be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dec89ddfe5a75c43218a3e1bc12c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f39baf3e98eb1e2057487d8ec4be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2849626b1b361a1fec77955f2d00f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0d68708afd83092ccaa092730ae74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc199ff50ef5caa61560457a45c1f4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f874acea0f74b24ecc5de569eb9c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dad352e67279f4a6f1598a0028292749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5eda596431c5b97f0f2c4e6db0eb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b5daa4b314f3eecece3dcbe756df6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d22987f70d26ff1573a4508d6194e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f458d2a64316b8cb67f8765ecf1f95b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22061700f91612450ad7b7d86e0ebd9a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fba5366dd1baebb544fa8fabe461c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c683554e4bd1ed8849a46934b38dc73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106017592f7f5f90dd7075c767ce5357757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7a975fc7fb2e32ad8dbcda8d61edc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a85ee3775b32aca828494626278fa4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e98a932d0151300afe5b44cd3ec1df760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f75072020b2b549f4a1694aeb1bf6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b9431c2d9ba169b4898a6e7432a5d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578090521fdc93d5a7a1f6f91201854c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0978a79bff7c776edbcf7d1e050cde4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c16614b8cbc45023a5f3d03b0c6eff765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528198245d1b674b3a609c97772082c3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c1a80d508c3232d640bb8b671a88d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192eac3c2b2d63183893f693bc27333768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1a75db65ede44b985f9a726832fbd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d68b1bde711b49a71478c804b634b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad56112527f19ace290e8493bef6d17771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46da46db220b48c2829032470052c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46b0970403d87da3c6bb9e9f8c8644773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf591ef615d55359ef6b9ecd16132f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78a1418f5010c104ad5d649157fe94775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92eed7d0a536edcb7024b45bdcec17776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6e08eedd51bfa1a41c7b3c6a32ca6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c22a53efb77e43eea7714cf9510ee2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a02e960cfc34dc23f71a024cb65d89779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa19800d3a977d0f70a8aed5561aa8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b3098351da3ec9016afb6de434477781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814fdfcfac656458e1a41e8ba94a2cc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204db62a6a385f7918fb8c95da7041c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acb27f737c19463454d83dea3998ba784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd20e6990efd1d28c9e830aeb01aed785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c39be9e8b2da138f6a7b5493fa99bb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8811ac2880e4f11cab7d9411689746787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e57254b1357662dd37b762d8ef658788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887617bcb26a3cd9cb9fdfa140c5345789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdacec040c45a1292e23890dc7514ee790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8a19dd6a42b480008a1386d032788791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9eb931f1360cc5aacf34167f3412b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be2bb16a20418612919007816cb314793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dc26d241b957dcfd278d454e97f22794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67bc54fbf9cfdefec1cca396a95b4d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab66bedf9f4a9bdd409ce6d661a7195796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175446bb4d79655c04fdcdb44873d589797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac0a9402883d25415f489fc71226ef798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4dc2fa9dd19cfc1b93f6061c1c553799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c190c8b8fc5f062bc534c0c907a6b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f376aa1f04695dbc1f8f73755391f9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ebb9c2c96fb2c4a65625b79d27f82802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b947e85b842001618f289823ee78e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0aa38332f23740d0dd54539b3fadc3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db2e979c446e36bc2800d7550adc7d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dc7478ac75cec7037c0cd6ea8a8e8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb7867f03cb0e9cf7fcfe1598201a8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaac4966fd1793d90b164b2760d2a4d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf8d70e7029e8e052a0667487acf39809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68ae3c9f634c3a4da85db78827e01f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7f8329dfedf4f75e23529d487e6b4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927a74724203f4300f451db3c7e44ad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c9b40d13fba4d67f3414e12ba13bc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b009783dd3e995e40906717c86c6149814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847e83af0bc10bc0dbc3f336c8ede6a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066c6b16b62c4894e459530a25aef86816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed47e2cfdde277d73649d8457a9268817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2836c2302a2918d43048c90a84b74c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f6572fd6147f720ba05c783b8bcc7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf507f5f02ddabb0ee514569a9f1aaa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771a5c25ee71bfd00b5212f01e924ed821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a0ce5fcb95ce0695bb64058f69435822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5faf2f0f7042cba49d0c73da57763c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0832d7114d1fb4164b3bd5da4a872d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219353a4cd5f705465339f2e99721ee825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd386f6caf66dbdb933c8e3f3b3e00826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb2395237f5c6a69ffda5a1a60a1e8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617776d2864c10bd28284467bbbde8f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744500fa43cbacd78ec3329e32133c1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37941250df79bdc740143d7f35bfd875830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fd29b14d08ff4d828ce76632062bb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4d13093dc647b343d016d3e956e0b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd145c0011b4b1b6ece035f2a94297e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787b5d57b54ba95ebce105513f328ea834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b651b7563645ce8993dd170ab0545835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d74b9dd62f99e125501f3b9c80fd01836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd576b5fc7f82373e73bfe8e4edb70837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913217340313ebaa6f73bc75055f336d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74632f26fe1cecf303af32817147ff06839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff1fdb87c42e8e99841cc0c797af4d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00273c53ef8a5a857172b04060da3e87841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc46d0b3a80747caee25ba407e569f0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26ccc5c780924ec7e99dfb40a2ed9c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1750e5f7ec9eff2d39fc9f7dec89e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa0231c17bbcac7fc2b2f881b95666845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bb255af1ed374b2e0b9fa7ee3c33a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7612e33101ad4efce5c40f9d05fb4c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deb8147ea9930db9a4148bf55c82b1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c98e904b4e3eef1f70995880e842fc849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df4cb80ab030ec06c991771419286f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e5fd66b8f40afdf206605f2a07ef0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05f60554b4f1485b91ff48f7552365852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ecb37d9bf7bee67bb8ff901922a16853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc44f6f3e9bcde10b2378358bc5d168854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646d88efb5d29800ee77c5ed3c1f312855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157ccd63107632355de2c0c0c7c1fe9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aea0c6b681778a57899c0d3460b79857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a237c499710802e19867295f9c07da858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886b02857774c1aa37614e872d094ce859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0256a21ee76d9818909ac0dc31f2c85860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a527e36e9f6f3ea4961100700e2a29a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743fc1d3f7a905892955736baeeb429862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b220811f07b605c07efb2921dabb9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6d6b32a39ed9f4636f5a608d6ef5d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a646a8139431904b460e7caed9779865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521c24fe401073a9f94b4304f9ca526866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27644afb6ea6a0db2dbed64396885d14867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba62f8a0e67773f4c5a3388521a0811868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4cdee74c0c8151ddaa602d4024bb4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e167be4b2f8c7e4db101ffc5907faa870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d73e581dffbf9fd7c0c773ffabd3a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c5e56c68cb2a6927239b75caa6850872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4c04ca56a138e4ca25c215942b797873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8822e5196834edd1a2ae2b31ee25c8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654264e3fbe3835564424c0ea932340c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9cf5cc371fe1da0cc5a17507c1559876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1803bcbe1b1c80b4e547c474d2a6e11877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd727fee6fb5e6c62dd32f9009ef7c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14543fe52720d5629d76881b54ca7149879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeba52f59ae8e268db45bf413db15fd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18975982c92edad9eb536651fdf489ff881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100cff5d502dfec64fbd75f09af92f3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5992e9c7f8147a6175db87caf57582883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96188d922ad10805027ac00ce2b4b9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68543e69e6f420deeef9286f6a6260f6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b510221bc17ef925bc252900dc24da886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107a28d57a20da30e8b6bcc495a7e40887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bce7c96ca9431fc84ea97f140b4042888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb61ffa4a8aa897a0b0b3aaa17975d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda83df15d45c3061419e8571cce748890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec281814652606a72c1b08b27d88499e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eb294a7778c444ea3430ba194ff6b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355e468c92accdd322f74dedb527065893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf35cccca8e4e41ed840c99799315d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea40348f558cf372bd87f4c40656ff895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e828b5e2b00866a7223ffc7e1b64576896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a7b99d7af1f1ee75c8faa689b4c19897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec83aa9d00564b5654e24d5756ea0b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c8c499d719ffc213b7d6016fa9183899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb478e89266ee6f0bfb550534734ed900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8a58e891680e8495d30ec11c01d5b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dfb5f8ab8bf303a148dbb5df63f95902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a3d5667db37e3cc0308df2a97d3f2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21859aed645a31ac71eb6dee2f101f16904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b7c4e6a3924e06e1f800ac8e128af905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d3ce098660e5b213c66f1e5defa89906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d0549207d462ce8ecfcd58b278114907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2fd5a4175f96e6b4c6671fea8abdd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad89c2e2ada9d91a1b7df8567a5323a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4486dc7b37e323ecb53d9e0a58860910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fd1f3e4edd290fdac753c9be8aa4c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe6682544f34134a2e05def14c9dcb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e21d6d5e05b42a2f817585751e8d1a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dcb0533cd3c9d6ac5ad118b3de4c4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dc65ef782d401b3c2bef2e8fc0914915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289f8726d0122a15131ffe2dd5c7a23916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bcb62633252e79106c843b1d64f55917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc634fbff3ef00ce52e95c9a4c8c2314918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212b148fd82b04deef8c3c7b692e5a4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0e31ecc4f7408fa0a520cb93803d9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695243da648f3f7eb60e9dc30ae4816921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc581ee0276533d2c1a6d5880a9389ed922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663166d20d55b92b8b1d4d392a90a2f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38986968b4ce4dc281f33ca348088305924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a4247d3bdeeffbf1ef6deb9af2d2d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631fed35b32eba65084cc33dab054fb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de174fb7f04d00eda39f7b2e2012e5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7c0b530a169320d052d080e15a9ce928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafc283f0c8e1d881ac3c2467118bab929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709a9494d6e8dba194e8fcb33b33569930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b659e1de0d936389a40b6dad63195931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fb450e218c5c08978ac04d02a583f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1cd1651ed1ba8ad415dd16e887ccc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbc9be7fd8666ab497e48faa13d141934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51972abe16ea931bf4abe29736b873e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e9636656f9762e1d60b32f168f1aa936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cac57ce2f2d97c4e8c701fe9e577c4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb63cad4057afc1d5f2894ad500a07938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896f20c4be15cc5302b30d2397451f3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837497c4abf8a3d32752b220780d9242940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb4aab46dbf8252e0f2b6b1d77b98d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5800374100e5932d692a161a45fca0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fa40b410feb98ba5ffa13c86051c4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c2f5505cacf555673e28790ebd86e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03067da97965a65a0f4560bf364023f0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ba2f937fcf5720cc3a10af66f4420946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc07b359024bb3cef9359cc5aaa0444947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c567164b6c830930b3f3edd6b4fee948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16074e81aa82229e7860eaf2ed09f4de949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf111887e74c5a49bc791dbdd050b55950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58dd7e8c6baca3d923041a1ff280e0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80b0a8736ff81ca701bec9324af988952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b2b1389079ec20e5e14cfb85bc5a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e6c185db8573327cdf8d955b00302954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06cc30b90ce9974cd101306ef9350f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c244800dff6f6f8b2198bac4d25ba1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfc82e8eef5358879e98c148538ced957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966166ce457fc73c449c522631310e65958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507dd184a856acc33308e666e136632959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d569bd84e6f87206c8fc900beede545960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f180f1d1952cf0d6457fb89db5b00a0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f697b9a86a839bfc6074cde9f63617962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aa73ef7a5edaf2b5869f6d215d9a6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab0b2980fa04ef156e16a093eb92aa964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf978397d08358fa9acda5d2778dca2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33912341cae6a2f2447735add0f49d10966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f9073eb96f9c0f6ea6ecc23795891967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc33beca4e25fe947cf441eacea817968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0cfacb6b28d14db25fbf4dd107ff2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbfd8c5d573420248a5a677ddf4f44970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488349a486463a5d0f435561c499bf1c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c3048cb2ef9a3c1f50317ec897b22972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d92326a33628754cf623b286f44c3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82c26152ef4251002539059b154f47974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd2d7f91a364caea93848990653b28975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bbfb1381bc611e0430a11ac1d24e2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804b54696f167c5cf610110c370e3a7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf2133df0a24591bba853131e6bff2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8545c86c862e5871b8c6d94b42b4b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12726f1a7c707979478cef41e55b26980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3879182a869bcdda96b1a1f7ac8463981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460acb371880ba57f75903b3db4d80e5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0142ef57386787ada51af645209b9983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326512bf2af58b55ac1a30214c8fac96984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2143f75c531dc97ada11c72bd65900985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4a95b3aaf2f07caa2d1eb1df1ddbb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8235264db75c5667b76509c58e098987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a720f0f72bc1c4b20d6ed382ab8cd5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495623f4488b44fe38c0ed9b0c90d47989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d44f32aa35cd2a35265c13b0fc725990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b433827ad916ffde51e13553c4a8b00991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe810b417525dc1acab7796a84c28be992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564df73e8cc90ddfadb091a731376f0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240c89816abcdad612c64fd462cacfa994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ac72f976b654e207a8346dde1ff96995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ee6e4777b8c3cc78d1373831f60cd996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe79d40165f544534c3646a5503ef22997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d31127b82356286d816195aecead961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365fe2e4e95017c87ec4fde55c7cebf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace5c6cb5efef8791115b20e3b2a1473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569be15e1c3dd9963b09744b628868574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf7eb1d66c0c2db1d1dd7867d185fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db82c3ebf89efebbbe29376bf56868a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d41a2b78077dfb39b71668ce4f2cfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb64a294f35a13570edc2f629c28b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307c207cea2229151fb8a1852b9e3c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7a469ab14949aec06d5bdacd3d20510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d6f3ddfa94a76dd92657e9019f20a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ceced974bf36bb2fc114c83fd5ea812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef347162494e4686e01ff05776f32513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c25c0c3fd10a83c7e7ed4b747f836914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485ab57db8fb8d7148214f1eca5a91a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1e76f9e6e0ff9380dd1b1b802553416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787d967463f4500b844c7107d4fb1c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2124b3d8f27140aaa0cef0059999f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd1b72dafc0f9cf959075549be31cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e620b020478afd4af53bd56031dffc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af5443459be38a043281da88a82bec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccfdbaf01b780089bb50ad23ebfbbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09361ae68d93e721383cf74373db54b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78177bd1f0a1e312377dcef6dd8da8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f58668ee31afb505a5d9d9d9468025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de6ee2663d7cf9ed0e80d13484570f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19ff9eeb07182eba128aef9e86fa6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa12dcf16fe2f9a16ee4aad27962ba128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f708f90b96690559922b1ab640c68829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaef7caaf8089cf41497173b87576c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af912b7a12f06f6a31bb143f1da59a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a58a5b047201caf65822734363fb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63618423c2623e66e2c625f165d3ce2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62725f0da7076dd965e40ab7585b41d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a5ebdc8d66af59fa6ee6909e8b42f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9ee86c1e56530cdbf71fea94a796836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4e3155f357ad4b773b8646cd49fb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cfe0663bf61abfc2d0f9e5c12909838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22580d68d9461f29db8618c95da65339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae09166b0e0c2c846cba54790b5907c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cddf81b17a34d53bb9b3f8c4347b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2a0b22bec809e5db9d433035b40e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea851546b60188bd6823ac578b066043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe04b8ccda7f20fe787368370d817ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e29f85afa20404c0e9ae528f7630045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0620a33f824d3433d29fa382f523c6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e211be4cf790750bd24c9e65e2833447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b9e80d57d0d2f24d818e9c4f6895948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe8a13eb2ba9feb0a1450d25a0d7d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71397aefa6b02311ec9af1b59f36db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ca03b23dd2c828ae5a9702bfcf4ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbec1c8dcfac66f66d6701e632b3cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f782de2450a4599995baae5bfbc1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639bc47da77358d2045c8b0a86ad3c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81d4e0c2c42b8ab2c4b95947ce69fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f8e9dd1baf456ba942ccbf73fdc8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f7bb4a3b81fc7ddb0f544f2412a2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230d3568e64ea6561e57ba87b02f56158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d8cbcd7c988fac5e4558c0936544a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4956eb1ce50e18effc6f1c72832b7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dab351dfe00453e18c5fc68fd593b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378964c1851c63da134d4eb0b657793862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d248ac98d32f08a8af88a8a39d8bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614b0e5bc61c1559ebc3ded37dd2c1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e4f70401d52643b83145dcc65efc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704417ae4b5d5c91a235e4ef8518d4b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7e80bbe59e528f109ee39300948f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a187bd86210507695d3a51d30f7c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86966d9142f9628a8853ec4f17bc6fea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e073a4afa467aca8d9da74983d90fbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f3ec1cd7067c74e25d803508810e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319e4dc9cc286e7277facffc3e4636872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960d7abaa2556b04d48d3d53a40946d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aa59258d453f8c16f3a36af7d363374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695428a52ee6722154d583b089d238f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45354695adea09efbf6326b50fbe79176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0d3024c0e1fdc0f8f09c909aaf8ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f45bbc58d253fa77b4cc1e6e3483e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c59c4850b5f5e9801403ddaf13b4dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af932c73f4d469131767c172495e88d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd286629286fe8ba3b0c1d9fb857cc1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58db9317f53d00507a3f1cad7fabde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbb5334e63a63a2345965ea809daf783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c24aaf177b9b35156d05c453a181484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0091e1d08f8fff049fe19f1b64afb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1cf86dd169e66376f100a66945b6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ba2bdbdc354bfa6ae5143b473bf1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6f4a9a6092680b6f870ca793783c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7244effa8e732d334d303e8c4b9e96889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aaaa866be33608beba8541eaa584790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa875cb46fa4a012662ffb50ba14fc9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd408c3ca7746db43c8152b3385299792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36c017286e8b80bdf6fb53d891c0f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359f26c33823c2b0df3590ed24b124a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17c254a1a744f9c52d2ca4982fbf2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5858edf5fd13b3d6d577925e2935b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf7ade64f156c067ef7b1ad237017b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2eecfb486b2cca27b392ff5d0f36d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b7d1b1ed0ef8d20e6bfe64a7af82599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b932592b997dd0aec833c9c19d87c75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb035a3ea0dfba8aabd02d9fb7995a47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2298c1c3ac99212290b4b0c926433d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98065c4a0020f63520d2e6a8fb8bd59e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8112cb225329fe50cc6076d2646d2cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088ce37059f863f1121d93e8756a11d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610ed51376929d2e8bdd9e6a0dbb63f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77080662b204987f06ac8e0fe9bac7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6528233b5840592d650e32232510e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8211abe8853b6a876a2762e65e271109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b191185c60f7059e247dd43f2f5c2ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bb43d5b0fb2a3e39f23cf32a40e62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55fe9e5cc5950ee41b0a746f927cb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b3df61a98a8af03eb08bc95b8155f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc13eb5debb5899397bab60688138aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab90f02edaa8a22db58c813f1a34b2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a01ae9932fabb2fdd6299c77e2e5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a188107a535fc8584d2db8f018ee1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c5abb1103f5403ea26400f681aed9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21f84c20c79e67a3ed552a7aef800d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4930a785fa772402e8e62b6906f44a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc630fec3dea29840d5cc5ebf6cf1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f06e6f35aa3542611986f5a6b1b3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397cc2fe1e2645e58042fe100ded95c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa061edb05c7a5e23992909096e9b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaaaaf26f128f14b5d36cbfedf931a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101666851a4cdad82f170f936215361a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9df3471dafe5fe6b5c59354a504a23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcbfa9c76cd41160bf69617aa15471128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627c96ebfeddc26940fdc587aa45a9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fbc5bd69ea235dca1f33c12ca7c56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f59a4661024d1d7c07227ca00b134131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a61d541b36b002134b27a96631cd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01dd51bc74f702a25f3517bfe77ec9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb63cd32ad464efb2f56cd7ed813c9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277a10762c3c73065bd2c0357818d1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a195033fa94e41753163d1f219e3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b461f42b403eb747b7a10e8d38a3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4edd24a646d02e785269a6f32fd18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf445c03b436dbd5834d80dc061a069139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87251258ba087438fcbb95b6b32ec6dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c338855eab38ff6417e918e7b4ab05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601974e2689b26b1072155f7df5f5c37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ace1643442d3d83ef54f50d1e59576143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690d3dbc26e59acfa8e4efdb65e8e17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb99c7000185b8c4b57edea37a50e97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc5b6f41c5fe3084926678eeacf4b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaec4fdb06eff7b2fca1251ec49be9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b8f94cca7a2e2dee8ac6af0a82ad7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935b08896f65ed6a46da9480db0b640149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8e0bd1ac00975c87dacc3d57ea1ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ef485e61f6faacb8c1177307480ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f5f8334059c41c2d1ab1fbb200952152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1819ffe7e70e7597ff548c7f99d4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d11711bfa6f3230d68676b5e976c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3a603b6011a65eddd6f7ad1530b77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504503b621c30853b127960802c1b03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d33afbbdadf2785efc7b89dce02cf7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7ab8fd8fcc1d9f91be2c84ce9446f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0b9ef97779243368ac85133212960159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15374f6726f922960b5f00bb0e96d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d72071652fbbd3f5bb7b576c2bd1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9f8839847cfa2877b8b802fa58702162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fee4f081c9e4a47c1ed73cc977446163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555da1a7344b206c9562ff82ffa008d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bc32fad99acb5d86f6458416ab8d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113329522c4ea9c5b9ede3bf9d646a61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e29446e2345a3457aa02f123e3f93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c388e9b7c29779f3c484bfbcc1a9d4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212ae465ed03a54f98803be3340bcb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c91b85e69593649f904afd965dc63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c1f25c9ff92475726ee5a134fb855171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73de1ce38871c1c933269ffce81ffb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23169db7b5c144a92b3c6bfc3175883c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010715d44db810dd47be8f2af5430c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2c4432a1100ec08c39d6b3101a617175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11f941a8ef8728f6d91755c9db2860176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9ec6feb1f4bd97ea771b73d17d05b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1541f9d32a450b378b1e6c36c7e18e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e45178efe8a7a6f5962c9ebb24aeb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e593e03fe48b4c37817f26dbfdffb8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911c5c56a0ad213e0b992f2895f5a89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ba5d37fd112a9e770c6d667ad31bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000b56b3a1b2eb045f7dbf4ee4dc303183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5388e3d93c829272d12c46d44601eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc6b88a01eda26a744bd8fd23e8a35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c40cdeb5bced20bfb81c0526b434f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f86574498bbf62aa550974443fa5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d675c3f0b942e435b076234a95665188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09160eb8f47a9f5dc814c28e7668f897189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808a60742763746c9941c733dc6267d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79076355f36a796585341cd5b70f5bba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d8a887b7158d90bd2a9d04369cdb2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5241ae813080f47df549f3658e2db13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1397f1415b17f6d3701ee0ff919d365194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c651f53812ecffe614f14f6465fe7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0696136fcc356626feb860a039e77f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf872ca99c0189dd089e547d9782673197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642486cc33e5489712d2a97546a5bce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7417ab5296d28d98949e73dcc99ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914b7b7e28f429c036e5bb22c9faaf3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551ca9c99085e39f846ab3cf6b6090d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d59344c99f0fea24f2af4c2e7d297202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e39f81c267da360cfcc062b8cc6a5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bd101618e6621822ef6a0c6a38061204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa6b557b59b5858413a62c60051c5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f5535bbe65f94f801decb3cd9f153206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b26af36abaac5bf247503f19cc8d0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efe5d2e18fded7e0c60f1a306556a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6feccae382f29c48210f70c7e88ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177f19d069a429e5b3ccdd4891e1fcf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aec4af5eea4c021254a8e5bc6a5735211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd00080509eaeca2b661a34e94cac1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6bacc50ecdb9626e114c7324f3ce0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a21e5fc819703fc906eb0c461f982c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfc9d16f2a5710cd2518b22c7be23f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7b771e1c527f1f7e6ab389c420710216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fe61fc34ac890749f15c56153c296217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ea8ea6f36f28208fe48d80e3f9c05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe342a01eb09e0765a4eec773478e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7573a3044ea1d127f17c324d2d22e26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d69ac0787078e909f17556d9c7aa7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296b7e20eb5a1e526917f4b97ee21b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a9e6f2f1d2004511f58b2b9e173bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea6405e862f3f13a1dbdb260498572224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811da453bd9354a84a564b0a042144e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122c7dc90121b4e624cec7a0b1d8908226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc56d8eb8bf989b2861a72a69cb29ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e1447b7a547f35eb8b4ef0f34ab7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7c58235f5851d1f5e38554123c5a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5f0983edcb5c1c5e0fad322571e96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152223a87c1883518b92b5fb047195aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98125574a94b925c413f2fdc7c482046232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205c78fb7406fc4904a776052cd14fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b42a1c18659286b4f83d582691f33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66ff866ba62c0bfafbf065fee3970f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7a893d19648d29791b687cf6c93cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bac74b757971d47799c45e924b4c97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43abb396482c70c025232b2306b43a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a24b16e00ae043e5047c401a0ff04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab748b251d4538546e43c96c892d217d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27dc0ca2bdc711a33e20aa84b4431b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd59a45fa7605f87a553977ba0c240242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8910ca02e4ca6125f4d60a5a8a20e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c43687d6053f0a73eaf36c8c304d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabc646afffe426ae739a9809e518cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6688705e15f4fe03bd3172b9da2ea29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb0aa24148672a068cd20645bd817b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97220075ce5400a2900a6f0581c1e4b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108bcdd6f2e788fae69664a10f60538249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f25da20037fdb4557c8ff1868c4ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eabf803557d4d2d5cf42ba7cac70a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65719e03d1b65f0cb41d50949ca1c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7b6e1579bfa48903249c92a6b5c1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19358af31b50a27a5b8ad34f16dc6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfabff12b80267c273894a878b5c57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb723333c8f287f96fdec8de3a798c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232227605262aff1ef6cf9a2efae9eb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6501f77e662977c5dac4e0fa0fa9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b0babfc784581f29598ee7185f110259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3334df76ed2de8c956e3ed267c1b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15466d8509576309b770d1c7e55a56f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05e497dbb766ea31aa36072e862499262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6c4bf49afcce6084ee36635a50cbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c102332d666d0f1f7caff5d5a86df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6853639b13543d0468022efed6e999265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2412994f091bbb83305eb89b8ccf6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88db7ec66a4815bbbd047a81f15ae52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14c40a6844f14b2c0e343c8b4e93d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55065203890fab1f1eeb06983cf221dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d404704a97e4a44356c4e8d631093e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445353f9394b50d8e1b3608fd55f69c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb00c38dade881960824c8f92acbf6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd93e48a594493dcae886fd0ef30d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafb2b77e89c8a07065b89d4f5a15be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d908d4c51a5aba1446eb22edd2095a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210809cd779c5e01f34d5a1a91b2b60a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaf615bafc95d9c23e1e9ee4e6c5d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a4d46f65fbfff02e062fffc221b14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dba2989bf692fd7129e3d8baa6ef7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8a1b3b0df0b6273e83eadc0c7b930280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6091607f42678b6b79938e182b9d462281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034f3ff4a4280ee57376ffecc34e4ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f391e0831b01a44c72870f8bd7f7ee8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a70b027d2b4dbe29d18e6993ae4798284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403d5b4a91bbfb563374dc7e5014920285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2aa46eca340295d5562c1d4c8599da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26853e252d8e9b5dbde9a159fce486287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414fbe383e3633b5a276281add09247288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f9204d9dd3b6d608d5927afb94734289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07919d38d6f3604eb6915aaa7826849b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1a50a1fbd581b62fbde062931dd39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11263f51fb14e37cc4e2976705a126d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e769b57898fe091518ff428ca23ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0ed88e006d8b67b9c562d9ca700d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87532fd06fdb4a3955e0c60e7a1adb9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9610eccb2c388657efc57c924df996a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fd774fdb5a586f0bc272c552bed11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8746a58f472fa1be570f0e1b56a86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110535ba3e19b3ad4d603412e22434c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8277b101ee5f652408b89765964ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51729de26d17f5ce1f61c3bd214d2c63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ded5f34e31f13100cfa653197472ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13d4fde313ee6ccf8a502a3f7a96ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63570ce28d04267dcf665472077a479304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89da11dcaed5598ec090000d3990aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5622cb2610b841157524c7ef2eb225306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec56a43d9409298949c496592216e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fba2daacf7feec4afa4201a732c5bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a15724e83e0fca9f3fa557a8ddbc70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6f82a1fd8240c03b8d2e0677404b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb6367ba145971f6c37e041e7b2ab7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb911e1cf880d7c5bbaba560f1e59de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92941346da17eecb46a905a3ad07f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb467eb267047b2ecdacd726f5d1d27f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d06da6999a1f4d8cefa242b63d6a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a49753b0ab4bc6b25214f00fbe7eca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48fea70ee7cba8e85c11c0792cb928317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2b9faba63a2649a561aef04a61e50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c08cbacc47ad5c7004f4599374ac5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed0123ec5992af8378da0cb4257087320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feda2328147759f2080493bef9e136321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a013478a916cbf39f3622947760a68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a97025a6edff7755cde9e24768f2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33f5c109154923651692a1c30a57c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c621fbc96bd14250d63f8a5d9cd01c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcce8a12af8922dd06ec2189502340326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3804873bcf6c66d1abe1469c3e6c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600f0c71bcb33d6898ec1a879433d08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3509686c43756beeea1047d4429152f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afdabb35f4146c83f719d07293bbfc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847e72df5772eae9303ed751f65dbf2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa69e2aabbbe56522e3936c3f789cd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53294736ae0b42caaccc7f75a7db6548333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac195756d68d139ae3cf9634bb192a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b85dac50aa04bd09658c44edebbe4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b8217e04433edc9a11186bd3dc6dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d096c097c44569ef0e4f1e18df135337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27587d76b0e1dbbd34738280cadfc711338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c717ac3d887c1fa9bf8e12d18ec344339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0358456053a8019faf8170e493db0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e78a40ad166eddb7891d01c76fb18a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e864b189ab7794594c05d409743a81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165950e66fbc5f6be3ca6e6b96da073a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e58a99f64b80248794d012daa99f83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6519c35ba4d2519cc2da74e53f51b64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f815e3dc6cb1a78a4a54ea1ec752cc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47c2c7aca1f779248c15e79aeb9e4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997111e3169fdaae7e2729922c21f4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5763aefbe296296d51a96b4c5be43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d6e91a9b417246a20f8c8f48aad3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe4997287f057958946ffaef9bde22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ce1561f66b8b25ce6751856fca0bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f17017e12a345fa679d40b1cff02f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a138855a416fc4264d1635e1937a72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5439181fe7c7f8d6e0a289e077ca4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1f641f84581ae8345c04a5d6ccc0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a109e5830955a4590be48bffde64fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4341868161d11db5da166a715dc0c8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d685a07f1808bfcf302cdbfdc16da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c0f6653eafc998229b16cbd52e734360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269f7199d7700fd3a3ef65804cddce2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd4ea893026beaebf52cc3a6ce5613362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d74241d0e98db8398c6a04d52acc3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45378b4b4c3f0a9238d978c4d7debff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00176bc40098355ca123726d31aa4f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cd3a374725d44e487fbe2cce0d822366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3466567027559c9e0036a58c68047367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac1cc89d803f053960a1c68c9e397f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f35e0f5919247340f24ed025c7ce97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc09021c645ef91a87cc7448f8afb16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547221a2b8fe4c01cbd608285bd3ffc3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd563bb46afc686b581b0773ab4ec123372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386d272646beee68e31034749301c3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1748d507bdec282347de9bbb62ea1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19545bba36881c0fb150be4dad2109375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a5b23540db2b491d5fd31f6456354376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbe0cff0511f12beba74a16bdfed42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f81bf171c5b6cdb0a33d2f1476d4d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce57bbb26522c3704d04b785ca4778379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafa8819e02c250250fd212bfab65f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42753b76388e04dc3d8fdcca605d8d1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d15fa648a3025468f48f855d3acb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ed5fc4881ce229e3f6039e5006f85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ac0817c89a0624c85c7998f64a9a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3741cd0fe42a6898e76e56bf6036c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fad311b91257f13c3a9b117387277386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903ee9c362a730a10f43bd600ee5ada387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56303356a6cd142644f80ffbbbf78b29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b8dd98269c7bdbf707291c5170d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c30c2c2fdcec5ab7c72438a3cddee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c8dc944874a6b3b6e139303a6e8d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727e6c8ac9b17391ee6a4b95b6855db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0057ac913f44ea42355a9c57a7346393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46606b58c821cfaf24cbe109701fc294394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f026ba8cd6df46051cbdb5b45f412b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343278eced59391e9f8da5ad29b0dda2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462133d77f4efd4f350f554cfb4e6645397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15584aad2d330a8e7ca2cd34a798cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e3080707fe185934175929680bb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b25755599ff0126a05c608a807e22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c0fdec1e2f78d56ca097b06be1a28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909e5659e683904ea5d869b23c01198402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43089153bb6224e902bd7f9da2a691403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77046584d14d4eee1515465ac74c20b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af968516725f6f04207dc333b0ed9e27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5b601e75f032f14e037b2fa911ccb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82f91ba07592987dd706bc860da82a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638c0ec501db90a1e587e070047edb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5ccda7ef49c6948cecd31949e67ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908bc22350e74dfa628d52f17a36d7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffde6d7c568e85a655628b0e33f861411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0a7f8a2f509d5fd34924c7714156c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf89a96f5a85535f14ddc179a85c470413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2663d2eb982401dfbf0378247bb3ed0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f769a2ddb9b99810e559faab552bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd659354bbbdc2baab358bf197a936416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa42f0cbc6daf16838e5be79e3172e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afb003053bab58f75e4014a1d1ad72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b947b90857e10d8a5f5cbeac7494419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fc45cc6678eaf6fdc8bcca35c4ac9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c994bae43edf8cbd5c2db831069c6a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e56f115338db8523f49874d63984e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e034926a049422c72a245ca77077085423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a91edad0ed7bbced39fc17a3ff4dc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc16f65989f134f7d8dc7a2f5307f1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba94c0800915459f3047d6c28ca3fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3c7f3a19a5df705e80da7c16987e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f30280d5c51bc4ad0e0c93e9d084fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b744ab3d4d6f0125c4f4d564bbb648e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811490f55e6c513553cac0bbf299d13a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9087c4b80a65667e8711cff02f811431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee9e409a459f410ceba19b5fe128a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89e8bf735fc5f1cf805fba1d091026433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82937e0081c9c5daf454cfab84856f8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6625f9c88e7b69827ac49362cb54d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ea55d4d60d453ab48e2bc19e7aa27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19c03d20a544081b987336b98a6fdf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a7d0593b849bacfdeb806d671b3c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09524bcad092ab0bb8b9003d46d2aa78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325afe4b0b2c62d76a25bc3f5e837d1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5701704d18d99b1089745d9c0e586e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b129b97ca14d2b1b379209ffc11cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48a967ed4d7c7bfd548f3ca9ff7b59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760991844de804e40c505201186aa28f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c977ce46d260217cd652eb87602046445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa09c3a449683dc8bd0498cab52102446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa108692d78e69208a51c1bd0099b9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2efdd5b143fc10e708ef546d3ed6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d93ff25e48d49505a0d3ea003e01ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb43c65c2abedbedffca794fbd9039450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf87526c599b50007e94f2676e3100451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977d9d9a481dab70dae670f8993f5e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a968f7a855b5ef463fbb5d744c0e31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476c8d6953f27835aa40f3073bfd279454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0ae19aa916527a4b410b383121b56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb76c5bcd9df7e2dd45a9e553d78f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0807cbe014aa54f941d0ba3ab10b9e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dfeb4dfda101832506c0e47d57d91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7cbfa591066d194fe225862a4e954459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a9d4221b4bdefe18476b5ce442c48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4504fe1c3df2e0b59438a695b7abc9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc30307d077b0e55146d89f2d77abe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebaf2f95468e42d364ce59f18c530d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910f6bf41b6e682acf0cf3744c4673c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41586f8258286065c2c7d68f613d6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cbbb19f7bb49d2871521b2e4a12fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d14a973de89e65c0cc7541192b41c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f8e65da1be22a21e3e1f35924830f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726add0afc139487cc2c3a65814650a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2f0102aed28137cc0e1dd6d5d586a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557334bdaed1c384f9df36b5e052543e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a92d4ccf1811048e63c12cbab2ad5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c7e87a6559488d732ef87a03e0a64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e29498ca8ba0ec2ad92714fb64f63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fbf0430c99d602f7e5644a26474e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b38cf0453e84a241d0c63f37344cf3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeacb500e1056b19cc6939a13a2699477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94ca1ec0cbf09c16286523676db927478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0804f1454598830d20d42ca0a8a30f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8a05dcd92cc6de29422508cb08f1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671355daa52f1237e97c94ad54dfa24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f097fd10a812e5734eeb6d918f71a7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80023f642741a10c7050f80d0485f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6e8e5578494d1b77153f1d84fddc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802e3f7700b02b73ef929b074f74e6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de96bd702e04c1cbaab909d3e758da3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb3a0ad669cac7dbc2d51da171d4a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8121bcab71a4e072045b09e1b3527c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112de02d29a81ed119ffe57c15a6738489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5350dd6aa174f10d30de898daef59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55b588b4e9077ea3f0cf923b06c8a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0410d31582cf57b9acebada7b7f8eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ac085248918c7b3e03bb06f69474f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ac93db1556f174adcd39244e3848e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3117e21d59b416c82fdc31f78a68e7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7c075bd99a80b697ed4a5454546f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883ebe47284cc72fc991f7206b81a67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fdbd89dc79a15cfbfdfb338c417b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af3ee211a889cecb3041c6b20eeff1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e52c3d86e84690a8f5726668f5939b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c191dc04cb6c826daf046353d9b649501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a498068546b93140b502271f22658d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672a4038b4d9b12d8486fb83061e54f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625623337d87248e0e77ee2b38cb7dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d6602c5e2f6d7fe971b7c90cc4fe4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465450ce0084e9ce9248301314279b06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bed41d385803f6ed80e286cefe927507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6665fe788590121801f9fc8675a6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6bb58c6144f3a475e9f2aef6bddf1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce1e7b9f5e6ee905b0f938e36dd2dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eba8e3de0cdb5335b6e980085c009f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab67a2d51a61b533f787ddeb79647b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ba62296b5d922d89849fbf26dd06e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5410b72511e4d10d8de1066802f352a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98e8447211f76c2b6a8e4ee731923b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971704f7d6e0d4d58dd470763293f6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836c7a0aa659c2aec91be54f6beb8cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462c622bf01d3cf1349057acb4525aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276014cdc39e1c9600e2e2cbddad91e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4813f592b48ba34f48bd0edf38681d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308883ff403ea6a1f2bdda71d6ab8cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb8073d478ca377d3105102b241e2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0501722ce199ad2f3af4a950bf400a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2ec3c765690118f742db08765e1a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba627db673be703b772ee3eda4bfbd2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8a53dcb5ce02dbf334e69194733c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125fb887b2826ca7d690488a748a2bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88869cf5ac99f818ba7d321d13e694a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87630cee90dd7b74ee2309f13036255e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93cd4999a657175068c05cd7bc08e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9439bff28e6d29279f24346f88aa8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e60ece43048acab14ee627a9c9eb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a064d0e80a87faf76b0cc640e2937f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762fcba2da600b303aef8d934e2ad00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3e669bad496ca0690dcf4e5ee59f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c88c4952550ec9c9619361aae0f1a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab473e2042407d09c17de83da9aadd8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d49a51849b40c74b48ee6a562bebfa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070ab11a5e8a21227cb5776530f7c1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2371068dd01424ab3617fbb55b2164540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d703630bb03380a31968a9ccc72fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7182fce0d4e1cce9527d34e79a8a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92d5051687429c5ab4a436f5b4f00c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf791b7f49471aac7f2c7d89d78c34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f4f5f358226b2d43ce1f8870ad241545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6ab6aec169119a9c89d3c1d41a132546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f175e8533d21ec67532b7bf19f3256547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10b36512c5582eb98220d080fc5325548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a3b3b64ce42bb7f02fa1f51327fb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32d0aa2a96d41e5d4ef16e10f454ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd5c3dc4599182b553c039156c05f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e860b7e55e9d5f74ab21bd5c4ed6adf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b94e00fddea45457f5cadb67d3a24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8807d7d238ddb76d847edc3e80333f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c574b8b6dc0dee13a25d5e4ffd06d6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bc477ca82283564ddba348617ed1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a36195cfbfbd4f2536b069f0685ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b80ccade5c6f1901b96749a4bfd7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83b2d9e2257ed2be4872ddddc0f811559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984b4b34a5ffa1d1d08d738ea5e9d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a781822df9a0655ea0a3c7dabea5c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac7a169f69899d1c89502fa788e675562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadcf82abbc1b30780159ae0aed0d86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62124a4de704398cd7aa9aa48f5ac8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5062b9026e062b405fe2699447abda565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f4ebdf314a195b59bfb3deb04e35a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115627c83639e24173b5d01e0c53d5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c119d44ec53ec4bf8638e28faae79b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5c73b1b3eb04ad0ba84be85efd726569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388ce97d42e1503ceb2b5432e9ec4b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a1403a192e260f6be76ae5416a8d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1d3e541c2bee6077aa231c46706f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d50cbb02651ae5ef03011384baec4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269adbecf1f771ef8cf812ab52dc483574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea5dbd7488c65ef505b3a951a5f190575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65197fa073b0209c47aef30a850614f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e499446b615024ae9015c4d375105d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76416c987b027e7314a715a6a52ded578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96e75ab57c4a2e10a0dd6cdcb013d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915db5c1bb2db20733fd12a6feced1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a952369a5ae2d378454983757ed18d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdb68343fc20228b0c50989a615295582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c04ade568024e9b4d73d844f6f2805583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513bedacceb07d4cfa7da0824cab0c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908be67c9477cefe944c02bb6cea100e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e84231aedd3187e3856af3028e74b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d86b8ff53de88e7087daa056a64ab7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ba83cefebf032e906a6327dac20fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67885be4f45da29e51d88944e6de1120589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c454a239be443a3249539bb0b82998590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507c9be6b7e833ee9d3dc95f45eac8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128f2567a14265244fca8be18c2f019592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408239f5dc8a64845ebdd20f65bcc850593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7ac5ef973c810d93c82884e565444594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4781a04971ea3509cf0a9e7e10443a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a46671a166a75b0f2ef39a706de811596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f05921c0122e959662464b877413ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e07a76c906d825b2e2c83a814353a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091f32eaec484c4b3a3bb81a7b040d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ab86736f1d5f30b3054851190e876600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8f529b3c8697e3169904d9ae62556601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284935a2f073428e029e6c28daea187d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d667a2e27e5625d7533f5ff2513016603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91981981d5416475b151aef9df7a809604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010d7011ee1b0eba931cfb53b3c64b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37115533c85427d11e893512e87f9c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6dd464f724b0e0c2994e6ae065442607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c813c4597c2019b2b1fb9141e9e25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d92fe9020ee79fffdf71a7bf8e379609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70479963c4ec9e76797913fe77fe4aac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42577bfc24b0b3105ed6f173e8f05b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f463a3112e3fb7635ece7e53ca220d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f359e97a9d0046b1b72848025b6ba6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a61b4e4d23677f08521c3589860479614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6844ccb682d651032cdf1582e60daa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908877867fc87691a4bb7da2e2c1174616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e50c05c84eed828ad3a16bb7e4ce28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250e2d4e262442a75c2ddfe0f732a66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22381652e416258207db24238ac25d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d914e95554502c60d260213b477b141620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c147ece621579b7e975effc014376621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e635b36d045e97ca894ff443a252d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dab52e0ac0e5ae60bc0e6e810b2f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bad2d73e0fe04d086c5144caec55b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5a79ef9f84d2a952a707a1cff7adc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156798db0b68f39e7d6c9c28a240955626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca832cca07e9c56b0c2e8e4c9d50f78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009262d3efe476d0d16e49545c4ad00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eb30c6ea78fc00fabb8ae0caae1ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d397e6a807029e6eef9fa2241cf8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9e8c126fbba7d7f4c78c206ba2612631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c22b90630558186f2120736232bc5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088e4fcec2b3c98be58db2bf137349b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bf7b0ed05b013ee62621ae1f6fc68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3370ee29e8029ba3d47894f62c83af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f0149d6658dd134a55396fded0401636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed1f4a113784ebf6df54d8cee2d476637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f20c2a4419e6a0091c64f3bbeef74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8954f98abc4532cf1afa3f4b5f825ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f176ea039ef1a0e54f0a75d20fceb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa992708d969ff534a1339acc4e5ad9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f6e122319340f10ac566dd68ee571642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026896d46362479f0df2c3cada3c9d4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62138d2656d18b39c54f9866b7e30056644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4aa9fd89d1f0285b31656f8f7091d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18f565da41f769c341111040b63a1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23089c039b2ef0797b32c53c7ad8ba07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765eb2b9d25503bff3f32f5ba872c98648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cdc14c3a948dbd09d6145040f6e26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c53694dc1ab6438c3703b72542e577650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08f60215d8f33d43778671ed204498651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943b78eec6982bb0bbaba92e4f15264652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0fd97a8265b5032cfe2778a1a6912653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7430ff30986406bb5564c47197284654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85d7ccd49b6b6e7286a0f503085cdb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2416f108a5ccb0783bafb2bfb5586656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ed1fb02e7fccf362756d4a2be4067657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4a51e6ae6bd7b95289f53f0fc4abd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca7e318e400a6136ef338a5c44693659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ced5aa43e25385aaac56d4c46f47a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639f152341b8a2c8daf1fc639ec38ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f488eec72173f9555033aa17a94913662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd3265fe7368c59f9317e95b734403663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c9210d9834779a192bce2de8029a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba58bd51be79796924fbc125f75dd6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556c5399fc6dc24a63b85ef982dfcfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592df0337ab533d67adff6f39d74e75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4db2091ff6c7b62569cd38b22ff41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cb889fcf2acc65493e530a2fe17c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85ba6b46aaa455a509a25b41a83178670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7a03d1478f5f01660547e10e433a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218de919b0eedf73c849acc475d9d6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b734290a4e2d946fb95860f906cc79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2f87b2a66fddddf39a1b71c410449674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc94fa5755e7c877afe4c75b692d17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611e726040235236f253dd11bb85201676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50602d2d22ba63480993471332d3faaa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292b00c24f323139139eea8a9459092678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f206142c9fed696a0e7b27d5b77ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b932215b3b8b1cd3763c186507939b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0079a9db0f6b49c0c97b55501078a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c597949c982627f49527b9684247c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b57bca76fa16bd6dba166ef71704f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa8caee7548e9cf51f3c6b7998c248684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1bcfd770c2367187a3d406e7a9af8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00628ba17d63219c7687a6b44b82a8aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefe4b0afef7a2b8b4862a381906d96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3027e04ca5ea89e17bb489cb599355b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7d56fc64ce86a6bc3e6dc255d24aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f44b113cf3c5c8b68279b0657e6ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d643ecfa68c3bd2d3ed20a5916bb8d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed100933d0b58e9606406237a29c6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c96455f46b57ed427c406af2bc7abc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba31203a6c8af8697b134f7117b37d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9705098ce02a90ebe3d58383c45e26695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cda7f1149c4abce808c91fcc37c489696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb4a60f69998e890aee21ccfadc113697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e96281fad3e833ddf22c4fe36fcdc3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209888de1764699229be87316f3685d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5732c934c550d0c36eae34e842288f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf47618f49a9dbb49a9d42a8bbc81a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f13f26a3fd42908e96233a33350a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd565ecce7089a3b2c2a7faa7f21e7e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e273622314128a7e92e201e60f08a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505467d361e286a355a9e6a35d96f5f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b5d10cc2948588d65d1d4cb1ac5e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c90d5ebf6b95ec7dba64f25ce3592a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda42eab1453a16aad0d9f0bf998cdb5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6c4ef69f6fca03406ad641dd7f5c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb2c0806df68ecf4835a1fe7e74b68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85c5c454a036b64a31231b74bf4040711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c1356fed547c1fe5f852bb3e0465a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03199b9849510241e215c724a41196713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c366b0a908135baf6e24185b8650561714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d213659c628e1d3cf997f51a5394c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dc8aaab347a9d302048edf1cd9df1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9509bdf37a87d077a1d13a37e4e8a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37544522bd6555f34583dbf6d5568d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c78950e0387cd975c519285e72ca3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f481f42dd06c308ed912aa45d04b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2251986ab4caf87b99ceb5565fe96ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61712b706cfdbc3928e644ccad7d1c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648a92af579b0a58a29e00b2db82736723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c401ac1df7bce45e2eff81f6aef69a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752364e5f7eb01b3a01234c31d2795e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3c6028d264c44609f4ce54d9a641b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaf91401a9cea5db59cd855d343a86727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbc39e562f93649990260dfa10fa8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cb47474f218cf87694f37fca74078729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15bc5034008c2cc024b861076e52bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132c879032b44492dc8258dee6ab48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30550636c042ce8ea9d9095daa6d2615732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efa5a4af485001cd6afd458479f6f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4346dddb3bf67a2df93b440c9b129734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473661d7baf9f9d3d257499513db153735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bd4a4edc81f4877f15e1c2bff20ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5bb630eefd2db448561015f17ecbd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf72039452aaaa037d005658bd6f518738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4093d03c8e856f31523d4e0e992b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c9c6400af9386d060d736c15f5ff7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fa5fbc47ce8d5877384aae0630d11741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142f06667fd96efcbb8af85bc6b0760742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d601249565b5921bb550c19f5d05ff0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4375050d1ff449dc75f45446141a2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aa113770a0918838ccf87f18df33d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abf6a7b4dea18a71d90da98917b235746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b89a008deccc7c8aeebc19b5ac3d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8250fa30b5628ad0318573f0b861cc1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34680359ffd204feae11d969e98db090749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210658320c3a1a004aca7bc39050f46d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145cc17734b304d5c17d5cbc5921311751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea249781eefc010803af8b49881095752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c6ea7adf698f6a3e00f3e387d9f44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6368a1b74ae999dc55c752c4a46c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c695c2f9cb4ab0665b78f18fafc1f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa874523265194c3df728f37d5495d74756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37b447f4b7d687e61cb12ea42b0457757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ddeac83fc44177119637d371f7cec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623572db339d87c25d66eb15db89c62759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a86edec96583f628bb37335b3337f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f60ea94332ecf5c96823b30308b0d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe8437d29c5ca7f64ec73327bbbfe7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595d28a31c0759d8bb91ea1a65b7a95763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31b8b92aa7c9c04f8fbe6622d0ba87764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8b1d98ca91fc6007ee5c040b01e7d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb8e273b6a5850e7c14d8ae1d7fcb1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cef22bd5b5f3107a9aac80a8b860b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618f5d31b4c7befb546e5dab64da482768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73d9e765fe2ddd57f0df725bef0c95769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6c13d5cfb7733a2433e374e5e2b75770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48632c64e5f39724079057f0643f71e4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c908f34305ac55aebed8c55ea0a837772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2910607d2c7bf0ea243ae48245f171773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1042377d0700b6f70a9359a14780dc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794848c5d0394cf3e8c4d8087f13da6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aee739ac610605bcb4ab902fdfa31776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6f8048fe5fd084e8d2bd84f0c1d05777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96479f1192a7d4b80551e1e36bf2ed1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11155683bbe29377afcb41524330aa9f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcabb7d56f76dfdbb7d1d4fbd422d81780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab24c70a467695b8aa1b1dc82c5764781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730068b5c1a4f45f18d8554f04c13324782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5b9bb8d046b95285052565e12940f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a84f19629c7054c2d8be3862afe0ab784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dd8e0a43d9115838d5836b26259d8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178c83084bfb17701e6b9415ad0c629786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e230d29909ac98202c299380e5d02b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1832710f17b92ddf377e6b2946db9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d901db9a572cc5fb3fdbaf0ff18dbd9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6d8f38d007e033e136c6a13c173f1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09512cf5f1e1b3a9f1a946c6fe5e679d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e786a5c0c4f1c94f19546b250867ec792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a544b14d6f82c84fda035ac582c2f8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793efc10078439670844a88e0b1cee8c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5b3d9fe1a016efea0aa64f5d85bfb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ca16c1dca58c21ffa0d65a11a01e5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32891c6978e63e14df04b0b4f7ec4ce5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a562781aaff38804cabfebf486455f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a73113def97acb842e08e9399acd0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60551ef3f42d2f69ad3c6eb4ecf0cfe1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905822ad9c91b8c40642b898a4758d9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e21e761b6d967bd6cacc73ac37d0cf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad312af0aa179d11636edbbad347bfd1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31283aa5804586d63e39444ee7206006804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617ffff9221947018757b93a004cfd5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e281dbc74852b55a341f2af725a4b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf99407c1c72345d30f77aebe0ccb11807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9c6e200fbd4279e795b541298fe63808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49febc7180528d6ea24f8b89c36e1b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332a1120d5d9a0eb1100dd72597839810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d4b3c4759b5c5baf005795caefa11811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5827d05893a0ce5c5f179595f76fbf1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f72db2c5aa3ad0a87be6e33f6a72c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d29785cb0e26fa4b271fd7168206ce814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dcf9c20baf9e6496c41d90ec62d16815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc11711ac74b25e50c22c9600b8e0b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c34c5e0364b8b3808154134882a384817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c91280b7a0fe828576759a54ec0ad9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcf3ee382d479a95cf842e1d02118b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8fc6e395f7cf40f2b726b03333d7b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcda5364dc816e7c0fb985fdb03e8c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c4212586d42909add91b10604b1c3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9651a0590edf18d473ddcecfa23d0d1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccafcc71716c2e96e90bccbc1b51a54824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ce757ffc97fac58533d288b18a9ad825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596882e90f9e501d7a074e12b9b0945826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e217fdb996325fbe8b0cbd0d1026a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dcdd89a1ca1d3ff30eaa654062a8e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bdd3b9e09c330c25189d478ef52e0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e095d1472f3f7727c8251afdde5c8c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d632e7913480c2800de36c794a0b592831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a1ae0356138c78e008a66b3590b12832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a59a20d06d50894d23408d69c8711833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4b807707b23cd4b485ee455cfb4b5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15050bf4aa8b67bf1b2fb16c2b6a076d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb80644dedb2b50669c4e97676e714836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3841d80f38c836ac08b765d575db9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270594b8deb4d22d0e4c9aa68318bdec838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3a866c480d9d2128f293265af0e9e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495d1c58e9fd8e818c9fb0899b6b67b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b132cda66f652d180c470b3b4a42bb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca676ba271f032be2255f963eb941b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b25b70134771077a4f671761dbdff3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624e3174612a5f3188827634c5fa123844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22acccc5e3d8aa2cf43c99ee4bea77f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62583d182bc0b421af24d87f9f76fada846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c50f859753e28cbbfb8f905bf753ad847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be0edc520ad5998a5894bfdf74db5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ec143a6e5f625b06706a52d12314d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418ddd6b44dff40f483220eed609aa2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105caacb110e35b366a4bfbdf03ad7e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdc3600e779d989434d490bc7fd5a6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0750dd98a49ba70c65ef93fd041d68b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be90f143fb9bedf2d365b01b27d21f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091bca612ca682c5fb2c68662ca7021855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefb5608dcfa398d3eb7c35c8961d4c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ceb2aa9c09a024829849c560a14f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83669617f2d443f9d9be52809a0bebea858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c996d4f7ab1a409f2fe910b6df76154859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65567cdf125081672c2c8f091f44d2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14742be478c74ae1236e8ac2635dd5d9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effa3c8dbf6cd1ab3c1f85e893b1639862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906743eba752302695b27b48a1bae87863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687ac62160f9dec0e2cb25d4b664cee864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e14c8641a244b51fa2a481e1205296865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927812678a1018b1bc7eecd31522404866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb9271f677bbbc17e6efa1c26f2a3d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46453c978dc984ac26f94700ba1b5a90868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cc92f9f3da690fd3deaa0d6410751869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18e577f369f6213c047ed8a88eb9d8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58664e31e95033b2f3848e4effc456ca871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ba100f0e31aa7f06cbf8ea5ea1f86872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7e9668adfdaa409ddd4c0e9161cf7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d53dd10e083d94726139d7103d930874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090482239f34d49c57f188f49dd3f07875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f18ae6439fb9bc990a104c77407d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af284159209ef43add9cdb9c95a19f7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bc70e77e2f946e4b21985ea30d325878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c771241bacee43fbb21d6a18d8a13879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc39517238e6457c1b8e35707ea292e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3dcf149d8463c17b89d4f68aacbe3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a9a5332377a834e346187c2354ad4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b483b196a61ab9c7feb34f42e262f4a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034b25ebd59765cefd019b41b468662884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5700ae107544b7d597a938df7726e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bc91eb69d507b0d0f6414954c0b2e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e8abc755e89b4c66c876c898e19f7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d011b0feb175ccfc94824ec4fe4a99888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb05c6fdf0023d0369f0d8621f3db5d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f619ea7bb6fdda0936a988da4f07b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d42623c150be40c79a9cfcf421ba80891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e5c8bacd35ded5b7befa6513a06ae892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc671fd0d52e346a589e5fabcc25ec893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82411440a420c9e7ab9085b42257c6e4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4854062ba58eb43be8559f07229cc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e02306282645894fcc60ed1f220fc896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5bdd982fa93566067533ba57d5abb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f356c9c43e6ce39b6404414769740d3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5dc359ef80f83bd5d5f0d3ac8952b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba9816348ebf4eaa8719f0074eb61f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51b545f281983115690f0b898d6761901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03b01395cefabe52418d01b954361f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64e8ef61ebdf2be87661b1882936e7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6cb2b69f3a56501a50bca789e0ab0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089364040ca3ccba74ee4b50cf35bbf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440617b9c000b0c0c013f6acca0791a4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c0c24b0a5ba846fe36df9d6d84ba5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce10cae752014851fd6372d65d893e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2c97906d6b21f0acd76b17b73f6b3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b575dbd1fccd6f305b109e71a1017b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ab56ba286d9a2a3e13f2b2d19fa6d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252d0821b2e21c7c94ce773b2ac482e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57136e3f4f23fbef5240e713dd84c5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43f3c871000b9a6b50191260497873914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71163de4aa25d0a21cd42c45bf173a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69530bdcf5958efd10122513e5e9e5de916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a84277e257cdea958028627b772b98917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0db5d6995032e872a564021bd0fe16918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319ce97c47a6015c16e3e42d79609a4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54d038d8387db65169bdbdfa9d4fd5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cc9f97aae06222e44e02fa830fec4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7f90728e6f78bf726fa8b2caa6e34922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8758db705579a5f2c7004ba8592623b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2bae60e8127ee1a73478b49e916fc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e68bcb36f116eaa69e79795375ce4c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552095f6a4a3f2322e82013ee190980a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8444197d1ba4f1ab3d9fd53d06ba6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f2510459e475c7b037185ef73a810928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc276482a6197f0f7a11082dc91280a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eea4cb760bb9faad247f763c13fcc2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefee46f96bfc95c39e7f1b48d6751c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f0fb005d0388c734a5c26991fd3e3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292f5497204bcaa95d779198ad6e0bc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f31de5837ef3f2362482fa00af01fe934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114781dda531b9af159acc1f7aea494a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580b81cf592e06da1c7eb53880aa5e8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7d62187cfd6c6389e9c98478c6340937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734f49695b78bb782b10eac3c71efd5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857b09735e75bdfd278883ade958d5f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81275cc743945c2bc7deaed9e82dc200940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e62d3895507b88c75c5b1c7c8095b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e2d9e0a665a3537a9b60f750cd1b2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03391c55135b065684aea2f042f95d0a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f014c9c0443d84829e7fed3fd0975944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cd5089f35a9496be86421a9eeb4fe945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db27b24cb13fa22943cf87d151f0c0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea723fb16391b13e9d7da566b8c03e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575d9f80b666ed80d1e887eddffbc33948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67496da19fbcbfc5260da53e6b1b8661949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba7929aee54c5070dd2e86a210595c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c763538723b2077caf12e2da1a2d26951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dade75faa9b47a7ee681f6948d9c9d6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aba1320883f5794d361c6c5f4ce0b5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcf6c7324634d96e9374c0b863edbe954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34245d47efed9f62282e521adc11171c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23da055c70d507ff74ad238c1817868956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f05fa1011cf5e26f5771495643b50c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed1d4aba2444ab6efd152d31fcadd8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d4a97f31428aecdbc7cca6c91e366959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0bd88496e6c914ce70d3aa727bbe3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837590cbbe8c3b0b69eb5fb515c126b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf4888e57a28d03abc0325256cb901962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cf762e2b6d9e1ca6bc701bba8d4dc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e778072dde82efeb736df348ffa37964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5d75eb4830f097f6e98d5a3fe54e2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f187de192da99012e152bb24ced3e63966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302815e576d12acd45d6a99d613207aa967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf10b1542c50bf72a3a289c8cd8e27968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394a785d1aa553a8db59ecd0ab4704f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe852b4660a87bf6f92bc99f59b3411970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e67c953da1c24370779a8b1e6f560f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b291aaab8ec3912b878b8a48035ed0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd347d1583eba4fce1856f679267da89973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfde9cebacf885e543750dd712c6b57974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1c5a0a7aa8a6053bcfedb17aaa64b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acdc056376bd8aa07584a814566309976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d861647fb01353ab85913a78fd976fe977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1cf74c11e4fe8cb68e3389f783fbc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba25387ef91cf418ec4945014c6c8ca979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6d481f94c1db271e51cfb81862da8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d680110ca2225f2f6d0ebe59d0b7d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e50a3a85682b967e28571ca07d6aa982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad125e44de42d376b38d86ecdef9c3ee983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afc8debd028dce45006b2e2f712e0f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339a52dfea234c8492421d40a126264985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d77371fd342aba396589605ee762c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef33b558e4c23affbcc2cd47e1b4e4f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280359aff566f9c070d11e9d8d7c7a8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebac782d19fde97b6a29a40c81c8e9989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f6ab58d4e53704cf7e413a0c240b9990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72dc6c3245235dc78afe8b213e4228991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc738084a279b9b7e5e423a86617a519992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1744f6b3846d6d5add71765eba1aef993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc906e8702cd323f1e98c459f06f1795994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623009e4a24710e63f948858eafd6ca6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23818357b2919f642d9584adb035f46d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebecc2b2c594d2f719f26041cf89ca9997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>