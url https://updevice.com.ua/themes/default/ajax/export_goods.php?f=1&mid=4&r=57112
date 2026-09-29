--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314b23affb60f1f79dd249bfa0d8e5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058a23bd70458619a120e807249c6672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc563ec95650c9de623346b8e7a6183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bed6b895647f760d6773cd18cda214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27866fefc59953ffd3cf86d7d64199545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d250087da8da47b21575a1342312be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2232f071745a9b555c35fc742a0b0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ef9e43257e45544dee7119f8e82c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ecee13ba058837424df6a48068b129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa46049caec1442ed51b8da6cb5e9c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d8a1078de1fa694ffd4793da1da7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01ab0ff9ffe28c9337b1cdeb1932b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7090d021961d5863d960666f03a082613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a361e1dde70958708186656bf9053a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d72862b82f6ee4ee3dc2ade1a22cb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52c5ddbfd1d2bc18fee52efda6fb8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc3819238a5c17410e574051bf5c5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d65076cfbd8944ee9f2ab4ee56b49a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4ea3bf9584454f391079b6398944819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d1b66c299e5a9bf4d4f09efb58f3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923ca60dc501e55fddbc528e14aa0fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06a75adad87d50a8e599643964c64722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161f366f7851b06937b98b89567d8c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071466d8de15d7a2c87af6f82528e0a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8550680b87f808ee3af1102c65b48625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a43c42c6fa6cd59a73746db5411726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c2dc2d241adf56076fdfaf4381c3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a021df64fb1147433cc1e2de99f9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b54379bece3431bf4c606f428637d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9019a6b13dfbe9ed5d6c00992bbb8fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00fa9e8d1eeab95252a030533207e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015405260fd9a94f23a83ba2fe56328332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33a8c8c075eda91d0a92579014f50533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39437b553c687d8f00c1cb052b6d0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819625567713b1b170f0e7bdd065c55e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896377b4c146899613de058538e52b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a85b5469d5996f635dd8ae4f378bc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eab527c9863f8dd77388ecb35ded4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f4e7e165c9380b720ecc3b9bb0f6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afe0105c8c65bed75af5b57c91293d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b511dad28bc3b54523d66a2147efd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95717c2c201568734d5afb5c2e71014342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aca3c3ed6aa46c65a47b7a20735eaa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fbf567fec6e4b7f46e4ae8acc14f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556af2423bf40a2b3a349e19cb8274d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61067f9b2c8aad31b2d198e3a1c7791246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c1ff250917f860195a17bc0e44f2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46120f7aef1826bd97ecf1859fa82c3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda8df0a49d0ca352b085c55e4e6dba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc31874a7cc51ef0cc10aeb5c8c00850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe778b2772252e9c91a21169e5093051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaedd05978b51a007a730e342bab2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00336d28260178769aa5eebb0b714853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1295065190ffef8c7ae047c192b7fc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be40237c4435bd2647fbf946db9ef555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021f3fc4cb9325a281ceb656f86db6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879609a142c23557efaea45455cd32457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d350a4cb12a76e4d8d3ec8fc948b73358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cb447bcf22b26122095afc6fc28c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02124e3980607aad88f9a1c527082360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2775996c740cfacac56b4e7e09de7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee692c52ab9d6f97912228883d5001862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6519bfe83ba8e9179163112c30d2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738024e2cb1692666baeca7291bdfd6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bdd190e34c8e4dea989b430ea2b1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779ea6b96f8237c2746650f0b97406066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec8b8b061fbe9a178af9d7096ccb2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99e56c358e72845c768696b1cb1aee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdc0f4b3dad935265d9e6b84a5a70e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176bb7ffd86e2fd281ddc518af221ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e9b55d75cd065436e60317303cdbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93e5985a0fa97002eeccbfae5198d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb1e6d795dc902ed85b925b4b5e66b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001829275ae7ac9d42571b89d508b9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454ffe7aa786d66c1bdfda69726dfb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511852164f6181796010228faebb8c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162965fa490eb53fb0975db6529d589177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02f5c0e787904dce2ca73a8dafb50c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad1649bbe80896f461d15d4553b5ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f258e248796e37b16f20cc6505ca680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed3fd1cb9ba87465e237ac977eb10a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a476d4223217b325292da1744b0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4d74a7f634fc4916392cd32fa0e0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ca4d83cf3f2adde18ba67667a96fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85f80ad2fa24f45b62f56a77fb662785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651e632b10546e84c28666e1b1ed53b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaab521d4bdcf2d998a15eb8538ef0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284181b9de215a18608a6827864b2f0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800636d1296d2d508dd8a3cc2dcc037d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31eb4bf00ed1ba9a3bb16a1500cd8ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233743fc024d09a25e727a934d320c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a44ab32556d592600dbbe575680a9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681964d42ca63b6413bf340d3a74f2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0795e4c6b09b521636f329356c7f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eafb0117e35a91770df6239f9db41695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24055e503a03a9c78e8ea6846da763b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907303f396d20e3b8ccd21e39641d1f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828fde3809b8af585254e0df66b69eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec89c46c2dd0ace6875d1eb011ccdf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fad1fdd89160b7ab2d2dd742d3236100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d9a138739f9bcf2bdbfe4c4a47bbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8071491f9346c88401a9171e524b5ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623173d7b8d1a48795a7d47e0be6854103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d310a840519f514ca0bca52ba44fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279ff5c24868f093635818dae0c60ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd85d2b19a80bed199558a5565e1b76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27030fce6b3e11303d52750d0aa662df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bf0f7837ad533f9ddaea8f65ea700108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18611f512f41cb4ff917611ff37bbdb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b35b345f459203ba4c8db1cfed19bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676cc94de3ff4769737e699262bcc17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6b9ff7a841ca06cb77f9a2621664d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd42c26847255d3a1c7dd8b016be4da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e5c93e7f8f43300ae71d27c281ebf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398fc92096d02133378ed19b961513c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b145fe4197c8f5a750444776c06db7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd13b1829fbfaeab01c3e50dd4ce7eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b091339140dcc6454df439d7cdfc2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab951f48710793e328aab1e87057649119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ef19f77f2f4e437810e7b5fb87104120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e3d75e5364f01105fa7ce70f3abf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce28c625fbbd8b9f6d65f8c6fb8fd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c903ffef1c2233279d5deaa54711bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411054a7fcf1f767cd500808bb5f1938124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e79a529236b9629add1b4b132fa24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247ab96dfb7250b741aa76b851205cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a46b35abcbd4166efafe3d2498c30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdf2ccbb3140d785bf73b5f91bab27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3640df06972baeded92e7b7d41ff9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3e159045ff340ecba62f4f271aa74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faded0e336869d4c314c1bf81f587e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d651a1b9f1dacdb076b9c9d704cf0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85386a601e0edd2c60015ab2bc8aae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3b421939cce066a3735a26a62b692134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2fc55885834d4098d1e1e8cabc32c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa5878d8a515a3a1baf7a430df534b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994edfc0e85e6636041763107da40e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879daec4625cc4c9028d1cf53474032b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f4e39685c4aea776dc2710829dd32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732a2208f60e16add149fedbe3b7e79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42295d635fad7b5fe244d6eacca41043141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660a1917d52b5210109801177140cec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318278df2a85e9667cb94222b664db9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1001a45d7959be50fbb60823b68b4e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8b4f73517fd99aa9b0339ed5842fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a498c3c1f897e512e9291ada395ef54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a9d63536afe9c96ea6005e4873058147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7d9bb41dee7701adbef690889b0d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c4109b147d36c546df5cb3382c4db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2592b75feaea68b10bd9621b2a2a81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106a5bc3d7d0834a43e8b6d187b6a78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd6728b373a6830db077a694e9fa0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680a67abc15df4c8f23b2cec40a3640153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1e5bcaf2e008903e4324173385316154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb90e7e0672c3a2037d5dfaaa463f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc982dfff46752a3c0a4f4654dc5ce3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dab8e2c99f94075c9ddd9a262d6368157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423be63c1e0b1ab0546525149ed6075158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5f8a1f523a4b9bb83c8dd5e58a0df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d33869e567b07de43fec5963c74dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67342031020c8d2509a9f3b9e9ef66c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abeb73028869f49347858150f384e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df459384332ae9aa6e0e4f42bd90c92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c633772f8083538db274f1d22b060164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d2c5f2162143778c49dd56cba4380165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553139445e9894a9256074bd07a1256166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ce022392819a5841abba8cfad5aaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef5e3c1e138f5444dd1fd27e582544168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3e16e84fd9952a34b290ad8e1a9f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4189caff5f7db9fdc14461f5d2e454170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a99265e6124bd1138abe42a32b0e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17b682cbb8b3532ee1c0b8f25c6320172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6d909d585b3e8d846b9434dded858173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8801c3623e238d8e0c68aa188f07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9caf6f8e91f5c179a46ac48a5677a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01434ac7da57b3dc54fb4685bff9414176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad001f1c456543b3306bb2c55aaec1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c1e572678c7e1bde6ec99647b8c6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d93387da563c64415326463a68bcd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f9d596a5cfaaed5d2d70beb3a411a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8616d8e9d4faf93cca17bb559bdee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af8f23bcc6d849e07d49acd6a3005f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaa959681b4557550faf4f41f65898183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0dc4b61f651d8998de4f34a9a9ed6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceac61b6c93ee35a06f41444ee7f17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f4bb4dd3a957940dfb6ec0445299d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a68112a700c30ce6642057bb0956b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c15e47761af1e8d665e542f6157c45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa6a1345640fde7ea151dc69771074189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b73b7da20ffd178fbcd156a92eb53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3752428c7302d1f8551f14318764c2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6956dd73b781c585f0054d88c4ed5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e382f804408a39148b7d0435b2a4b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b6d3d705c171623a6eac7c6b7e13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc978b2e2040155a8ebfcb98afe8afa3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb32af0f9d944a11cba8957930fb7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982be9532055e645eb1d9ecb01556f66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca46072f3537afc6f83cda0dd23585a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e2302b0c625ffb1ac4b7f9f508d99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5acae1638cd8783dbc11c564872e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31566466cdd7e886a4082851445ca75d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c3927e0a14adaed28e5836c216af5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38186f973f3962bef5ae3fd7e68d11eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a56f6a8c9da99932262ebb93c2b3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bbf54eb5a8eda2f3c2b35af17c90a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d20c9d33e99a575bc296feb24fdb97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f225709feb170c5051e36748c96e630207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f94f014d9b48f36402c8c72628de33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cdb8a78f8a507d8024f9613bf1b94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912aab8f61cb1f65c21444781711a94a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b305193998eddeeb1c2d66731e840211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb310337b9e9f62cf1f59f38ba9ace38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c40f94fbcabc298619ffcb16f337213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24582cc8bea28dacf56a4d2e14afb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6479c78ae852945f7914bf0345634215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262fc67ec181aa248eabceb041f5ba3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e7a0b9ea524808b489b5525078c88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0650685aa9b36d3a8d9d19ae244af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c386b11b1b5397016bf01ff7db71fc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936a4a61108ea85e2b5145bfbf1aac0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5bc2df4918b06f102412544206196221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90373fe69c11a76bbd3dcf24f98249222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f1cf7d27c778874e1b025f47dac3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a6cd9541eaa848eb597b25bfbeb56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655965acaefd71fbdf9774b942590ed5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc196d64a4853b9543e7696c0f01715226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf31a52738be7a0df330ad6d38da869227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f49f2f27ca513c972901559f2614d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510733f9bcb77e9b0e469389024f14c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6359042ee2dc554ee16f14010fcc432230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0103f3554ae58f8a9c9abe3f6e947d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9123633aac7ab04c41867d16ef4976c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1db80295d88d26e2a49dbba2285d0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7c3f3a69442a4785e7eb11fa5954f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ef771e5448d2244eb85c0eb37e8eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb3e87e92b5f44cc4e7a0ad28cb3d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee7f0eabd23ac6f88d519bd892ad37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a57dbe45254ccef9e485f81093807f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b644e1abc583d08f155baa75a1230239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e13e0878517c17bf4cf62fe42dd55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18e4ec86d5af11aec1fd908040a105241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb5a987a3e12c90f5bdab02edfed15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcad809543a8e90afc698b0113ee03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a9b7f81df5d7f236d306c63bb5831244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda5fa2acad27d5c7353fc3168a21c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd5b898505e898da3592c00fadfa57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7c0ac8cad61535bf877553e2c56f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed834b481e25de3658745eebb3668b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f3030095591e941824d2916eac48f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d51f693f232106f692e0ac61cbfe5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf96c3c4215c7e3a9517711ea86702b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d93e7a4b58f06ebc85823f240e296252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d96cbfba631f1e17fdc1eaf0e5a2f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a9ec69bae343e57bbe72ce684300a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406fb00a3c2c11c5009b995ba8d8405255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e4f54508d0b7cc2e8532388879390256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f00247d1ec37bcc68150a13cb7011e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5048b6a03c817d3ac6fe1900b1445cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a7543cda6d4179199224da8551b6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9035f8231d254023ab00cf256092a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d48a05211810a17f6085cf099aa33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba42b4a699a068839463d811612400b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f107ae945a8a0283a8bd92b4d5f3662263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf686667c0fd5dfcc55bf43eee5e1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07847ca0c8f52d9e4eb06c017e3e6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6f385bc9d19f296653b9ab094f75e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101c436f380c8b86772fba6968b72d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e28a3a3caac80af5149964f0a4f8ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb547c6bf9db00c5ab76ee34445efa4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e47d9a8856fd6cea24d1241a728db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95b969b69ee477d5f9a147ffe4d8b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd00901269a0ae6be88a71f9285d40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c3cd90ee46157c038e41a23dfb05d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838481d8569c529c9321af946a304fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aeeb755d2118b0df10b41d404cb4bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd11d51a551eab1847ffd5408bf15a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768d368fd0177d26d2065837a8e57ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f32c21c73e7d1180597ad8f224e1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a69d45fd8a5108dc52d1f08b593ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace64f9ff8dbc2555a3848accaccea61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e0a464e0b2cb19bdb0cb31b8a8297281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff18037f7b6809534c9a3d1d3749481282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade6ded432f5c557926b21b03286187283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36ff0d02aaf0e7372c6a3e7a76b44a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49f72fc44113d054876f7d4ac89dc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ab2ce914a8899b7631fa2f1f20b03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8be3ab9e99fd737a1144cdcd2dda15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c4fa0c471d9aed87a64a2ce14c1b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d2539e41c4f6f0aec09adf7d3a9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066931690e532b707c1fc33a7549340290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ed6922a4c1bbb9b21e8c1d3acf485291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642263c55ed8c61febfe121fe51e7a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f9f4c71909550518633969c11868e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a18043e9db6b7c1725db10e3b6e3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ed69f6478ad31395b1e65449c2b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38135ee13c0966a756492f6a742e631d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e5829afc3eaade00f3ee199ab5d5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b668589de32f9e659deda69dc64c2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1743be5cf7473e3d28bea8ab496b90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d7147819f887227a2b24ebf36fb48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8066fe8f030c96fe3cd16fea4a2d591301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ecda9ac5ca5543c2975e1803f5c1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc61c496940519641be485884ac6278303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c5f4528065b9da17515471e38f0f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d306153c3fbd578a8c5f9ef31a0024f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cda1d7a887242917898799da5c962f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2785d461d0a2426b300f4f781dbb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b951cb83ca3f26b0c822ee07dbe85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7ddc82f511e16b7c15d77c2d81e37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d5f3a1b3625c1662f5cd6d2ddc579310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d3bad6e0ce9fb9716c1d1ba2a1feb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2077de48926833042cc20f82182b2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99c33f768d80972063738daadf7e32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897266552648ffd457fddee952c38ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bf7404dff459377aede03af732fba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69ef65663b1c85a49b3482b6ba5364316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aa71a5b75fb2bfc2074ecccdc3f19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1c6028bcc416c0099ddb6288982d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68220a3bacba31c96d74cff01a44f35a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e493ea0e12aebd8a9b8fc84d255baae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e44464bdb843b19b559f192391554f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d9a56d18ece80f49e97fe7edb4adb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333529f0aac9902bb5aa9d25564d7316323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d7278d966bf862425464d17c924c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedc2190409280205480d92e1dc39d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ae817a9db6d515fa1031903d775b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb639e259d36d72bc9dc9f1758bea34e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6862b96c8ec7d73019b6fc2554edd3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76759da48a1fd81cb270dd8484c262fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd0014c693ee5c9eabeb2dc668958a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c50ea499f76df8ce9aa244493409a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70810c028ea3aca02459c5dadb6a7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d856822f004286b2afd81c5cf193d6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f117bd5908ef265465502372d28f38c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe8f2a3237d9b34c6ef52fb6224227335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad5c2f74dfd582d19234c349ee527a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f3d6e8e464ef5cf8979fd80c2b3df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc39cbbdd7edb0c3cac7f8ffeef7146338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ce88bec63ee7d4e06009cb77cdf16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81977a454c623c15d123ea34e14b077a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e43df03b2245e2b281ed6dfef14582341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07973164bf2dd5117cd73d57df266180342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c72e5b18c8337fc15bc284cc236543343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aed8ce70e8c4ad4c194da5d3e02b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80693b4b7ce728f3237d580f80943db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a934909e58329aaf553416bb8ed6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b03b9c975f7dee5ddb0cc432675e0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e829e331ab5e7bba5ae4f65b14e6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193def0c8ac5835a858e0157374dd823349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eefab2620c8f5a44b29308090d60d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeba0d72d65cb74eb2cf0ab7ed77fa7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb039e1652014d524fe569618c0b14e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d8c903ff09a67916e72ab6ff7ec02353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e5c854354f5de8943b289c7aa43f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d84ddbef5ce8fc394f7eb9c9588553355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f4bb00eaf4d3821448787b3ccf748356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aac6305da09a945cda0b7d7902a22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61858244204e8be324eede574c6183ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37950e904619b56750ec72e3cef7fe82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8039c10910df8593be7215e906b6b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814be9625f367c193d0348319a5c7be2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3904a421b4a9edb36683bb04a9ab7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bccd10aa3fa7f4bfe73ed76c6f12a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47624a772605c653e85a5d5701c4beff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f0870c6a3abf03ac6fe5b704d73d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca318065e32d2e162de48f600242117366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5887ad8dd9f02c0288900c845bdb9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a108bd9b4a9eccfe83ad59aa35469368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c95856115c86365fc50cf951d1fd05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd447f22418be4e413edec8616e7639370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57dc3f79223ad75bc3ae4bed98e56d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3c7e0ff1fd7b7a5cb82619fea2f33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea104dd3fe5cc8df9a7ce4d710072ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6425f51f39d1da69a3455acadcc1fe1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc8ed89fbe60fccf80c5c96cdc2cda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb6f41bfea43af5b1bd1c480a1dc1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a324c394264b04f3fce8c6b99a56d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a1f778a353534e361d56f59acbb19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c229f327297d7fc68be37744e059f29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988063d66348a7e85274343427cc2760380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346b1af1cf907b305a79c37cd08eb04381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219dfe82caa112884556c75780723af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a4c2ce9e9c43d66695bebd5404185383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c33d8d4e38bca9a42eae8b221a2194384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3701cccc31878987b89a0398688a2c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d5636624d6da3002687bb49b326c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec0fb823b8d0740b56857605bb574a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309703fd439c18e0dfa1ad2e41ae49b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766642aab319cec02b34ad0a68d3bba8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f5c22a7e2d919dc81d26ed54e5fc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af9f3028d37bc2ffa878a5bec32ec4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a47f0252c8ae2b4c465cce699aaa1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9050eba240ad45cd3114f895f6e66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec35b61377e17226516c676f1d7638394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c792faf6043abbfef11aa403160e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9283d81c9df596a784bbf90268fc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c20ac0354f9b16dbb7065edcdd59a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff6cdc5a671490db13ee2ee6d9b06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158483491431011f3319acb4d634161399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983a38648c353b22ce0637b4742bdb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7877cc9e4264cfec2054e5bbc5329401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2dff5828ca5167be9f0d41c062b44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170810cc2a444da2d0331ee49de545e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df353fb3636a58cd039d82ec50604df9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d61ec897b7601feaf68c6cc7108de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853dd128b64cb4a8fa37c2b53ec3e9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b898b0565177b494ffc9e9646e96f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce06da0e8a163f814141a57d5c40be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050c5fbf3b1cd96853da212b82be307409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049de9d211e4fdd397e242f31abf00b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f7f044448b23af5c5fa040b8c3a30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c344fcd8b2ad9314ed747b2e8415aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d416ee527b1bf154d871f6c05e22843413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb797aa238199a77a089c538968048a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca49aec0ffa6f9e90662281a496e56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1658f7092715b58030d31e3b97f63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf75c933ca580bcdd9d8d0042fb19b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb9cb6cf1663b52bcee65816b7bf31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fb0a7d0bea8ac0925d1ef7cf532a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a895f0a0e0fa643980a4d3fbe29a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9d2d4fd5bd2af1ebc724925561334421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce1f4181b8f68e02f8328f183d0f39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbfe0d6ecbf77b8901bfec66bf8c9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0c6f4494cdaf48eb73e8cabc9c06d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92f34988310f7fe84b2e160696ea55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b6e665ac5c85706acdbd480cd4422426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956ee3ba66683574937a2770d76cf88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be608a5310f66d02f663b6cf940528f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154320200f7b50429ca24a305846c2e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6a05d3c9ee4f7cd959bc0eea2887c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649bf7d1ada75bf9b3105b78fafbaab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b666a461ae1c9f753719f8240993efc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077c6d26b3b88a63f6e96d70daa870f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583b4e4fb7a64350c77a7e8ca4b2c08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751913e81ae0587a134cc74d80aab18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7fcb2291d1d131afa2d8ad6f56dea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b9022ae3f87974d8d18b390e45a87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca165a6f8a3700da32817e6c3a3288438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b658682418daf0b0c28d5a0959e914f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133e99411ad1d7d1223cfa23dbfeec2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f5f70eb7419b62a216b1bbe331cef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99045dd427471eb98da931065a08f8e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acbff8cd36b5030f6419b086db6cdc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3139512adc06f1c6f70714309cfbb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410613cd6778c50b1bd1ae442be1aba7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f245d3f8860932e64b22b2284833e2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b06d3a2d41f33b6c7cf2a97d53f23b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42405f6fb94a26f3bca6b20db880dacf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ced1dfbcfdc30f505f4d1bd73e25d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190e8d7d10990de91c7b9e12b148144450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f239762ae626e3190f7b8900812d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c5b832566bdaebb5d6a14ca1dc26c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544edf3a5a44b1f3b5628472b4514da8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0b62bdb71334eb140203b11c68ab4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e776649da7549f60ca61a3a3f18a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f291733909f30530180e110535593d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcac6c64b527ab2f45831052ac16459457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a737c4928811dded20c05e30d84432458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a09832b3330afdd968e67401b142c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bb2ac147534ed23da37438af93e9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b2a0e1086d7c9d24484bd84348a5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f57b1914e03c0ebb0afdaef54a79c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ef84e5f87a3177dd523a97adc7773463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fb581964ea7fb57c367b9e1506617464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825398ef58dd874d14705a847592775465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448bb2408c6b98c40860d7cddac1f78466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ff340b79667f8df9c8a49b9ac486c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5678e05f647ff5865f043e63509bd9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe83fef409ebc7139c53aa21e13420469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76c277179486f2c508f47ccac0cc36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76d083ada13a559e2b32cd7ea08246471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c4792beca1a213adba2b27f66ac92472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afeffe97c7e7d35e7f0eb4e6b6add3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49766d9f410a5bf4cf0c991a04f33a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6715257fbe86397eed5d2fc20a69287475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa122f839f822e365fcd19a812e104476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80935d6bd0cd6c635c48a3961071edbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb44f75dd5d144c54f7dc51ec42b91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f793d0e2adac578402daaf5e26cd6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe209fc5ca01a1d53ccd3c9e9ed1b1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a8714724d6d05b379ec5309d67742481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012b74fa3721e6f40bb4a6d657c0b96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af2005069de3077b33ea3b0546e615483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b1ba577f137770b123190788494f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcc22db5fa6761ee36a701458f4e87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634360df3ad66a7754c3489e04db8de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4025a566675c7627f5ace6bd1e7feee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece832acd4e1b5f5d787a14573584bd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5086b49117348c8baa92aedcfc877489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1782c3e293cb99639ed6a8be3b6164490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd26a13b7c5def733f402b2583714e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074a8aa84dcbddfd1ced0ace6c1b74f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46a44893cafdb1b3a357d230dc3049493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418685b256a18c5df9aed7b847b067494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9150848913366e97860f3e3a7f15fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd712bd98a167b668759509e6e0674a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b326e24ac9fb37d9f7a5a91589ee026497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a082c873b48b2c22d87f6cda9ae95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116533a458c154d518bc166d79fadcc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f81b06617e5d4e2f72a75be5520770500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8d56154cdf533f0d41de245bd22b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35214a4c3f2b5f72bf154113759af3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1019cd0af7fb6651baa4e4367c7ae1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8195334356d8608fcbbf53fc09b16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9b5b8834c784091307aa2c3769fa5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ce0a7e8926f94b06a08932755c8e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b49d60850ea262c1c7c3872d02c2d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b9d57096d6037fdec7c02c19e2466508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fb363730d6b8e9e8a0fb064defdb3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8223d31416523659d928ad375e1f85a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd050be52938de2795d5dbaaf6a1df2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f07000c4d202912700788ed94d51b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6baf2be76d7b3204ba70d9480ffde9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766ea48d5c4dc561a1111382011c44b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7be11dd1bece14feec36187eed379515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8191a50c77829dcdd3536a90181306516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bfd70cc69249c9cdf67b3bad4b9bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b1e4fb8726f04818dabb0753a24d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20440f8bac498ce39239f72cf56825d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6327da064444030aea6e307ab42317520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024a4e37f54249249a9fdea9caf56da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec4ec728ccbad9eb47346449dd4e0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0209d089dcac5a1a52625e5e4a70b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41523fe11bfac2fb6cec3c407357880524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450246e24fe9fcf289a14b4fc654cf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2f5fd3fad138aee0a61bd17b01aa9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2298b7e5e2a1f5d7264fa3ddacfed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad37aa7aaa49e7b246638b1b2d7c8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c154aba0e398bd5800de37279af4826529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fa6f7853aed2c20a3ce23e6b16c56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140f88361d96aaa73835e7b92fb1dc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c7335f8d66aa345a801a6f439244f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64ac806f25f5cb5e60803ab44ca330533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d509a2d75515f8e50be24039ec32606534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcb04fb8c6ce56aa744d714b522a28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f42dda86b6eb9adebf4e4ef2855173536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6922e338e57a658fd2895ccb88612537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7e49c378b0c987b562375e6385fa1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4077a61d66ab97d3940cce9744204539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b57c579b50e63feec5bef85876540540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268488d8747eadcf39318161a477a92e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3517f63747883ae1ccfd328d06f7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c22550176f468aca24908647b6157543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681c99a8865870d8119164e28511b6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85311d2e4da2bc0565d0bd7bde3b75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dab9e49c0441d0c22365e32790161546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb64a4d4b100c3f4f0057a5025229e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657d91ad370188d762261ecfc01c96c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9131c9cc9cce8eae666b178fac796a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575989f6c1ed8db183092dc750c352ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaae950b7ad8e0be59e7a1a7906650551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a7a2d704cd4e82d053311cdce47de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430aacfcff44a8d078d3b62b39d3d66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9214cfed9ec96df043c7bb263d0d71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df854cbeef684d02bb1ee9aad533d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb383ba3f6ea5faa3afd32c17aa5e522556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c3274d9942e4c68bf2420dfc575c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc82550f661f845bff9e6bfd48f495e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bf0a86938c3937d3679632458c858559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55897e1999640cb683501e526b4b89d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbd6ace1c8f584f695260c472c4ff0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e673e9779c8d5f36fd53421f43dd951562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572003abd64d715f5aaff346e060925563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5fa8f0b84020da54717f8d9cbd58e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb08ca3cf4cfc3c7634fcdc801ad85c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7c4fa28e11458948cce12f413bf2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575bf803b8d3a5024c0aa8dc31d43ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfbff538d4c294f610875d34616b50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7e6685bbdd4f8ffc369497bbcc130569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38bb80ac8a48b6d2afdfdb72cace55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3767dcbf6e54a165a5231d0c4e816f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9764424cd29912f7b0b37890f33d164572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dfebef327e9ffafbd3637786c61ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b1e1c135bbe2354aa3eacd5b1e40d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b9a91090f9b6520f5258722973884575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3c4ec962f81ff3bde392b796ab8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6147b59a5b5c910d6fec768fda7f29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daa036b4b48888123510dffe5340b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119507fe37263313e00b293569b56f26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3844ca32fffa8cb2b49d39e330c3a34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db18794bca8f7943f057062040ee3cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b742204c310046008d2a5b63853a30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838eec1bf6a21c080d4cc97786920a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a77cdbabed088cdfdbffce7270b49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60c29632d1616e38f5e269f766d2c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3fc68a19965c9d3078e079ec6cb88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a17ddcb97864aa00506192a3ffa771587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ce5ba2a242dc24949ffcaf0dca197588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e78fa608d26dce45568983660f98a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1b22acb308f062a48d7270680cd8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e408ac49443407b9558d5957e380267591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474a1474f62692ee1ce462841c790b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50407a73c8e400b38825f91302bbac8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac97379e552842ff7aa41c4d8471ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfcce3f5ca067caff6d6f0939ce675595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308825a7ee61dcde0c31b99e26d37e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776421f06b996524b1d819bf3b2c9452597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ff8731d6899e2bafd498a7117169a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0de44b6f33cc5b228edfab123efb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13c2c54c66f976e08db317be82ab2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e092d2a64d3a77d446f96b4ebf20af2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef8f9a78d856e63c643a3cc52de393602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be15ab2df5146e52ade8e22bd93eab1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4e3260e17c2bfa3948bac2e2025d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c309f7f2c9ff3c4ea491869ca526fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8bf88940ac47b16a6f3b576716a28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22767f3d79eabc89a550fc730226f9ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4834492f2c4e61b27aaba86e373238608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c2bd6a8c3a1f3e7bd92acb8bc4824609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b7eb4d6325d12d661da825a2c37f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66fdbbb701b5267c3887cff5e5fdc8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f24d8934d876af279a3055fcec26d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522439557351c550aa379e522c353a02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a684016deddaf6d751171ea7634d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b9265b34da261625a54f65a7f6ac7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5304e711557a1c79d50a528ffb5459616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026158e5b56285543f579e147d824ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f4824f2c00d58da871a5af0bec0e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b55cebec769f3202cdd7b1a5585890619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72951d0e56e0d0693cef587c74d36042620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca5834e4df4516604f902fe062fab7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c333a4512765abb30901eff4cfeb5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15f273c148eca9a059e4326c6eb527623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f230cb1417a760a4d31a493ab8969624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9435dc8670794e9734d83497f6c5b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05b18e98c1e2c5b7313892b64135a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec25705697bd6f8c226e086a2c73c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107100e42e68462691338abba72bf605628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e441c2a3de66bb3569518dfb2c9917b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b146da67d7e5f71bee8f26a1f1725e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3662b902e59fbef06602216f6df1aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c18350ed6bbd1fa6ea819f16441b6f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac5d00ea8155f124e6e33b1710141c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295013ad02517b09e11f4d1bd83aeff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e0ad3e9948c0577c5ce431c938158635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4a857e7988b833c4a1b871cfb4f12636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3c566c50eea4ffdbeac07c05fb226637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0774115ef443da7acf687547655f9ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da47556295216c261d164f43f1a7330639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ff198d7515c629666edf8a329e2ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6ba68fb31dba254652606b7d2b200641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd074004dfafe5bea8b1e3d8dae78042642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0244140453d1d7c18e005268cb8dfa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12361d7ce751cea13ca3c44eef979b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494daf5e91b0fda1224ee7af03ac8773645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe5e397cda6fb4673c684262cc8027646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8f2a00345ef1145719a007df22a11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374e88d51bedcb886523a472165d4fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c7babb6880e0444828a01221ab766649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2601638969e4dd3c16371e5ae30d7b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c649e4807f6577bb365278066a0f5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fa21e3d92db26c3024a03293b8050652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a0b2a074e6720a0c79c78e132f88b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7608c7cafef75a175888ca20102e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bdae22ebfcb3fdbf182ca48d790ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aa10357f8276de6d15ef684565717656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b471874af3cc90d1130b3f0e16bc9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf885de2842098041fb99c0d11d9073658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2fd2b28655724ff3c979a2caeb2f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44c1ceb3c7f017f25f0dd6c6bc16fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30f92ed37bc4b06bb17ec7bc292123661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba034cb93406b29f6fd9184ab3cf708662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de37406aeff3575be49b3f438b399c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aa20bd1c0a38ef62133483a37c13d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69216c79a21b5e30ab23819faf4a1db6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860a543c04e5056edeb9fe36c715e4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edf30fa31c339d34087aaa457de42a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565537fdd919baf81b387031e6913c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e82d4eb20a9f2ff746a4f480722c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db817231894151a4cfa7b89cb881f52f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8526be49efa23e79c0f58286b350dd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b933a05e816effd2402f3b2a046b4d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904bf1ef291898219df5203d8c40867673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc47747353a76ab6003cd553577e5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9b7437888cb49aa8edf6be0423f21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98501a572f6ef064a8d4512797b9276b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e52ebb128864687d6fd02e0c61f17a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a327f9bd476bbb5b178e41b7beec4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281faf8773386ec4988499d955e8c48679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c76dbe0010500da829432b47685921680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d215744a8765947a4a2e5c64a9829fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20e76ca9017b0cf821daebb4067409682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924a918abd0fc8ae3a2c30e83029481683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b35f66fa8ac222640d233b73a0ca9c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087de364532d1a9173196e054580dee3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568b0c688ead5603f1d1efef59933a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ab1f95884009f3921877001f65f9e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b1f33ceae8f8e3733cc22985dbecf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54be8aa68b4f3c6193c1d45e41209a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a76e28e03c19e176cb00b745d6f52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb428d5f30e745b61d6dab73b49155c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a5ff59548a9fd7d6c79bc49af212b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e54d1511572b60e546d360268704c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb017cb786ee77d3c08ac003479ea0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db5ebcd98c416caa06ac886b5419be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516757820a8673eb849d52c2c7e8ef90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df266ff6d93971fe1b30c2146a9e3bf1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06dbdb525c84347aba5ec9680c7ea1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941944f75a34d04802c6e6aff6126d60699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c2e8c6a950ed01d0220743c011129700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a97a8c422f4b72a448e28e7e2df839701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc067c919193fadd8d2d90e16d890985702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd83076f1d49ef5cb76769e2a8af43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9cd40a7f88d6b270ee31d840782cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c2bbe3ee9fb91c90232a9633451e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae99756c4ed4003ec593d4194fc2c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a72aa6c180446bb0266685fbe6e92f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8be1b79d386b5aa39b7c500abddd97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3994b880b7c403ca7b7c6af21262fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe900cc79375dedae6bdbe049704fed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feaba19454a4da16a4a0a116b71c0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fc494a998f14c225dd60235b7f497712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65cf03c51dd2a1335688c9d4ce0e92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb1753e129c75a8df32bdf559d4d92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0835d4fe6a424d28db77aa5d756014715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6425d244dc0d7f6653a0a0de6d96f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf8b6b229fa23ae1c2afdb3f856d83717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043192dea950430dae9860df947663d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cdc0bb2c85f905ad838ebb5c3cd38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea795e076907dfcf3b44f3eb1d3c8861720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c9f9bb7338360efcd07e4ce9a7390721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaff7a018ba0e52f7c831fa43e1a14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f904908ebe209bdb60dfd473b55fc77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ac3a4f2648a7ca04f063c9b10b8f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23ce72232975499a7141083b39ea77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa7d9204a5bcb13c5a1da217319673726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9136a95f42f8a4bbc90f66cbd8d1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e133d05d00ca4c39951bbd680c23d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533745a97fe7f28fbedf2dd1ef6b8ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9191e77763a8affe2ed5ba60ef7e3a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16def760d4bc574b3673282fd95fb185731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e102fa9bb5b25929d48aa0f1a8bd79732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c94f1d9bfbd49b7270642fe2d49414733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709d293c7f0423cb90f619c66085b17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98250573a79471e83c31aef4eb60e3a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a92e4c92301f045164d2c9f06f673736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152952838e621e2ca39d18f029e9d9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b912962309f6b2f1e8048bcaa477d4d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c527e0ba811b83801e5083d77f365739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016f8e4094355aa3534eaafd675c697740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d35a9d0b191ea2a9a8386b9de740d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6316d51ce7e5878839542542846bb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83aaf292734fdd8507b1882e3a0b206743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6c557f59e4c9f1c259afba806522c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe514f20b97601b5e78a6784ac831883745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac2b305c87a71207dfb3611b81b1dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679fd643c534efd4106b3e1ba096c0e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82158f26d76c796d5f95e1d3adbfd8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3488f77cbe8192909458d9c3eb1d6d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ff3d92436f82e2e0679f6c684bb62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6246bdbe65929aa4a4705c09551713751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2825c0bcfa79ebf23960bb37b7513752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907ede81c9f7257565ee7956efc5c88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1ae4fc84b7ddc31a69c21d06b386b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347c5ca09cedc5f23473d4acf6f7987755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e08c70856feb835fce6004169db98756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de58006d706c2e9b79825817eb2a2df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35b2295b6505a6a88a36da762e580e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3ec370f3cc2c708884eaa3765c8ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4921ce961c3520621bbc88067e715760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3119e8e9978045c9607903d69d1342761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a3a831cb65178bcdbd6f5f275ea8c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc800afc5342665ee6cf5a33c59901763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54353fb5be6519d9226161ee76a8e9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526160fd5ad7431ea27f8aab4c94185765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba684c17f8239ae048b1c7beb699201766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad8f00dcdb113f4cedb27c281ed391767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd533b2b8edade9b6f81c51cd5ceaa2d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4678032866e1cae96f65ca44a455c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db06bc12b706f73fd02a1bf3453f0f3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe6a204189d763849d123e4a8b324a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ebfef9579521e10c0dcd2997b3e68772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef9eb0829dbfa7505544d307b3e003773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb57b777fa4e72fa6482c14467780b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664bd2f8600f2130ffd75ac6e15fdcf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67b07379b88a1078c5190ff5f403b0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e8a1275b61f01b4a61f22d926d858777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356e64e5f30b88aa24848a2f3a07cf2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162c38397747374d6fa38f71d1c57f1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bf08159cde14cccd408f3f380dcb4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21ee1885d5612ce7b79375c55f86cd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825717130e46326fec8ee1d30b3c866782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb343f69ec75eb269aab1654d647b31783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce5817adf4b0f4457fd8608f101f3a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c782de6d9adb28d7428cbd870e6c6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc81d4d04881eabe262466bf488c26786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a48c24c4efbf0934909bd3c2756ff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861161663fa4b09e181d3c5fa4dd6cff788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216283f9d9a6906078762807d110777789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36f2a0049010faefea29711490dcdf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48e4a531a1a87eb52e0988d1631d64791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b6d8df8825bb144b1ffa5d015544a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbe629c8e8aba49188422310ed5f9b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9df8dad30092afe4de888eb5547b4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285edfa4f343a0ac3cf529dbef5602f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e16aa60eff5e3e07bcd353f551ef2d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1d25a7d4161a7b3bbc1e300dedf22797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a3332824617f9fc7989d8087a6a68798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250a917d4465fa276b3bdad960d9177799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3dbfd2d5564e3513be0ba510f984a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a14d8482440721b080bfde8c486d9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd48932e55e540eacddd4bef85b5a4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464056b8d7d5b005ad043f133373fcd1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72a2686113ac82135b65a1102b35ed804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744dcd92d30a981c7e9911529f1fbd4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24a09ea32326314118b3b5ebc95b08806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a22451c82c538db283cce67e12d03807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024bf50b7cbd1815262e98e4dba61dd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a1014ab318908e2b8889255289e12809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c1e16a0b46ebc7d31391651e867e2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956c9e7a0abae1dad62bcadc2563f49811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b2616d1acceb8a965bd7f8d60c8c5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5389cc05c4838d2932a4f38869c69813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b4de5cf336e50e95016f63f31d571814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691fefc34a0b64375a1d5a9e54d6d95815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4cdb0df317ddb5b4ba3f757a4b028816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091a6d8ede8ec4f98dfad09f7a41f1c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6d13b2317a26302089906b4219509818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422ab1eea07c938b431444c8d5775f2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a3d633b68208f11ffde5a456ac3a0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839d2b52a3c7a65354e23fb27be636e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624cb0e5a82cea15bd61adca9e61fa4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700017980458526c9fb98454bb5c2b9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b7e87a74c6277517534951ea65820824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2c543b83fb32907649d680452d029825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac3bf8d163fe954e7ea3bf3b4dd5cd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f10cd46e7bcb658a38e6af2648689827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03156c3b50ddeb73d84500c6e0c095e8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e94b01a4ee8e23604403e4aeb6d988829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c1c5cc033d36cc0b149f14c539517830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e157c097513710b38522cfeed67679b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4180f95b9c1bc0988f9cc3ed9c045a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81c30cf5faa85f01c7589b62292482833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005392f1b629d61ab9c078d6b95373f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4fc90ac8242c8129cc7f651195896835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48994353d32f0714da8d1851d4b4458836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d707cdcb9d566f354d80ac2475bf37837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13aecf90034b4c2a368dd515f91ac3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6556e55881452ef38989bfb0d86e3d1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add5f34838061dd7250b2e08172f84e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731ce8ba03dda4f38cc6a19adacaf59841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb30201ef781ab35eb3c92957144e4a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8171ba0e8da2d83608f96d67df2485d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459e7738e39fb1478ab94a556398a21844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbe3cb711d526a77899c269e73734a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c888ea59bb427548e63c79402ac145f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b480ffbc49a7ac58320f2c235f8e7e3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beca7a9ceaa6c1e68fc8ca88d9a6f9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b162da7ff725f061578f17ab87499849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd3f42e3bda3d2b3e05420fe905cd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ade4abbae316ec81e6041b98c0ded851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c62fbddf8ff843f80935b58d1eb1d9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccceaec8cb499f3b76c639f585888c6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e90e74846de016757151f5b01050b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e34cb1168c2fe389cafcabaef63b2c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff75b65e8d7633b9bf56ebd99247d2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71074e059a235d446ffc010be64e831857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3889adae56e8e962976e3aa8a50828858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaad44b4baffcb989feec829707488859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8e64251689d5bf85f1be90a7f6f74860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9012d85242a4a2e69088c2a57ba17861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95397d010e13636c255ebf86060d4b3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dacd27e4a66776133fd61db904aa7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd32e9d268b5e12331ea61af2c4bdf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938e78e483a32ad810c01cf2a966363865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff3d55c698a949e76b06cbbedbb9f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b554502389a43c8c6c0d17545839b7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa51f1c68835eebf1e0540ed34b4cb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc69da97428061da23f551b78ceabaa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78d7e046d471463c45a5a0c95c164e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67935bb5af114b00349db1268b387233871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ad81125c94e109479683d8be2883c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376bfa0efa5e78400419d669816fdda873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff958b6709b6fa336ef2b6826b092ef4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909339407fa31888e3b0aacb5488f444875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b39a1297eacd86739cf9f8ecc1159876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b155be45963be19480db221e0fb46877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e465125b211a4b7f046617ab0f76fab878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746259fad33181c0771b350d667908e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9ce1cd2bd6658184752129e64b41d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5bb3e9623d42a5dbbdc25ae6a4eaa881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b227b4cc9f9db790f5d85562bdbb7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c93c7f01f0f6ba688cc06b7d00b77883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de884315b9161cd8eca6eb8a5fac91884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f65a2e74a1551e3d10a490c0450a2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6ffe910d504080a334f3cf8350146886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c20d47456e6a62a170a603651ee6bd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee5a7c6741f4087d38fbd4ca930500888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110d858113f8f10c216478360edee78889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ff68be8ed4d59695381e649234cc9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a74ec063236048a2dd8e14ca60520891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95309749f1fdee1b6d7f73e4b7e0b48c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bd131992e47a32271c3336d8e9712893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256594a26b0f81d637e9c7dfcb86366894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f219676f816cd1f41e03163924077b3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a0f7f0fc53fded529989a82601cda896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f25bb312878b1d4c363c9d23577af897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e56f6ffe81a2bad7a8224e541d98d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25215a019ae6209bfa8548883145beb7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a049d029714d03c26568d27f0bd55d3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c291b9e8f364155d889d51d921418901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c399c5f9bf5cf64d9bbfa1a51d15e1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17416e4d26c1d32e91e30820998caa5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454b37826d6a4b3373ec4780d67f803904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86444e8771adc8a0d74dc5547db4bed905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca62b0730feff9130958fe2b8aee20906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9d1f273995985fc66c0ba2f47e198907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a2136f12452871c3444c37c142512908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe41c0ad62eea931d6a205ce947a5b0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d8c1b372f7bae8e838e0ebe273631910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6580d8bff9b4705e15a8b641cf69024911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051d81fc3e28900363bfbeb811fc43b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee6ed8eab8223869614ad157c338f1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e93d33a92c4aa114dd40ceb942e4c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626406898c0cc202f57d53201cc7b0e3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f8774b9356b4a0b0db7dfade18b2e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348636295ec42b5c33756c6ce825903e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890caa40cd3afb620458d53739d16463918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ae029f6f160d1afde00d2f27e25a9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae4bd93e87b67917033a12438a0215920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d525d4f72da2f1eb5ca10347979a8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04153f0e5e3580bbb0044132ffb419922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed1ba6b1ab9a8e9417a15cacb602ee923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef9709541a1e78de63673f7ef20002924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec68e4d0051fbb57ee8357ac9de1f8e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9759bc73341e81cdab7b69e25004a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cda732711a540a2665e4760743f89927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e5c8b0d44f76bca2568433e343622928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1f67659545af127740f8e6ca89914929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd7244aad10c29e66d6a1a61a6a80a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ebe0ba1ea0fbabe99b4699953a479931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760e69046368c511020b48894a22c30932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5004536aa0e3066d2382e82b42eebb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575043dda083d2127f73cd05410c4157934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be322ea096ad8fc07de27bf60c581e71935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dfa08af1a4bc23dc9d8f7be873f4d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc086097aacd3ca2d044f8d688b2899937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964890be4510d03b41fda616e85ae056938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b7e8ad910a73591e07c25b08d8557939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a8ef34ed8893fcfef5de897629ae6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a1a93ee089224e72f25ba0f470005941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4f59f17bd8752702ca60ff1f920f2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3966c462f209b9fc5a454e188cef896943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b08b51e3845b4e274825da64e8fe1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc0a02c3d51567589d514c46d84c91945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d415fb26dc699491bf8c637115d04a2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4b9dc37bb8a48cafc0f0495eb11f1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aebab364f4f56bcb517738b777da3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072468795a229a491bdd0021f361cdab949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701ef251f3f121289b18b9be22c42db950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c65e8491885ed406ba0a1a1cb7dc3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76528d6eb360c6b0ce4e45516a8dc21952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6a9a89874d20dbd65f255817909c9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4187f813a69ec23bb6edd562f321d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b072bee068480b3ffad6b4612ba1a00955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd0f614f9c9da0e3634fe751f98337956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c749c02cd2cabe581dfc9bea5b6f366957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b522d4e46078e77400d1b774304acbb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4917dc080f2d122d6128fb4350fa73959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debcf9c8b5b9a6485c97f589cda7444960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a3c6749b11fba27856132e7c588da961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b67d8d6248eee2a84b3e457630686962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd05a71269d35aafffc1d138e32639963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de9476cb52496660c6ecc5579fd502964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1d3c3da9010db7b5a50d5b95a17ad965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf02c38fd07adc720e836c308a67d3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b143cdc98d91d744dcb86e922876d26967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedd9a69476d79eb95177c10a124c0c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f4b1e025ab1a261ebe01c4ef2269e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208afa013210fbbd0a2f2e128d31f3d5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12160f9bd42e2a91e5f38c67c9d3e09971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3a6424fd7dc9762d62a05e2acbd56972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0696c1cafb009da18642c2e48efc46973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805b1956900867ae857a1e4c04b28ea974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3b6098ec7f50221296bc913287de4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cb5162ed1f0d79c0da07139ce237a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98cde52ffbfe11bdf1ed50b0bb0406977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa9d8003011132ad6e9343308740bc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bde86784e5c88129f542979cbdfce979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c8ab37852b71d361f11b35e13e040980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bd665dd4678886559c54fde4570eb981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e55c53b5180b6cf486baec6829365982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ed699c544e6b55cf485487942efab983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82c8198f59356a70edbab4cfa4154b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba518c02e40b6e6127839b8c8173b1985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c75a89b5552464771d04e344f29adf986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877631bee1e9d8bdb402fa95c2fa5a1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f966be096359cab02ee2923ab624b5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7f190f85a6760b3e859daae029545989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e21909545a03607eed9b41d66d92d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21cf34e8f868e6df69f125a675cf68991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f14245ddc4d39219382e89cf71ce5c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3d2ad2089fab41b0625f98a2de8a7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a915ece2bbd19023039950e328dd7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d2173f5d2b6160f7fc2a6851928da995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cf6faeb82dc0cef81f9e047c7bf5e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a710a4048e97d03e15fa11d088c06b9997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3beb21aa9ca2454d7ae9ca8c2fa7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b8b4df3db22b51633a266e609773f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec3107da6461a5688172e7e085c023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1408d6bf21153ffb5d378153fb491564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dc71e8f9a0b6eaf464958bea2ebbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bb76f560e2bdf45fee90950edb05a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012a5319a441f6db14ff39da83e24987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5288600c75b2125e5e08aa0b6d6e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15118d77e737b3a193a9a3ac95d6dbf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec91952b695d507cf68b016cd0615610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2d45e62eb9eaeb6ea35af13c9ff6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af7ec6b46df9d4d7f7e62d030f362712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef33c8814bac7fd9b9d2ada75200ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a401e0d5cdda2e0141031cae97d7df414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c422544a9d35fca65ac0bf41d25af1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c1e59ff2821dfae61b4f5141af4f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c127696b18905944e66e24b3243d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e2bcd84f165b6962889ef611eafc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92994dcdc7cc0b34265a18b1354365b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662ec90e4c8b54e128c78888ff0e13120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a73e27a8bfd0754b1033c9ef509b0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebf6d8015be060daa159fc6fa13b4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bed115c5aed8969bc40f347f9df8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c699240caf754117d07898f1562ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61d6732244c7c431ab8ec96ea1067725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908927197eef0347b7fab602e81c897326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d0b41514bd0dadfd8092d84eb9b0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837515e6b512b7e3d2f233bf8ff3b45128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea688a0cb87c0d9bc9b236786bfcbb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0733244d97b8ac09936108b8a43cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f334701d3ac9ee9953724ba6d764d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdef6d77eae986b3c2306da0d806a5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0848199aeecd104478c2e293e24bc0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af989f173612b2e981624d267c75a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62933b8e0e9c0845f00020dd8f93005935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1980cba9051dbf20d0b85429eee3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501709058910e628012468063945576537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df80c50b2865d8fce1bb3addb13d6dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f477a92d509254788212ee02b5a1b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ced201d0ced0a0ed864a5e369fe70940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c540be07e3f69da62620f14852f41c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a9e3e20bb88aef57cd0f9119354d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516533255a00b44808498d475b5f96e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be215c32f5aef8b546d8f6d5bc19149c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667a5c025274c35b63c282fc66c2bbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c5df11a813e3f2151470becb837aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498e175d2f57d6d6c4063c4c86c7c1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50192f1c84b93058e7731ce1c1748e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf76a06d8c31d691d4e7424673a32249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c329ffc002f875dafb2b1f7ce3063d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0f59cfe4e8d011633257d41cacbbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66582dec33a63068fbf12c21182ac2cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1221cd98e549f639c40b0b6e6658a9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff8bc0a7367e5ee0e86e2ff01353e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f637c8eadfa1669224b5a319ca303d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00e474a91630175951f2be458073b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99958eea1ed47806f6e035999745169657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9cb82e88c16d7ecd1160d0311164e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a333b59d2f556632e473a3c94e25159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffda6782b1045cda278c2a8a93d295e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c8a459a9619b4c4bc3d6ee278596861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75597acd6beba976e5d71332868a0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf279e428e61c6febdf642c2e8bba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4a7945e2f3aaac97fc33d5f0582df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71294e8171033cb530e74f9dc6f289965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80942b5d0d42b01e0e545a27df7aec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195ecab8e70f0c12d979cc31d6318e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53ceb19ffcf0d60ba8f85f1b828e3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d5a36bb4ad86ed9b254107102dbf669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2deada800b92a091eaaf461e677d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05914d832432dd96608f2416a756f64271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283d38d62f74f654083cfc3373951c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39474a2e5bb6fac45dbc0ad7b2ca6f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d27bb699dd0f13b2aa23c23f4657874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e3181f6260319a01b77ecc5309ef675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a776dac7c1eb98f5e84fc0efaf434176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f805423084b1e13f322a3ebafc584f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d17981a8a5e7c7306424ad30f1bbc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d82c165b9105f841273b61f04a33479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aa1347a83213b1f5d3eb60b6e912780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeaa3f7c39807bb69624d999d2d9f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83350597736bc2e0dc641c9a775b48e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0c67a2c95da493d25f5ac92c78de383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073d650d14a3ffdeab0441fae888b7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c63b8e7514881c8285527df17a057285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ccc23e5d3c9559b12e7df9742384086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad9165fb8308e8e1e718b00511c56487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95b259898cc1534942f2ba14dae94888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3170ac4d085a5372ad07b95a54f1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c3ec36f52ef58219e8b5b20bf1e2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26a6a479bc10b417526e2eaea141e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa8d4abe67191c6ac9cdcc0ba1331e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f79373a92e24f736d3d346e5eb895493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165502f072968fbacbec34b6bf70352594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcb21ae9affe77e1fcc87b56a92c1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec269048d18c26bfae9af9c469446096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abcbf60a313a6924f893aca7e2da6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09bf7cb8b5e12790093a0f8464537f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d7c454a843ef1ef16c9773682def299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa296539d55c9cc11ddf5071c7891c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929f1118d34407afe5c0e5648d881a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b7dea9e81be90aed003d120295bad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77862ef97be607386dbc2752571682f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea09a7f7182e77ac46b113f4bf86be6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f47023c7ce5f5062e630635d8861eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457b5c0332eaf1b03f411df5fd6568d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2215a47a95d49364f05a690f7d359c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d088f87b3c6357c719234936bd7dde3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ded02a123d22baf4881d16a9f0aa61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffe47df1b21bdbc5a4554e86a62d6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9088bd13d339f1182236abbbbc6dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795989505cbb50e7ef1e4fefed7803f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6ece91bb73d9bc3a9954264c67dc0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fa89d2539b8529f2736d3c5884921114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf1be8a7ce4a82244a30a528e4117c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911dc341127008663d371da4ae7c1ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3629035c1d29945b688b8bb56b8d28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638446b3c988907ed5ec3d200faeb58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91340b1fc19ffb4ad6d6dfa954dc4b32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca30b934332536a46e53bd689fd1068120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ccdf749485220e232156257a987c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abd95ee68a674602ea8d9795a84573122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89657ddfee5e4b772678b6276d193c9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32898ac8f2a765ff21cd0655391340c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf671f5175301e6938e3dcdc7e4e8b51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3355019cc887ed50c3766705a2bbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833d83d83aa72d1c952a8bc74ae13fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0c417d6799ae6ba02a959bb3a1bac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccb3432eae62a94e79e8ea106781bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be107e9bf49af183d9259603f35ea4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42ab16cd685e915198d6b6ed4201fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603614d740e50c5fcc09a7a231581d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9503d274549521b06feb3534d6f1e8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28aacbe3b3e90854f660164b3867f91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184352c315c3d4f8d02d929b61eaca2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d938d3f43345de1e64c14414629105136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03a38d235ab314f22f46d759cffd52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aec24944051f470df80bd36805075138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a47cb2cd8e051c47066e02ca3df381139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9344218ef1c6d9c5b3c84209c7ee77c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb172054a9211b2ab523940198a21a4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238d2114debf3d1793a2654e596ad2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cbcafeb439590229fb156d2a15748143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6b9a2365506a100819702ffa921a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f21836b3317a6a75b789e95dd3af5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6c63588f9a01a70e05a71b681a5cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dca8c51ed46024456575de3add138147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf1e357a7ecac9468b149f9ab375a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce26a874488118f2d63c549a3f628d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f64cdd484fac4962ac64696dc3648150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c316348d4dc8185126fcdd2576856d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bf68faed9a6fcd53f2c95aeaf8be2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aa61e3f4dc0a4d1ef41a5fe46a251153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8744df4b22db0bcf21e4a784d7e3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7d1904aa7d8bc34e8a50a6fd68869155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc88f26fce23ed312f502d42c1918f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ae341ff9e44bb09ef67eba96a784c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04d70871f090b3fb4de08f809496ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff543d0ad3ee6d9e778087d17d5a80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da8b6599dc9e484642bccc5ab60dd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554dfc4280af1db0c5f6d45d0e38b88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10644c79eb9641598ebc4fe3db1b8eda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60c86da731b828e60e38ef53e1fe50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c689d26f182c8a375b6627474b6682e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a39011c6c655bad7c1f4935d8110fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62202f455b6b530b24a33d1b0816b8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ebdf2f664d0ae8500efc45a23e79a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b0273ec3c9a8cfd010ecdd96b7254168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b396860cb3f52df89b280748ff7aac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21104eda8bfa88855621ab949dfcd467170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768fc2e0a5139e829fea6b427eb0421171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9ff00b3954c923afcf69a6277d766172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160cfc929aaf0fc9c0359c17d2337e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061432bac69ba0d4f1901d41887af3ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29e714cbca3da443b48ef07da3af41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b7face953964731c94635e27c8c9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9426595bad34337f4fd95bfd1f878f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058defa593167c9357ad3014a6acd26c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9e09b6552f40ca42fb5e22d9ceb69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cddc84f4ab3e652a90b160ca43b00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc89645aa767fd0bf1a59f2e63f909a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442dd0119f90e0b75e51eee0bdc1a49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd522c71191fd52e81695ed3d483ad2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d4df854182166b9733fd9cc30318b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf95bf7d3cddbc9936ceef31c8ab6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d34fd7eabdd48fb4ab48d181a4751186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf03cd00f4ab7cb22127517d302d92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af7cb884d06bf8c8219dfc10e2e4c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2523a094199913658a2a15ae6f80c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c3a663146a99d57a97545db5b530b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337fe6094ba0cc0004df538251bcfce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e381d5a26b15923c9f663a2ec6cf7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eeb1e5c8d75bc8e358305689a4ff0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f4c675053ebfcca606bb97f43d66a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd8bdcee499cc3b75f6e3452df24e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7883784b3109ebe75832f64fbf3a18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527a51ea3429461403ae0fda7e7a7ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf6eb49af874dd3cf77228b2a380c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac2b49d7e145cc0cb0d7020754f215199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6482294bb1e253a3178c6b4b32de5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b924285ac80f966e0ebc8003ca440201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97332bffd3916e6499f50a8cc7cce2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab564e7b293f8ada06f6765819946db9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b65eba0387e0e027f6870bd18e1f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4e8d02e5c9d98bcdde682b52bf889205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366b1dca723744fe69c87e24276645d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6efa6405494ca2573c59373968c24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f810bbb4a2e4f3b7027d41b5ac13eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e670b3186dfa14a72ddc33236198d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7fb82d25921ba1da817992cea2774210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9464ec48da1ade1c81c980b0475c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8545d537694d024882ee5fc5f7bd96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663fc426a770764109deee04c9d9c30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e547b7da609558297060171b8eac70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087df0c14d43941f7cd3c7afbe6db3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5679e63ed27db721ff3c4b8b4f0134216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c4bcf8f7532001ff3210c0de53708217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16adc84af05821087ccbc8b718e131218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2df8f6549932722cae38a82dedc4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b564e5b17cd74cefc41b60392e42c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed03a7deb90e4e69ed38f3d09fb976221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a4f14dd64863196889cc2a2478453222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47eeabc695202ca958209557119248223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08a63d1e8e345aaf5c68dfea1e5b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f02ce78514c5c1a3366fa8e6dfaa9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2bfc2474f1f49ddadf7cad6f8cdf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a6984d14921bcf02c42a0cffd4372227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5be68c1e7bb854e4af1e3da6b7092d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39451356d4c2eed9fae2c1b7620589e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977fe402f8924131d126ae5fe59fcc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c448e8f6f62212387794d9219f4c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6003cdcf40abb4e45886bf3017f63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107db59686285aa6b43212f9fc438572233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb44fbebbcefa10c4c30c4deeca1099234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323498d649f2c0f08d2219ffbb3d5ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a8a52bf4d8e02d4f590c362a20d56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a9c9c45529065a1775980d8e1f8b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066824b2995c99751abb351f05c8e14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d893674462b4ef3c1250df54458fec2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57861163c323e9692d9b796b4af2443a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1fe8e6e0087ab4e7845ac7d5ad275241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734292ae34ceb3b81bd0a4a049305a9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f5323c346082c51a241f31abc2e2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d67a6619a2ca08a59ce5c7c15906c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d666c6766bda43c777eff4f90d92ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a123b6fedebe3fe306e13052dc055b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c09516e8314df68798015ac5eb553b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873a96fbbe3919056da267a89303f88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da94cf86001d392eafe9bb905cc7fc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea910f13b549d8278dd7dd9006a7e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ad42d25ea21c7d1d62db02767136a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a19daba08a53d84c48ec9a6372133252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6d68b3e8960e50cc5cc60c53c2bb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b5625fe487bba4ae60aa2aa8c6bf8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711db35e52c2a91b0aee172b112f6280255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f9e17e637076a3bade8ad1b415261256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bb0f0bc3730fee259cc522b109905257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f993a7ad1f4d6dbcdbcb936141917258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6671370810cb459c52d62d6fc0b19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6633d81a351819bbe21cd9a93f87b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59cdfe66dea313416bbb59e5b6fd19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22b0ec21458181184e28e3ce79edc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b2d5c77b7832f757d091a26f3151d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6c5c01f610563eb8016954e8a0703264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc4751356db2fc9d920aee58543f71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71138a12b52299707ee3625858a1e19d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea82b08199a044815e8f03a5c2de475267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecbc823eb63de3a9c269c61d2ce17a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb05b8ec1458c57336acf1a3fbace4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c467afe409c51753e69111c942a05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f886b48f22e0bd4270547d6904261f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edef6e0a477b914a0d2654e5ceb76d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecc2bd10bbb85594f0d549db29f616273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c7adad4f7ab34326392de6d0418b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dd6e442286520563641d732913d4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f174b0f85b23b4e99fa3d82504283276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c45ac0a45fa89c8224e1f0065cb33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc6707488a0de005597bc11b4990fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ffb134e33938f0b3424a546bb597c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1b2ebbd215ab6a12a5a91f5b31b93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1ca064f5af55f43a057e6f908b323281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f50796d7fe73794d054dd78eb99c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e577c01a7176f2894dcbc5e3ee3a494283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497132d8c078a35849472096c717da8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607bf532229e5656236bc262cfc5b89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88a0997cc5600e534cfaec396c347f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6b102b8be242baa9c6fb1f86160ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f469785c391659fbe7a705ff6058a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00037527b14e70ff32b4d61860f83983289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71896702d4c691509c6738d50481fcee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb2a24bfb13ba355fef1d05936f695291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c69818dd8d2b6388792d3ef90286b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470922f1dfdd85ee796c5f524908c5f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93d8c7c42b964d78224629615691c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c15f2e96b8bc81d2f8abe55e67b88b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b719c8cbc4fbffb30f46a68169b276296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979769738b057bef92ca6527d1de600297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232cc8b2badd9e5cc795a9635ddf35c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3e3193d72e52b9a36708ef7b4372b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31f3b0c6ab1502042ab4e645d2451c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915543d5366188e27a0cb1a864d0171301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129720ea834d016ef72785a7245f051e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fccd92420e2cf4322130fdd167cc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9064bf2a74dac645722e1fdfa7c20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49860556048bce951d0e812e59cf5fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1a5cade5ad80c4fbc3c502f7a0ed0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07e9c17814b5eb959eb4a4d6bae4e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74171f39977bcd63454f4fd30649ba22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c884542e7705124ca620b0b741eeedb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d17375f9034e4009bbb7b07cee904c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd78aeb959f1551c10fb3d2f4a19159311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004adf93bbb9de0d932f996ea38d2e3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdd51bb8813789102b0637002e5beb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2992fe9e7a30e052ba3248b990fc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925e29c0634537af8daeedc0174e6fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603087c25fac717eab71d5e3cab0862316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7c01c48fc680936f1e570121cb9e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc9f90c147fc9696e02243d3f6c498318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46f536c528b3e0a5d1dd03fba404a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb201098d2714f4ce1669116d43c69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922c56d861fc218b73212e83adf9d58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecc1945f5b70fe8087265640999a89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80f866949593505d9c6cc0b3d348ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b840d5f451e50a6bf768ac564f650b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d00e5d87c298519ebf3c8555177297325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c077f6862a0801644b1f4f8c84804c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bbee701946320b4bc835b2800193e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bd7cf7b80db72a05b33c4c680fb01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f0eaa7de3f5575bb23219afc67ab7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb44d15ebd63dd013687aeb352a8304330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a04f2b859540a8bf55f265997c784d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf15b4be9d8193cb7600b34896a4b2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b98022051475e5287f73b9f1a940fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dedc80c3e9e2434b8665fa6d33806334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c877eaad5df8c4116573c011257840335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea1c12ede50978cc9422afa845efc0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d1ac87ecdaeddc534afbe8df4317e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8023cb043dc450fd5845498b1890c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c882b87c86fbde1d0054df70ffad01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ad6c2080ccea4e3caa01ac2b08e55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbb3492be153598a1839944afb5c20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6e25b6c0bfd914b4e9b2850466a0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72b518e894d48124d2d49be3d2c102343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8037755125c9f3d441d4e06dc57c63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee1349f5b5813cbcb52643644de15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577caf1ac41e3338eeea877ed6283f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b39acab567894544312dee4ca50c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793a5c000329d1ee4ac924a8d8c211f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef72fb8f520265d405ae819d6cf1b86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48f8fc9f38bdea0cda99ea49f67454350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f2869438e85d0247bf90b2219639c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256909c520ae0e15ce268458ad2ec8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd9317d24161e252ba4b62bcaa59a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925d8ad1605594769170e456a7447f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302b7ad6b4007075fc078b098b6bbce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b1621c6b87c841dce3209f7cdda23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405b2e4f0602dbaf4b76d3f51c56a6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8ebdb84d9a0308f20a98ca0932218358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61107e76d0e788dcc14a23c7aa9966359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c655d074b0dc9d682d1c67894d0611e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca226f89a0bc597063ae85ea7947f6e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301cc0e9532dc78073621185e69d034362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9002cd6a053dff262ebafdb47c6092e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb152f0095fa47128c943ec49ed0c17c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143a8965addfc8bdf30ffc5f8dea183365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acb0ea5104123c4dc36e3b3ae537d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165bcca82bbf44f668cfda95f76245f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e28b070f9e2cfbe5bce866fe8a14d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97999b2031f2d8a9f776599d177872f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3300f5f0351f86c752f96a01b771ac8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db378af98328c380846e22c9120f8061371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89f2e92084605f56aced980b4586c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536c443ddfa717a3152849bc075657d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca16873b66c3c87e7453e45d79d7590374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c9f104f75452c48566ae2e9975d37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5f96ae06fbb88cac1b0d5bd91cc62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acdee3577e532c237070c4ed0f0683377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aa322147e1ff2e8c392aa87868f5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc7757137a1bb77b5b08284af7b2b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8670fbcc67f590b91f24a87da07b1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd53c1c7e640c2b144a0f22a9f118b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470565ed5b3d186cfbef76e100ff809382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63279009764805cc5d14c48ec4df68dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b04a9a7d8bf14a5ee0c1d61a8ce09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d28126d9178f0d20e5c53399643a67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23ae4304c07a3a4e189f9f45e467da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703db1a0d18011665d8a826a14ed19b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2480fef7f95d5e251cbd7018337c80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df727fbf1c876a2cf2e801bdf3ef26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aee55b77f1d6568ff1dee1a1b390d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd0818f8009d64cbfa1b9cb2ce1b56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9df77924abf1f9fa3bb9b875007a35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60fa7aae79bbd9e43fd1c45a88b64d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4ce0cbb20c0e691ea9f4b49d03262394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4f0fee0026d81ff0f26fc73613d85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfda065e210d6f27ab85e26a3d8764396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83d9b9f9c86a9dad38a9e400addf25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd52eba7a247a1c9f99556eb94133c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cd0b27c36330264a7a7d00b60bd2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee0140b98e14056a20e0e9797fe682400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73b56eb828dcd1aaf80eb28717dd4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cef147cb3a21b57f66dd4d02f3190d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbb57b360e6e75e4bc979868641538403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dc3af68d9699a157f31d0946d2298404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5702e0118790f54ae0ad40f68503354405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948c44cce4a78e0046814a7d089f8f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda45ae38598eb2408f761d14aca538a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2084e28b9f871c2df7d3fe584122a3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174d585d2c24ba18af2a32222fec2ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ef7edcaa5f5492fe16b81d89b7fbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbf1c9f6ee7dec858db293f0cc1e93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b30a8b9fc2978e54257acdf75b61e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3754745668197f5d782ff4c1c3cd5f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f999bf8601db855d74e7d08bf88f37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dddaeafbd902e6e557e5a4debe372a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c588d0594599d531bd68f20d8b6d71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6f3560d8a5a6d9af0055ab49b23bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbab60b3170f926e7aabf34eae2d76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97056be3787a0011b419091beac7b28c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d28077a8320fae5b4d48f393beef8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f3f0a601b44ae8f64c992fb4b253e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579f2903e679c26218f948004a960fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad193c1db7eccb0d3638c81ecdc2cf4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74051e44714b1da9ac2978119875eefd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634b9956b11e9a79293a118e2ee6cbd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8330983259189a0a7c698ab02c7e13d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97cd1f984284b544b1565b3651a39b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fbfee01cf956556f4be4f977af693428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e566b8086d0093e56d049e990d74c00429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3906ed4442f54a1945421a87842ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5c502025f1aea8d5dc494d42c99a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c660c1c88b4392d16e9e7f724577130432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a13a7032fdbd7b76442d47505e869a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862ab9939bc9f869960e745242a73b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be1f3629d6a68d80642a0e3eb9a04a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ffe5ee63ecd207205280610cca42f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183ef80bc822b93d396debc52b83f1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1997054969dca88d57fc789a9163028438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b4f70359f9c846ece8ca0ad25fad8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efd8e758a39a96b0d583defbf0fdd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdead330cd515d5fb4e637937521728441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e82753e9195d9352b67a2bbad7d7de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e39bdc7ee092852074d42db245e3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493e9b8fdba9e64353fc2d6c6bffe76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ccc9a14d5a458e2fb85a59bf388b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1432a8ca882817c31559c7449c4c8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7945735c60e31f3dd2ba25b684ec12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca0ca9b42f1b42e088c487e70f399b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825be0173d9d7daca9ff36431b093e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0432cfe931466cdcb4ea1342755b9d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb28ace730c954d766234afaf2686e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357e29a0c992d081bc7899dc5df0ac8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6589dc7abc2eef2bb621e6e85ef94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd096a3b2ea26a879a3a365550a6ccfb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5899b97db00e916fb81eb8025c9b89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab71205a83bb73dd620681079abf09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9230828959ba33c017b5eef0987bc4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc7db4a59a89d1b21915bb9dec5a74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28ffad7b501ad988df04174509d65e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194074328d8dc9343e45896160018df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f2bddc3491bd2a348b11bd2550c2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de2a5a7c9e32907ffc77558c9e4918462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8755eb3ed9e7ff166e50fb822469141463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81571615ffe30db6469b46ecd362dfe3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7706e0093763a35a2256a4043206eec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0cc2f0eef0376826fe68cddb323b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bec043c300cb1afd7c0d098a3127b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c874efd4343f58a8709d9a6785e53a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c45b9ded018546169a61d1b51a05be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09661f065d1fd90e8782b9083c2a313b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ac57e15de45f395dc9080f55972ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488e8505e833b3f38322e39ffc18459472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7692173641b490c9bdab88f9f7d01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e369f8268ffac36d5df042950701c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b46152cc97a8d4c1c679e4b63b0c8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305db5406548afee79f2dca3e4e431c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5c5b4ccd0a999ad45ebb17f1671ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcad20992ab9c7421e2dd180ba2863478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a815d44bb2d33f5c8cfe10b511977a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4272ff0fd26a54521051269f69d06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769342efaf5ff684486fd29072266f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01028073087a11e68ffb1eff484c5721482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10006ab803ddbc9dfcac8da176b62152483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572905d442aafcb924f8b09d03e3772484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a292456be9017096e8b0744513d374485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69fffc8450333dbd1a8e4f27bbd3c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c815976989cb9fa09a549ece641ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e188babe1cf32ef1e4567ffee6db9db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474977419655afc00e10d490a945c942489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17473a1866a1024d0f450a8e502f234e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318275f66bae3390453025f40c848c95491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf4666760868f1638c8fa4c912d31e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972218a3d1b98957a64683d153abf9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a256d6d7d2b16cc6a23bc88b26f98b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78fcb13f0caa58f7f50529e2fdc996495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74368c9ffad08f7a59edb319ae65fae2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a69714a497e4ccd263ae46e6929a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff151d98ab91b6175b8cbb2dadcf33d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f8209ed80d8694ea9ec899ce1adcc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc88058210da1c960490d836970f0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67b29bab8443fea3ad40b6cd5664bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4f37da055265494378e97e0624734502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b602bfe63217f06f6df2d84e3c97ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b076853b853beba547b901b7f4450504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52636f5686f3f63c3504702649b23c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beda6e96fcca4547b436712b1cebb4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9abfd19587aae8046b5a336e885680507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6504d2407e78de78b4193d65691c41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699fe96ec273ef01d8bf6d85a11d08d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12604c736fca16b0f73fb92d7b3a0753510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b862ccecc54393a3f6423a50f30754511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca24c6d0f530294f916ab78ea08177512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229d1a081edb022f017f9715933d28d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d8e2f2f9a6635a31004682e1d9580514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302fe743f198f09c887d47bbc3043e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18e53a876a57a6a1ddba513d1df95f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a460b0a21e0d7ee9b0aa8941ad63a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18073814381775473fd24ea4d194371a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822615655816476986ddd34890659c8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f91ff51255a4de8ecc779091180de4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bd6d6104d5be5a76df36ce4e4e8e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7524f0092897b3593cbf8d6afcfb003522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb7b14bba4e1fa8e807389c58fadd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4700629aca543f6e1753b235d813b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6182cfbabc3c0d0feaf1cb358270974525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15945b17d786a2b65db6ae8197db7c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764af3d89c10cd0c1e6c960cdccee8f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0527fe58013331131ae231d61bbe2d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15989a41c97de504e454f3e9091188c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56935cabeb878de6db07d1cbe8adfda9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd56e3842edbc5991bf527e538b24e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a31c488c9193d055ef532df2a0be3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcda6cf1ae87eb885610176bee316a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c33fdab2fb2e30cff444db93b85ebf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbf8a6b44ccb4a4d3a88c2e05e4035535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca090a3b9675a4a655418adc865454536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4618a1e3b52b73b20c1f54c5584349537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cedee5d5601057448f7744f0cf1bf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae62660ce22c35712ef87d460e6130539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0d093192264c920e3156eafec9f39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e34f5f3fcb961ffb29a78b440482e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222faec58da235d1ad9530ab4c1b37e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb298cfc648ddce34c45b76338de1ecf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4597bbef66dcf8c6c272c24cc8d9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fabdc13e93c11100710c81a5df5318545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84353d853e3acd8b40fcea473d2c8de7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc709a2f8037398b76c0728e9e47b25b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718dd48b7fee90c4c6f2704960b0480548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26242448746be71b7fb9acd5508de4ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e24ac887ee0b47679463f48633b9c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af6b3e5f84eea4e2cc93f6675014e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7593fbd05cba86852dfed92a51e05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87215511ce236a50deacdc646dbed186553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b680e423873f134ffc6b2f47068b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946796af5de43a153479b350960f01c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f5afeee419537fc2f15d9d6a7a543556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3afe0b0f14dfbecd5d4b24a8984900557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6196dffdb89dbcc410f3d7de46913a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba08acd9f0d471ef59e6ba454fe82b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20682a1579285a966694bf1c58446f84560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341950d4d64cad70725b26b82e31dddd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70e3d8a4fc36c2b18367a8d7324e9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2989b634dc344823ec89629f2c3cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc60d1fbf2a32579118a90dfefc7695564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b83f27aca6f8dbe7ae4428144d745565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee526bf6c5022060f91d87c9555e72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3784a7362af0d66ca02f1ee4893662567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fa0a5aa95609df81837cc75f475d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69988a2db49033a792abbe5a69ce5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53869a4bdae2095283f5a570276152b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a277991b18966fc0bc248b3247b8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f454d511eee52884ddb3f6cf70ec6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fc3fed8930e792e4c242ae9a8bc6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2978236f6e4a12f265ed4c0c3527dc7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f562dd66cae14c93f99e5cf0624c7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913df5112ead0e0913905f1bb0da50a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea91d459c55b884eebc75efd6613607577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79129133e85a03b1eb7cbb83715b4e0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7ce740871b8034a78022199d80b2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e579f6113bb5775fa9aed2395fa184c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b30509d96d3221e01aeab0ab6d7526581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8dcf6a09078fbaf0984fb54af11d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874e2d7f353721981d88af1dd360957583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94c448122abbb3e9d2002484bd799b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258d0d798f14167e5a4ad9f5c6ec6d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37df85d7334fe07ef5ff53632e4850586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd983fb52152c4625e4dcd092d172880587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9655903acb134bf7de11228775856c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffccb9ed1f3298394329e1af7f78fe7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6220c38ecdb2ad83eb49a29be80ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2daba83abae53d144d737738892c6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430af6c2b7edb3fc9b2c7955861dcafc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04487a39a93b59f095f1fe879e1182593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047c7967d49e809af9c6490c52d33f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4638a7ed650b329c279ab61342d6d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a799e735d223150cad7612e80de10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3100c306ad2d68294f5ad223ba1698f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21421a3d9dce0d3071cc8046bb5761a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e0fb095f232e8189f7f77240018f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93085326c1f684983a35df3e638a97a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986200003ef7d20e044a3eb1d439033601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bada6f9cdf509e46ec8831962351ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdd9b296ac72cfa82866d5819dd9cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2c96198d8c8a66c8e35b2b021bbcb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4681fcbbd93d614c28a97936528fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b940d1d00a269533cb5382a6c2c33606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf50a7bc3c146bbc0015c96cc27ceb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e57c0833f544c443a2c220d5d7b15e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c70df53f0e859f4c4ccfeca82d4aa7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cc297df5bf251b26687150bc90591610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cde4963924f02c4138ef493046f15c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf376063731b2aa03cd5197525bef65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f420c3076fde546252de699a37f6651613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7339bbb64b2bf08dec8c34fa0bbced2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e445d86b4fe0e00278ea4ece098896615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d8ae6410c19be03d310d5dbe651de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa75cf2ace49f146fd87f283531a8f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b79f33f68217d638cd9f95dbe8e8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca89300b5aff8c6b42441b8f2a6396619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d19c4cc691b4dba9ea5d65976b6d2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9425371d5700801e2269a161dfb3a57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee84c9f854338641d255eb989ef7da6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f97f845dd2ab62f740ea7ae5f9fc58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d5217c0825c59be3e220b6622f997624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2027e501e8fd8bcba658e987047e3e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86245a07238ba6ff0217b5246e9fe37626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94004941c74af5c9010bd4b3ba1b2af3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19518875d05c4ff0044b117da99b825628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3e1edb47a6de73180ad8cb0f462dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233234aa65d17fcab823f41c6a3c9dee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28724532aed203605fd5a250a2cbbf4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bc48021d5c88121d665b42de57541632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993012ab3cd7972202df1ed6e0142673633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde790d1462f5f254286746983a1c3e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ffb713270a5f4e00afa1c44212b25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb48ef6834c736346639b20d1d40dc9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed685f69a7689c0d70657c8b21db97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a9d8cf282eadf6e38f3038711b25d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd383951346f428c56233b30d61959fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67f7050cbebb1431ccee148ac2c2d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85c663f542dddff1b31f78752f7821641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab194aaffe8a3de51dc33bdd955e192f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ef91c89031087c2638d68136a6c74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274850ef035098defc216ee8d31d321644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f680a62e7fd8227399ba7325ca237645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c97bb4f158d2b85338018ed388dff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3201c03231ba0046ba83b1db0f5e9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdb4da3f04de8f904d98bdd8cf6071648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c4d4dd5e0c57941e4cac62e87e5a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8471c93e77bed3e18bd41ade554a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a538d9d2276d08366f8bd14a7d958651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b257f23b4ef540731746ede05bb2489652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e525945691178d3a1a899df643ab6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27008647ac362c3d69c2a92bdc947c98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de98bf3414877d7875d5096dc023e86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da33b060af3faabb689853813d836656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb5b438cbbae1d37fb671ee5e54167657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eae4fa9c58bfef55cd3ea5b82dcb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccb884d8699855ee6f2e27815364b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c214b0ec37f17a3fff3f73c3d51392660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3f5cf46c77f3a030d5c7df4161544661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f87999119ea66fca9b1a6ff016168b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3b13e93f36aa1a797175dc7881f9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94813b9ed9e9b13e0ec883939a4a373b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3912025b318aa4e707a6a2c749123e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22edf464b73b0e9aa318b51c8a0eee5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d052c52887f50921706ffe66effe0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d8e34915e170fb557cb72b076d706668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416efdec7ad7005e5a114ee3638b3283669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e237745e4f9e2dc2893830bf84b21670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382cf974800bc0780a0b3b11b2d24c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108eceede0d21edd2d29e2613de346f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5e08935029973c125bcd2d5e0667f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b9f67b880aac1ab4f92fff682e1aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51c3bbee0b9f1dc9e2fa179c284870675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39531cb4a87c592e30237d7b7f5b87e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec471d04d3dafead55d9b6d745977be9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d8f637b573e6595997260a24107d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c67eaf24ffc6c265482a05570db967679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e736fe2f7fbc56647b6c9f63b14911e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68ecba48687afc26a0a81ab424dec2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c46b7a9421782c6fd88e3d80c6916f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7e2468177e50dff40fcd2f2313ebe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c641ad4a80721cce9cf6fbb612a699684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57843e05e8213f0fdfc9b00b1e6f2655685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aefcf81969bd495cb12662579005c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470856dffe9621911f9e6b101bc7fbfc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562f506611c97dea63379d32a3f4fbd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc037e05e1675317eef01e1f128f33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42486b3b96174f6e3b40929808a1654d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a11661226cd8213856988d00390299691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227628068608319c9b1d3da24ad7109a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc821041a45e2ae8473dbae4b70b92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5ce278b08f1925615b0ce1ca58921694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11371f27467557b033217ed25ea54aa7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e629c6385e9d83ff508ba4fcfaa035c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7a40af3315862fda4acebcfeb2ed8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1998856368c5edae684096090cc3e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2139d8c3d760994254ea66dc5a1738c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621be697ed0108dea9086100066d2ca9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75822eef8cfa968f2bb1b01a1a7349a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141a56981a86ffbd4479cead906a670702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3105c506e8b91033456659197891647703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090720bc92ab410abefe9f0798ac0c75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86a36c919da60ce3cd2a99c1552124705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f978f2608f5b0316abbacdf32d69e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7f156554b1263e0183febc1cb94a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd7423a511aa1b15bdff4cee329287708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70f827e29a6f33d0df5880f855df4a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064a99b10eac417439ba8e720882a57710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306448ed9a5b55b6fdfa9f9bf29e2411711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92723500e866f4b8d1b4a98013f194712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d4a9c94b02da840fef830b7bce320713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b1a05e611042760cd0c6300a59337714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364e649bf6e3eee6cac3afe80a98e5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2500e9a30a8c2ff0f906ff92087a76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34048b5b0c320d932402c325666970717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7088d9e8cda6a9138e395b4935e057718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700baea3cec071c6620e381125e7b56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665a5152553c0e24bc5b1df0db18f3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98536ddb05f4d5946fa39900d9b6a01721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b15fcce89c4804d1a95fd184b85fed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ada9403a2edae4c0ee3eec24f65460723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665674516baf2a1576d17263097dfb5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a0267f0afbe69d62a5ce523b59011725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f018d9dcda6696fd544226e23272f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50867b652bbee4cd5c82c21436d291e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a93cd1aa242a92a6cfbdb101e348728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d7b213205411aba21f65fb99f6fd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d494078157802e7892566da122089730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df605f628ff6db7b6cabcc02d1471a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d62052715a3c7a2a47d7ec61409e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e103b267240775ddade09b20b23808733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec90e7f78633b3415fa0e3cbc45c2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21b20174c648623ad19fe22c7104b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25464b1d9d950dbd245b229d68322700736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee05b65647f501081f20aa977856f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228664c39abb3a5aaba4903658d779e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ced40c7ee1034e767055df019a439739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50817e42f6caea7393b2eaf9dc4271f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192132d820e3aa64bf5adcb827a35a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe9304ee4f709608f23cd75a27c3a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44986daf5e5878e7d583b428a656b68743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815ebb3eb07a234bbb536766fbed0b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218c0cb4f0298681798b1f1a392a36e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311ab019476a97e11d97c35f03a788b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cabec46890bf74bf62fff146ef5db5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d3e5703dc1d110f5c610ae314c80b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdfcbc0291f8f142426a0a3869e045749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779156b5280f9b905935ba26a44da08750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e8071d94df2c7c63a237c654bac33751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daf69dfdfe2b20f4f420bda352f5c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e5c7465f32c9e1cc99dfb4eb54bd6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b35e4626c51f58449263d1ae11247754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50de9c4700fd1220d538e5422c067ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61d1130b2308646d5bea38a3ffbdda756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41560ec9a3fe73cb48828c987ccb901757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b927b0a2e075ab0eac8ccf17c38ad7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc621f93ccf8da0cd6a54b2d14ef31f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1026352c16a84d1c4e938fa8ab005e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133c2c1934aca8bef781803fc48a622761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f42aa3f755b738403f910acc0decf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf12a0407cbfec2dd6e10557354b2d3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bbeafff4b77e21955c4e833d36e53764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69473cc48b9d659004dea9ef2432d8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4890e93833ce560afa509fe9e49ce6f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a388cb65c121458f3e8de911b9db02767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b546100e1975bda2c8c886c9f8dfef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf04e6dc52fad3263a0c64989dcdbd1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872da506d8e80630fc5e6ec4edd0fc46770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44530bb95fb3c03c559e85fb0fb1744771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e8cb808a87e7837a6bfc86c1e96c6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b4c088dc885fef8e0e3c2d9a110b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad1553f7d1c0e777353487bd149ecd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e525f5e3ebc24fb67de21a10784ab00775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f946cfa0d86fde81a5fcb53f390009776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d08529f8bf1ca340c6597df956d5cd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d26315c16e70cb0d21b921f7f1c8c0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca79e66e3184fac62a4f56ca19925e5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c88260be789acbada096e524073d43780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893b9e128559cc57c0ef2158c684c0c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3535176aecf8c7ac40e3d34a223566782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ad2be4088821c27f596fa4362ee93783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e731eb908a6075c2b5e311c7515f360784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40922e31fed966ada95cc73f0e34e2a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a06365591a539d0bc74bba8a6833e9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3bedf58e76e8409843341d2fb067d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a986134d9220b5de7467c0d7664939788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf218065edd8727a5441b7d648149ff789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bd1ac1a27f5239fd8cc1251ba5739790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381438d0cf579d8a793893a54809489791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583026e1bb74baeec80977154ffbc91792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a353709ea33755689a317876d54c1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb2b0deef8ace55ec77238d3b30bb2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202bee8634be1006c9e69d2b9b4bbc8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aaa7cf2a7cacb78aa433f659b8b8d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae873d5fd8f14678fe33df68e1b31e46797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad11906b3038f11da9f896460a8cad8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7135270191f1f5476c96053e859c6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d183e8213db78e38949f36ad525c4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbe8eb4146a8e88a1cdaee81254807801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636c96d808f7d36707d574439e4c4dc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec678152d7d61af142a6de37f662c4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570143717767ad56569be346079e808804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29413a7aac72dc474ba1f8d1c555dccb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95e1023fa0efe40e6a0ba56ef9bc30806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf778d8561258fa6eef71dd05938a567807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a31f39e5176dd21d321f1306dae128808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17b4d307a57db7d86d5d50c605a61a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a4a101ddbbc985eddd6ce3c54259b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24188990e0ae02f14869d17b1783cd7e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64a93fce1eea65e68c53b2a94fa6bc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf12aca0cc2558316cdeb647a01cfa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ffd42b75c987ba419bd6a47ad261d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c8df6d32ab886ae40f307d63044ea815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e605c6dd01c20caca01f86e55de71d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11288cb61e9e7834028ee89dd1f713b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492e93423a36f9d3608c742d1efa9a4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99504185cb287ae9d756624465872826819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0c8c30bd89a4842da66fcb85dd8c1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c1a227c5a0093310e45f0fb5fd127821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad356b14b1d43de4f0b4776e033e890822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e82b7964bb5831e1774be094d5b92d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1723d48c604e4e9db20e8cf7920a6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da83a9acb977bcc4e2e444d051f4f7a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aa9e9321336709b405094cc820324826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fcd3ba9503d2461894a91cb68421d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1312c0cbf9f1af01ad9dc66901194dd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fca7ed248adabbfe371f6c7751dea829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaca64df638b08321acbcfca2d3e974830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71c48c5e2c91d6ef6d5aa4c5c8b280831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caf4c5d858acf2316378f4fd4e2222832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eae26b63a51ebf59d4d31f02c7175833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbeceab6fef3fbe7bd0de2b0375491834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a60f3ea12c3be32df4ccba1f75343d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29616a07ddc8545abb92b5ca6048d8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb25ac7077d3f2edbe0557f225b7fae837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89537e322adb4675672e5680a9151aae838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3cba5956c7dbf5331ca8476b35817839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686a43e5319281daadebdd2e6e95b46840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f24e2d01bd0b6f375479a32f7a389841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6a79b58b8fb86377c22d77933e613842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953fc6d20a88bc796dd23fb680d0796843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e57aa8c8dd21c3ac384fbbe2a371d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aa49d913c18beb0c89e5314ef138b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eb508f18b38613402a973cd711f72846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe14a95ae891622bee025612a604bb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af47f3a891ef7565d0fa2d216668634848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd7c34c1da90c5b431183cc6bcff0a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451ce285dabfdc5bf53848544d62d34850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678e9792c2e60eea28fcf56ca0d03b4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b102a17cc8f9c66fbe5b9669537b126852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66f1adac48967dad2f08fce3fef34a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92195e7d3fe3f6a5af2e97c5623535eb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84940926c8fae26d08a0df2b162f44855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fe030a7495151a9bad81510c55222856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2f9a003ec12d93314b650792b4531857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda9944dcc0dc3aea0ea01911c5567a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb639af187aa9dd6d9e6288a58f5e1c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29dc5779978ac0400d893cab112eb8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee58cbfd0936780e88988ec54e6ceaa861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c129ac94304e957c0e6b7484995cb0f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabe814d9f081734064db49f0dc9a4f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d97f7a8251f0a7f24728f8d79dec3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dfa1b321db81794373246fa3d0e78865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4283171171dc3c10a07f062988fde29866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574fefeccea2d4de2e2e6f4d819f35e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243cecec46abdeae15234a4e105d505868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90937e26bf42b9345c706dce3ce9f9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1191fa700d880cb4b30cecba7382912870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db484713b1d7983c18539537926fefbf871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15a8ee237aaa350cb7f72828ff30f2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77906a5f7509bb8eb1c9fe14d4d6b7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab543c5e481179f604569ea12703ff7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c371558105f1e5d12c0dbb0ceb3239875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe2128f0fb1e81bf63351f2624575e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aab520e758087bcf6a1830bc21e9f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9c65cc8730a6aebe912fbf90b3f30878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26ec3d31167a5b526229b1f83f626e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba04278706b1f3e91b81900705ebfd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8257a47b20776ba875c39010a8a2c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325660041219c1f5414c6cd540c7def882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6deba75f714ca8b881fabc183138370883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d59f202e8161ef455bd84999a0173884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a0cc6d552b3d196d3fad989f5cde4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc02e8e7ba4b967e729691f17012e46886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e1b3b80346a55c9053f51f9ca017b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5139e77c1834d019e3f9c175684357888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb2575d4376cccf39b541bd24fc9bf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc463b8c86f60b3b5a97dd534700328a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb26a52b0218e49bf69bbec642c7de6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97198d8ad44a4fe138eaee4c88a055d2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2afa40f2c25ce6c8ce91e71b15c16f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b7204647bc2221947752f99149916894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b256b713a7cb3a4814ff5d6b59d9f45895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eafc987897d74229b04c915bd3bea8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f50f510408c6a35f2ac62b6129e3c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52031f0e7321a10073f0e62fff1f868898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f142b33d80dce89e9d39b2f780f882899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fa193d57ff6258f0cba8a49cc12df900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdae942b2e244a6585fe506f261cf6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836775a9b8486a252b31f9a296097af902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579eb79a38b20bf05a6fefdb51c2f1f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d510742dc24d3cc005b832232a3da904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dc17ef5e3160c9449e6d876ca2693905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753c04c8f1a46b7782c6db0dabdd93f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1af3ea6e3015d9b29a2cfd66a3ac4d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb65fec02cfab116e9e19f9a1e1f73908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb27ded44c9e757ff65ee9f365aba90909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b96be7dd28986d91ca2462cc2d427910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f751beb58c3eb1dd8b26eef5fcd69c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd798fcd084a31ac18dec9328b4cba81912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63145279ec5161711b5155ea30c134913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353ead2a17c1d1cc596bc3e20f78e87914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2c28f05fe02721e82b11d5d1a3c9b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f21a17cf60cf8caefe8dea4dde8729916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803a3d45d620c2d06e5dbed34281845917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527bd8ec065cea6d0c1c6ab5aa2e1b6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ef467aef9262950fb99b633a9dc85919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78fc807423abc714020bed603e4646920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18137f3a952c87a815d5f8e4b548d8e1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f374143833fbae63bdc4f2c251da70922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbffb2ddda8f2b363641051c4a5b71f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61f0e1f15dc2450f250967b858223c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5d4621b286fd669c2a2dbb8f74060925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf2ceac9e3a144971a69a6d81f7723926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320485ab8ef583de4301b4190a00260927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af38c4ba71bc31610f8361fa3e26ea2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce7f96fb68deb2401eaf840ea42fc6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303a7bf6b74c852f76547537c8782ce930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca5c838c8528cb7c1b25a80283bc21931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821c90dfd37ba4932d3e1dc427ca584932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d790921216977d274162c3554bf75933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484b3f90cc14fc33d36f2d30cde49b4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c56bb2cde1671f2810da668d434b7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eca32d3443ce8ca871541bb30a47d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bb40a3992cd32cd2b122f81c88adb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d05032443f6e4acfcd51ac0906e67938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c77e28e7e62c2c8cf08bd7a66b64f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c9b23eeb7373f0c9b063d7a86ef15940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da869b67d6d30855ad27ddfdcfdde7e6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b999d74d40105dd0753068e7db9f8ad942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baf88f4179c641cfde690286f71dcf943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c840d6a3e44454581013a1384708f9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced6ba8928cdae398876a438fae65f5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5e0f406df0806756c8cdf9d43bf5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca9b22467660cab078548319c32f54947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bc5cb9ff9b99d4378a9679599dc79948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b1f2e5f76c7d15986b70276dc751f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f8b9fba4fdc1c7859b89c7276bdf2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e751d3839e999d0657e9df1cb5926951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b414799cad29b65271c8dfaf80c041b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86ef0b2f56dd227ba091ce51510b25953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6373de8f34c276f46d506318ce0e79954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557d6de30e3bd914de3f8316bf4ac57955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04b2c2b4df200cf49178b319bdbb0c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f573314acece2a388a74a8b1d1015957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29283336bb63d1bd21f6d886c00d2d63958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4fbfab8d4ea8e1f79bd2d78334253959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fd5b0f827b964af96919fb872880b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a1cd119e345231b87ad187b13a0a2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae934b7d169ac044277de58e085893962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aab591ec94dc22a8686cfc9a2913b4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25684f2c27377d128ffbe8b234f3d23d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671a523b7213004bb5bc160c6c48204965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbabc79dc5b23706dcb94cb05beea21966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027d3c99b88031560bc3648098f0321967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d19227b99489cfbed560cd62db944f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461c727f4bc8e3f476b21d9e7d8801969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178d50ab2fd81404623db2af13ce442970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4db76d975ad0a33dcedd3dd399109971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d459ba8c57ab9932b621d0cd6f3d23972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f05621ab563075af5859efa0fbf2a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42105243fd8ca0315e829f55c06669a6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84737f49494d38ff765e5b0f249715975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075152fa7b51d05a42472a413fd0b61976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0b5952eef18a156a0d381961ebbc6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234e68d04c037cbd7de093ae6520c2f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e56a6577aec840309b1cf71a28b8d8979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea7e7d77ca46efadd27bd8e8b3e755980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f19170bba11cd3ce47aed801e15ffc981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd2b499d1a847b38b7103e131d6c8d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d70a2c8e6fb1f41a0a0e17f5bf651b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b194278017edecb40cdb1a3c985159984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f43c01a06648078eaa5216688de33e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c51914f10baa3f8ac28ce0c7504e7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85de043aa98bf1e8222921bc521be05987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af597a31b0f252a28f53409dec054a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed55fe534889b8ed0d2a8aa929f795989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49954171d34ff72daf9cd0384c15be9e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42110f74b5b8d53eae9164ba82538ee7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd71d823a3b61ae3fef28cb22496940992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a27a8ceb5842d54213370e83698a28993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760fbfb83b09b0e352b9da30ec0f5a0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aa3b790be672f413260a0b64e5eba995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf481502e5110b3e7a7d4f9a9f2d9a8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15c1c50898264029dd8083a110f736997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>