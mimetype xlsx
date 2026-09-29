--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3d510b2d1008f52fb7be6f77804fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67aa4e49eed184a566c3c26ac4573c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0122326037f3cbab96d0020cadeb5693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872e0ec498988f6622d988929525b6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097453964f5aee3d45fa62c8969d9325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec57fc676387d410d29a146a9d5ffc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba991ed73fd3ba9acddbd04e8ffc1167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ecd7552630bc0769fbe404d9bedde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d0a39fb8c587ba998024e640c2dcf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367ea05deadc9b875b6f1cbc204b62710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb84ef39171012b3c7eba03243451411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9e8996d1d3dbcf8519c49b406bf4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22503906b0a9b028da2771595e546113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85949b8b2212e1d4e997613dc9a3c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d607a64f694acf435102ae332d90c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963d1c04089c5ab08bc2d68c5e0d81716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44fcbccb8183d3fa63741ad66f694317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2928511ab83880a1c3b0cd552625b1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49080f234a1f0c32e8a35212789f5dc119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451246f1006593f57c1439af5cd4484820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64be7eb4b0a359ad6a959239049d0d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f683ffde3282bc47739dd2c97487c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea69087a6dbaa8b8186e5c2b71fa5e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da6f4df3fecfd95eed5a3e43e2d07d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f5f85fa9af89da951426bc39526e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72327148de470f83cbd5aca761792d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b611099a85951f11f3c3ae0fb37a62a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754f6a56ee557f157d6d29002cd0e3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7483f5796903299f5f8014279c35c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ac6af53ea1dd29e76b30b01247c8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5ad0d7fe1c7e7886a2070190e352331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565964a9f78f4e33aa152f0d1922fe4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff518a5fd779bc71516cb9383f142533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341d31f32d70bd6c2b1c3e83aed054834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f61797be9107017cceca96d85f11f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba4b997f6b3f77009520add5cb2b9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402692d8f41f5fb6c99820b127ea80f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78c586cde696c82b829b721432333e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e40f7c725fa740a6bacaf1b52007cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dd6ce1fa1d2097c2bae123e39636940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130f0932bf96c39c2abe5e98b3c16a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1290bb111fb471ed87d49b285636642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2b5a38d9898cf2c9e65ae7d4b409243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643da2c8384d38ca5afaa7243c1aa6b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889f699209de3093089da64c4c8ff6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e59eb020b1bd8b6e2784aca7abbe0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a0afb3b3dd06814881ee20970f98847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab6c795c284b40bd95b37ca2043b1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4213b418fc30627ace8875183df7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bc8d7706c6458c49f5433c15480e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e5b94a5c422d60e34655667bc5e4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4373c4cf59c7d08bcf3da7628b88e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fd63465080b0a59f461d4ac1c934953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e366d0993c4a9d861f5ab42a2d366754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26627af9e31fa832aef96697c09a98b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381c2553eb5bb06825e7dd33b30b75856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98d5ca74538b78a8bcc3b35b9beb1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e880f26cc83bd2ba45d6c72faf13f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1870e38b9380bcd9203600b74e95c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8459c4c4afbb9abe05bcad6ae462fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0ce8b333250fbdb3671c62c1ff60c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c92e8d3c63c929b17f3924a3cc17062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809391b9e04a951735cbb023c768199263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc57b0460e3db1e17d3096216216afa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a24c428b4e3193283f89ce14f761e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e460301622e6bf4c60c1ee935d01b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07084a4ca3efc60f5b5ae802ebf70b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfc732f09088fa3fdb3458740b642b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9fddecee656c2b30f92953259390769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ed202b2a9b996eb24e6de812f01d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a28560046f18bee83f90765ad5962271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89e8bb1b0d0918fb49557f5cf7fc6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc679dd7bf279788f9e922a45ee31ac473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1d5abf6e4c382b8506d3db95a424274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225fcbd56e05b847bcb776b49ecc24875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d62bbf4b6412e6abb25d493215db276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1aa0ea8c4a7aef3b6678cd0fe2e6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bd5f975eb11d5b47a20135c54a4d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ebc5d65d05e5acbe5197c16b1828a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03c00212298f983658bd6627e817dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db22a242654cc1412a29f8dfb511d9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c6ec332c59c7f8a018b854d9a639b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e447f4c1c4b1077af3f1cc89294ab3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cf37a89a787b6a6e4a3d868845b6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de22a157e3ac19a1af1f0618aa918ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585089f281f13ffa7f02636b8998621886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecb1023e4d22f75f2529d1169c3e0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1326599ac64639a5704e9cf19199388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a018482e284d9d8e83fc55679175889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f7899e8a94951e60bf87df50aedcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a33ff0a60ee48045d82bd3e771ef7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f67376020abc6860936f3b3bd32bf392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d332144b81a63297097c38219176493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8007b7241b9e41bd890e1d59f859294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb63c487b3bc71291108248344114c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e21415cfd946471d7f6c0a64fbc17a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270c6d32eacbbf7f74603cf058ce17c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887d3d09cb76ed7886daf7cdc2244a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0524ce43d35fdb723b6dc6c11256699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bb58387887316ccb28ea6ffadd990100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c0a6984857cb79927a1b7d2eb860c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e313f44dc983ded789c9d45f4f0db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbac14508c4c706fcc72b29660807ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a330322f6bbd9f37461aae7799af5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dd1fa9ff1fb5e58661b10b0b0142b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbc93e7c52cf720bd340a458204724106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53781e5ad2bda94b600e045e1ea732107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fd290e649dc0e4cacc7102cf9f442108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19b5ec5f53b02c465215d71bcec611109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab137224e8c455c280426068ff1131c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a80adecb59f71fae67336de2858b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80232da908a2db833179c7f95befe2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5d6066109331f1017bde654a6fe15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbde7d7c604c213b874e51824085f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ed1f7235fb47a63a8109ee2c2cfdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b017a25f9a29c441a05687bb20c0db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e883b7f6ad038b6f6213fd938a0721117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6653ef403d39112ad7b0dad592ae2b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1062e8cc32b3ca9ee51c2213a7b5ee7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cd89f8f6844f11ba0b08624d71885120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e35b5517fc4d9ca3630dc9af5e54a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5698c161d1fc9893f6a8641e26eed7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875875143bf5e3ac37009301275b147123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad2b8f02a38d21dce4c989031ae785124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eadbf0d7e7e46965084c2b65e6c8f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5a49e480dd5a555f5df5452fdd49d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aede86178e012f6232d8c0f062de8fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81831fe0fef4665ce60ebb2b402f29fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d27ba8e96d7c414bc1e97de6eef30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ddcce2f39b4a9d1c9ce1ed7fea68e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfd633882fcdb359bfcae49021c766131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56010616213ea3f72527e00c74f26c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b32799ce2b9ae9696f85baa60f75d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db602ced8039bceabd76e3afcce7699134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0679f887e7f30d272622baa3def68b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f012d79b1b325e39a35fb9e8dc320136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a26b05e89369a74d3345603831ab9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e283e2f997c5ed4f95b604471e8c6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97e7dbcb4abb80c47ec8256eb8e0f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6db033abf4b6ae93fdb3ed911173f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5c3f1106f2fa4f962db69d17991a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef419d5aa958457ce290f7d0bb0c5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae524cae057441db40c20367808f540143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230bee084f48de78d8a8c86e7174dad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30f10adf1289844cfc34ca706a4f33145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05be7388512eb31cab5be05d5fa81ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d1aa5c5feb5d5695287356fd2b2c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1284f990343a10d9ed783234efb67e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c3b03610fdfd17b1fb621b2f20003149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0581a69a647b6ee205d2de85ac4f8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc3343b26252bb515f98465df84ddd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccc78367cad5caf6fc2981588ab5ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26405c1083dcfe6cc2aa178c339fea12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dfe8c5a8448f898cd3f801fb3ba95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570bd0ce9877ff53bd7bf3c46f38fe8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c863be71680949c3a5b661e0010457156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae8d71371c9816ca8e3a405eeddd3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bff3496248a8a1c8467601c64ce80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f630ab3ebc5626690776e93a11ff9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf18beb2fb7c3ba801105fcebe9a3a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b698d69b8452d1e47a051979380bc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76a40852f762f25fd7dffddf8a0844162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86407de10c4d9b53d16c4122b802951c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caf5fb97b62a984211a000109e60f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2a99dd42637dcfbd0c6bc2579ac86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff27919f8334aa8bc72dd38728e1f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c0f85cc5b65a1d14d8e802bb0cbfb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388632bdd2d15978bd34d29703ee8866168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80322f1db5594ccc9cdfb779bb3620169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0b0b37c25b2a1a33d1cdfec3a77a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e77fe69a97a5d09d7534e8987e146171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1c5aed72c6136c343a0d875119ef3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293046de0911c6b5fd2273652c261a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c9f75cdfc829d06001b30e85da09a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699ef7644358a97dd91fab468e415c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc90a5eafd6493ee9c7d5a35d7f9540176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2f76ea947d1bbfb9b47aa71a90f3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9816cfc34e63698c250d43856e993e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aee9c8bf8d49ea9570646bf5d74d5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadb917e9f9d65b88dc9879c89e5d49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c5bcbde20a1e807566afb2e66028e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34776466541f27380390f8e97dd910c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07130e89428bb7d031686b2112d5f26b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b0490909f395a5d63e6c8bb42dee0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9d23180970b9be146c38b92f71dc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b062ae6ddf547135bc79492d139311186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d3105229dba7c070fc72bbeb0e9e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7253a1f67e591106c2fa1b1dad24d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525010939313e80c507523551e06daf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3c24770403f3c7cd9edadce85fe83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf45f4e4813105fea1731d783b64f94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a62d06c43ab31ad8df9615009c234192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664202516fae282835d57c79c6f670c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422ed15c0153e1614e6d243406cbca5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f4524275a8bcf5cc71fc3f875f123195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ca37752006f05c4d527325bb83296196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a6d26638e358c927b8894e050ad2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941adf381e23900d5affeb5e46f9eef1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaf7f360681db21c8f0659fb61cea6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544acb95dd621e8e263bd1d84d9a557200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f3a46b65768e1716390db009a1f44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc9618b8ce4d24febf04e467c7a421202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6c83b691b72fc437273b21ccae4e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f102bdad1c75f20e10c822d6c0c7a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8bb6a9601d5b3a81c9adca95980a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165d8b324b77f76bb34adb88f3a88f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a96ce2d2dcd7c00624e653e366895b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222da4735aebf774b0a3183080073949208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd70b8f4524c51ec19c0e90f58a39df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e418cad17bb6a1a591d0ab8e53912d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de4f9e3948617b88b7d39899d0140211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01345e6118017007f47c8b620ecac615212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfed4c4f1c91a00cdadc9224599fdc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8121c19997abe0881dd526034bd554214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23fd08f687731f3b843b6d8922d033215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39cc0246a173a27ba2cc16d168e897216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e3c4d5cc29b863a088fe0f091cb55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762e26e0fab1d37c8fdbffec27f557d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259066d1e5a6b63430d611b36e6d1ba9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27747d3827b4f884b71e32a0c79800220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83284803853800d4bdabbd852ed44a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5914117aebfde0b6da445c366f5031c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e865624101591f79ada806dc6fa416223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b274f0a976355a353f33fe4672ec6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e97d8b6a6ac0ca2578779b1b875071225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058293412623756c24b62ed8e1c4ba41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d0b6a1fb29c17ab13ebcc46d898eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df31511c48e35859caff9f2b4eea8cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fba1bbb9c7181a248497e018fda671229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0336b3ba33a5260fe24326322122abf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa65adf4eba097004d57367c648d4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3bb5d497d8f3d511f4001580637e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55c59989f531e9dff985d2c047e6e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67de887bfcd2790a7e5c8777fe299b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10925bf302bee05543acaac5b900a6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5251a14bc29405b2d0ab47bd1773675236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dce1283abe59cc1550600662ad506237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ec0ceb5b564418402b6d673aaf869238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b73aa124e5bcfac8c76966fd6e7d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f39b2798e5df393ffbfd92239ddc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b272137a483228a09bab11f003d345241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3ab36f58adefc747ce51c4513e7d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0097cb5b7136c8c72b07ceb323322243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0f9e265d0ea8fe4712085fce15e14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a181c7e8ac66506e8c802e86a686afa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22a57198fab397286ed1bfad498e92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa7b1e4025e125be9d9953507b24a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a38c2ce71ee89aa29bfe8cc68fb76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16135eea942cff12cd405bbacc1cf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8789d87c123959e8160865f3e2cb13a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142391153e6ab4a9837be6878d90329251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e92af987675f1f88fbfd281f7ec27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69650eabe69787cbefea87473267e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd8e1c403d2bbd87b5fd00a30e503d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aac6a17de96902491d19e858207c54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c4e5fb49d66e2e09427f51ec8a73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e44fb8ec0600af9cc7085251cbd620257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d46b7b62ca3c75e1c341c53361d79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992cb9adad7daee26f23adb1d791afc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d790b9e900d998eef7482de509a8d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91143ea4465c6a18072aa5526a4d83a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f4d13cbf392a3db2a88649f49699262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bd0930b33a3a9a006c809fcaf416e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60163bc62113af22350008b488c6e0e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ef0b2afbba2e35194b39f35c8c088265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a637a182f64a3843b2d274e61fc3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8bb4369804dcb0faed3a2f3f2c1eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63993b1ae9977d8a60a905d3e68df76a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed5702980b0ee067972879bfb3da58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7b132ce99087070bdc76be8544eac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8ae3f54f8ffe4ee810e02a44c1791271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221d6b2896c432d4914492c956e8ee2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd124ef45d3bdea2629871bceca9af59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efe0a0ebce7c59dc843d7e4bf3fd00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f569fe07508b047f06f3e5267f3fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f3c7b8414632cf38a6cba50fadce5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df3eb57d2186d427e8ad024a7d2cd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de7e3bb8a9d081f4cc374537f6740d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eea4047ff60d999a6d565de03308f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d7202a72f340507ee83ec42f7b842280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c668198e6951ffd9cc1d45a232961281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9087f6d045e79b7f013ad0ba6d989f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c585f6dd142c630a4715ceda50023283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497754c0fb59fb8b1c8f823892371f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae21e9a0b80471bc6ddd1c366e8a8c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39ea9efb2c3f154093330714e1607e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf5741943b53474ba56a0a563c237b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba4723a520c5bd5318c4f870c35d54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213329ed9b18d6955be7ffe32565fcc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf16be080af49a9f2ee2a9f38019d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccacaaed86136ce719eb5481d1f243291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3677e1949e3f3bc4f6cf8b7f5581f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f622023d6cc2b277abbe6b7ff0618f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3760d7eb9899dba0e77433e8bef8cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a89aad6c28912ab0949f953e28f5fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405083b56b74632bb4790b5949f8d0ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20189ce5e268a96f1c9ea111167a65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ee8b42717b2d0b49628aad1a7973a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558375a02ace8e7a0485440a61f45afc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d42c010cc50718ccdbafab2eabf8f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0291c441511954c808ab523177e1f1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71012b97f2e16a1f4cb8939affe55931302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2939e9388b238b4150cd7e0773f35fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abf83439a3c81336b44373e5862639304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307ee02e700f149ca02cdc2b7cee61c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8aca6f44f56244efd32a6525b66d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5680124b79c7e1c5e370450f6a0c818307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039009a9d9d716c1f06d123064a3c06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5db3096f90f7ce163320aa924afce7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40f267c10631f093d0f50aa18ad5a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684caf70847fc09a35fb839e250dde61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda32f8b2c82290faee4dc8397adf74c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12710d90aec787185041c71f2eed8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a3f6e6583ac866b4320bb9b05a186314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4177791006610b41d2a15a1e1c76c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed1314ab9d595bf0617abd9417856d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c91724035a4b679f107c82c162f885317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6c07f15e4a8e838b3cfd1e5e50aba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d453cb7777c401ca45bf128aea172f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4924e6f87fbc6a00993eb2ef7f4286320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eb08fc389955f8480a6de67f6dcb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447eef881a8127a53d081fc9f78471d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716805987503d2ef66205f8588d1ec3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7313de1ae34016b2275e5fd3e5294b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee9b41b22db82a647d44f935f63049325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48771f78f8784b625efe34d7ac46620a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118d537f623bcfdb2b951cd34dbee6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d2b8c4ac5754ce892ebddb984f9c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848ebe4ebad318aab502adcecf345cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d272c4c84e1b1f2034c33f1fcf9b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab4343bff143536efed9a8febb0bc3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445070a8e8ca914b38ee3f31dd8a5a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7343e955fbed2c0718329de7125ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d9c924614563c962d0a83ff379945334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021c6060251907d1b9ee1c9178b0a83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adec730486e057592722012e843c37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc84612445f44b71ce8d5612af6edb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32d180c8763c1662a5484b0de4a76d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eec3df166026de2d046231048d3d04339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c70441deb953008dce1d788dd9176c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d8942c0467c76f6618d20d3ff6062341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3d2e0d5748e270079904b9c5b1f7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a01415679933f66600f379739c3d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a117cbbb739ea7a117e8cfe0ad5eac9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff0cb12375e3ee7dee63fd2c3d6500345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65f5c004c56f48237ee114e95f98b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06aa26dd52d85ca819567d3f97d531347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2b3cb30015b0419ec7bdcddb694af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfe177a454339d6ef35716e9030ddb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d24c35c0863efbb56a282bbf18043350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736056b0e450eb9ca83018fe524ca8c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30eddfc7c5a4116bd53a0533740c8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb993f7b083fbb36fe8ff2965bcbe81d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc901594a9b8023c7472d777e755f782354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cd9467234f15ee8319e824db0adc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3ed8afcc017561a31c3125a2cf247356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e6169c1b548d637d6d5eee3c33492357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3ec076767b8718bf4c5d9047a2d9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e85a8b7d7be0bb25ad032f4d37b0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60908f776529b010bda159fc04312b41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaea3d129552c0c10b8cb46e457c1ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7991aad349ccb51980d18718d17b85e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594651b0969cce839c965100385b1e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91346d3575e75f260238d8471f29ce0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2889404f3feb84d44cde63f4b66a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a31eba84d4d1874697c9a0623448a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8743b54c23df55dd391fcd5055bbf2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d82892a1f37f72d610e973cd85a98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebef57e36e8835fb8377e3d31d44340369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34f19fa570a6629e68dfbbfd8e2d74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe7cb5322dc74ec402add957ac83bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9d1e71cc6b49630b0097981e9797c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86a1ca1c6536624792021099f24c8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15526096834c83ad4ae197ae266bdc65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8ca0736b2730bf342399302109ff0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59097faabb65344feac83ca585b6ce43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3fd2a60091f08f464fd4cb9672496377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d71be1c2b9fc48e96d584097a9d59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c507c1cf509523f31ff1082dfcd4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7f105d3ba9a0c3ebf4339b25a9eb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29276165403b2b8becde71cf5e2e77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d336e8b6830a9b1cad29e15a424b4f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d3e98486041cf29064a2db807d5fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fd70b27c4f629371e24ee61c2498b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c127be860282dbfdc18810fa9156d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b905905a5dd258d6f993ec172bdbd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8de68d948a5ea0915a7fd24a808d8a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64341c586dbfa557ec897b6775ccec09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab454fa24fbacaf86bf978dae8869b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296b641074d48ba6abfd3c5f5d074dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7370cb46067f65156f0120df76e05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec469bd5fedbb063c1dd0c0528d12876392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89781e7b4a339bbb256b5ff2b5a68ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e657be89186c0a66f3133de5bb9685394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63adb22f4f354bb86f194e15810734b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5833fb7bb1dd6316bb6ca1764ff0811396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3a831aae4f7611531e1414bb9c172397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a604227f6cb675daa61d6ae8d18ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c8c8e1ad5ab71e7456d8ae489d502399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ca9eb37c6839eff748b6787897675400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b08956156236a8836e1dd284a4119401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ae65283b5605ccc5db8a0f0f753f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206b555edbe5af2c99b81651a3b0b6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd501380161bdccabb7cbdbc3a314139404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9316990ee0ed04f07fc1970c97786405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea137afba987acb1f35d73ffb56c38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db0e8cac3a2ad42c655060fc1778a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfa955c3f585a041551d31a2ea022f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94a1d844e5ca87fac1bba362802616409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223838d07158b34730b02a63bdaa340410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe054baf42e2666a53785b5c6d26c850411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b427d0f0c2e35679327c7e18e598a5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aa454093889ebb47f734386610c87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddc4ffccf596d4a293a348b9786af9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061b4188bab90102f4e2bd6a4b0870b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ff602641fbe95c3ee99354baa1609416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94e1bf210ad63fc691cbbf7cf1b7ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eee4e60663aedd7c08d273d11e859418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edd6dff75d115f29f3e3b787a08207419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105ec6454dd1cda5d46975f5c07214b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923f22c584ca7bad0cb912de5f9bf40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a630e19eb98458305d4617d3512c0a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dc3bf8f060db55dbc467540fd8230423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdb7fdc300077ed6c6b9014781e2f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2c2c4e108a9608841784ca870bbd1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cffd3a52bd448e70511ea93e24c254426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6d35d235d2db2bdc5dca94b5a14ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca854ff749ddb654471358c4cc1254428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d80582328295360691998670930e9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93d7f0a430fb3473dd238b2e6aeabe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4051954e1942427cfeadb169ccf7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809015e55088c15e066da673591c107432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d020b67f5da5863dfaa9e2881640e19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e892b30f91550758d8ae3c2afb34f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfbf04926bd4d05d7718a079cd206c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f57a8d4848411fbd6cabd58398e12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea3a1ca39762ba6abac4c8feca62a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9393c40cac91017187d2cb1f01f39f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a931d7515e83737dfe85b489bb28e05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488c504ad34d939b4751c83a6f0c0fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e1e695bb7eacccfb32ae834b59264441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7014d279167158b4f11b721c9c65a01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a704eb0569d0bc82581094fca27fb7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf66c3ac8ea1df6db3394dd8feba121444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dd0cef54bc1b17698fec010ea66b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb8dd29a145afbacaacf37b3dd35c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b2f8806ed0a191c31f87d066810f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532164ae0f9b6e3f4ac12ec7cfd74c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ed6cc4dc1cacc7ef90492e18c870d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b11cfc37ea74dc23f75b1de6a3b467450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420830fb7c7a98941b720e33aa4662b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a00653a359a419b1372b49aecf1027452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205792ceff461385c7fd0e740ef12fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef5bc41a56c584309eaff821449ffb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b6e32519d6c9865a93111b220bf5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07678124d1899ab96c124bf79a23c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd9690529a80c0b5916ca82aa231a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345383385137d44caac5447d5239fe6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e40d88cc7fe2c562ea8807c5a6b10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a727aff389e80310fc44c7b3c0e5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a0c245babcc124bb8dca91d19ce8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69224a52518f5b6e1af9ea0b1099e2e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac989113cb7e49dc755e77c016c63cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4569b4687f4503f297a168d0a78995464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d24e834cc0131174fbb69abe13545465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099339873f33644b162adb8fd8ff0f73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ed794ca0e30fe7533a05cf8cc8f4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2b7e15a4b4ea9e80050c326a125ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fbaa90eadf9605c0c3b6edccab992469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cc5c89399611f906cdb928b0f18ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47dd509c89f0a2a1d6f18924ffb182471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ab423591e63bf090e3c802c621137472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a655b60fe7423805ff05c07815c5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5de5dbb9ed381cbf52c951f4ef0cbb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d211d6abb37a0d978bac2c99785189475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1cfc4a22e490dbd1bbf0cbac48047476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19515cbbf1b269d737d1f8736f9ccc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de4ae205193ee50fd9fb33b9f65e50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6349da37a4491a7eabdc78c4296a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384b62db7a2e2e28c4536cb6e2b0691480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588873c76b569a0da5ba3dfc47267dc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06347a2400f61de26a9bec850410b86c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb600561f08bc51cf5d250f058d9a9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14508cd2bd6c766215232d10796e872484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e385d0446295de06bfaf1038ae6633485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f34aadb359e85f23b0dfdd356cfbc2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53034995a94b1086cbd462db6ecc86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111d793b68e991f9456d0249265bbd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93612c5e38402c795b16a7bcea2c83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72513f0bb7d00850341e2ea89f6c228c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7667a3ac47589e9dbb9516b961fc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71054d870641533ce962376e8ae5d7a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f65e7b31ef280766ebcba161254a11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a45675be8c9f210fa67a2403f07ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7aa6d73fb30a1890d8185ce330c2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31cba8934ca1a6123c9a98913b0809496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5d60a417d2921e4f66640e1df1a2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da63f5c2edd4436c8004e2f71fad86f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8360bf0af6e84a4be1dafeea63715499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26316a948333c599d379d60b49a53467500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af7d2a1816ff1305f1b337ad38efed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58230d0e15cdc3dd177ae5995ad301502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc0b74818da325efd1093e791008cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02629e7b52ec3e21043443c770a22a88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b061705f71be6b7173ae63e33238905505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6d8029553d11ed47f70a9126a2207506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7fdafb5738df031409f9d460cdc5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f67b7bd7d4c2ea9b0cdcfba9da703508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a214fb3e63443c7700dc2d3d62080f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfa23664cedb95616d26c9145c8b47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275d4803da99fa5fc4a63ed5f487482511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a9774e9f9fef923a9b375bfe58fdb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d6f535efb859a2265f85b89d30015513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6a6ffeb09f41de8c05718adda6820514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9bc679c5885c086102a7dd96df21c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684bdf9b538cee7e07ce65f8162fead516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b45f6d0c39dbad74c4102d8872c5a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabf4ec657aebb84774ae5b3d850463518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447a2c01fda0030ccef2ada86db467b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6e9fa9f6a048bb6c01d18f7fd7926520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba4fc6d371aeb12b392995bfaa7e6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c23906346ebb4e21cb46837bef4e7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc949ae26515cc91f08715315c8715f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b8c51c8a9e5b3a8e3d4cc711757ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be675c8e4a5c67a5d20a3439a7a0baf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995172987ca1321b8583275e4505466526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9d53d21d5ef1fbc4d3315e57b56bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b6676673abdaeed921a5e38e8930b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e39a2e7dfe17348393e938b46bb6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37244f964374908ef2e60d955b757299530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849e0558f3bcb9712592693a10038cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c1457e65e76910ac6ef12cd8743f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361227383afaf9f8bf2dadf116d7a36f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b68f3a480210466accfe269e0d2db4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bf2c3cb3371f8fef333b55d3779a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21608e4339cc5e498d9f590181b9215e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb183ca8b4a4559aaea8309a4d793aac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bd30c71a884d32ab6cb40bc44a16f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce201e1b02228173300e935f84660c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62505cbbffef6870b279bf23b85466540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb06290ed1da63426f56cf016a0ec1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a96a8af177acaca9d8226c7eba6210542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e12c2c075e8b167390cab688fc409543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120b6b7b0f8584a2214f51be79a1dbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4632d31b4e07b572df9e93d4dd85866545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54762e78144530416637af2775e9fe1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55161def45fd7b8f3a264780fe1d5ca3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8d16eda99d078dab3b8a063a42b42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb4218053c15267ff723cdd1eae572549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca2d276bddc47fe2fb51617d274839550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0776f83908cc204f5a9efd1ae2355a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad50805d768274535ff5a08e01b6499552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd605ee353113802a761bb226cea32553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb35192f82cd50f4d787b7955ce41f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d72ba1888496c6c3ef0c2c851cdaf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db40a6565291c57b458949887a0831556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487ce60f6088d70f91d939a4c1bb7ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93bd206b4f6b5f9a05e2ee5b740cfa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c503d042377d1b27697b035ea710d82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88b026966275c8af200f11d4a8a1cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b293f6e65c3ca03562d082ba548abc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfe565a0de7849c5ae51434aac818c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63a5fe5c22dfc687669458561ace3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b895ebe5015ecc6a71399544f6424564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12808f20290b23f27ca2ff7645e8a25c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2840365c98078be435c5bb0ec158a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54819f07a39e6fa6e49ced911067fb1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e8df4163331c983be29e3a597e1ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4613fdf7ab702d9a6bf63cc05f0b08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c941d2e8473d8de807e8b253b22c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31ddf6a9097184547f8896a505e11b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d591c9413bf1afba63caa41caf59c5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef703e7da65b9f4c7ed616d32148270573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54f897f88672670e197459f2709701574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88c508959e52864380c3d36a7325dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf6541e0038c8d6cdfbae5bc32388e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d453fe7f07dcc92cdcd0a1e0094aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683f6765b4f85e2c049ae6f03a2fb42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd3ab0fca60facf384d809bf8843f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494263ec4df873b2682c0e2c3dee073580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb82640977f9bf4034bf5ee46d021d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9ab071268d3d2608ba13c1135f8b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65812f090990a1591fec49756fef054583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69859f111a9de3f1eb69dfbee9a4f3ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9db8c10a72247f8649c03b2c0cfbf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d9052de3c7c3b4fdd4878625c5e32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c189f26aeaf155ddf32f642ece856587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bade68b9c3db3b4aedb42e9086464588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f04e1262deaf08d45800061fc3a66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcd2de2540c2d7c25aa79da9a36e52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77040918110acc8ecab0ee2edd84f7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15451910b960ae86ccdcf673b295d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276348f1c536f4bb6c60eee17c07eb6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862591297ebc3afb6702d615e38a20c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d747516aab8c6e06f8f66f8a229993595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb0263f34644396f62d6b47a7891c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0af490c8da1e59c159933af778f35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dbd1160e2c5e866b2bbce8628cc92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce6e09c44ab32f4de92110da2e5d3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c6ea8b4859552aa2d92ef6f9d2aa2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f256b35c7e9e90752ffeb8660253824601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d0d8a0fc04757a9278845d4254806602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355715d530a1ff196c33154041302ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddb68f74d07aaa24354ca28153a7f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0ea697ea6b82d1e3ce5660843752c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359260da635825da91b51350a2615b1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd101394b6008b203bc33b7d3e05f9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758583d9fd1ee83312ba658b8b3d3f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29e2b8298f4e9d09327bee5a762772609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb345756ab0039aca8a57f8abe2266e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f72868f1119fb4fd72c74b974c4a95611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687be8a48fafd9d1db308181eba2dab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18287ecf7331a66d7c7b71574eb196c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21963a3c393badb5c806dcc4ca4b83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198b8ccb193e745904dcf321960961a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f48f9e59b2ab2f3537f15312cb85c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a3f5215b9b2f4074f25c580b29dbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9810df308a1d5af18309746dc110ad1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d418897ef27083c7d52a41d5814ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39b184488e44be058e97bcb9b25d41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aa84233e7fa22477a82858532e589621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912c2862bcdcc08f2bd45b56d734c75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c7d92fc3423ae4b9f7fd6ac2df9a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1180223bf8652cc63aa955a991ad4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf006a130ddc0f69bd493518f4da85ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf966e661c061c66338f637e903a5c62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493fca141dbbef5e858ab032c58dec7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221896f5f5a6fd36f71a4f9492aaa61c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd4d2f56f774bd39e4c3a77d3b8c4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97447f35b02a6a7d89a8ce95f014faab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25df175e9fc6b18531e43fc508e73d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726335a00700662794cc912a519e96a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba7a186e0dbc517129d1c76a44539d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732dd60db666ef4ad89812d6971295a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607252fa840fd2613545e6fc08bcdbd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cfa47870bb9bdfff1e7554162ac83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77397d2950fef56bc1f2e1a266abaf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93650c55f4d6197ab6ccc32d55e8ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecf80c478b674036facf50b3995533639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115f04a738b6a8f90dea87f54a217d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfa07bdc2097ce0e276cc02fa1754b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5526587720b0d6af0b5df14f6b49d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13db6200b29adf65f4d4b14020080e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00037f4a9963456f26a245ee0ecfc817644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690a9198faccf511dd202824f339308645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad003e00f11df5114248e9a3d01414646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7638552b3d4edf4b82325614c46002647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcf87bf4a087671e3863bd24ae82e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1facd8ca7de188b1e6770a0da804c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9579a2fef2bdba0db33dbf4338cb845650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713b0727d493a377e880e70c4184eb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05aeb6690253a15b3fd55065ea29ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4acac597b210d426c593d09379da83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f1bcc95d5eb343afee4e2f6046731654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a9ce6c08dc26c49a217e9179f7bce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a49d742611c7dfa3666fb3fd7544bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db69b08ca4b7602ae08988a9a84db5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad5d6381a3fe2eed536f5d483337f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16a886967d4eee1d1e8c29b8460147659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d877743f0cd4647296d68ba1bbab59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812706d54e7f6857da8d2962727d278661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e23b16c80bb23b1164647ff2877415662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4c8ff6a85240942d8321f016a3763663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f5e1b6377a8be84bc6d73d3bbd6d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983755d494516cb6c151709a5ca34273665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440a4709a1b3f1a70643535f94c8319666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656332a948f64fc0a3b412d305dcc5b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1396c7afcee8a4fde57b369977bd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f778caf9ddc66396eb70e7bb824a2cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9519dcfba416199331ac632aafa9745670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff26a9afbff1f25278e27d7ca2f426f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ca9de7ad9927fbfd56758f68239aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93877063e1c7a664cf99dbf44929ba7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52464637a7b761fcf976327b649f5a17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657c48c5d77bd4cbc651a4ddfa6d6b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385f2a3048da9345f0d929d6d1f3811676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509338f49be5fb5eb8fb75d992548b50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0a4dcfcad0d101488393e950d4644678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df1418a103a497cd742752aadcf0d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e69fc780d376148db4f1231af0b58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ff00fca0a46dab2d6237ae502ef8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caaada0964046d1db6623f5bac3b16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4203a9ab527bc98cdbc8217e2ac45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f61ad03d326a2762ede40877a5645c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e27538031c2e78bf450bcb4e48c34a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b42f5003fbdca3f9677958c70095a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a16d3756c52822064dab2a8ff249ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206b093b9400e1ffadadcd7d53b180c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf9dcacabc38aa1d76ea17b7399266689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab80091f7d147e8454f98b165abb16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb387969d360d23b94bb234a15df269691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5fe9a3666b98bf5948a4bf7a775b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130ea0543c96195dd64e38f8f98caa0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bb752e38e7f23ff122d44b0586e58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3e33c2bca5463849debfbd9801528695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d03e066875ddbd4b8fe0354fac51e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98af044db14df8c6abc915feb769395697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a28220e4e4ee46fc23be6c543dc5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d980021a9e4deebe458d9b625a6a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d27c65432b358ec0fcc3c87f11622700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312792b0aca1b53eb7c2cb85b1df71cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437d72be0677c8ce53bcb85ccf4dfbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a921f322faa1b07d5051e49f09e973703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e74db254de9b343e5aaedcfb56cc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95c0d70dd53f30f51cf037b65b6431705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cc6289120ef114d541882ce3885b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878841bdb0e1f5538586364bc3bf754707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab376a8845185717f1b904417bb662708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e853ee9eaf9f3a15ad0c1641651c97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9170d790dbdb7984cf471b1bb78a8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77255e35f040f66fa594d1809700bd0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ca1938bc9ba84c0b79019562017c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fedd60ac76587aee6d955ce4a7cb3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc603a7a6af5f88cd8e25c02018db0bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa9c8a8621b3e09a40ba4903cb2d41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f916b6d448b332a944aa2716da95b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819094b06eb694cadb88eed5f852e3a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c16539c68f3457270c05fa6021846c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218c92a2675cc2d5c67cd139cdf9019719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b2563bc32e9a823ead295c134f856720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc04881d25db0a91b0bcba66403acf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4447a5ebae124f3c3d285bd825c87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba1b81e4819e0cad311222a3e51a16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852ce4c6b45f0912b0a2ac367b40cfe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16bbd8ec1d4056604cf25cfcaacfe3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5180910690d90249ef347237a23b6b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26f282585ae519903d834050fe3d5a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008b404c9ce050393700a683b919748728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059906cf28fde538dbbe335e5b0c7601729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33286c785caa769e45a2971d4fbe7864730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9708262a9b8562b42d5a7d38efc9ab1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d839ba5b4c217d599c570b86facaac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ae5e73e32c70ad682d5c891a5a319733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2831782b76b81b6f905668a2cfa632734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bdc0a3eccc526aabb56cbefb328b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12a3f03e04bf8a816819aacc8371fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3644b707538ff1058afae9e6973cb22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4e42e56b6ce65164eaa361e4aaa01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce703241024aef6f4a85a9c8f0a817739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075d873cf6f6c476b0b81596c091726740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aaa8032c7f72ee27d336203f263e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748e02cc435ec5a082d6e6ebf6516f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b7605e627ea7642e011d1742b196d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992a1ab14a06223344beb2bed415089744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d13da6c0d1f850eed0fe63dfa6feb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db7525acc5ec5627b822214d88ed81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72d1a8de58096814b172b252619dd1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897930e93e4befcf07f9c6eccbaabbeb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ddf9ec7456fc5a65fabc07ef42a12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fcb35bf7365ca7473886d42e68696750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282fbedbcb6d9388c50e0903cba3730751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e7258629768ff921a5019e3e11f1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f65fb3f78800521cc18421efa2aa3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc45b6da0989f1390bc1a3ce6b1f150754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57819d59a825428e18dc1cd64c11a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c86eea7903932e1d6cd6fc84260fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6ccf950b92ebd95f7b551a3f3f068757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312f8947521ad32348529b60396fb24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378a54ec8cc41b220ba376dbe40e3ec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba7af6e4f026a37062d790328e4699760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99831563142809dda5ee7d046b1f8c77761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f9e5196b5aa4810fefb989fa8c803762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7238b8544ac4972ad704ec66d0b180763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d7daa8e3a5ae3e42e94692354b908764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09b79e5899d39c33bc5ec354971e95765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535435c4ef5988f54d01a5a6fcddeba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f887c445dd5d9b1f5e3c41cd3d2f6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b60959d5c0591cc878ec1fbf03589b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89b6043b054176e1ad7e643f739644769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b944187cd6c14bcab66f8b5ff8e8a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1247f523720c8208b8ff31ea33dde771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c07f83088bf7505053fdb42c3a6b1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d30d3f1984c8723f8aa17e93a42f8d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3bb04076a8a0bd30255c114a700ee774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fa7d3711d85f1f2b7082c2c955e4e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf0fba3e0ca19e50ff4dd25efa63de776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a7cfb1108698bd00d849276da9c2a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056de74f9b920a7abd5cda3c9dd068a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa46a09a7f7dff88a7c5eb85114426b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6071d5b79bf188fe16b446215e4f5c8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592d2a030421a9ef841f7c012d4beca781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36951080a6beb8b7709c2bf08c43a9f4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb876d354ace6403713f59244b2387783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5a599ac1b01f89a672f8ba61a2333784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7ffb7ef2198c03da84f325a7c5be6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24ac33e4b0000de40b5b2aa70ce4c9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d127841b2a347248c28d08f69a1d3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327866d0dca2627e3d066955ddc0c0b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06a7a8e706e15f23ae6dc7d25b7e1a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9640aa3ad5b747f3c1ac18add3ecaa0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213480943b20e8a2aebb0b455e8a46d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f014018035222e9a4267bc6af3c18792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c34f0e63a40c4dad7423531819094793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d609ac6bf1ad594c449d3f2d3b0be794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118848c8f8d2b2c76ff6e1c9c6e1eab0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ffd8649a72f8dc478234f4afbd281796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843339189aa102dabf0233a993604dab797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7a3116fd2fc30411b184f3e4ebece798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0feb8c5837e2b0f1a61dc817fdeba799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e31b8c398d50148008a2ce117a736800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdf786af9cba202159f3ed483f3af9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313baa6df12fb0fbdb401fa664d7fe5e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5036cffec5b0a739893c3d2781630e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349fee26ad9b183b1298a3f20fb39c0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0c9076e821c6b3b4fd37caf76dfcd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f16e94bda642ac1d7eba3e61c0df1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb264cb3b0dfd858a4c4a253e7ef539807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19dbdfb986d5b662fd385b520049aa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203958c8d84f3c22fe7d6efdebe2716809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcf7a92f659c244ed393143360d760810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fdd3bf8167db3802587734dc2abc1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed875530e346e5948bffa8409c5b83d3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aa0015c77868c26dbf790d932e151813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6d8a6d407015f6867325b395bb905814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff79aeddb2bce1fa3e4fd2b8df51418815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c57b59231565238a8f46bc2067bb1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc047d157ecb6fe534f7bc1e44f54c1f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18f8ce8bbba6e92d43476d3c6fd783818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfb713c83f3747c312389b7e56b382819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87020fae3c3af4e945edc59bb3cf3a10820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d14586f378c86e48fe0a285307ce92821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec10f8e715f879afa98b4204609a39822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358e2052ed44f6b385ac9b75c62a95b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fdd6baef1b4dd2c06c9ded3f75c28824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8fb4cd211ea97c9bcda53510fd4de825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144467d63209faa26ef2bd795d91be8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d85394861223e11ffe5da71b5dfd9f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3a5e4208f2a9d4f04398eb47dfb33828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf53fcee4771ca851eae0f9d245b0e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83d6e6ac5577698900171c1862495b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe7118f34ad2d055317a8fe99e0660831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf601bad826f0cb5fb0da7609d165c2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3b71d4e71638d90ef52ea7095f381833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dafbe860f7fd27d5cfb621affb515834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162208a22bfddad0aa6f5a7088e478fe835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3f234c03ea37deb6577e5e15b1615836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59613eac7ba4a1a38728d6e9da32af837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78b298c59705dc7b7fd58106ddcfbf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195971928707302d7d9f7218a80356dd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bb3fbf0fb9b8ca9a805e9e0af975d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9166087cb7faf66e6c3e03779331291841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8e7fe5b2a2dd0294f96f1707cd833842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c29d2f1291bae1c35c2df9fb72448843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a341e5306aee34298237e33363e95844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b086e70bdf847907915449032bc613845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227d10c7ad87d4bb8309b6c7595658a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97bb85dfd3e022db89455412516668847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a500a813cbd248fadab71e244f7109f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdf52febfe856879c4166fa2ea043a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07469ba5b7b113a63b3540c8b9c7b565850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9bb60a150ef6538b1c6a155ebf6b7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c70f8b5b5a7dc5afa27f4e0ddf9c2c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121f11439c4973b7e769c6a38e174ca853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e3d38dd3c6712228990caae272b42854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b2b5df4dae7b3476e17cc2e6a54df855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b57893bb2a189dcc739a18354691c9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d62ab47ebd8d2c530675b6dedd58e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b464b8a7170d27bba8d9412da0ab8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf15594b5f2cdfcf6a89fd914cb6021859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272df3cd2d8f715b15fce7a1d6d71aa860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22feca610c0a7067f324b0c16651c3ab861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5255af26a54bc2f337498cd3af1f5e0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff9acd2edf111e237fff98d1005c6e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e74e8a880214e98fb60842434f37ee864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf938bc6f19bfeff7eea4f870ef9f945865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036d734dcc5673907849746c9c212e3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5acad147fec7aaab06985bcc953dc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe77b41512e29a320a96caa84947cb5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7a096219116838d16ca427e3b79bf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20076796070252b37330eebac18c84c0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05793c39b9ed9ccb19e57b407381b79871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f6ec2d4d22506394eda3e0fe3e4e4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eb5ff819559700cb968a5e6ec3b81873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e50d10f41c86573e8b0fd415d7eba874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076c7c78229a600a28cccde98c1513a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd279efb74cc2481c4e59cbab93952ac876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578da98a6bd0875a6a36884e63950f7d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df365d15ed0898d9c226de5abaea59878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928cc7cbd8205556494ac3aea21f1f0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240920f6435ab25a27b5cdc6b2908f02880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ce28797cd38d72bebc500e0313b67881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044e2eb3fe883beb39a6d50a3a40254882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb17ee6a879c1a6417a62a9dea6c4e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6fe6d8f50476d92ee1e727c58811d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca3100f030304f20267ee3a99b9c2a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a47b9db67c55ba311830034f64a58886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28c812d4ff9c9e3d4b510b6848e038887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880836d4cf7f21e7d6c68d9040d44705888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64c0c9fbe8573ac617cae61254f46c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fa6b02fae93c047c89273be77be09890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490228493230e1b30fc13bfa9ef92ab5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68c3790c882c0c3fa89af5b70d362d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792ce793781a7cfbc01801cf574cf12893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f59cd52951e2dff68055f833454a26894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f3bcb5a5d8743a3247a7a12c061c2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca1acd228e0a1ee70f9a0b441d000e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c5868a6d7d8fa85ed8ced1800e257897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa578b32695ef0a79fd5f2e6befc7683898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed950dc995859943a8a5c3fd8bb3552899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c4db4962fec64d9f7f09e5e9caaf2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d7c5dd80692b5b9682cb1531c11aa901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ea6aa3e9ee8f847a72880cb3b3a43902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea717f658eb36adf035feeb5f8f42510903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477b11f704ad1b07c14314856fd9611904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b391cdda8b2b657fce1aa1f805d0638905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63417633f3918cb61496a883a2ed3011906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec7fb2e232c99cdd58b0918b7fc6f2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87416aece1e0fc01b6eefac6cd814424908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada1eacd547c2fcddcb3902930b1931909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532162e8404f9db75511d4f8a1f471e9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7bdaa83afaac4f6d9f7e71c66909b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b050136987d9401991bc700ea55b8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda0afb9aacc0823b5aa4f1b7226d77913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdb44252d529783b3ed4e6ba719a00914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acb0f32174bc988dc69622ea1be989915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b853d7d74c8aba73097681193fd4c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502051c293c582fc9a09ae7660271b9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e8ab24a66d78d4712179f8eb99613918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12950b7d1762ee48a3e0e0020afa39919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216a448065ed9093f9f17d0d6d055a1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12692698062d45e956171104628147af921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5df535cc99c8b278f68a3597077ba922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd491f6a8260703472add05800641e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fe66c045f8af9a93c5a4bb0ddd595924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46036a43651ef05dbf49a132215a541925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2b6e72c967bb72f57f81bd0a845d9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853bdbbf857a9fada052f2aea5c30d4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d1aa88c48fce0ec5359fba69e661a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795762f067837743f39b98cafb38fb2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704ddb0896ba64df475efb054a9b5a1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ccee28ae8e9321e89ffef0ca9c986931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f1ce31002fbf4941b156fb9dd483a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ee21a1a07688995cf8cd1783e8d08933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d16d17a92c8e745c38fe9ba6770c48934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160967d5e5ad92c0976f24d2797b6a5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b4de1b7557696b4ea079852c09c88936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dd74cde91c96fd0b1f74e4e6a7c6a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0691e8e0bd9f529f7ec6acda52d90938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da7c763fec2d66c15170237a9276de939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fac639e48ab6f5d77f20e003ea054d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594f4dff92f31f0efd3ad9b7b86691c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cae91f0848facfd6faad3543c7714d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575ce8f084bb64aae02a5b4176adb07943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15286a4bfb4fbc4e598f9b6f689b96944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acafebcf761a0718c53ac1ea11c9b1d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fed0b8b58656254e41829056eeb22946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2cf4790e34befe39ac9754aa2215a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06520b11e13e5d5513c15e718c2e3302948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ed60ec2ab1181f7e5bb560903783d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955ac6cea4084dfd79819078d8a73ad950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffcebc6664e259d24d9bded2904e68951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055273af6a3c0a691781b41c5e685b51952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b5357fd6de49b464ab10a51acfb3c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6930d97a6576ac8e53c636ca24b56ca954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1747c422b5d13ad31f2ac88a971d74955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370b84b42f9da3659db5367ad27e0ec956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b36e01d51e5006f889982d91a78fe9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c40f8461d436a97f7a97ef9873b875958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ce8c4ecd0b5492268d9b68e6dde9d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255341b50c40955d86f902fa84d554dc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1368261b92e2a3c5db572664c47433961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c722056ad275839917abb45d283763962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587f5573420c529f2d56530c2f1fb6e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4090dc0032330040023c8e7efc186964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87b18e8f73f6812315f64611e61d9b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36da6e292a35c63a8508644b8a7609966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753ef72a8f6cc45223b560b99788097967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886c5f3169f438c0b31e6dbf9b720af968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a546226985eac5f2cbc08266aa9582969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecef523b340ce9c3c890ea151faefdb970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a120a6d067a954eab0dab25ba391e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e1b2a7c6315623a69e549f8136b44972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2899f2ee78e7b45bc702cc35d68544f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4f7026d1d4e5527c8f6c975a4d327974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a30d2241dc50e483ad3faa3196901975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c77660094d2d28c4aea843aa8bef55976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd329f1ee55c60b64a06a4d4deaec4f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefdf7b4618f68010b01a3d83846048978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa162b73c451da28e08b06963f4438979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f6e09dd4b2cf86ee2a6b2d536d94d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2290e7898bb0e9e9ea4b1d773aa6e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fac8ccf459327cecf7ec92064fac8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93406c28b3c54f4b7267ebf239cc23983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a1aa86c16f251f61fe54cac01e466984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463cb5969021d05f9c9801d62831a5d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff48c24561b11680c8c972b01b6bd77986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d8ce9d3d4bfdd9659fad177ecdfb3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34202b639f635145aafd3e0d012015c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a9e8d6e1507e531c788004b4f4c3b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d9ec3e3c17485fc6db5974de69640990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bc5d8c40767425d1a2bedcb5db74b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b9dcefc27307a06f10db7ef2d6fa0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bfe03a4d8864d3b780bb4394f5507993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b081a3d72e012f48569323f1e2b23994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed724a5d1bd40d9e1bcfa8344326177995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc26d344f8ccfe000a06933e186224b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fcc2cbbc627c02aa306c4784a3a1a997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d83c1219961bc0394468eec84f4c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08eab64914e275f8e1b2c0b5e61b77e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3de46a5d6e606d88b120cdcf4f6d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19a2cfa3774c09de4ac95488925bce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd946cce7248518cd1a97478fd1ef45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c22eb2774f5265c75a0e071a345d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab9c1fabe80309c3bf1e561168f5c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633680ee136c1911750d87b4094a03ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe80f86d77f37305f4148aea6d933d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b23dee26ecf6145009abc8ab8b29ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffa3bd3fabd16cd292749719be464011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d987c5ff95236355267223f183b42aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4649436bbce56cb5fea3a6f492fefad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa2f643f7403dcf08325eba823365214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30acdfbee870051f5002c22c231a0e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af337f5d51008682a2c3adaa618a2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5408fea662a35d90978fe6a8cc59ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4a130140f905452f229543af56e4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3954fd83440084a235aabe4e04d614919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7946dad998324369dd3e76d749ab4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191055efeaac6d268bc542f2abc7ae921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3570dea3c0717a0f706588137c99d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b7f5e8e876315c92c2d64c1dc143523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283236cb0c0fd67c06020985bf335d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589cec763076988b8627cfb2deb521825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f1c8946fa5e60627d2bbdc026264126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dfb58c11be59c65106ca24415eca127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb376308e2b41fc4016b4765c88465a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d6feea133a77d7bb0c760e76df3c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e723bacc4ba63f9b9fd975a65dba5e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20ef9475b2cbf934a09c54d4fdb1df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdd4bece093cd2abc4a237e3c2fa4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252243f59f11e7ae2e8ad4d3a8f0de133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c4858792599efbee214d5da661eb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb120b1c3018b82306e649ca625518d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8ce442b450ba944c54e164d43617536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbc77bc6536d2b8e1f88047c505bb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dc985f862ba5661d888988df7274c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1fd63bb4d7af88dcc1f3bcc624eb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fccaf48d8bc3f79cb165726b91e4b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b4bfe283fccebd586870b4a42400b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430e68fba9e9d8c2d904136d26a91e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3e8127220ff691a9841f01f4f401943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c966088ff30700755ce01be582e62644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3da19b757f1113cbd4eaebfe60f1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35c4c66273d68c59788ab33c137f5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f720e9a887ef64010749266f4cdf77347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803c2ac9a69d492b3812f7addd5652048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694bf43eb641087d9b30450d6c5ff2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fd7a7fe629c8fce053b63c1fd2b7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48c0167cdd821f289526cf76e8ba8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eed79ce9b02d6242773c871b5ea0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7123fd597da7246203564e0926ab4ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01343cccff10a0eb7c21dd46a42cf69c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d578f7d5f97d70c642e415f35b1dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e257947adc9efb432aab46edc408456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb6ccc84b0d6d21459072e494bc3b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53ecc2d291e4df52c75958725639dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0c4c6353278b570864d7895f664c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa041ca4a79d0cae418ba4ff606f3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612df4bf87314806f3c666e5eb966b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1e8b2a6463958d1f8b2cdd9ea77aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bea460ba5f4cf878d69355f20e4c0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318808d03db103cb55a414c7266ff4e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8200cd51d466e7177f90150c8e788465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149acefdecca0d1b4ac5f29233f30ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fd0d9a113a8f423247ecb33806ec367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57746b125232f3a8d7f2c6d3e969607a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f31bc7e5a928977e2655081516e26769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08bdee22706dbdb62fd6f64aa819c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153b9f844a73c29000d397d1e6ad4a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52739b932eadd4a026718a5e994ac3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31cdce99daa72a5c079dc1713ca2e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5091bc5f33ef46675552ef16523c42b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d26b42d19d25d4aa0df5b3458bfca375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46947706e4e988559adadc5c5b12ef5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d6459fac5d9edac7978cff19554b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235592c7984a2f136b42ce9752a90f7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edd8c06f061a1d04bbafacc553210c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb6c2dc99035ca8cfc3045eeead8f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423e9fd7cd415ef08f8bf4b4280a42c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062f82733ef4a7be9d51da42d6ed1b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa66e6f9ebaacb07d1256612a9f9d8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ccca02cff191a85c687b24e8c916c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c108e21ddf1e6ccfd00f80a00f14285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137dad58462b6f3299329e25b7d275c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b183510ffe5ea05d40938f619ec060687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f0975b4927aedb9661ace7e2bd3d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b820c2460a82c50a810d184c2781c6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb88a3eff9174323eb3f282ee73adb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a0e1b490a874f0269e064ed83036891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecbe3068167188e29612ddecb7831192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b779882a22b0df33892471c98487b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc8fe3d93c03188aaa3dae52568c3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540b2c1dbc59f453af52acdc129661095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f2b2da26c3243bc24c3e474ac72a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df020559b53a05b2e3a67c1c1612aec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a37894ce0d40cf225432df6273ac098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12467c5b3037270126b87e31e5183ae099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a737a09319ef0272aa8070a9e9677d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7471246930b3e4dd690e1c700d1e2d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b942ab64a47ed6d3d4a028c5675374102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19093cca0088405bf393fbea39e8cdb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf46286c6150c70e061e2977ba6ea7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c2bc9926ae40d6a90319fda02fcab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace73fda72b34d52e74d26eb42520ca9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b90584bc2ac5e75cf34f3917b9eff9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4e9258212cf99bb6629cf4a072d3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efd2f36e21440aa338a11ec58e1248109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03848d0e5fa3e577d79775855a1e693a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bddfd10ce8967df3daba32614f65c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308c8bc34780f0ff97d3cd43a90228d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54c72436b6100b0aa88a29c2c75c3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c81947ed6350dc7aae848e16d40777114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca32466503aa9012773ba3431d35581115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abae15da584f27354ad839cc65c363116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98a0b6443f2a7f0786398983fba899117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db275529f06047e1349d3491269ee707118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227bdbe729a0246a045530ead6de084119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180a54a304647fd786c90e94bd05de6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da50d8273e7df2b26891b300cc30b14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2a63ac98b74b3db02fe1e9ff9e066122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dcf6604630eaeeba144b504c49bcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125f2c29b20a667c4526f6931345f2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e05f30dd64520c7a2a71c85f937122125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857e0e03dd8a8eac56b61d7f3d49e2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c24e78826cb88f8ab323a59929a089127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911939629cde6df93a2dabb9ddae1d6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33294e701adffd2ba3c992d71973c839129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1a775280e5de84a4fd4a24a6cde57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da712166d3b5a4eafbaabda59bdc0a02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f250c49ba1ee3abb9a3dcf92928d2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bce2d6c254d28e61b196fdaf755d25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edc249428ff89e08ae81e11061a0ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46d7c20e4d021635f7c1c6ef10f575135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a4414917a77f8d949adcef15f2ffd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd70312d2ff9742e300d7af5bd668d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4110e095c1a625867b357a8df7941138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256fcf82eb930d13831997327380cb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275e7262264b07dad0eaac630cc719d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8999f9b5b67aa449a26e2066620f33f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f275ab27526863a71cb8b1cc56e38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f48f17627af880113b5c79e775b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120855f790ec4e3e3c5976338a1b30c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ce6667434c79ea9eda9a6bcd7ebb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf90013a956ae9295e8d8bf82bef1ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48816ff67cb9633d9c8115aa3e94a6bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa6f05ef537e0957214e23d8d586f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835b87c22349f9ac488f1348b44fc58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374ff787c2b8b66519fd471e0a4132d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5533e8ffa524b2e4547396ba1f679151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3760e855cad28e27c8e8165ccea7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014772bec125e58d9070d51a5bf6706153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24861e6ed9153cfae85c70c5ed96272154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc79a6fc78763e1bc76664749288dad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9be8943e570ced0975bc550c9e400a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba8cbd6d6ddd0abb92fd35adc9b9b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814f198283f250d77276f679dfdac4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434eedf2298ff44c0abeb9ed2e4d052159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660d9773a1aa8361cd100677c6e740e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a950efd891812541754b5b0f8a9b3c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b467eab41a956fc27a4f4cde21b12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd2006056bab7f157fbcbc5d1a7b97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f76465adb17003a0e7cafb1765d72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1fd08a218f4a62ec78c22395e4b37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e837c0056955e8f31cbe53e15db8b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128e8ff299d9856765ad7f9936677c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a82d670f9c789d2095ae41f2de9c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483d9c85c7bcb8c4cf83a3816d7a938169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238da2daf38c587a67977874b8e89d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41d9e01a21f8d9bed1553ad1bb3079171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5823a91fefc834fbd7f8d9eb2b3d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12242ada0900a25b0d41b0a43529b763173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5bb79d7661794a8aba2c6697aa4b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9a02b6db1e99996f56d7cfe8579f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a3c4b39c78160c9f8065966caa6c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9677a8df7036aa0c5698154c34d62e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174e26e27fcd5ff79c0bf1bdfe5bc9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee9910605b960ff74134aaa8c51b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd854c96284a3237d00950e84bc4c9ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bde39a2cb12f2fc1df7200094f132181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b48ee660bfe869a943faf0f8ac6732182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04694dc3dced2a205f84eabf9af327183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97449788e3c81b32c72bc41af41205184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c7a17a614c0169e3513e3dde8dec4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035ab4d54d2d210726ad88ea0f8f8a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685868c09f3ba63f2394e04f82641b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729dc9cee50d5b91229dd19a3ecb1a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d96e8285bf4f779de1087a66524a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af48c30b7e1d45e7923a9ec8dd1030190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36498d756608ad08512f410f1c0015c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac729b09cc760da5977a12100e6f9936192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff016af680aae0fd891514c7840c8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba322d8332c35ca9afe6fab4fe5ec3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ec744fd74cf16365cf49ffcc76590195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d43b8accab92ac8ed344a64a3008cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff2d462a9629210a9f2115027c0e80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c559e4d9130be755d474ed23573a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62353eb1c1e865cf487893ada980977199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c0e749e5fbc53cd79e3b409a0442a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88bb531cc54f09c9e6688fc53b3a52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3de084c8666c7fcbaaaf12daf4980202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6702a1c1d6d1d0b0a2cff8fb0819956203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acf3f38137ea76df7f83fadef5da3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e88a70ae78ace483ac391fc12f76aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd656989a55b6695eac1358086860fc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718fd7ed63cc6c1adc3b6c907f27bed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf2e1af24f1c52c63d5bdc344f1ff8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28538786108c40562b35ea5e28731dc8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e260e2c877c01523ceddbfd5e32043b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2b6bccb923b9b0b394530c0fb4828211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3ba5852d66281e8296bea2ad4b2db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a334dae4642fb9a31e7021a6b2c5d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66550adc6909f1c99812a32d43d8d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16622037591fabe57c4c9aa103144e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3f4d2b54a55f8059957f534e12c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bd789b13a3d0a172c15202dd26d65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e930cd8b77b3b4aad312c4a3cb42379218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea024421b1b6e1191b91d76c3ef6432219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8440d35e062b9bd81142d5c9efa87ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bf0ebaca3ba83e2190bcbb81118db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151e29506ff7bdd3e9f7d02861c8386222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e002922f4533646763bdc459b28bd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a195fbfad632a3562a47d6b332c7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596b135f3d2eb557a8580225d66e4ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c86387a94ce5381326beb29975699b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd85fbee9f64a03508358d6ef7cd6ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96246e632c3bfc845656cd9fb7060b70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f03435ab32dd2539d1f4fa2db7d31a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778dbed9f397a2b00a4695592b08025230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472d0f70f462f9864b7837f3bed69ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd245a9079824fdf6c3941270e3659232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30c1913cb797d6e7b2d3c89959a671233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed17f97678bad2d33bd4200e54e08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6334aac512bb863b21199d4269bb35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af676eb7570794c3a9ce083daf77576b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480f2a5f0df2b7e50fc57e361423a37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a801419aa5a2cbff19a369bc9bb8eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7a869ca029ba50acffea0c09f2345239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ef89ef13657762220071a6365034c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b61edcd581bbbe45a2780a5faee4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2734d3dfb36ebb1fab8d6ac3de2f16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30be2f85e9b9cc2eb9aa32aa85b778243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16761c70364d748d73a74b51955c5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eb0d16d4269955a4ec99a4213a033245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909ca389b1eefbbaed610e66ecffd02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecd61ce23714551ba60f4292640875247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb85c7340f0e0374f0c321fe31025a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751e91cbb874c7b2459f4a4f75fd26a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a481a9e050c2ea843f7688a572ca5dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574b8518b94ae97572e329b54880949251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd90c19c66f104a05baa01000320c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ed933cd96f46c2b839ab291bd920e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e04543367de711f7462c1b2fbedf30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3433fe9f79c9f305604a038b91799255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137df6edfcb972482cf5383b870b985c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029eaf37abb13424408fa1dd09fc619257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877d106f93c59fbc7f42f5464baf7e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c966d6a42fcc1146389ca8b1f337e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f87fea65f80cb616ac4222b9bf76e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e211e60ab834923b56539a99969ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977185986df0ca5ed911218c044ac1c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a794f9f1ed3002d00044eac42b89f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92de83382eb750ab443d827efd5f8d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e4e5a32e18698268a6ed83779272c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de157d1a502350459e37599e27508666266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c462252f4f6322e050b121dfe2746267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73e1f5c92c6d3f51cdc05b689ce6eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512eeb41a90855c43a9ff593b2b3d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90307d76dba8a0a91ca3edf4a6fee6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33de33c4a66798c00d9834e9d382fc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644415746c6e949f3a8626bc154c007272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb467ceb32016bd1755ee4d3f342d92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512bcfb2580d437302e49f33b0a9b17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b429ced82a395bad30946121514229275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a501ab7e6f2aee32f259f57418d26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80927f5fbcd952421cd955ed66c8c5ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c8968268ea77d43907037801248dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f6e4cb890662b3de5e68185229b51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e46835b94b953f974d800bd69f0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219210394533006012c037a4460c6219281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aa9ecd3432374ed7a4acc68143d73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a62172e9a78e2410cadf1093f24ffc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413c7242ad2a57c54da699436bed003284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4db674f3d2ee4ed209e2ab2fbc51d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107605da6da4c9d70b3277c5d3799b38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eef9330b9f0100ae074ddce35133d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3ccd05198a27efe86363ef2ab5a58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b050ea5085b770c640013444a88d17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f5cfead7575d27c2b3e3f0e59896f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fc6d09c78eea3c0468963f850371f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5d915789426b1270a107c4f4e30d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c66d726f30f6040e4d472a75e1e2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575106b73f2e3507d32a5ca0c17a9f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776719d799613cf5cc4aea26c0815f13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5cab929a11541eea94e6c86705338296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4cc26b66c33a72c4e1083818ffeba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01773225137596622e430a332ec924e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee4b8b600800b222ab11d90c2f4ccd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc372eb7c4403d8bd701bf11dd4ef584300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf56be5c970dfaf9ad37572a141427301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b5eb749253a5a09d9f5dc77a93441302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8a6ab0454a8d7fd4ff4cc95f97b95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf03f6defe8994e13fd21114d74185304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ceb8dda75a87fdffe6054f5d9101b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d9ef905b2e574384db4bc243009c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4859b8a136e50bc0e9fe0b6a7fcad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799da156b371e27fc5e5bb16425f6939308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c78d6b6c64aac233cbb557b07385a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ad2540d93451ff6441613026c02c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805629cdda0f1d43121dcddb592f5e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112788eb826545d4be7c656f65a46748312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5cb28c57b6780fe02b3666cedf5a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1bfa3cd1132be719cfdf2e2bdc39a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68ff67b5af9dce0e6e718624baf894315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90835a6d1174f3ea6beadd445da604316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d762775863b046d89e66386c252379317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5967096b00a02b8765c655d7538055318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03b581c383fa800cfdf698ec8069f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eccd31de85e65af2884ad2d8e0557f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa375cd04bb01a0e216c5607eb73d5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd40a72446912ff2e26ade74bac6f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d4a62e1a0e22d2d82456fbb9ecbd7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e553d0d323ce006548028d3f8c87d7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3569e8f83cbe53c1fb3dd7f4b75d8bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35392f365f6e8a80fd5f639ec52300326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb69cba2431d992e1e76168c8b61569327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9e2a9e637b6646980a7b71f685114328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e36d54f48b0772d87d7b6095f46bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e8481fb7be8810f4297318644d09d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca882557fc5fa45a7d1bdd02bd04cba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df313337c1307a2ab1f9919aafc0e5e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5292323a3cfb2b76a4eeb3c77eba7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be50dfb2447ac08010c85bb6fca81b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887f9eaf334811cb689ee1f11e44bb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d17cf7e9a9852fd2e709d91073080336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1c05ad3d79401f8ec5b5547acf0ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fa230a3f32638131fbcc00b38b4c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aefcdb3d7d8aa06f610b11ac4a824339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421764fff8b6c263438ed26f3893e93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500ddd41fa50df16e178b7de45327f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc401aa357c720bc0f918dddf0de251342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920350ba84efe1fd5a5757203d97e0cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fc8aed18aae7e17aa777ade8eec8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f028e0ce9b9a7b053bd0fabd6144b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b638beb4569a4bf719c674d9dddac1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21f08b86352f310fa633bb91f141df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c1a7801820c10a146b632a44283d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47149f96f15c0fcf0d20cd7c456a39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d913d36030f4cc780626c914966a39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2ad2375fe0fa45b8992eafcdda8a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c08259fd00e081c7d186d5aecdc1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052a16ad6a9debc5ed2957c768cbec5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478a0454253ed63325755d0cb536e7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff466ae67378d542f4ca84626b3b274355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e3a5d00ad308a9e48196db879355a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719d1927bec5358f3e0dd038523c5a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55d93835bc93996c4bae8d9986d811358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb163fe9541502b3ba0cbb0a0472dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854354582df88f84c49631e684e22f95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c0429eb768ad44504f0d08e685e74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dde97a78bc90130f6877e0ea38bec7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d3db10180bc783944a4635182c334363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acca324d0cf604dc2581c35a8adec8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afb6e26c89c4aea17eda0a18c9703e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8ed676410581fd27b25d19ffb2cd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4b574a80938a83e2e59e97b6315d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85113487c8f7569b5630cf0bef4c266368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bf55f9c156c422fb045553e1a3c0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e19a8ca4d0cc0eccb6bf6748bd52f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfad206e16e9e5631ca13ce8e7552d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eefa1f7b1be65124e68d658a63944c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6aba80fc8a05026805cbad1b5e27f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c867defa68465c6bf633d882de340d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa6656b57de8e20d2dd3f0270b1dac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e6f7e71b3d9c5393e5b732510a177376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5c053115df94c27a6ba9ee89e4d28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44756e549793f6060ba2562dfd7309d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a903202df2ccec0f3dde038cd0f80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6964641bd1f98d601dd445a4ab37e2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd636522848dc467b92aab9f4c8b7b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f576f1bc732967ca09880b74d38e7af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394503149221616129fe1f5d8c3f2c4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb0a49df7aaa04d4976e4db108bfce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356cfa88b71f37ea0adc565276065be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e67c20783f864ba9bb5ff180d190d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6136d636dd95bb8e480304afe4eb8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387f31118a4dd060ea066c1270ac503388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8e0582bfd8604fc20bc65b56875f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ca07774ec91e6f66c92d74a90daca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66495bdefb8d88850226ba0dd9e1a178391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc48c9bb08399d59be03cb573c5715c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791874bafaddab282d90d469bcd7103393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea2c25bd968d09aaeb155c01b83e41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb6ea227816e00f61e7d2f63307827395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452387999e532cbb9ca4c61b70e523d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec69f4979dba99faccee40bb87535f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed1c13e2994025c4c0aeb74c3d8ea6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3ed75ac0f2833e096d66015dac51f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d251c290a9e7292e65d75f8d8de214c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de976aa57ca7ee5ee74aa0f89be7caa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4d72e6c577cbc057df25816e56f73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc823b844b24d09a1a1ac57001b235d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dddc9de3c74128f64a4cd65d4c1d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9074978c7305aec2ed91b31d4773f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca759d754420eaee4fe451745aa25d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d969338892532e5e80f7ea066e912407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c7f089adf99b2e627de8887cbefaa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc95ea36d6a36126624ca49f2c41e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044e929ca9644103279558338228311410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ddbe256eadcd03096d13b8d44f7f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295adb9b5887862f9e526a7e6996c63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aec870fe5ae31c6098ee00917da315413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aae9cb7b9c718f0d0fca81de012500414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995dd72c248863bf85e812c9aac6db4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91cf9f83fdf29813ce29e24333e718416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac72c3a2dc50b69a17bbaa210afd31d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e0f547843dd5971aebd5a64fe45ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb44f162efc0f99a3c371ef33c3bdc3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce47526bd0dea821ee68b6404d12cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674eb9b3acbde5e9b51ae4449c05853c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38f465ff9d474d2ff63887bca38980422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9463b77b1deb05063248544c8d172423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538f7ae57e48589c15bc2a865cf17c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8c80f0c40c5bd6177061bdd46398e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c5e40d2feb384f4d3ae2a7165f488426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22c437f314da96c3d9fa10cdbd6301427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c523c83bd2326fc1a6216076b4cce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b64a8345fca1a27d828b2bbb7c8d18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e0611f4eeefdc73e1bf731007f3bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a7c6c031149cbde3051f72966d9ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d963a5c2c7ccf2e410a6e29f5c369432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b0d441b1da6a124b392edfa631433433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ba109ac9bab5a72b12b73f8b9303a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bd8e72a08a8299d4e1859ea59de0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f353ff733b4a7ef7fc16da391d8e35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc318d0d60127ee8e6a3b96ed21916437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f47590f62da5666506725b1fa7e826438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d772c0c38ebe93db9e8a80900b9a23b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf8c369dac134ae250d7721cd26c21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc2d10dc28fa19cdbb042482df7fce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba07b6696c722398b6d36bb1069abf8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27f4427d05013f5c80e5bd327795d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39562ad0a033c617c38d228e26395b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89adf463d470813d3e788db7a9c708445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81a88122884588a23c1c875f627b3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438595db652b18a13107ca77f7151ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38055415138c74b5f9893dcacd271de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7516bd9e335c4c389216ac6c6a05f66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7063987b0d8dde4b0557a05eda975450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac6ff09c0ea1d7798a4dc833d142cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76936829438be41e3fbb203379f848e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837bd37f386660fd2a4a3d58b044d70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f2cc2180052dd2ba82c9f12ea039f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3595f95ef0bd31d63189b415120a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb63a6abe71f451027950376e6a46f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9042e422c77c865aa826c4c5eecf643457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e27add377b4b2d4d0a311956ee4e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a14e1c5fb8c3a142a08436a0d0b8a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170871fae7d2cf74a411b3623b03928d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62402415d3635d70f1d355f165f517461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4320856d5a5853451a5820e38245062462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940f52d5b008c017552c41e0668587f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6127b21cdfc84f9b78aa9ce03a3a65b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9bacfdca1d5c55dfc7014c5f557e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed9b0b8f2a0e483c85f8b1f69e828d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074a35a580a98baed59fb72be154ece467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0913cc611c1a92964903bda331458468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d78dea6700eda0be3ab99960c43a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59a60ec770c4fb93499cd7896d3750470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec250e3e0df1850ae9cd9b9649243c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2682e251dd3157b8c6d145425a35f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357de6a65284e4d59e7b04a780c9028473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0271682b97262374b8a5175fef879474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187d4819f1a2227f7baefc339b2650c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfcdbed573a1c0b09558e659665150476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c117260f18f16234014d448294806f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307da15499443be91a2366c199ab176478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000bf2ed4bf1ca179e5839b0fc8176a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cab9a7538639d4171304e9ecea3d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f892d0ddeae3751017e36c64639d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f38d0df3f18a82d9a0d96caade6888482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a656fbe4566636599848465254817483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17f273e88d8c7202bc523eadec3d84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ed88ea16720e73c85f775e2994270485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7c045a2e637b70b78b310e32ed14f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4a8725aa1df61ef7f9a7eb4ceada5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633e458fef0a295ed1100b628e07057488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a14c0960f47bdf41b1d9ee1a956c75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f17517a2319bc1a6e92e64c2c8563490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139167baa63051df7673d33785650f5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea90203f10292933d8ca911569a2aa9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38bcf333201331ee8a2b5e9f459cc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc827cac1902d0415eb629b9e174b213494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad211ad5398785c21f4799adea3421c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee1491c369aff475bbb34baa77a564496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debe2b2e2770192950346afd8435bcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dd4912b32f7696f45b271ebc5cd37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5c6b0871e71557199792baf0cfbbf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443d274e83c510ad149a093c79a19e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c87f8ebc9f285f2149dd09a12a26c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e72ca478cc5fb59e5de1f6e4157f83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49711ab74e110cc195916675c915fa62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566c5a1b963c2b1c46c8b4a351a5d43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9131395e6d802303595ecd108f4d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729f496638997bc8e3fbd75f3f39741506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaff69b96704c1bfaf350c28706381507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc567cfe294e3651532e7758bd910b47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2df2d93923ecc29c726fc6250868c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d42bdec17bd407c438f752dcb46b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f8afc50867ef80db99bd628367e65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8b80e2620557de768a98135a952c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7abd5cf65eeb09dd5a41e9c8281054513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a719c8b63a10aec4f7f9213f1a0d8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292f762fb1027ac7c385cabc785fcf2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392550422ffabf999e269916a69c5bdf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd558155d5d151039ce86950705a6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d72cbda27e2d35b0de5e709e9d443518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12032704fe898926bd34da6d701bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0be49aff2ca2c0ede88e97f5ee8af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ae15157c65127eb35c6cbcc04b5fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9bae2532bd97c611f265e1cd5634d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e1f70a1b6229aa03f040ad405cad0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9d21f1de2a619b2c9ce7da8427fb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97ad25cfc9c9de9f47bc68232478ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af73c4e521f866c921629ac1b7f79e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99968e839ad10f2d0255e8567ca075c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d87d605d3e3dfde66f3ae2edccfa33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f6e08253f5a79500163840503cd38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad7c200ec5ffa90d18cd4094fc82c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169aef11c2d28477ee036373aeabca0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4c07074b762ff55e8f8fd3c9cdfa3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0075f95d621248359562c619c843972533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf886b0264e1a9ccd8c86a044362bcc2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e9abfe1414b86c1b1336a72ab1f88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b53004e94bdb98bf86cb7d1ff61eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856c420de802d3c09406bde17acaf66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7ea47e789e0314e0c8bb8fb1a039b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00d063f05342b729d818c3551be8d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813c3b1f069794f6f51f16c5ef5217b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39192a57ceda41a4041bb1f139b36b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514aea1aaa478dde9357e8f578ca3c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e745db20e752b3e45f9133c0bbcb10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40419feb5b8aeb2c3059a9bd0857a17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ccd9d7d9d98eb8993aac1f0c3d1b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6d7315b4a86df1d01898fb8074bff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9310b1b723dc4d77f21a26f95e3b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acb0515f2625cbe1f9f99788dec6cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf963e42135c32fd24cb4981d234f887549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c394d1c599de4487edfec6d7a28168f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934b86e68fd68026e536cddf58ed413551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ee60e2032969a630b0ca530ff7cd3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46156d5e5dbe91db82ef6bdb93d3c1cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b20491c64c1e49f63ed29f89519ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd522014b5b64ae2478a4e2a905054f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6a588d5d0ee0a870f9cb58955b22a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46667b7be52c271e5fe288023014a481557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b6de76346420ae936be7b5ffa020b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0396e5432684dad67d813c8027352c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf982aaa636db0e9ea76157586fb81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f5061619740fe691f550d0a1d222d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42045507631f07aec046850e7d732f97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0306fdc14fb063afa5a22696e972a73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792869fdfa33f19abf8a0a72dee3a171564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce2b94ff8c840731729013462531e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c540b85ae03be8ed4bcf0466c20045b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87716ab273833609d405dd75ef6c9e42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325ea704177f6c4de1d945eddd74751568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822245505902b72e79a880a0f6935999569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a78863c19a2e4661ccecda7687aa9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66362d2dc5bd24bbcf6b97c73fd14f49571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cdab4e7f58b704188b3af2bb41c94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489f64cabe8d89644e0ae70fda42123573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce2266906807743226c560abb5445b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e56e7d62c9610a3537c27cab38d38b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35f1d070254bfb831d491772919632576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2de5a1446b3db8985ed27cef858399577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab05a6a52e2e15da7542c85203f728578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef741774c9aaf6818470e54800e45ad4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3a921d753fc2cf89f30487da0801e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3111ad1d6e4227811c1ee69b498fa47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c79c724be9bdac00f9491e7ed8a5e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e151d83e33d990d4f41c19d67dd9783583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849082af7c0402471db6ea85584cd8e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98426b66f7c2fbb9e523fc484d27080585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a71f7b7af7100a2d3611e7c59dfb8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a3e4dfa3d53cc0409c36efd8b1c58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952811ccb22153ebef0910f76c31104d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe067a6cb073a49b00f5b41259b91f33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7a4e9490ebe1513de4912e2eb6059590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c34b559c17edea713f7d023a11b150591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf45cb5bacfe713bdf39c0a5360d6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcfc88af0a54421695c45518fac833593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbaa4012df583d955e2335356f1097594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c13a77e3ffa76d46ba1cbf24cf6226595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b41b79252e7b1475fa6c7d89494b9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d1328901425cb38745e94eba20d66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3cf7e149a8ba761e3f71e22e99c9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dae8e311ae0b5ac0b476e1bf539a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789759e5e9c0162dd900b167878d5c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b0c48542e0868babc11e731e0c0ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713259ac6d780d8615aab10223c5285602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33099247dcd7bbcf91b629363848a9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf22a6e9ecc3d86a7fbebe325b9227604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fcb40cdc59bfa7ca5adb23b6af15c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97f22eb77348e79831855122250999606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3ef222c5484abe298e7b8cea180f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70578a8c512e4b064741446b2f9aaa8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ad27d34af4600381f3e4f5bb9d66e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b66d6bd83ae48d7daff5d6fd26f4a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93c2ea1f343a59b65ea064a619e904611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2684f5cddb861c0acbef390af02a115612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffbef45313b272487f500bba4d396a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add85db67bee10e6c8ac063732fb1de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875f195695ce5fa20d3e87782cc8a1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91c0703211103a7c70483e664663e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7f0c52fc68915ea52d14c9b2fbdf2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575e61fac1ebedf074c7786515cb913618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fa230ce2520a2992968ddf7f8933f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291098a90a9d854c7fa0ee1d63f99dbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb6da5bd8dbf63de6a6a75fc87fcf3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385357a15253e61659dbfa632ef9ee47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f41f9016c0acf785a7a54837a3eac2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a55b125b13c425d36dff255a925b87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b93d6f697127f339bfaffd9727642625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c145c5a32077a8a34485c71bebce10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1ae80bd1b69cc5463e0cd7cfbb34a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0107c4aaccf8c8b6f6ed978d5d2a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e39afb2c8f4a05f3c61c0ada0d93c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb41fbd01e36643bdf678a53acebc20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de1deaa60c4bceb6fc46484864737c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d4290b13763178b245de878271d40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ab883045d3efd926f90ca7dca4896633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1af78fdc2ebc202f1a473346793fb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312977865762c6197f61a8c9a2c07e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bb748ce8ce0dbc532efe03a574efa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df47f8f94bc8d30e19a19c8a627bd5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca24974ad8a42bea25244b9b7dababf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352c2a9b6a112aa8a6dd69e3fc7157b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1641c8adf0d4f1122e47c9347642166640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e18473d1e984c6c8ed523125a50f0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272d50315393f792060f0b255fa6fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d32435e9d06b222b67d8468ac69b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6593969969c549ad729163d525299644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394f6e5d6aa84f56ff61d9e30a9a7c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7f05e93603fbec57b2280443acbe3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7179ab7a807094af9ce3d4a179cba0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134157a840f8730bf3b0ee342af465f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a040e7a349e3da4e9767745254ee4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e8bd9af2a7dbe05d5ae6b27c5c88e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b811bcdeb11d187822b144f90227263651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c965cd696359adf4a1c0d19fc107462652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64574d41f6822bfde5a6f83153228d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d627f0d76e6226561361f01f43f47e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea5aade59c181d09f1825dfec718e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33770719a372ddf4713e270e46bd4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eddd328d0ff4208162371ec6939f74657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97845f34d04d39a1d09480f259c64aee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06ab8d787b95ea9cc5b41735c46851659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab0a115ca4981b02ab7daafe7fba0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cad8d465559d687b08948106a262cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac1fd03011ea772a21d3652b5dcb2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13f14d00da601471acb49d71f51721663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7670077cfbb5637e8f20805e2ae7231664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5659e9115783d52b1f73d4620691ddb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acb2c93464dced3d6bd4fcad356e82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ba5820317f79d2f74645722bb309d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86049c6f5e25f2a8a985e5deff363ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc097fd481a601ae43cb0a4827f8c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bc89e892e3fd9fcc10cf082d7eaa2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428273b4350c2f7dea5f18a34d8ede8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b943bde5703170cbaf66aaa1439a139672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207cd81bbcca8db2afbf25c16381006673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7d6de3953b7b11b6b78d256238f08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e71176ddfedbf7d60867012b92de7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02d4b5e6edfb6c9b0497b506b5efd5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b2e406c00983eb22bc702ccb5c29a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e8915a1c44a815c456473cf2dc182678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59443380910ed4e9ecbf34df96bc55f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03dcc470f280b48384a168f3808448680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e41eeb57b9b35ef931f65e05fa1d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a8129cdaf1266fece1f25c3d06a51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a1b42f7cc99315ca8728a70ac184c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a177ea9ed7646b6b750c857e61fe6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ba6e157f7014d6ed913985b28d5e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0c9bfae5679b04d78e7b32ee9c992686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb498e8cec29121f5c30bac4b0ba6b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3901c165235c6830d738728f7d84d0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8293b30dc070044dcaa80795a1f6ee1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57232525f4ac60b493ca2ed1ffb93c5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b88dbdd2f5761d3162cd4f4de6bffe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d371555d99ccbed31d3ba54fab75b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5ceec012f4e59439d637fe5ad5287693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e7ec6caaea067dc9ae2619eb3d502694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bb68b1a8329902049df40ab69ecd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684dc926387affc0b70704819bc0470696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1135351f704a052f89221aebd5723697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da0f56f9f965e7b5697e4b860ed790698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57f5053d902d549c2af13d909a36f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43923163408f2769ccd0c96212159c97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e27101daa208a4f22084f5f0a7ba6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b4b46d3dba4e107546a44d30a99b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805c1ed20bbedd4f58a954fbf0f9e64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c4a859c8c58f852a6b5553270bb5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00794751386bf96a99780017b201edac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee36af3c9013d3c7761bed3c61a29a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903ca672198c1a54158522ba3638c24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c6325c1d1bba55e4467de6527bf7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a21a7585a12977c0bf12287481c863709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6f78b502d6f7ccfe688cfcbb1390a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818031233bc43be5dd12b098114106f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd035d0e3e914d860b59e7423f2f78e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e54a8949aa6fd56b908841599afda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be22346563984076ad76be14d67f1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2db3dc688e834187fc537786cee0b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2db61a067d5542243ad8d986c7baf7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9ab026c48ba8570c7b9b1f77e4f81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda94dacb8a1ad147080d3505dbe4e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79172761935744c54518e435b22adb85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f40d4abe26bfacd3f1d62320f10d95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e6bc5bcbb8c0a02a26b00576660fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b08025bea397f05bc83686893dd88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a85407762f38476447bd9c8326113723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079155b2e75731335f63d384dbd3a4c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f933ada1c460ec8024da5b79f6c724b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470812f0be58178f672a71341f984d43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6125602acfd58794389b871b1322fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2d8d5c5a15cfedc54838e45961f66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255367e47bc3d4e2d12e24393b9092e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaacd1061e9c3d11bfd02b471ba320730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61397577fc20962a51323ebb3f09204d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9f3abd12882ac122b386168fda91b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f841efed2aa09b296c4c65f2571efef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccf76adbb3db68aa554890328e5338734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bc9d97d1596a7d028d1c30c8cbb8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd81993d0ea2e42710486b9ccb6777736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e39e71a0b4e4a3ce5baeb8cf9c7569737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf35fd9b2e28cf633e0fba60cd588d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb623a076e053849569263081d0bbcd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90a1b0508b4499e255835105915b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6762982b65fb3c5b693cb27125d34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08632cbaf1555cffebe9f113e582d05e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31956b03c5bbb35fa704c73668a80422743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06827867e872f58da91a88dc6a1d0aea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de04428293cb50b329e99d992d5c7ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173d76fc586d61e337b34f95e0f4668746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4b4d3920e4665abfd6f29e82862cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271bfeaae48a1390a513c5004bad087748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aed620147c830b96e2994c0738f660749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c1000f3210fe1c0ba1b9de0a02642750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe179d26afaf0da2310b3197d95fb3d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2207877eae17d875197e34c2c21ea2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97ec6bc0253a3bd92a80f7cbd76804753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eca82fca5158e2868a80c2bcb9485754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e47d8923deac456bfbb8e8095ec094755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f88e9785ed45bf872fcdea08c3cb0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089cd2b34e720255fa20a1224294b7f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d756816042cb6ea6554d5fadb4dd2fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba7c54e23675dbe91991a2f52792e7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58f43a855a46e513db7a23deff1a67760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bad87d58f0521a00d2188609d3c44761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea42c7246a79a37d5caa53bce5b801762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca548fcd72b3b7ec5380b0e6ec21be4b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d7d62ff788de11c091843b747cf24764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc2411192d2767497dbcd341cbd420765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff7d730e03c69fdee6af520448bf88766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fa0cdb4746ab8584e9064b453c18f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc10ba84d0812ac46a43b3f7522d02768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322bba1f8fc61dcf28501dd2bfa8fc8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e6a47b4fc4537716b7fe313a73022770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4893fce99a2b18caed0e3e96b1bcf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845b35e3a3dcc3aeaff41d8dce05601772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a0ee65fb38bbf70bd0ee42f302bbd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147abab3523c0af710a30afa56199594774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31631f02cef6a98da8cd513020b1de775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105017d0c7a263c176ac8ec31526b9d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0cff51f27920a9905cfecde2b736b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe491ff552d3ae6fd4ac5162b727b71778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146585e0fcb77550cda0aa5e449c8f4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f8e8b42474d2f9751a8f802db3a07780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40a0710b28ca98a03c133d74302888781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72203d619fb3bfe7446e3e2bbcc3385782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ded9267cbe16df413e1a5c4d269f21783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef04518f1598fb66e9472745e4fecf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7493cb428c5a25bafd5fdd13cba3efa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078d2b2e2c57880aa82b81b01260d7d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55764226c5400fdd2dd733638517f237787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fded636c5e96e0b9ecfa61f48185d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3097cda432f1590f1f8b1401adc47789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eee9002160b4558c1b6857dc6aa94c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a126cc0289c1f47bc7e9c1a9b9c099791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076609dbf40d98ede0026516862e951792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f293adefd874a6935a0f07b05583c5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3503d22c77f2ea719ec072c1f3f58794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f845f044c5ff9b5c5d31dace2668fc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd1610838ca90622cd89886a0330bd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fe09b570a51c1c27106f349018993797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bee03944bb645a10e3ed7cc248b8f8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cdf006dfa32a29041e96dd303f257799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d6cfa0e3208a144fc9ee1b4f49f47800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bed786d770fe7845244373df8200a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338ddcf89adf99fc4dd73ad740fa314802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dbaed3657b44d28e667415bfe9e09803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b784f7cf584ecfd49d3d1a7dc986ea804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884312748f6b9f3adccdbe3943b9afe6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4526a46c2dcffec2d2ac952e88b53b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58d38d083ff4f978d23d788c06d356807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c04e83d65ff4445f45ee15d57a0da808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011c9b7989a46177d73033bcbe22fa5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fe7437183619028650a6b018f7f9a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2fb39c101a49fc3b1abea8bb1ae68811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e97e95e78ffb7a7e96ae545e01eb53812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b20a4acd802e63012201f8b6afb02813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af5547601ac96de8b8093edfa66154814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739538163591b6649a4dd171a7da981815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a08bf63fd7ccc0ec7c605810a07ed816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1305410476757c78dde14ad459b309817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d34dcbe5f66857231512184d2fa972818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ab62ff3b4a7f11c67cbb2ec7c2680819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633598524f40b569e5655b446aa5d63820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202910f59455ffebd15151c1ee1fcf3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0ad114c062f84643696c4e63d5a9f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52787c6134bd69fda9720594410f2baf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f790e70acbe0e2c84177a8c27bdeb79824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a9140532abe6906c37b3c99f443de825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7b6efbe0d455b9e8219ecfac8ec31826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ac917dde2c6566bba5223edc04b47827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bc263f75ddd3aac062336924b6805828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ea2ab70a542af49a9b54c47cc2c2c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b19f2c9ea609fb979143f471a8a67f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25785792016b9ac61a75a9a05d851aba831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bf157a69111b6b837d062e3c10397832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe1485effe43bdefb3653bfd8d676c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267286e67400fec605a544756d8cbf8b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db5d9daf0eedfe04e72457af3f599a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dde983c654f53077e540144852d090836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179d990f1be6258502d4d549a9a30a0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138281fdbd170b87dd801206a2c11333838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1af2bde0571c2264f0b1bdf6db38a1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d8640219eba95c8acce3558dcda45840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c75959192d108f9902013e0cc2810841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d58ae7cd7b21b80f8434e0bb9b9f04842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b80a07c0c0d83088a46b0e126cca3c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5259b634404d426a5c9d7676a765cf9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe964a41ba687e58afb0b66767a9bad845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c99cfb3dbb0d47798cfeb384812703846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a529e7c5e6cf04e2d4a6934323e80847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b1077e1d06945708d1f9a84c33138848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f56fd5bbe28c1efaa82aefd3f9a05849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5382e5fd6afac7f886668d8e85f610850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9245919938bad8c4e9ee218955697851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068212bb6fa2fe0ebcfe08d03c3be57852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264907f57c314277dce733c2aa4e5d91853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291549418091354b0bed5942fe021343854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769545cd0e2f07edb4c8bdd160d757be855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0e1ed660ca9a6d4e127734c440656856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad879fe9f8bfe7aad72380dc0604a2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f53561fec4440f86de1d72b040d01858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f990785c9a18a734204ecefc5f1e5f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb254e2144ef8e65d14dfdd81ab5867c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b32214165e074e9a142dd6e4b9c15a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acb71a0adea5a37b900a780df99c75862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc1ecfd43c8b098c7b4eec381cf144863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8516c30d4faeb2673e86c30b6a7c7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e89b6614880755a28805e1c5c1bca865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ac270c3bf0cd40a56737db3d6d021866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c4eff94a407f2e26e3dc06e1dbe47867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942538430dc7257eea1d177c66c16cd1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c690de9d79a3d398d11fa427a7090f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754bed9e11a0c944cb82a5a2ae71ab4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f26bf05be8ac0e88b16ec4e78e317a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df9b8240163ab24543c3d24d9434da872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823e6f25aad3054dfd2cc617e8eed43873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7930e527bcd31ec1dea3ad632a7c9c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a9086c38495dd3f62836c0c9e22cf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e135771baec56780965d84bd17cb71876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4031efc9847aaef0796602aed7d900877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcdd58ef149aad8e837c8e34a6a3e7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6212e36aff9e655a910dfcfb3e0fa6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2858fec85484b3d838d171c7357ed39880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e1c79e4ae2d13956a6342e1234d2a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb074c2d6de629b751c0d3dfd59527882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9de0bc2df12b794a673283c421ad7a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5c6827380bdda72840385d8762631884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9cba42b17b55610570ddf8104d0fb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e587f701b2c7e10fff8cc433e99ac886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe362c78a5326336c0abbe169cfec2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93d07579e911d51041e8f34bacf4ba888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeff6e076268322666902bd150d26bf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a88cf50c10aefe1f00eddcf3ff0d0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400464bf34448deafd9878d4dcb4677891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bfa5655798c002cf1ca92c060b233892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1a084d76f4b9098903494782c7891893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a06fc5d2ad1188cf6814c53970f45894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360db62f7ad37ab384e9afbb8a29587895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f21d866e642d4ca36142b7f1582c5d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a43694ffce666dc6ebcb46e395fa6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cea46cbaf5533373f2186d3164726898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf27e46cc82bcd25e27d400338fb43899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc9091548c69346ea2049d5c8fc7af900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfde9c63da753c7594f246fb30035c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6f74c4267c676080e4c85cdd596b0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c3df68780793716878d47ccab9f03903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2109b93a3686541a1ee631f654e504f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a891418dda1effa4a23ac39a904e89f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bdf5a5870e07261704dfd8d629a5e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5442ab5b4a62cc256ff90caf39a47907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5263a5a02b6d1d02c1495a71291596908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e6dbbec4dd4878ba5f3b6b18f7bee909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33c7ac31dff6ac91f9499c9c2a8dde910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117c98e21e03d0f3c286ba96029ad1e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad49401bab7577708b4169790817a28912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaa10810de02a2052de6ec1e6fb9e1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe86002f237668090804889e4c1d92c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cd05fcf5997a829ef0d18cc4a6b99915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9533a6ea41538ccfdb4632890e746916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6194e797941a68c121aff2805b0e13917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f1db3699f95e6ffcdb05c14b426f0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37ab08b7bf55ddd88bab3642aceaed919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b34ce0d51313409709bd2f5ad21339920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd99ef444f7541f4a5368f73ea8ce8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501ea320e5aca7ea85c6c4ec2459081922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9193458ba43fddf5bf1225b8df1f3b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e13011fd41b5735e64bb45e1377626924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244b821a95b3231c671b9e4013d4aea925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4d97043bd1b4f20e4fe7d3dde0332926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa052dae367466733b5666dbddb50d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743f884addf6d19959511553bf67e5d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71216d6837a04b8a6ae55dfa3c3ccd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a5ec25a70a8d807905b7efb7c1ce3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8d9f76adf61f28010144cd097b1b9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ae2d1f0eebbf9f8249fe13683ba07932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6d7fbb6f7b71c42cee68f52defcee933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c37a247de8f1d9bdbbef6eeebc8b7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a99d717630ae932300e30ebe4110da935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffffa4fdb30b32716ae5dccf612b7e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16993fe8367e7b1890cf8489726cc524937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e722cc4d38d6b7094da76adfd368485938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b166b654f139194e9053dc3c9c5d88939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecbb5e29bb36a28b17c6499bc23f94940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63399fae1a15a4c79145486874b1dc1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6225e3efc5af30c89233c505e66987d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc3b93046fc4733fd691e12312b4ee943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316751d7e2fcc094c0a4e277e155629f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa07b5644702d6a14fd964e9a258f2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d81288a5e3e56dfedc6aefdd938ff6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b87900212b5e4a796ccd6a4e9114e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b72fa80165652705fe7b6d899031a4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de5ff66f9907d6dc9bc59401da83e0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d476aed31f024833899c23fe2fd960950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf3eac7fa294f3c8569ae7c0695f96951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5d221ab3f22aa84e386bed2a32070952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b91a9f01ef527ecd5daac49298af5a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e15c807cfe447a93f1c2153a25ace954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e32dc156f5c5003f6cbbac66f4f283955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bdfcdc8637c9ce1be4e3098ee89b2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7e71d78fdbcaf8d88ee8991b92709957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe81009117663e6a65960c4682bbab4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e63ef0de0b28dd4abcfa095615b6e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f29d16a606a88251a60b51fe25ce960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fd6f6da0d66f495202a2a8026ceb8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9df4a77c46f90465f0bf2be172444962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b8d656d788c583477a5a30d7f44e7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737236870597c9f6cbc9315dc59edc2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b0dcc66958aa872951f3aaa9bd246965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54884a19a6da9cceedeed0d97e34d66966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc1eefa974e138ddd03fe410596c16967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c243aa8549536e01ecfbaa401452968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee6db782d7e8bd3186f80f4dd5546e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed9e791e7e8e62fde488413115f9b5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9879ab896451bdb6d43c1f292b0f0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0ab01009b7c174bd1949980569b84972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da284d2326354e5754604ffb7abfa32973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0c486185470a1481480b0366ae3ba974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d1534549dd718ce84ced78c3b3480975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7dd3b847c3aae59249a24a5a29647976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673983b8f9059ca295d9529e37e9e25c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debf6ab0b2444dbb11e78ba7cce4d93978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926f97f78569c778d0c6b38350879e1979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bfcd42791387607bb04fc56a8783d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be04f31dc0edaccb845b09846049e6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dfdc47e0b37e9d6f4ddb303475104982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b32b47f45bbe59e75deb1e7e1b4c2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8b7c4f10f7985645ae35fba91336a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7481e822131b7e5e0d82a50ab8c3dd985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785b420b57562b120dbc718d696ce25986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74196d9b275d6d7565b3719c61eb1e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45de7b0a8310d2c39f5f03430340fc988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395a9a202df8e0f93db6e1c78dc0fc6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7a691a721571881fe6dea4ac1137b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3f92e4e861e720ed6d759dfd40d28991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d9994bc26acc1b4a282915b552c83992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2fd4df86eb2d1264b504208e92cd1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843883d3058492d95d14d6f15a82cce994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847c49fee7364bad8c81dbcedf2eb9c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1e62ab357c1c2b65a34796f498cfa996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27780f298750a8b009187c87248471c997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>