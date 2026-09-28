--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39459d0a0ec93477a5dfb22bccbf82f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057e31c258c5cf33effaa725a55f6142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa8da72820d410c18097b4912c25153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c74556a6c427b5b8c098988b0acfe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f8765c4437231fa0dc0b9229e32015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467ff73fd4e7222130802225aae62896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a246b404d7618cf384ed8073fb9d8727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae5b571469d46e96653502e5bf2d6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2704158483af40dc5440084c6117369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b755c980293c9fb44cf10996ba0bb2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb761d44120fa7bdcf53f24c6d6ffef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68610a582eabfc640190aeea334bd6d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e56608f3172e5fbfb62a1df5bbc5bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7caa21570bd5e71b9513ae7f2176b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4dda11ff684a0d186e3086ab8590015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fc4aa72efdd87d8b6a8d2e25fc20316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f551d6005b8c9961a4acb59d4217b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a26b483721dc1bd964ac620bb6eb7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af539e3dbfc143ec3cb3c77c368e93019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ddf4ec6e35dc622fb733ababebbcf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cec98ec0d43b8c090493d0eeb660f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2c8d55a8dbe5e6d05d2a603010d9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cc59b2c775946462ea70dbc68e81f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726358ec3fb52471a9f58f498b41deb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb2be8c9632d608036101df25062d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf37f606719e5d084db9cd817f535426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d650884e22490181dc6be0feb6fb3f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2912a53e52856b069ba4275ec494828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a9c8841143b6df978c99e6807456329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9491db014bf03ea62780e23a87dfd1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bab8f2a6aee2ca4ba0963cdab915f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff1fc92d69ca24c67a75a8b2ec417a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b7b899119005d08222e3bf32e1ae433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ef89c563833051cd1f5dde62c9bd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd8a23a5ab5b3a4691bc91bc08987c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11aded5e3eaa397114ddb894a6d5c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4f2368fae7990171178ec9ab2de8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3aea1dd99e3874985b25100ddfe8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71481de1947de647aed56b9c9a944da239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ef436c054972a09cd34967461989740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114894fcfc476ad0d676b9d724196bbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ff4f695161bf5dbfe23312341e44142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ff2c9a23745d3ddaf6315b9bcde5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb0e27209980c8e1754bfd1249f5c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3bd1ee9419aacddf3ad5580b80dcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde407c5fedf6b09e8969970b7b6e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0294d52e4de1e8fa33e6fd547d40d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e919a85b91da7121e8efbc2cdb72348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a51655257be8728e114e6acb0e4fd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3748b1efa6cea71eb9c399ba05b77d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63389be170d4dfbd5677761a188dc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea98a5883125357d9cba9f9a66958952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655731f430c861e2b584afa2f9eceb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c790395d84f362c3eec0288d7178954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1feb6770872e61209f97f78bd5f9c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0016a6d6554688c3d996705cdd99a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad9ea994aa1319b84d228591a901d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643ce137eb5e72ba36d5b5a9775985c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e9ea0888888967b5b843ac5654e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4949a300058b85840525113e44d1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ba1789dc24f25a97a9a0390f2977961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066499158e99e1044de45c0fd732dfb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142cd29d2f9edb2da401dba0167338e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39c6a3de49bd6fc3d8d67f8c98c58b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6c6eb47ac34a66de01952be88afa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215b057c5c5eb9001ee6e7ed527b9df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8eecdec4e5d69c7813a1a397c737d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cb3e1a775cc76c9f99fa843dd2c8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993a50468ed0da5d25ce9a0f41ff7c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f6c5a620cbffd6b28ad0307c6e58370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191290e68ebf3829a4d4510ce2dacdc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba99325a9799d0fec06605df3b4e4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa24be750841cfd04fb2584c2b45cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73122def01b0365de2ccf12d5309c0e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3351c446e46cf211f9639c0eaf784a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74895505e80de6c5d4acbd9f5f51b65e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a8d28c0d930fcd3c7d085335f0d5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfcb822d3974166faa24e331a27ef478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265a4483831f23e68ece266c3e56bd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080212a1b7bf3fe616e4585bdef410280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e1ce44b742accf7693a054888c9ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc366f8e94ead4e5da421c5cf5e6c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ec05893414b2d8bfefe29be6eca8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202c9ceff909b60870080709ba547bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58cf0260f25a3bbd61e89af58b633985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5358b00aef9defaffb3ffd82ecc2d6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a06416ddd36f288834f1bd6966b4d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdec788a06e3c8d60133aef4c29b0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc431286863503c87880b074c1dd72ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d997eb6a66c29e3210fd3e0970c2c7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e577f5bdc5ebda52b563410ea5bf2b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f6d62e19b8b9d0d4de74ec289003f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c47b31f07fbf8265bbdbc45c7c99493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef491866fef294f62564b43449cc04cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714013716de99ac6aa65c996845adf6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42217e56d3b682307bf187ccc63a938896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2878a9eae87fc9508ff30d8c219f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7ce30502f02b6c2c99cbfb4d47ab498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d54563a0d3481a1da7b4f0cc7167ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2977662dc41d1a32c331943825fda6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2a5f0a8db661f01fbb911073d7dc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231bdd15cf4ad2f0799c11547ad23b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fa9e2beb4564de44e5ab155e7b7cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74a15317c8dd4ec59ff5665265263c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f826b1f51c5bfe6c747b7208ae75f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef588afe21c1f6ead9595516de88a9fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e6bf60f9b765ae518af9305ccbc60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd1cfbd549d42862cf07d8ee8a549b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c99cc6bd3272fd6fde925d7c89f21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c11d654869c3d58bb9138e0e3bba60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fe62a828b37b75ea135ed0a27e7f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709a3eabad29a873c49a408481fd5aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1d9be0cce35c7bafcd5045b525563113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229819ee10fca7916e0e248dce91de4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff3329af83bdcbeb84a0a3e041c2e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a1d1a6dac5d60c76b5f5faf6c4e2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dda52d5faa060cefb87953cc5eb1e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5051489749a19105ce495235101b65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483fff02a8a571f1cdd21609c841fef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45619d2d09bd6e73d3b16d575592643e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1bde3fae751ee67911af4f4b5c00e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86478fb149139c6b4cd9820fc9566914122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d90a8e8d63e6d0ef3c839401f1201123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbddbcc6d257f4ebe00aac0ba3e3f2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f574c39e69101f1fe30773f42e7374125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6259fcbae013e3c308c71a58d415e2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd3fdbe773bf9f3167be36d002123d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4420b0648059e2c9344b2a20a97b17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b7211c56e6b61e887135ef9b32339129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495537cde2b60f7a3eeb6903e78e6eaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc19287202efba7db87f6c57d6ca34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45d78a8a176d5919924601a2088a05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2f64fa870fd8e23cec2b5785c8829133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b08e274e21c90decada1f5205d8e63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491d28315b381f280a704287020e7ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f9a940e40834e2f8ebcded51bf866136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7b3acfe43da53963a03a14c6851d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb9eb2c011072e0c0d5e14c6641feb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e379e69641af990c9dabe62867479d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604f57b77b5fd32dd816ab167aa5583140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f194660797cbcfc4172c4402313963d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab09f093f67e069b4af3eaf900f906142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f245e43d3a10d559e2c8b3d107f9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61b13bbce14d72df5363c8cc69eedd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ea2c8c293d2672086302f1b9ff976145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9fde333e9f57e015ab4a8c1d92416146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7759fef3b024b14a7647dcf83a70f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d25080c1c017dbf91e14f32b458b6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2b38f2969e06308b89bcdb9024a5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ead06a8ef78138c4c9a1d07212941150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584aa4f45c03755b0490008ff17eaf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1296fc64c39b98a73dff06e675d2989152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5005696b63b9e639405d49b3a67f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195ce3a5b51332d07f0f5c7dd62f886154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8f020d607455d5ca7a1a59413caa1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7873bbe9b1f6cbd1f24e9978e57a131156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c461fd4f119d5af1712efdfa1baf4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03143e2db386ef5e336ff04c3914a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68edccf3a375a8fa4f26824b41a7bd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f9774814a114f14771826cc78b98a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c314dec835e479b346b0a0c557b760161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8524ee28989a6f048714e570071382c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df6aa38df2b859e9ff16a06a6eaa90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cebc604431a9742c20590947491ced164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0954d28064684d8a13ffdbc2beab5e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd27c89e91314151edf5706a5d0750166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a4cfcba37f012aac2376be1875b0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d91ff433258308c23d8878be0b46c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda3768d17b405f35edf15984cac9ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c4dad326a742f881a81dd4ec00626170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee721eb1327262135b36e607b7c8787d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a3571e844a89f3e524ed1d1710958172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9ba3f8def1027ab01b9f6b97f44b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b40cf161e6d6b4c11c543713d4151174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dba9dcc2691224fdc559947cf87dc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b032aee22a5371176e6b4770dd300176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e913488083c009db15ceb05f3c67ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fa740c8b97cbcd4fa1e4fdabbfb9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db290153793d103a76dc16c025ae36a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be860fc4297e0a3efcbd916541a011d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd38c79484ea1afb0d2703ef888b4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedd0f72e9ef5c53a308a7cbdf5c032182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa7b5b473e610c8561d724e49331f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c2295379a655b7fd229fb81c4ad6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2312d00419360c5bd4160e241c55c02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37726fd9ce4552d9705a5167caef9b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6142262f181d4faca6010d2e3645f71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b689a09b6a07d90b07d113009ecb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837faa17843d47cabd9ba00d4e60ecd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6c79c8960740963ba240a4f0c8475190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a71e65fb8e7c668e5a07f4c0799b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b5fcf313063093560780deca7d5ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922b52c9e39e74cc302b01c324785af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e0a53738f77a888cce096cf9bce17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433557418ea37b04e890f3d57c858b19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c76e6c814c1e796bbcc2b7d2f790d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691815b5829672a431b0432983d580d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e5513407669050f186d6219b2a7ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa63d50a9ed26b62619c8eec54ed22e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5eb2c4de678e4225a2342cd937c6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4a88f7fdc26a568ee478662655620201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fcdaebf379d1ffa9e9543ae329521202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14998e726c7f4ebf915187bc7a7d4e3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defce5e625695ea8bb6578213a2aad8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e967aaa00a757df1a1501910afab0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cf349a3b7596481c574e0706e0537206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e530c3e93b1ac293be5960190418592207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae3e0420ddd9858f60a0229dc7873a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33392ea1e5eb1fe982c3c2818d421efc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0d5718aa0b7c62a5c337dfc43e07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8adb8272fcc006bfa72571c5378c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb300d2b40ba231381b5cb72e403d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da159bd8a3e602320a0e5e6838cce0fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6411d9969cdb7daa0b366ac25b1f482214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aec3646a4a1fdb301c0a5694ccd193215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f65df16eef6a37018091f22420ebc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95fa782e8a649b75e0d75e60d80b58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5171767292b3edd586ee27dca66d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8d1ed5bc537b4b597470dd34c4627219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77f9a6c67b88137a35d2a7bd7fc7b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0f8b4710c3772e1bd6be392972ccb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ef2e7ca80d1404e5b884b8c760512222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eda6f233b92d0bc6094bbc2747a3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94280ca9e62aa88e99e59492a85af5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e308ff57260241bdd73675641acfd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b81b3da812bb636aee545f21a8ae2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea58f8825f562a1e7789413d29da951227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9485bdc4306167b53ed25fd53dde8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef6396d8b3b3a3d141689722b68045229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bec3bee865016b9005e3af16339904230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6c52ba55409c444a67868f024d2d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d74571db65ba6441507a17de101417232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ec276e0fca040fc682618ecf3908a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf893dcbe50821bf860c3c4f5e087a38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867adbbc352c1d05ed86781f4036f5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d36329ccd904839e0c8012089dd46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78857a61b657af711957a2a8a1abe493237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88715ef41331116a34abd35c281854cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c590d973add880930eb769365a441e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c10a25ac63c3de71053e98cad9cbd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1d1f7fd8c9b5b50da36b33f5d64da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e6bc227117f9ec78dd17e4c797183242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37e034e31c549570f295dca29fcc7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ff9ed08dced1e6f83563ecca27ee7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d95c94bebf3e412ef0e83cc930ceda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc9fe4a94d0674c7d2cd6684d1f4f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53001bc7efb72b08d958b4f0892f2b87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e3600685ceaac548bbebfce494a02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8e6df397261e2e0c56bb138db831c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db50257e7ff7c8874003e9928e48fa7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632991bbd2ad91a384a398cac7d3fab6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a45e5bf8d4b0471ea512245230d421252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb390267973e1037ec807034d4c03b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5537a01e07c2b6dea6d0f16b690bd46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57225ba405632175eed4f5dc941c358b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ebef2bd8b24924ca5b20a94666894256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc52b914d98200e7255c3eb1d476af1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574da0739b8f02a7ec2083bbd2c58eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0c0777a7a5b0e0017c8a4686cba0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7506aaee4d48e7cfa6af9a53ed63f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f7021224ff8b33af4d4d286ac8744261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506631db1f53f7db447b55599e77ad0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6453f764b6fc555ba5aead260ef44f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d1b5c06fe0578b7f3c7fdc6f97130264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b09bb04d96a552fd08bef57c99e67a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7272c9cd3bd1f0664577e959fd36f76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4587584af1c05e5dbb77d9d97b6815d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d48b9627d1de3f347256e86efebe6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f340514217bc1a36de482b0f425684b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2354091f14d83d7032145ce452899c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b8b11d1fdca64ed837a4e19df9d8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e01b1635f71f584b29be534bc2ff24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b4a4f8186fec55f2c7a3b13238215273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dc0e5e20333fb3bb59c16a29047fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7a91f9076fad34c320a3ebb7835d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed81298029dcf7a398a6cbbf7c7b15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47009e6bbe431f258b8c23a923369d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bedbcb0f5ceb1e329a66ad982766a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b939efdad5995f06be6d3132dea2ce3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9203272db7613cffd71070e4012ba8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783f2ebc75195b98cd511f5111938a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20392a111d3e7b07277c2950f92a186e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd9c65d54b6ee07a13151d3af5450a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ae41727f843ad4bbf0a1486144648284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74937480358f88bf5e06c51a3f414053285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febac7f12f4ca977df8946e55fb14cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26249eaf4d1cef990b35ea23541a4c1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a3b5ab631ccfaf43eecd68a0e4823288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bace40564da7c2e2f6a8cf518bf777d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43d33c77dd3f8ef0ac103e7cdb62e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d76c50c448cd39f5423d265b5c016291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82cbed3c623133d179662bfa3b6917292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8493f3d55668c826fe1ebc4759522293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fe3880c244e7eebaabc918e96f0c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac98a0f23ed470fb37a5e783a65a090295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43d13adc38bebb6ebfe786eb91d287296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af40afe7f408e84b4bb64403d14ec13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37eae46518a9fc741fee78d83b5b29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d14f6a3f9ebd5ee6c007350e9cc686299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15f171352885fe9e2feec0b6885eb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81ff44259659b226acc3861a178079301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e81a0f315b26c9b853acff5fa6adf8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdae403d5aa35b713f08094deb4c69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279c19e2495ff80fc94b351e8f379e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf203fcda02ade15782487ad25e3f51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f17aeaf3dbbaf1dd35d22b5af5fb46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607f69c18fb1069681249803648a5d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2da6e4fff6fe5d855f52990de8251308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7746f873cf2eef22e945d4302a9d05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9c0c7a3debc1760a78ece2cbd37c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71acf65c032a2bf1c35c8782463cf9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a73b9d5b42862fb8ea537d4c3a68f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2e34e42f22b5f3baae6fd7e0623d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f87f2c6596ef72f353d1a1fefb84e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473553fd57e1a548aae561dca9114db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96231b4eaf9f7cbcca978b87924b8df0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e344332b6601b4babbb76f8586e70f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7e48ac7b94a978dacd09ce5a5b0a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61840dbb9b419a2ca4d65937e34f920319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44065d9dc4c78dfbae4bcae0b50d0961320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7786cc60124dfebdea1e9d0c0837a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a716e9b114d7a35501c47774f34776322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6edcafda4e368a1cc52754f4cc70f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ba3802bb426d67293527dd7156ad9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8248c9687e5a240d2a3e86a5421578d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f56f937211c91ffaa0644ac8b8558326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a927d9e1f4ca93863368c163c691b6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bf9505add61757387bbdef9614d18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89f07e5072d733418402a46cdfce69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08962bdabcdbf78d4dbaefcb4ada3879330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b081d362ab792c94f81e60b5fd5a01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217eec22370f6153f8c2d4cdb9e5b4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91f51dbd73412c93ce23f67c477318333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc93a72df0bbc8319a23fb3fd61c6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca50a9e1f602bf7fdcfa84a5435447335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a5cdb75c33e4cd4d5544225515fde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af601d229b3859d96597d92f6ad7917337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfdf2d3346352c2d0e0d892fc8b594338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f78d518f7ee0d6130d119fc45c505339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476033961e1ca114ac51799a0c10d1a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53574728013e0e04e3e1d3120f5294c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba76fffcb877cd7514835cc7928fb55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2085ce57db43db033ce8d0b771e00e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a628daa104fa4442980ac809294aba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731d75a1a6e85eafcfd15b16e2246ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a56370762512356d1ccc5c1b4b94d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5670db4853f0899766abf3753385732347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179ff747890f78c06b85aa6dad2d7d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaeb712f1f7fe07284e94abbfc904b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39012a1724ca2489bbd66b6b32dbb30350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f16372bcc463fb42904e330cd72367351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960707d880addd28afb0c29977963b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5cb578aaee188c4eee99263ef11ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b250513de5543534d1f43e24823c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e5d37365b1142bfd00ec2a422f040355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa053b107be790273d33077834370850356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646ffe9ae421eda1f938ab8ba5552ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbf58225f5978fff1e2ea104e24a0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbd4834abd6edd0bc83afb87c18d72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c773ecb4056cd830e9e431cdf6004cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb62d1d4142d2fbdf3b82898aec1a18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87521112daac8cc898a77cb6ca54b6cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44d3b8520058ca6b9f66585e22f919363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6653dbce28376f05eafcc602c63b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23076f53e7058e0acd70cfe87c89fbc5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b17fe1c90b5f40f672c17bd6acab2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339796ddf6fcd399a93a0fe1027a6f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac27ea23c99f0d7e6e358879b43860368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d04d86ca9ea5fc39248d8d3574cef1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fc6a37c103ce6308caf28b49aea2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac102c4bf61b4c66dbd7310897a7ce72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9714686175d89d49aea60c79f14b8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d9b43da035a4e8fb81dd7dc7574db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74071439089cbc6c6fc73767d8f7fc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133854ea41a7fda2316757033a462638375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b6322e41a4d27850607ba346a9168376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769dd0a73a03ed665a3ea6bcacf7f41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f020b98e8cc87d83a8885d5911ae0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931607e01b62ec08596832efa00b3f8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491470f9301209376954cd4a53b7ed8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06717e78088c5658c22d4327ac17b22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bcb122541220de845eb4f74ada9ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad334bd5cc8706730af969fac6e874383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65553ad845b577b2754e12363e9c86f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0820d8ad8aedf2c3fcad6847918ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7502145708d74b161b4fc598b637c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313eb4d7a66a9b894f82aa04c7caa4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1463eb51ce5912c22c8d275d8dad0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fb7b553f9e486b64fa73edb2247db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056c4123c4dcbaa90686ea96e98205e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a615e2a0ebc62a3d7e36547fa96ec3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ee2e492e2f55ad7fe40f1c2fe7be5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a812711ad15f9198f671aab05c1a5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef1e940d2d87ca4d857248557bb9e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432620391c5e55fa4574b50a370504b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4cf94f0b72e81a842ce93dee83e77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb23a83bd47a850d46fecde4333f74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b9f50df25a1f31c13a894356f01f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db52e3cf646dcb4e075d6ae4d851018399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ccda5b5af446043c75c1d53a4c4b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a61b626e99c47ec1c969a17a6eab8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16035df39d3b002943b53781ad4c52bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeffd1979e49c6c04399d3c5d58940403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147470614f02672abe061787aec4fb55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de310d9a167dc1a1fbb3a2b32271dc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fc0df5d2e68b30f3ddae05816a6dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2869b03aa9b22cf88869835d4c02e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d8c14989486dbf3bb26085ed8007f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe151a7152b978c0fce4adc9f773df3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96895b5ac98bbd603532160de673e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba062b6898f2d454e8c9284ede3c2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cb9df2dbb7bf650ae38638b79e1ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902ce031f1ea3352922da3babdf739e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdaf5413885250e9a3c3ab9b935cf7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b75f5d8684189aa42d75bc46836a40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88c4ad2af32a242a50ffe830bbb78a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25374e662188fbbe4cf315ec1382b87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ad32367de12f3594694b6d7468a6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52284c07bf43d6666eb99e2baaabe449419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1531b0273a68f49a8e6daa9357ee1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afcfe55da8ae065c1f5931b4fd59f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98340875ff44aaf5abee699a56abc368422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d2693321f450d7d5421a95d1fb06e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93f6456cd295a28a77dd0450b5283e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b151bd6d5d36dbd4a050f7e7e6ae3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d216e3140dcb01dbf408568dfe9d5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f6a3fe9e9509183ba625953283921427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed71e2072fdb63b02c19b76000bdc9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05be959e8f5fc9ace52cef189861d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ee7d48173a8fbe7b5d64149d964bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a0e7ce81328f7b80ff688035bf4a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c811f4243e2ca7e0690ba4f365b38b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308607d1c47650486cc82f89bcb9601433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d2b3854ccdd466f301f77ef8746e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725aea24a8528caaa1ab91488570435435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4156673a4fe68cde9fa621e7117f49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d1579e186cf411e04157abc33c25e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b485f2b20beb72cf83b85798441d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302f6fc5f85d9cdf5e0215a8f43c522439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3ba767fac2b24f57250191b7038cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c3c314d13f379162e3186cad0923f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d99dcae0a6ad7da7fe29cbdf8cbea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7fc2062e91a2d25babc25f6d04ead443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03f78ae618244f1f1121f721993d49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da317feef3d1d7ab603088f938f9a15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608f71655e1742a462259864f82d291446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714ffce5b1cae6b4124f0ec2333ec70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2953b08f2d02fc17af3438b6ab656448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbd8528834fc6cb07cc78248610cda449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a876ac1efb164e052787d89da5448a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48274bd3bb7b1d444d5bb7c86c22535451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565f5ef1744f3059317d3e7595ff52f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152249913975554e33a8d1518447fea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a90745f3a21305f799de6ac7be6bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d871c7083959846636271850a48ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189b3f21455aecefb8af61a06b705c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affa8e27a280e63d7ad4f622dce12bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cccbf6cb8b9f49b13e7551c48933b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645d375256f32085dc9c71ffb1d2eb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ff51e8354e71884affa471da17b0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623b7f8b9348406ceb4f8d6b2fd2bd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d927bacec3213b378bfa2d9b13c0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba666ac7152c059f7902264f37adff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf710e6adde9a7d1b0de5cab1f17c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be52629c2bb5125ef312863f2c8e580465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e470f7ad615657581d4c89bb37abaf9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbc995814a4f414a96d22248fa26a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f0600806c0fed827c48c0872cc0d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446214273a39dd76120d36faeb16fb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2ec61eb743e37a6f1746d9b7de041470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaaf7e88e7c70ec730ff5950bee9c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ae51ff0480a94e34e33bf8c1862dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b08225c6b4cf44c3b7d86b9d0b62c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7aee73042eda3f6907fa37c7fda49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006be00fc0c2587a39c2cfb98f571b3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528367b85e99a4f99e03d42ee57bbc9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483064cfa7e01f40273a6d7c4820693477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd99609953ab1019c1e809889d782d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081aa35c0e9d65d9de40ddeef11286d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6738780f4461a06e52506592d5b741480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a990de4e6206655f1b1e3a8a97a7fa0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff653608103a9c598fc9263ca12046f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdd832d0b5bb9f9405436501d40d68483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2d46d243ce1462e07f6b41c7e921f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaf146bf0ebb891fc95ec8c7a726b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0b9b5c2605507633c4e96e9fc315f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc458d2d3a754f58fd875acd97c3d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c9a89510efee971da1b60a9addb34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233a0ce32cda96a57d73a4317fb705d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde619501dce000ffd45cb15004c211f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0a51409966671feb4b0941d385215491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e460c5743f9edd4bb10a96f52c019492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29226cd357a2cee8cf3595321a03887e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae540a8999ed89c16301b009e16b81ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66ea96ed12e0610f36f8d407abe866495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395af82eaa619226620bf6ce25fe8d32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cfdae500761c2975de2b039dcb799497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38de83b38624f1e82354895f8b4c991498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6d7d4fd2133e261d39eafa6a6261d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eb2a5f9657931562f95bb6dd31b72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8f9c19ff566610de15531774814bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892d9487f7500da657930a6ca896a7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16823b1c77324679e677b701286025503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfee9afc2bcd825107251bf0a5a56b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1207473436e0318a928508e49d21509505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448038bf7a73f2a60c081d3006e0a6b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1f15b1cc51d5b87232afcbcd0b879507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634500a256ce3af09d5778f8e3018666508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef16c0dd3afdc66484f2f7fc9822147509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4972e7ab75c04f4f354983066653a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2794be5ea7826b89188db020cb1648e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af817dad8e982ed581f66ee130be1e29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee8f22c171a61c47578aff425ba64b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263b06eeda00dcab8aface660c0055d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b059478fc8b44b94df0ed483571b88b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aede185459488794e16a7dd2bdca1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9746738a8dd64c265d54683e8d56186517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ffc05e09587378af78df8f795aad7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90983d4b4bd09d33ee40b61d40473065519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c18a9b564400563d42808f04ed0ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2977a92d3ea993e9f00f9d0d1b3e8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2d7bcc20cae8cc49b5b0fbd05dd4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebee97c5b341f4327edea7281683a9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c4f828be310dc494ed08937e37a92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce453bcdf96ed07710670dd06a694268525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe003b3324dcad8b7f2cecd596bc6266526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c30aac98b23f21a715ebb1fad8cb3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58330fb52765e19eb9875fd2845b2c69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcded0b42a0d8cb4f96c514505d5cbc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995bb96c1a2e3ce6c7bab7e98bd9d98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f08e802970efa510f4e191b1d594d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3f5e3e78b52618a3c93307bb8ff60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaec0f88135743c85b59aa42c516cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6a21d8e3de983347707ac3aadeccc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e44082413d7de6e397f400532d652f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b9a64d9e9728c7f02c02b27cf3afa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839e58fca11361c6ed4a58a6b686944537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db6e45c8a951fc619cfdc70b75316b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48253d5342285840e5671552045827f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594876baeb0ecc54b0af56b3744112a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c541bfe9f5c2a7e966b5a70f96e6dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc75405c79e564d89d2015fa6c761ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a701af2bf68282f264c4899a31b72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb40b86a2e3f0d9f18fa2d8576db0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fba354d8df470175d41f76a8b50a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebd9e072bace0718696405655e37b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114e3798bf0691ef1005f330371ff1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ef8ba7918eb7e80c6c1ebd0fe68f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9140df5e5322a3cb5f8639fd654ad1e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a6997b69ead747d20cfbe5a132567550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48f69f0a35910016043cc438c3a8cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56469e2d3cd593693df4b5a325348b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0aed7a7af4560867eb855b70030b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9211cb8b66657ba9ac8ad44af677ab8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5323701f9501e3caf76db648dfd1b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a44da0257e04784337987648c6cdd8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739f195cd9d1a38f488a084773785bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64528cab79891441bad034d23daa0f12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc76173a38aac49bbb28216b9682783559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f61df46f9dc53db9aa76efc1ecb25560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec16c643447354f97c83314854f2b38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03ea22c8270ced1e4ace54e025e63b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb50d422f786872484c392f609744c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420a4febc6bc46913f8347319c556cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae873196043a661a17e322ee63627c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13148f845ab2dc10284489bd6c8ac0cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99040a060f18449091bdd3bdcb8d5da5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c00aaf644021a25a6538ab1518e3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171caac66c96e76e36201dfab9bf45d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93aca9eed91a1d97f07f60212d01f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7428a6d1ec785aa2dd77a27f9a077db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b541aac72e068ab32e34a230484bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa6fcecccc673770667b66b4a62389573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcc1461c1ce57b324b9a62dd6955d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621787e0e038172d53aabb5be946507575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aac48e49daea7162a1f21eb2b0158576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569326a76c9ec4ce4523c5d33fce36c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07575a5e454f2cc9310121407a9535a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceacca96ad1adb2f2862a4b124e81f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e791f1e58055a293345159ed22d3b8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c19ac58457ec307504ce7d7f19d190581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922356af7569d8f0e61e97e20978cefa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad01810aceba814df747038f32159c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cfa9c14edab34d9563871ca8ed50c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880dd8ecae67ea3093ceba2009cc71b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db62532b768954df6dbf75858ddb31586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6f98780ca5b1720a69bd237476005587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed0a9d53901f1ff43ba5628a27efd2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65895d921e0d9d2eeb492da18b4f1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb8a37ac77def6b377790661c6aa46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e65b0ac53281b2bccf272d46d5d0b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8d602ec9b2c852ee05fe08d213d36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca939365f652dc787d171aa7911af1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd54299b14952d56145223306387c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec415a186dad7b47410a5f09d047e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cb05f05ce906aaa9064bcc9623b5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6c1004428c405c0a645fd13c6d7e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4e450eb7149800409acb3b470e926598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9a905f46217c2d9ccf06a46b8611c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ea8023e1ff6a9cc8028d1fa672abf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d0ce6e4794fe224559a8d56708925601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80603853a319b9ae4a0cdf7b1360cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcac0caebd98c7a13e91ffe51c397a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283fc79c70694e9e50762b17e739466604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e359869e1036204c265c77fbdcd4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58178ecea8966c09befe744175ff3ab1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bcfd93505fcc471853de497b95d3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af79697895d1fd402cbb7dd5d0877ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82c79f39eccd65ca58923c577b4528609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051c8a82db412fccf3d069278386db2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793df87cf1b147f62a48cac41b79c6b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15918d51f8a34dab10eec2e6985a791612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02101b05b2350515faaee690e7c5d3cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab0b77474c4a0bf2dc5a3370002c4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dc196edc3f110b33970256cf9ee83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055be1c9780b2305f4c89a98079a81b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be272b2c37b4c607d18473f9031405617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73270babb9fb39f5fbe35ac62e6618618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba190b9acd883f922efd020257ab81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea7568bfad52d909ab211a1f58f002620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ad22ff808260a2c1678fc315a0129621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc634e1c0a3cb240ab7475d22ce04f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297d0bef84ca6cf72353b4f20ef0ccc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf8d00ddd821d9c45912a725e004af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4d5ca31541c302717cba9c77f32f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6fe698d65a2b5ec7f428c10bb9095626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3f0a851077c9864e9864e2f7fb1c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5fa6fd4848db335c9b67b056e01cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f726e2758c7f0c00a11950187bda270629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1104d771d4a7b8798bcdc290e320f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a0f4dff15fa174040f99c5b8e821631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed11ea2c55304cb86075c62a33ec3f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191b751b49717675e25b016b7eacf16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ec8ce8439c9047d6eb470a90a4ece634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8bbcdb09dcbbce9a9c16427b4f1c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a706f4bfff077de9ae6562108ea80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4376403b3a1b184b1b7484badde5532637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96a4075fb40175ab7b9fede1351924638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18160b0a74251a542d382b578c1de060639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47ba8658b6132689479c94c9eaf9fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db077fcab5fd8f07bf687f539f52e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de24c3b60b18e64a5251fbd2dfe5ad6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706fb908ffd8c4097afc7ac9c946ba1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d624a52d34e6ab52ec7eade2db08970644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aa56602ec1b748a235525f694e079645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65495cb3d3ebb8ee23184dbe52d8c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b67ce6b35e89ec7c6127f517e6420647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb70215eaef98193ff6df9816b89f97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a612c4f54460b6e5619abfc7b88662649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58178308b685c3452579f968cad044b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893783378c767614c7b652bbe40b83f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8581326c25c06848f8affa74d0f67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af9f92dd370b57f0726ed0d12ed1f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78e7bbcd6cc09810abac5ba9d85f97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f498a910d20fcccd9cf273cdd98bc9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e7405124b16e7b3ac6d7d8521a5c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447087b0674618cef433147ee677e7e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e46f25451157ac1633b82cbddc1e96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1205be464ffecbdfdf5aab3b07b73c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f233b7d616e69acf61294fec7179b92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e27f0eebd5142403f2b53ccacb784661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aee46f0ac75d5a3900733363000ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37ea58922e21bd5c8402ae34ae1374663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f568c7df7d53ec36f40a87573e0d45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf5fe8bd126a9ff8866d323d8078bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecc720acef1cce0e47fbf6cad80f9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb2acad297792398c992d34b227117667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3d82ecaa3b5fba2484dfe0b199100668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57683e59d7291cd9cc9e96cb6562547e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48d259522a898d430b652200f12360670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee48f8ba037cf286a59c4c3ec45c0c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92264f45ddfce4d63ca1a2d207a877672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d94347ea2f05bd989e8da9666634a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7d23b8ca8b15913dee704262b3d25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dd6910167b9f9c18636d43444ddb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f203c7921efb104f189ff742251309f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b4426d8efcce8c3166e01ab2d53be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd7af0881f34463d834e88e4dd06e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275f38e1d2ba2b0a37e809ed73c2e6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec18daa8d649962a7bc9c90b511217680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e3bd805cce807e8b2d36ed0757e8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1487b49b8a488c5132eb1b2b4e1d35e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92708adc7ecc04480b5893bbbf90b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5a84097d426cf1603323b961051c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbd440297f155d5872bf8a33af314e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d1b4fdaf97fa61b1f51e05afaeb86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182d916af0c5fd394bc7168dd8e56fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6a16653bfeed5f309f8d97b79cf0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6256ba5fa97de1f69f52c25847c1290689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2a3ffe4d8e1ce50c56875115d308b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512f82828929251953e4f3f585c2aaf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494bdf19f380ebe3ac331f33af6dc44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34954e03ef82489df37be4051840bcda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25952691e66e34d1a9f5055cc82454694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08217dc7a9d1b9a388975bd359a0c5ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a131f750cee209c1e646cc4b95c232696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8200f3d24f035ab7e827d062f179226697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3efa6f17a9c8a657d688cdd48490c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c37fe0321d48cacd0899040cafcba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffca8fdeb20a34dc6bc4c73992d775700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce30547cb3d93ecf4a8fb9b129413db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b02db502d1cac665bae1eaf5699388702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c3e60db460d1f02199ad4baa6a332703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2291376819d4cb7b50969a1ffb56c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a229da7c732825eb4544c3da5378e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dafebed0839a1ba4cfb2eb9c9da29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d27d20a2089a092ae477bccdc2b118707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ac241fa0251bac743f30e049aa970708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b4a6c8acdf1db8bc50a07c28024b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e96cea015d46cf7ef6114fcb0f93ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c54872f39c5f3e06793d969f78e373711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896dbb6e42b9a6096c4ca711041dee9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bbffcd633117d07a1586643c8f9cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91668c45dda91e9b3a5d44a804c7db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d65a38ad7d94654f7c6ec48e80b1a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d771d326b3d89438474eef485745bf2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c549579f1639ef7e24ca3b8c0d50f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df1b9785526a3ddd7d5c6a17f105d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504de1e5fda9c5cf33383be0f911c10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edf76a5cd1165ea9f1fbfa1bfbdc22720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d84e3e3fe4c49a2d4a823ac2389a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb209c75e14cd3199512eeefffd0ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654009cea625488e18870654dbfb3983723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b40f6e78422f26552eb77d6a3e5a54724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f50cea42b515a3dba2a318dd021f6a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64389db6fb644abd9a53dfd0d0b4a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1a4f5f2bc449472a667c17a8beaa8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c172b88517ff53e8af964da63a99f1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878451eb5894c37f3d695c61012c5d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b99b17aa7d9c8e58ab648dbe5770c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb50aae3bb77c017ad698601b54354731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07561b78051f2a0980ef5a51ba50bd38732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdc601de29c0a9de1de7b1953c4da9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea026622b5eb7e3a4c8b73220fb5bb2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6af0c336c674ec98076eff3b51194e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0e99caf466e54519fa20d808b868f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606bc1e2a8ef3349adf6886bb96143d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c39f1512a2e812204cd152e8d6a9f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d83fcfbeed5aa13286e389811f32d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1485cb8a2a593b9449b54c16c12606f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e857cbe52758c12466692f9640d4939741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628599328f0b51e245f0f3d457ade2a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3d0ee973323617f82f5b62b187586743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e59d8e885744233c0e6b1239eb243744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047ff2489b42e6bfd6d5b7d738add23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0e0dd5d3390d5235d44334a71b0d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67fde33e323055dc35a9067fb25953747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a9e1d27a038ba51bc124bdced24bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470505a20e4c701bfac5fd13738d826749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f7c94d83fe8ce51e3aa201aa40429750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c51459680bacf2be6ad2fcefe6a42a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f0b3efa750687dafe38bf9258e357752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be69d75afb8d459c72ecc3a1f99940753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604f7bfd416d352f86cf752f3432d50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f330511863a35da686425918bf63229755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abfd180a27fd390c4675f309a91612756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b845b955eeec7e329533963561b68c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cf933069ac2c5eb9bb16e633594aa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5ea074ad46ab849a687166b5126ba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cea6207715997b0f0ce2437dcd8cbe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32863cdfe11183dd628eb0f09c58c543761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb90e2c2b1f8391d7036f1c965d216762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3d1da71c01dcf842498dcad67a87a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba31b9a4e531d3663c4d65377951866764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe3232420186ac7c11e32f10b4d3db765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048aaf4bbf4dfcbb9d66ff70eb6bbcc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131563a54f86a51ba03b20821a13a61d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c11e9b65fe4fcca3b3c9deba4efa3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0291e91f9c398c85e3edba975e45a28769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043e69159fde62251187d19c6c2461f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699421a1064373804f9192cc8c60bac2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d958fc69c16f751adc0bb1a937971772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af637932436924ac2f1f4cd34575f841773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec81d0e218413a039e53b2eeeb5ba4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e0c02951c9c69ca8b642ed4a6642b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6631cc645a88e235d82556e7ca775776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bdc23db5a0986caa0b5201c203ecd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112290b36ddc0c23926811f2b4037935778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdaf2444ed6d66a35c9fe5ca785e9f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66d58cb4e28fde450ca7ff21b0ff96780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412430ab47f6cfb6c09e7d5985dfa25781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4d4f6febd8bfa736023dbb890a38b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7799fcb425ef9662e0327bd02eac5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256092d6bd82757b05953da66d3488a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac2de6ef2bc6582518340cde1b4f9d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da90e207ce0e3051feb9c7076c5ec9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed09264264a6fa7f0bd83054483de95787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6176914a42ac8758685d2b04006bf17788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffae5f600065eee44de4bd1a4de27e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac8938c0fd3c2cbcfa1d5e3065e313790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721ad2bc6dde34a9a5828c1add6fe7b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c37991530fec1e45fa5835ed3cb31792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffc068cd19a189a933cc165b4a7d0d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0be98fa3cef97dfa0d6a71c0c057c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da182ba64b788e91bdff44915a34e2d1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726d9b077757fa48b403a3d87075cc5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56466892c490efac1c862329f5ccfb33797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8b3cc7ed292fcde5dc1c2f42301ea798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be7bd802161ef62f206db849513322799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a28dbd61abc2b6a75660975470676800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8fa36fac58f391e5fd27852b2066c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af703792abf2d4044167eaba851839e3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c40210767fb2de2419f396460c33a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156e7ef88c5554fca7a3bb97204d327804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc4ac3d30d7dc4fa53d56fd0924bfc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081676610ba1927ee40afae04aa3f54f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156864187ef87cd5179f1cc6bec0678a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920916c6411054688b3dc807516731d0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aef200e021bd1288471ad073c989db809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e64166e839fd467f8126a8bd71169810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efec86c05a4f17a9561ff1781cfe24811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb988f4368dec7f7df9f1cd22dc115e5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fd42cb2c959abb4df51166f8d87eb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11a372fc12d9aec634be67750f76b2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8ab960b576eaa80d788c4c455c24d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf81bf2b0e2b8f37718945ce578deb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804493bb1f5b1d2f95576f23a973265c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada3d9b34ddef8d76942b0addf2538c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2562e47a79bfbe1c8163c6274edc0c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fda88bf9700af077f428f7df55dd2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2cada0409bb41d0a4309bdfb6f914821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa7389c188e252560af9d66b2f27a9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81cdfcc866ae01ac0f2af06fe1b451823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc312296d945459aef606e076dbfaf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37d8bc400bf62dc302fda9e29184d8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2d1cf9ab2ce5d82038b54d64200de826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf041743d3aa7b543a30cf457a0067827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcec9043f703a36ba14868519593e3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fd15bef2d2fa96b5cb7092f35cabd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1231f0518c443cff494652d82db3701830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115efecf6a537ad4f42d55270be06ac831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0fa07ce4a2a7cccb89f83a5494ebd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b63bc4934b759766620cfc316e7b8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835f12e827b79e4d32fdd56632a7b7c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb4cbd4fbce2bc1f77df7839a338e1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3417d09bdcc7a095cc6ffc6c4c899836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d8ec942a81da7143cbef7fc923328837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22501288262c474eb7e1f3a2250e7bb9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e36d9ce842292abee10d52f1ce4b2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525123361564faf6c8da408fc02630c0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec895a3968f35587fef4fcbebefed235841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654478526ca9793929f7dd878984641842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093da3aabd337395f6be972cfb8fdee843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbab050363c9621d443360f93fb726844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a5307af8258c8ab743342d4201990845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7dbfc810b98eec51c8b5634847ff9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8f1ac732dba6c843a17978e342957847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410156ffb66f8de92d2502ba8e26d4de848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fbafd448f055012b5b706be32409a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5913126e02d48c9a884a0d5b64a3e3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759076e936a4044be94c9923a0234f9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee9f55410cf9ac4bc950d729c1eaff852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810d259f9e2ec58587317da2b0998fa853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51407793aa3f80fe0ed56b4b9586d40f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83917446f41ad2e09ddaeb9ba3c365855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64d159e348f5e896cd38d076dd5aa8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018810bdf78150327d8f185e4f0f96fc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656bd63e4a81ff0c817fab7935058fc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82708db30a5133f1e3d8db3d052a77859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dae045eeb786bc4381147a4c7bb2d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fa9e1aff6749b4c1bb594344f0eee861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076ae71ff9c26d9d1b13a4308151f38862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00037cbc1aa1bcfd94e66c6d531ea37863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116c0eda172a8d82f74634bc7257f84864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b526057f0294c3caab82175342b5d5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93cd8d8c7665ee1444337a026c961866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b4c2fce665b107bc590212df32829867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75d64abd2ed34733dd4a3f19b279dc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef0faebaf2ef16b3ffbc7202a389fd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59e937bf05f36ee2ce2c5356fdc6c7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aa655acc7f1933fc93d4748242e0f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fade404af08924ad2847d7eeae560872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41de53f6a506f92893e55f54f0d1c67873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3673ec398779e7397c2d5a540f7f1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd941a09870f6687e448e3fac01edc5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f0b5f54d887948ced9831146ff35c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c8a8363dab1c5370c407136ca7127877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4c636fe080e42381622cc0105df6b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5ed42a21b9a0204ac867dc954029c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc86d491b11c4a515312bfc2f9691e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d17363a0094e1e556853aa08e9da1d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b3a1dd72d6b6c3c74e763325d1790882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dec7661df5a9d11837f55b4045f29a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ced4d480ff0fdc18e1fd06a0cb48b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceda14c044f3b109292c26df858da6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36686c01a38e1a3792666ac72d3c1ecf886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7014c17e3b28687d4b886cbaa1e38e5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966386da34256f752b54f88a316d5f9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915acc3654539288942939c624deca60889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75b4b3b4103903a4d9988e6b952540890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14cc94e90113c3dbcb88622bf1247a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc01a903afeb125841ddfd30f6e98f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80cede5572d8d1e929e7a938f03c5d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505a1d42b27072a69c159a44035547b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca6558cff0fb096fef4c3d38c8176e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c5d5605d633c74bd7b0cb310345bf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad825dd6563afa9486acdc201482ad8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29124a46d4deb53b109f6eb06a74fb4e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade419dc43022213cc90776d0c6de5d1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eafdaafb4f77b559686e7bc406ddef900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378fdab71fbd51b3faad26335874b12901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e1c8bc8d48c523945366d7bd84c11902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030fdb21d806c37e8015ae23d729fd8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0737fafaa9f1cf41eec9c4b5ef11eaa904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0d9127837b23ebc33dca14251deb0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b334cc1e7805937c5c5a28e76872d0f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c0f83cf00d8ec1db6a7cc422b2115907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd08326669e8c009d1c73e5ff353b5b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fb67df24e032619c9ce6c96809d83909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e33c79319cacfbb393bee3cc9bb1a7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b58ec88bd318369472a6021b154a1b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c262036d5afe6762db00cf96a990ab5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aec6e991bcdd9081ae012c59e435a4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af54ec0ebfa1d0e4982fa95a8942b16914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2de5e0b7d77041b2c282f3e10f3c4c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fdabd2879dac31644d692a7f2cf7b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fccc8bf04903cbdf5d4a959426e546917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277ee08eaad82003321921444c9c45d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea49ec181eb479e213762b10d490328919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b638ce7b78ca78787bbda2a3ca072920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e2b020080c9e86122e517f0b9ae39921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4866a31d5ac159ba84f34b549304eb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068c1a91ec2c256d1207b14422797dc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e439ddaacbdbf37f77b1b54f3436397924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215341e66bbcb366d8ae5e7bc214c567925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4e7d399be9b7f20d9a95ce30d9c70926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c38f4f81785b3ff8036b7e485de5ab927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648dac414a2ebb7e5f9d0ce1bf1906d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e29e27955859c20f973487fb35942929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c251850a239aff171b7461bd85fa2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d407c68cccd6a2566eb9537cd5e2a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e80c17d229e8f601d0eda92eae4ee9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de27fe35537da327af2ae38c0423bf9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c5d0e9db4a5367a706a470a9b3bd9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6d1bc4f1994938a9f82862927fc3c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96467db2b955ddbab060cba8ce0502936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690813e862dd76f5bac48aa4088ee93937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc595a917e7bfdbf2bbd91eb6cfa43938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625e0a046e17f139567853c642627f5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb819c0f940827d42e85a8cf6b2fc7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c888461be7fd310886f84390a943862941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a6e49c32d67e2d8f3f75ac59dd29b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f08dd60c86d9f0f5877211352b9ff4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de070c0b5218319b944a5c5e0b6c0f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252ea348a0c5e8ab94165c1a9566aaa945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cb7ecee59cd85fc18df9a05656c73946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065cf88cc5706c59f508735f38bd650947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f90411bccf8aa817e4bcaef85333c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393d4443526c72261f66ae7b8dc421d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce959934864572540506f46539a880950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363109e3d12e19777623086eb3fd58a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6fd3c8d20f062cc12df461ed15a99952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4489ce625eaab9d966b2b06a98fa3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095aa1f426efa207dac01f704f89bd0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402a3485c23dfbf79e76e4094883004955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b692d62bfcafb9197defecc5ec1df3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8ecc7dc0bea91a45d4c74bc914188957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8288bbd5ffd428e70f347a67b06dd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba263be3a7a69f536b63b8faad6db6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd037fce76b396658969ff591d2abf960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f8f42a1132af0fc4f3ae955b9b098961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dd884805f11ce2775c3baf6e1f7db962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca385d3b1575478da24692ea3ed81b46963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2471711e7a8658c4457cd40396d07ad964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9e76b2ae507bf2d88ad01b77b5b0c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0cd972032f4a93d13d4265c8078e7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf628cbb4ef09b44b055d2f95f8272967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d3e26a24b5c6ca086f18c5609ea8c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde15f7d40d34b8430104dd5e5b6611969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d01b1430ceab44d67f6ff35c310e5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a95fc2884f4cda8100de2d50d99a5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541fbc4814113456920a32a9eb32d63972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c45bd8ce435415b55131d9dacb8670973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ece2efb26e53f3bba401f8f3f973f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5acd4026819fa759667c499f92c61975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d194af59edc10413652134db71ab3a9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77ef03cec464f06ba46acb66ce66b3977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474af3f879670b1c9f5afdac153bfe82978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db027fabd5499aedb09492a0067ebc6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8231915ffea11ba27b7d7f2a43f36980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32026b822bd2081833f18818b3c27f1d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a77b523a8e963b7e39c06ead151c0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dd462c7b44db6334f6b50fe54f8aa983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc75a6905958b49d6d7bbe259cd25e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ddc718a40d67d783761e74fee5483985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9aef445928fe380387b20501fc885986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66fc7125cc75315e0fc71563b3520c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51551b80738d7cfd0a98e30fa02d5f8c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd2de0f48bd772798adf07f87669d2989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd11aade1b0ac3e4af807215a479ea990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768c93f1d3f38a6a4cb21b04c44b2a6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf25eb098c12717d47de86ff6e6be6e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95425b649e09001ae5d56a0293b3dcbd993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3ffae7db43678f87cdc206fb71e27994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324191c955570b830b8320eeb61835c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36941343771cbec774cc9b0410f6fce6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8474a02a6f81b7c6aa333c8371e51d997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d9dbf25ca9c2d9f15d40d01eb73b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987c8c944b0c7a18b7067bab15d5e9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636ca96eb12b2b1b7d4cc313d1bc5373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a9b0df34dbf377959a20ee0a960af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84536f23e0056af9c673ecd55a8f38d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92465b1a000d2ee42c656c428e491e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416e7578a51ef13622353033dd551367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b9f5048bc6948e67383fae3d196688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fd91db4290ed9216789d6125bcd479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b329bb07427302db610b59c46b7dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd250a451091e709f0aa4d7ba25dcae411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c0c8889a3d0c129d6177892f25c4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d189b0d91aa40fcdb9c058cc4d99113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc5d1310a40ad9898f6e404d2bc4cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3de21571f8fbd5d78d3c7e635e49c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ed1d7067988fa6ec4b36ec6c309c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225dffc2d0036c27c66f3115c97901317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9e1c2077e677193dc9878509dd38a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15ee6e3b93ee1ea23b47aab67f4a4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd7a0fdcb4d3ec2e457d8d5b7ea4bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f30bd2d2012b6ca3666af5229873721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac634a78e8242e349f62b0d6632457022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aa6be88c54df9995b80229cceb6e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b8142b6dbe23db6efa0d09e222dc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60e41ec5d73393bb83b1a0ed26c6b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898677b73c734364a0e3e8bb3ae9e0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edc8c43c1266a8f46ca9718c0afb9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b292ecb01a646d91608b5ae79077428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6697b9b39f6e501ac6b9a03f17351f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f8fa23be337284f086335663d509930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab826ea8e0398a2b3f6341680dc405e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3325fd5bc06169074a3c1aa2b2b1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770a0d0cea679c6b2044784b5a138ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37330a3fa418956ce140a97feb2b08f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57919bac0e8831dbc902f923a7d30fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d2ee773c0930cafc02cac3e39793e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cdff5e978511b09728458154271a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab74d7be5b25fea7233ede42a5b772638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5319e9ed4be9b03770d62f1c15e51a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dbddd424832f95d6c6d60d29fdc2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df97f5c79b631a3d37a32308d4e1d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c0cd0b8068fb121f775935a3688c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e42613ba7d53f6193812cd992ef2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949b84ecb3961f825cb62cbe41f565744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b969ebd5c8c15f6cedefcdde666d61b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11379bb8ef294b4ec58d5293cad70246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e826d7a232d133509921857636004ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b954aceffd1ecb6085f05e68de7eac648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3938f9843868edbd0b1032a0147b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130bd90c4b6edec96c31c3d9dda4c0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73ee17b5cb5cbab3ac436635daf89051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f63a208028cb9fb25e775de9978f6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde033475574c5a7b35c5e6176a31cc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cac0cc5e2c07d1c00aa734e7c5b61854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad854b01a629b318127666ed24ca6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304fa74018860443c7c5f2bab7b377956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6e829e974ffc255fe13a803d9319257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35c5da6cb111a6c148760246a7a08058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20531dd9cd48cd0530f9fade54d97a7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc15eea550bf477be1e065bfbb779c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5c7810f047d4e64f097fee871075961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d984b3decc81a97ea5415b87f69c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a735a63b6a430168ae66e87229855e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f57662a6a5bbb1be97069e9bcf6c6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd8e80dc624dd0f3d0fa349790216a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ebdbbe39dd288b9decc1a4d7489a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491cc2081ecf01c913c08371723213467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52dead00779daf834dd6835bb88b5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843ef9597331207f23f26522c3c2f1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a498213ec5ec6485af9bbbf166bf5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880272284e4e9f4884d258217e318fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb16f646b62858ea597eb213f49cb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e9ee414ffddaca48706608054d07673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6231f37d265ff112e84df646817f7a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94964c430f460b97f5a55bb3b7e47b9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe3dfd0d1960d565b54d10aeef90a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5745dd555271e7c192adfcb2e50c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be727776b70637f2713086f930073f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0688ace7a15be68fcd2bad663e9d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca5e5e56d7f708d2478f199b30448380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b14ab07134e9060b0c6d7841b273f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdfcdae319c45799b35dc6c6e9943d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288d83a7cbb67a703b01af5d8fbd0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d824e2d004e3fc7244b19d6ccdaa13184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de410cbaa830890e8da47816d9d3e5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3937a6324afbcf47d93fe176262311086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3e2473f442b1370f638d56229eec287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed37e2bcff6413ce3bf42f866ffa8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be951f5dd2ddd728b635308988084689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2588001d2031e0bf9a6d0db32810a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75bb157fdcc002b27bafc150111b8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe3eb0281c7a53f5607c14affade4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58986c97af51459df61c98c90afbdad793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277ca0dc9d860f822a6f1293916386994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9488e2b09fccb9257e32a30953a9c3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863505bea120b6bd0e49c1805b82f2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b88be0efea0025acd9067f9803da297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f85f146ea1cbbca9926deec45d35b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c851cacc30c0da1d347c571d78bec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efc6c24548a53b55652e4c8123fc2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5568096bd3ba346ffe46e1cbad3f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c834f68ee0db684365981aa4f526e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324ceda0447c928f8c504d0a25f9f1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8778032675f341cc9c20763ed91852104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6637194998152f81523b75ba09cd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfb5c70b58abb479ba591e7c28cb3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123f6fde0caf51a94c41a1e7c44384d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd703e7bfbdf48055d4cd1ce98d9c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5e6efecb61b48505f7a128be2456b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c0bfbd03a0e882224c01e9806f864110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185a594bc0866a9e47f46bc9f045d39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a08e40a5e01cadd3e9eaff319566bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4183e90ea66bfd50edb33600912c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba93eb2ea2c0b77f5304b68eace13f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cee1fb16450196504f00561be847d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27bb76096d15b724541ae363c2f342116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730045c78927fe7419c3eb59c835d2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df8bfe3c2df52a4ae8cb3848d4c8d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21629529f6608f63ab8b2769ded6a668119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fde519aaf927a3ee5a0d900861f27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e37724fdc84facc90b5b7f9a0dcc92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf20393ced7081961ceef30df503f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a798f79613e8abb3d225cbecb825424123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1d42ca6bc8228aca302ccafe9872b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a017312b74323fc3fbdc360af41152f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8301e24e7d671f099ab688018364d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eca0777d4ebe86c37c3830f6d4c38e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3a1fb5bc79220292c1da5dd813167128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972da7da769dd246645e02fc9e646f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37605d4aae554f178d3f3ed0bfa165fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc891349f796ab0b67aeffa293fc1689131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24ba4a0af5cd7deda5a85728657788132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c78ee3203466d4927a1c0889c6d9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e46f86d01a317574b6b2c838753eff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eabe8ec03517c2b517ac44f08bc79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901856536d7eb857a8c6e183a65aa855136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea171db213e9a19ddd78974b2cc086137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102f916dd5fb81b5c77e81f6fc48c64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55de9d92cd4629497dfc3a07276dab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865fb8ba9e0546d9c04e80e9ef154c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec5ef73aa5d50d6d1b081c9658f704141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0284a062efe474793742c13795220142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822c81108f2bdbbbc995a9f1d612cb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3652a086fadeba453555a615a31f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f66f2d91812f83503e0d674827277d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998afc74de296063fc437df531a9fc3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3af5f4c9037532290972d7fc8b14d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e5b2d12230539ea9d66aa539ebd20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b32555dbbb5b88375eb39e576f9816149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c25600e45717d7779489a8c418eb2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d641a7da6cb587ec0cfb0feee358019151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91b45b3b40aa5af690b4e8b696a6af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db313e70fe815debbe9dc37a22727256153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea25416162b8e6771863e6d424fccde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08ef69274b533fd63e98436612f13c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af322c8988feb4bf2bea320acfbd2e74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360e09a017e8af6ea4befbc71868b07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8d32af08d857290903336e80b2594158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e474383d2b0f81f3989d4bf7ae5d64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38204ad62c8158caf07e86cad047cf4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc709d66affd157e47654b90e2d32115161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b7c4bca7532d223eb86a4e21ff0c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e2cf92f710852e7106b82882248d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79165135f6456bcd1f5f7a19ad293c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773eb3e6d328f77812774bcb6c131a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56142c37e1331fd0c380938cfd9c2ce5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015b1f0de4aa3f3fd2507f2b6554816167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017711bf529682bc8a3e5253529d2702168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba2c3a9aecbb5871ddd0f2a8de2813169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9bc9eaf26932fa87fa5edf264cffb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ca1ba1509b9c9924888a08b71e70c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e5e5fe6118585366479ae551a194b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fe9fe25bf76c0917eaf66374c21c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520563bc41bbe5465aee5899883f68c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c928044a398c769c23672fdf37a8d6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0693164cfa6d8c144f07df773626b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45309880b4ef73507275f93daa54b29a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a17924e9b01e95036060cedbb41eb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbd19af1af9913c2452126f834dd02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d591d84cfbe58f61dd68e03791bdd78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035246327fe5c9c6be77a7d64f34383181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb08804183f49e0e7dc0556ce37c01a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961edb538b3af5aaae3204ec452b3442183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbe5cc862db61942a347c0ccc8ffe1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1759c10c52f6e6fdfdfc595a856b733185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c9a507055078da3df4fc3f43ea07f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc05058fab91145d4b4187b5d842004187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85a397139281d65e53cc7e03f27f19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd6742267ff923aeb2122cb411d8f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9462892c44b67cc902cd5e9172887190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45356bd4a39d1d2b800cd511acf2f5ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1496d850df077409b3bd90d68141fa0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c364fa23bd538be49e8217e016e54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc3a466ed6d60a65ea156203c1d8f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e711d914ec1ffd1de74db9b5b780f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406051e49304b63969a34c27376b9dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f3d527158c19f9b4b915f18fa4796197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589146aaf1a280fe984c746ba1bf5df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c2066a344fcd7edbd0085022317c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c79774b672946021798549749c2ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfda6c86402cb91429bb599b1d0e0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b236e27527b48b30f87abd27b469b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792c564f0627dfecde0d6ee237898f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63582971a8ca2fd1f165862897e7fb45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9ca2ceb13a835773ed4b37732036a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dffed9aa6b51e8e0d1a616f8e891b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee3a6740cbe81129a4cb435e0232f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d450983497a9c518e79ac99ee79378208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fd302ebd51e1247245f71056ebce4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e446ed3ce27f414565618f7297ba2e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c567b964bc0a4d419363e7d02c032211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262913bc8eff091a511fbf3f80ffc40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ba94de9eee19f2588d83d72406916213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d2594ed5d26e13bf38802832eeabb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27451ff2c145dc500fe6340a4bce7450215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19849e5a111c170f1f9a1773230189216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682ceeca0360a1f2a8dab76322ddc6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cd097c3c130b7a3ad58324c9781e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5b94d96801a672d321aad931fc578219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df672a02b8b7e93783d7cabf380d00d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fef171b687b84fb9526dff6f866b8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af418f38cd0b07b12f93b88301e09332222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8f4eac1b8ce843d460a09aafbbee1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01352c2914e4c4e085cb95d520d13563224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735274afe05a6465a4fe9a29028156b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bfbd4e7aefc56a23a5cb6b4949ef4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280389a51d0b08f2ddd20fe09ea6aa1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108fcbcf5585ef177e1d7fbc8cee860228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730acb0a16885e06ab07d7f4aea9251229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f9d09d59a8408cf336ef536277921230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36c182dcb620bd4413f59a0f2061e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa51f9de7ed356469ac0bc5bb3e02a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dc96c34758462f3a2152026f143a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28288407e189c0907101ab2cd00b8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddecc34ec0e465e085620c145bc6a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dc0561bb8698511308b7b95349576236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d831869473dae82f520ba23eb7e78b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c119289c438f1d8c7a753d9b6b6bb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c5311cb84415c5611cdfd5b6bdbbb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46276c7958b47dd40cd0536cf120683240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac96792dcee48c104bec12072b7d9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba440aff60b2d69dde790c6a0dcbe8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e58699461ae8b01a819d54fbed3d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abf8e317bafe69a803f0ec33b6f3da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49433b55839f6fc7f1ea34d89cef17bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d118bc717f0de7e5f2279a76cf992ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcd0f53c8b3d3e610cd2b604040dc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f995962d3eb0495cb0d467e4d0aa7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5453f82880cacf794199ae0ee5680249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efe60c07070aea60296acb909882c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1cceee53f3e38e86d3597a3cf5f94251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601646961a86cd1daf0d02f9ff05e65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d044d3bcf653e946040587cb6ea713d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922679a87108e385bc4d1b90e0d48f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c6d56a52d349d0f539369676bf7ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd55c3079513e82f6861f330c038b37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb08b1f937a1f746fcc19fd56b5bc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65221e6cc4b02dbe3596572bd562d36d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86af30778152b783e9be415937f23f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18298343a8336f401b481921242f6b2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790335fb44dc12911e55016819a43875261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c13decffae89caf2fdcf28dc46ee08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652de7e9d26a93f15cacc0b46e4ef559263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7ab9e516d92c0cd99606a0246b156264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324b1c90a43a84785386a7b4ff5e3b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674942612bb1d8276e248b70b239996266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3a8f731b9e40f36ffc09b253a8ddc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c58398d75d1a345542196202d8461268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26f4e01ef0a255676eb3931b93079c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e53aa3c051c2fe8c6410b2c335d0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4fed34e1887fba69ff2c9b4883169271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c23729fba249af12c8153180e2b83d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d0bca9d69918a0f6ac2ed9b53ad3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff156590a8a61dd9b8274952faabd6bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611900b9e85138334ad751b99c866f11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f5a4c14efe634dc37b5e129b06ff1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031d6c7d98903195cd71f2b6fec94ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c17fdcc12db447c4fc5383160bda3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4be1038aa656bc0db139e4c605dc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b7c2e4e579ccdeb3a5623f598e002280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb71637366d004f09cb981439b516e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fab1a2ff83474da75e12fcf50d6173282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94e80b9ada12caa2b9074b4bbc0ff8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5e6ecfd3bb6d0bf22c96a5c580443284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101985028883f96bb08a8d78f6eb929285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9a49e23c80cf4ade8350d3564ceb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22aace03ba4768796ec42bb520c9df3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd18a588d0739e6afc55920ee9275d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeacc1667b48b34699bf97be70beba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dad21992bfb84567f758558fa27db7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058bfa3da8dc669ca12c7918327cb5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e3f67e97f5763fa1a10a170fc444b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5222f23481e1af38aecf79d04c161293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aee85ce465885d548c3ffc775b6de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66627db1c2a0a6515ff58bb58cdba965295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba752fce7ecf2fba64f3fd31e2f471ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9354f5efddf41ce142383624ebc84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf80f39854e6981412d1d81cf4a72a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a75be495e06578868e675c67bce93d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152954c576599aed406f154856f77918300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e5329402239e110b6f28fd0d37f16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39b20fd23eaaaf51cccfb8b3ff6bac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0ee72e7c8195a05be8385f7243a86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbc9851a4c7cdb7dd1bfcb66f7d80c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80580247dc329220f069b83ea20d808e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88521b0d5a504e8d63f48da1d503a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534979479201a2db3a78c2377e26c85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472ca1c3076143cfba9abd421b78c28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726b05abe32a06c217c522ca1e2b0c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bebfa87f4eff3ec50eaf05babd2a0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b37100b4fd7bce6e2b3f9cd90c238311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9ab80b5c1201f5dd78aa305714fe4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3249bb81331723cd801a19709a4d3fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9419ba887ddafa0df5aaede6b3d5f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16100d9ffba3136192e2c06adedd05c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57700d2c43feeba82df0c502e1d9f978316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca934d9b61f45029d709b2685a601f45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421c3384ca80bab1a66f3d1d5f488c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44c14edd7fbcbd6c161b09eb6a861f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64082ea5ea960578fa43c1a99e1d034b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f4ca46824f7f43ade77d62ea23918321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d450db39422b12af032019ab3c9b1ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ae5ce5a55a31abf6db84a6940b8ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c249dd0b580ad8baf011832f6dfc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d40d7470a1e843895d9389b22766a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e890064a21c7fb791c814c2f8c886a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067eb22b247e1e543c9c68b8c86f50d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdcc41da9159e9d337712df45ba43f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db089ca48f67fc375c54e81c8e093c1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d482e99f13808750faab53c4ac03e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cbbc884e7997832511dc91bc2f8b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc76c09da6cb573a0c28bf6af54d45c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ed31902f028df00ef157f5595642a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eaeb4ae3db91a2cb9c54b363d548b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afeaae7d64af689dcab91a86d7af3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34836655eec545d8f718c1c0abe87e82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e612f8129f220fcb655e24d82b2f5f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675290878d3060bb8943dbd9b39697f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15765e2efb819ab1a8aa39851743b0ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d68bb3601b8277d46b0900e3c8686340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd6977e4e5863a6b8c30f468c75bee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc6070db928afea4ea57b8a148e020342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b15bd7b1632a574ed871d36d987a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1659db8f41c8826c63be9390da2dc67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81833bca84eb04d477693b39c7db55a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f530e2a0749b18601739b1ae44f45dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71442b2f7fcc14bb7a232a88edc0fa9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023c94c27e559400348896d45d1f505348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8c2a0bb140d031a9f455af4395e35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a804c89802b66f79fe7d7eb3113701f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d576334d3b83608c6d6220adb3766351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f81ea696ef7dc742359d177eaed9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad55a85c9859ad4e838ad8c7bb6ae4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806c4584f995961cc9a5de01e04836c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2312da359997bfb7e96881fdb8dc1eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c570db0e0bf2a6492355233c86477356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747fed3e50a5d470a4b82f565997968357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170e37fa572e706c625a9515f34d1f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b7ffe865860c48850b3261ce4c8b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67afa4af329f29f85df34d93137bb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd1f0ffa757fd5674bf9643becdb3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121a87bcaf0b0e83669984fa4b31194362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6592f5cf3ec44e2e55b952b4b9f6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b96552f75e87051ddecc60caf545a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf22dbd6ac016a36461be1546a1f11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21ac50c88a8fdc3456549d3792a891366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465206209bb41bd9e5de00f4ff05f83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915398bde68928e769444f7711efd36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255fa1757e1032c3ef0717f4a81d9e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e178598e27c834f00a481ac4f4393b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2f9cd713a01407d6c811ca689fd22371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9835ba364b5884c87e762597dc3c33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c231290cd3073f0e54a4353ac8fee2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90157a41b6b1a285fd6bbae8a9e43f29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c99b61b5fad23ac009b6bfdc315033375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafb95a67702501418c1f7151cd7676376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb837c0b8a1b069c73e454a8e556d50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38ee3da2c5eb5fa8d4944b27534d9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23ef5198c84c48f5543431c2e966cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51435e9d6fdc3168ca034235d8e952df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b24e6180eb2ffe04745f608ef249d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4be43dc0363c9b89e2a5525421ab8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96928d3a86284b2d64062e4abfa3568383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac628090200c09aac73968594dd5eea0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5743edb0186bacfa8aca703d6f9869385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7dbb9a172361ef9d5044aa30a2173386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eeaf89c3869df534e2e1d2fc3363a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8a4965f7974a0e1348ed86cc6fd51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6c642465a424f1886118a127990b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c01344e654af80f76f9bb00997a56c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf3b3c565c91f76164ba6e2f41c399391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a000e8ac67ed8a260f6a7dce06e260a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f0ea2624c08568c5c196865040b04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16749de33b5ab0bd424118200de76f6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079fd07e5adb503dd5a0f57b9e56d0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aface904bcd267ba656da8dcdb33701e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeae9ef0d34997025094232777d2c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78417ef90d2111405f61e7245f2f91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdd6464cea8af1796b4a2c8ff689ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b73e78fa11949ea5da39ca2b99883f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487a810c3e19be76f299e80c077c193401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4abf5eb103ea9bb237e91e1b72f2a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9bfa3264163cdb5d34968794565a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b18d27dd50a32e3995e21e01168e41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da357bf7c5dedffddde68bd5f9cd3cec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbe42b42736e042b60386af15d6dab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e95f0981f45587ec217940efbf4f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa9543d1b59c3344fcd2457865a5e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad29939e9d113f031ca2565c6396622409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45c18059f9a4fe195ee0e3749ec68b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029d16bfe6db238bb36958d9ca76485411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d6a9d55c1d84b7b05e8b4ee38eaff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb0bd4ab946a7227eee3bcd9afecb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6e6295fb77419b3988c11b4a7f8a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bee6197eec73ef8e41a9a7280d7b61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a68b067edb17f0976ee04a1b6245a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fd15ee49d98709f9d5c25f6790605417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd53bd1d135ffaea1d8aa7baf4ee9a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0956082a70636f10b443c8619fccec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49b607470489ef7f50e8414a8c3e3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb841edda2c5498645c004c9459e83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4baefd618d958258e910cbec576bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357d63840fb92a8e507b94b88ef87bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac851447f812f92b0b463734e6e55e45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ca5c7cc927f41029414250285fdc7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d934acab64c5ab599b025f67d355af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98f687546309a57a54fa82700ed97f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d11cefc0ceabb19c0fff479f5ba3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892ad29c5c2c72ccdb72d82c90fed8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c013d9d17c7e16ec64254b21c2a067430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df93bcdc77cf845cbefa68eacced58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6bc2b84ad6a0c4bb9cee48f5eef1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380b36d7392d3f0b38683d2006defbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab94c45107fd359be1a84690325222434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0608bc46d685614b8c34d5c992e195435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4b3a4df39ad4c5a5b24d3e73e7094436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc20bb79a9220f39393f11ef34bda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874e47d3c651ba9607b0590294e7dbf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae3279283d32b3bb7ed90109f7976f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bfdcdf79faa0b69a7ef4a73546be4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed703405563b4600c27ec3d4289c8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf882a77e45490c6548ffa3c909e486442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c25831b1932fa840a73cf0b35c293e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350960ed91bf9441425a128b32f72263444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2ac6790336e5d8c240fcdb93f1273445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b98626c489c90432d85a5059bd3547446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549434751e03d81363ed252496bda37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3215e02ab2f408775390507aa791884448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99330b9d740d7de30625ae89e09bae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0a883f009a204df0b27009151615e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4be621fec2d1dcfad7f5129310bc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54199105d877a3e34b2023b6755488e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf4f5f70b39b110b2e303fb8b8255f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8725f45a96b9d4b2940cb38aa53df26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b70e85001b2a15ef503c770865a2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4242485ba7c02da581214f2529e544456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ba474b58b65a4aa54083a7af62965457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb4515b0875102a3fff5c765d5dde2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150171f5f4600e2892e617b5a4073d52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1913b38d8907bb22d33134c74131ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94213aff34589c22d2cdb25261410b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d27fef7089053b7e798485ff987dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdfe306a917b011ab913590f52e8b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce4d4df2a66c727da13179b0f4affc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07057db96fdd5d603a4962540725239d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb79f9864797e322d32bb7418f91399466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59fd023e931e44818da73969e1212d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f2bfde3e92f5f9110b7c7a9e364af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aaefc94b1b9c95ca1485cd6de5c23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedd22c8401469cddb9915540d2bbc8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fb266a8204d1bc260d0ea6621277d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239933954f3bbfadd3a10ec99e9d311472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22f981fb631be115447f4a92c2610c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9b750de0b11cb601dbcd2683cf5bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2ec1749aeb8376d8a1e81c479b1b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38eaca4ce8ff6f057f18599283292b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031ffa41254937f971105b718f37b9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22442a8a743585e055865ba43de1c09c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1463e49112d96b336342a5dc535c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457bb6d8acd27b1c6ba9e57cd424648480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2a4312b5a294bb7f4626ef3f86b54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dc7553de910c5dc9ec1e6c0c1bd32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377e1be99bfe46bc7a76cfe4173b61a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e292c44470783f27fb934765650dee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a767d1c741b3639cd0653ca1300ffb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51f15fc35c2d6db21e26df17f8635f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439200ecc161684f4f68eea8066bd20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661113cdd0dfa21db51f454c69ef559488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab765663272c14fb2d29444f923031489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2edd11083fdd5f8fb7aa33d7c6877f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195ff17f1642d11c68f5d116878bb5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea01dd935885cc7d07b8a690bf586b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dd14218cc538d60b27f1ceab8ed41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89abb4b7b5b8c283413c3fcfb0c1f66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15429166fb4eb9d21f293f6a58470d5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abcfc2cca161931c1d0ce6810acf43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ee98f30d8f32b4b29c6f3f3fd4d5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811b88e7bc36eb9d7e846eaa0789886498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d073ac6b54d63c1805b75e11ceda1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d9911ac667929fd3485e6305d6971500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860d980ee259607cf93f065b8c93bf4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916669666b50301eb5924e47fb8b21e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335eb389c5d3d9cc2c1ce753bef11cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fef088767ff12d2eca1438d82eaf7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3193b5ae6ad19496da70ba339c1fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6d294e4a1ee874de1a961f9005d32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964389a4439582d0ef386b0e4a814d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acef5a8f277de1e0cf0c731b76599b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a879e1047f58a741212e4c9d885db2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302c5ddbfd4db6d5d8d8b1ababff813510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ae803aa21b90550a2ec90e77a48c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb426d9441ba79b96bb495cf62fcc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d432ba21ce9dfa8623be670ade567513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefc4a68ee6e9e91fd7ee64de45f287514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa6f3bb9ea5a18b73cfa9e97399ba8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4789bcd264c1955d3d1d99988680ce0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194a182b6bf07e6f51b87aebde5b94b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c38e044b03dbdf88ec8aa63e444c9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d2d155343b27dc4b3e06815f11393519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae19fb44299bf82d6146d0c848020cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d909a04780e0c8108b263852a41e5e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc2b078d9a60667ce5b727b40838f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9c7c602213e7c0d1ec8c1dce5e43b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd06a670b2d589578acfc97f095d0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0ea1f04dbda9693850749405fb7c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aeb02e50ac6e16383d0c622b26772526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb144726874c4c30e00b6211bb44610527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68811551e8cbb89bc23d1bb8eaf6ff5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69048603ec6858dfd2d55c1cbdc85576529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7ff34f7f5401a52488474f57b2d77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977c96183c98805c3804358dcfd7f12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a9c0f1656f6bafb76ce5a868a85d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff341473603f3fff9b400c71bf7fd7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89892589ad3cb468afc78d9b0a124044534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271ac9e185c1050cc533890e8b9dd41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d98db118cb3823eb0dd1eb97a90864536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997a350ae55e5cadf70148fff17d11d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc05baa6452d032dcbf96f13b55af9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e69af20c78b637dbc0d4c97ff8dc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82605bf1d8a2d35e1c6befef04fbd8da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536fc9c6e554db83f07b4412b02c4cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b218d367ed659c30f8b18aa3c13259b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866de7cdbc34ac147a2c8779aef6fe1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10faa3e63067d7d2c64e67e04406b51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c68417aa4055275252c3cdd4c2c81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbcb9a261c66004841736843f21685546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399a7817971be4ad918d04c903dad98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5aab01ea3238742c91a9f1f637857c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bf88c27104c23a28f74932193cec0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c191d1b20d1a108f0f3265aade8c52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac827219d9fa09ed48c9942af44ed6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0ac022622d8c697b1d6c9166f33eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d45cc6144b1135b7120722f31647f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d487c2bd44c7fb21d735437378c830554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ced809465c9b50b38d452ce16a167c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dc6563a54eb099dd13910e0ec323f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7155efb2662261408a9c0a670790c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ea62fc19fb2cdabfa32acb95bdcf8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf351e95057662bacaf1aaf9110714559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce25cbb4ef38ee1866db4ef58cf33f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75941fc346809387d3d7a45445df559561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7596db2e091952900477ec02096ae1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddd36e3ddb567aa99c875d23fc1f7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383ad1fcb1718dbef347a007bb63291564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f882534a89587ed4cc65c13fbb720565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83089ab734a0cc7fc6273958c0dc2c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb22f540fed7b17c537923aee98ab23567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b5a1a3c09671b32caa367acaf2e86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cbfa2dd35de2624ff726cabe13987569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ecf586b40a294c788c9d86a0bb855570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4c7b8e19be2e4f721491cbbbd07ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec58282d09e44a7f38306f3e288da96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4e83da89f21e45b5e1ac2e04c9b1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e91a9f8849502757d66af56cda5d1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1547a4e54ea2b7530a508ed503331575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7971af1bce9cef5df143ea68687513576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed632dc91d134c32ae78bfd45856fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42dc3cab59cd2a7bf952ff95b80efb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56791cdf6c84910b31b3fc79176ec7d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533abb8f9879a2d0dde949a941121ff2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea4ad66490d053196ce690ff7ca728581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a58904c27c60ae4eaea769ad08d1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aafa091af0ac2872da68bbcd52dfa2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98453127b5261fa287c1eea619e383584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad50864bf2770b5b9b48cfda43dd79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c7664b9d2046507494896ce35d06e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d34dec3e783f4aee7ba0043508a87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f4ad57b9b55dd9e70a6ca9ae42b09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481b32a51e0b675ee1713a913bfb935589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decf133eb4c266ad3e1cce9d98899dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc7c72bd1f4f1e0fc97e6a8410c784591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f90f2dfa7f8e89c5074cff64f8f8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39008af86f4ba1280534ebe9c33eafae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3698abc81832351b7cddc531500e80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38db33c3c6d578d77196ac21cdaef7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f5d0c04df9441abcd40ad9699074b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f1a405619ff79e53d4f432f436791597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956c22792ddf6c88e87ea05a54e8e79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd8f9be90c764b32e8164cbc0f4d2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47e97d4e7bfc6e0be19f9336a39b76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927c6cd8fdb1301f625d0c2861982d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955cf3dcf2c338062c3311216ebd0bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e980fa9e9b09f96e285e213a7c603603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88e7a7080f94849296734920220be9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2566de23ebe1f109127fc893d8578605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18293c3f4218e82da860cd9ab64b9830606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b22fdbda562e6f5425bfc7c460de1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eded6d930b16fc137e60934d8f997c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c26200002823fdd4204809ab46fe7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c614a32d57b0661fe688df9d7da583610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a6ddb9ed36f7d6dc1a59488d1220d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cb563fc712555aa21e4557e4a4d0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95352e15840de424e1c9e9dcf82a45a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7d3b4113affc3c5ffeb6032671728614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec2eed289d40530b7bef00f1f9b491615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d69d382a005f94a27259c468f5bfbc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75318b799fa8bdad6d53d4465631cc5c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998291157e16cef9117be7ef1bac4f7a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f6ed252de725d5ea7e44328cdb204619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58c52767fdf0435c0fb3aba93f52b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6210aa92e107f5604b8232eda1daf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5fe0fdb70c5229e57d76dd8ffdbb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83100897827efad7f8e483acdc8d76ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8fe205fdd10ec1059eb079bf43f3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eae39cd5f28df36b0cd707c2d223f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b4fcd848e704824bcfbd5fc557bfe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725167a096107e076a1bd208d633fb50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a172ccca019d7628c7428c1c21ed2ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bc3ce41fb5d9dd7823e2d85965160629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ade06bd198e123eee0d337da13b5f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadfcc48d575a3012ea13d871935289631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc67fff46281282abf92fd2cce3db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd62b6ceffe3723deb7e139a93a640633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d8e9ef805674d7f581810815c36a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30da6bdbdef057e0f648c83ec9e0cf3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480cb3b3e3586155d4cc14d5cf328f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852c9a89466bf63dc4d7be5ec0b159b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bd90bd1fb08c196299ea86c0fa65f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a1d4247c34d3006f9a90f13057659639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87782b852afdc659da04508d6645786640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93556ee5bb6f584d530b6d9f502a3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad99832d618004c35adf58d7f2efa61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a670f000e06af6333adde47b3c870643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c50dacad3593f341030970fcf46ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885f76041b4cdc71b6790a9244871ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038811261ce65d7479fb706d583d1460646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907b9e80b721ea626e486fa4ac8fd64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8279abba655d444e45c98cfdf2cc1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674f504d4ea4fbd0b5e01ea33ffc9d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b608bcc6d97fce985e0e86ccbd4d04e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e33d9bbd370bdd38fb37de1b1e3747651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385be1e48980430319827781adcdf5e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c540e786715d33178d84252d3eb0171653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04672dc10715761022cbf2c571a28f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86adeeacd8973548b90f424f604295655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0543d9d41d93d1dc2e72239b1488e5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2ded36bbc99175bf6b6f8123d4d03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e3e2571c67d0b38f02d64716f8a5d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382820e44df05fe92282bf0df6bed9ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1992ca4cae4bd38dcfc9c29e9e6c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772885d31ef0c1106ca9dcef164d32bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e717c037296c5df84ff2ad9d7e9866e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6654b00abfd77af821fc4ec31661c7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca767b15bc6b44e1557309e89ccb9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cf6003d28dd456f958a93a289bb17665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101613e51f2537ac6d34f84c5df822a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1f17fc36df149354da4ac7d888959667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455e77779f2f1a74773f9fec9de1b22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db05133c04be6b47b03ddf8b78b1ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c731f28b8819b60ae11d132062167670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228af7bcbdba90c94a49547c52eed4f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab96d6ec210498b9ee4e3c34b590424672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6bced9c43e2e1f3c09b96375e740d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea879801ccd9937d8682302c1fda114f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1c4e8ed5d5e3353e6f44cc76a798b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99307891bd8d4cec37515a73a58e9487676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f84d879779c3ed9e98a7e8d4ad2c5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0a1b0a6abac41ca0cb1ee50cb5876678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701b5fc48183a09c981c19d66aaf145679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa4d904e92c06243c22e1b4b429203680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fecf0d5cc0489ef4c8718a8b9159f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966b27ab8453b052c52fa384c95aca9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e092eebdb2a3a152176c261c4224dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b994e61504fb197d9b313de3e73c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14b8274222712919c949c227a5a1ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c79de8778b0419c0370d30e9e061d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ba9e4d15b29ce8854ccc77165ad35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf33f8149dd3bb576eb5e31bed5914688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f841211f6248d0e060ac1ee8e96b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367204c260edc663a872e67d95b9951690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46ad472aea410ed9c9116b0ed45672691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb848103b200e126feb07126915426ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f640ba4b7174e5958571fe80f322c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f514b5511e20d3f745bfc2f47986f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb01280626f158d40c88e5551802fba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e6ec1ab456490da4fe50e07859bb4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aff356617b774a5719763504a5242c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9289556338038eb15b87953dfb5564698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ba47b92db3842ed5ce8ce5f253491699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b73deb4800a343868e395f36b7f12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a452d7557c682f4af71a2284b1431701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73d7b072156ee4ff038f343d239bfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3a363211bda18b3b754d45ef8eafd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4b58580b68cfa1d0c1df264a4d37b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721f96d14c5b5da8fa7bd55e216ba61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a51728aa37a8c18c2853d2978832f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a21b4d6d0d93b7a9b5907d3340b52e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a27e78a877afb6456850bcdacb8312708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f600d8cc1209d7bd3c426dd3c2f942e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cb7803a1e29a97453ae518eb209d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7d90f09c22500c1d8346673a60826711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad073871b4a4e09a76609ee4a47ee62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59bdb310c41a15598088ac692154ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b549130be00c73713ab433c32c385b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35c809a70045581ad997f485f0306c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f28b77e6fb8c203b22bae7866223fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1d7c0b180623cce5f5c001311564b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728ddd044906b61749cdeddbd4f3ce1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd789ca590c43c2ce8ce4c19c5c513f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd4184282badd9e9190bf0ef8f3c45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995d6c68db92adf48cc5551de44b141721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cf9ab1e94467bdf8f50a968c1231e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6746d41ed1fae4dfdd61e6ddcbbb79c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a8e41bbd6ab8e676bb9c082cdebec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f297e9c55d0b9cd1d842471ee9a2c79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c947e905a1de6c47b443a9db8b4274726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7e2733988576f34b641ce171ba8b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2849df156c7ce9db6064d006808900728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71471c66d9173a731aaee87b13c9e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec998123aa46eb6c228702c79ea08766730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5270be4f599ac0d5df23fb2f8bf291731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ccc90cef1f065a5211e6e5af35163732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee238641cf21cf82e6347c4695b931733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122ef44209b2ac040259ee31f14e470734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94e0c4fadc33669772c02b296a44a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5674cf706f1c215185ea86b25ba4de3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7da172693504cf43ddd053e1d74db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24380e34a36222efdd628a99f810a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932a0ca23ba6183eed388c872f3f0bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0d7e4b36d197ce538ec6f15d2226c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58aca1849a0b7e6dfa565978ffe8ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab83f49ccc4cc211aa988b2d34ddfd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf584dac2d3ecf6289d84e3b0b0fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd524b2654f418886f2edfc35b14ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433dbe2f8285d7492b2806d483eb49e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e04f5afdd1c33796441ce0e2681e73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b564667340472e3e9ab6981475c2797747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f49a3ddb967a889273532415c8a43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a886fba4366e2e8d1dfbe35988b55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187b199117a135eb3bf560e4de83c40750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d124623fe2b7a6767200428ae3a14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af2c1da57bd05eae905f204a0e1d97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d00db2623a358bcee60b9dc5b6e640753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858d157996fcfa41b7d27ee6121f404754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164fd3c6a34d2e17aaacad7d7e421d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a5958f104ecaab5aa0f2f37a8c1a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6d4725494f6592dd3bdf9f2f6ebf9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6438f875a75295979a70dc81d507efc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e1b9592576777954f29da586c6756759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20743172631bd4a3a706090e6ac34b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3ef41820a831fd8e9cac1840d9671761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246504de2766e72c4a2dbf23e4810f4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698be4186b6d96fa0cfad39688cb646763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193bf517ca9cee4113a0783785d629f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f73cae1a8d8cb48ab70235fe39d8d2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca8b404b46e6a998b7e9d0c03f9ff3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd401ac1bc0ba48335d74b39e1c4e0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5865e5e2f044b9acdf39a35d3f18a2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3836ec5617c8b64c515e78d431c75769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f935d5278edee3d10a4a773345fb5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a69d3ca7dfe2957241b8f41043079771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813932b3e310416a7c246a4f9da35e3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ebfe9fb492e83a4b8ad38b96b20c9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fc12f6f5def02b716fb158e94aa05774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732f210420e6ba336725eab79101471775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79531bc2d1087838a35440cf04132368776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ed7975f2c1224c42a124434491686777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd3ff9a11d2b57f851cc942c5d20d2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47a325717c2163cb54af6a998d6d7e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62951aca31e88a7cb305e699c1b530780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72bed53f688183696b98f1c179d43a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7b589cf14207cbbaf00cee2445829782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042995af0f6bbde902d2787241b3eace783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475bfe1ef400e8e53648cd88c5c1e2f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4123b6218cbfbfc0754df4e0c0d037e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903cb4f0f4e6729fc87e14bdbf6ac23786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b019f2dfea36dab843e398156efb88f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56153efc582ef34e5a18eea11a481f2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c0198f8e3947146f166a616b23c2f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e90806513dadcbfa478d9ffd1730d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d3835d7a0fff53d19c8def2c57963791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684be72f04521bba9118f10098ae11de792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ace55fd64122b76bc013dca43c8de793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e64c56fa0f7d0310e28e62d242948794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4d1100a5318d89a4ae84960f1bd80795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff905de5b68f6aae5af66481640fb3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4292d08abc1d260ced2eabfb64456797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b69846cce8eb07b2886049cbd7d4d3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1e61fcd38d47139e95c861061240b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccab1566709fa5456f5781782500e15800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9d854f9d157f7f7b69915fb0eea11801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d48e176b702d9df0021e05f0ffe78a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c97f76a0ada39a44fa1a6a98b9704e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fcddffa58cd438bac9b23325b1310804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be5d17ae4d82cc7d07075565fea73f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3cda031a9cd0041ffbf84dca3f5d1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ae7f9ab376f5c6da3b50a2f8d2fdf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f458971d7a083fe3365a7649ba0a8b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80e65ecb754c34f777c81e1ea25f54809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a61f919630eba26fc981ceca4cb86810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5b9716abacaed71e496084833c4b8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02d64be937764dcdc190ff120a368e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a731fa87e7cf5aeff948364217af13d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdad1fec59e028bdfffeda5b87f01f5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae81cf4b11be48b6196ee7f7f90dd1d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987da8d1c4268a030d6ef35e0528dda816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3671d6d1b717856ff4041498c9610f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32bdd410b38a613167ba91c9609609818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e849627abd54c38c42ba99964695d7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9aceedeb4069f837d1ddcf8632783820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e46f7955abc927eab293660cfb0578821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dec6526310e8cca265a75c3ddfe99822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dbd01442613c5200c41d634dbd531823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5ba4edc4b5dcc68bccbcf1a56497a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcaebad35554f895271d0c3d238ff9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799599611b501565df4b3adebb25118826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee3bc2601dde5844bfd62ea9a2ad73827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a68b5d36417d9dc23951965954d7c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f12dfcfdf076532d6b7cebfc55f209829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dac5d4bf0a5f20cc7e49f478dcb41830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794056de791ebc1d3898e2e76c9c6726831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bc690c9ef3a6e8795ba54cf21997a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f0b518344a97b7f9f499ec12db63e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e331030a6749c68a1d91c13256b121f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a8ad5c467362ec5ac34ad78bfa173835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a35c022c7ec215e2f7fb0384472edd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8f12aabfc524e4dcb51d1c5c9bdec837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1bda8e8b2d2f95d12a8d38f32f60d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a39e4669ae0418108ce5076ec3d383839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09513fecfc6628197122e7d35a6827840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2693fe0a845b74bc9b18fa7236a09d2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9024da3ab0c72ead2057b8594b657f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ed26a2926a53282608a5178931738843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ae7514e97556beec959746ff719dd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8f111d3960e367558b4bedb330b31845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9740e35c3d51ac1fd23b6585a2bd9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46b7d97166184c628bcaa9d8e04e33847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137485a5409d148052ea2e83927852d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d8f495c07797c6de40bd4c1228464849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ddb835e3e369f0f04b2af540b406a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aa226b8fe1863903be8a52573876c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3ce47ae3cd52f538e3000e3ce9e19852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889485dc4ff7e5e90519d7d16a212fb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319934b03c347446f9ced3ca915735a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367760408150b82cf0d2d7db0c0e2a57855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68829607fd314dabf8edff9a66c42a40856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f380802209f4551803be07f07a3be6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bda3109e344270f7325ede4ef2cab858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0371405260b2863a3dc2913686012f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5339aa9275791f297503b9d0c0753c7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecdbc7a9385b382e32db2ab2b1be57861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98287d4f12eb68d3959fda4eff4442cf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019ca5993ba1db90be42232ffb8a8a2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635e35660fed21c625333773be4045d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6fd871df0a603eec5b2afd4dccfea865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb790216cacaced5e9858f4088e2ab1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c79d769c99347edb91887d3c4c19d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59602a6fce3a049f42254ce06a46af7f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3664a65960c34fe1391d40aa62bb5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e790b9488ee648d9670a73c3d08ce0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc1b1f2cb512b42c6e09c19f7f3b64871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed09cee237d7c28aa6c57a009a433b5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef8194db4a2bc28cd6935cf8f8ead9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc57fe16ab90e1428e294dad3afec5d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074f75fcf5dd619f030e4ae7054dd79875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e29c2e84caa6d559e127eca0172c9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d1d8900c12bf74df5c2f8286ea30e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd915124f93f3300a2ba904ed4f734878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a2570f61b1444571454cfccefd7d0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e0af9652a903562a1a10f32a486b6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa97037a93ee8fe7700c028a7ca931881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec6fad634bcd5edc9d700fed7963ac882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c321c256ee140e14f28085acabe9d3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04470cf0ad1c7b4816bda8f96f2015e6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc94f0b12ac8f8e002d420b90ce8db885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf95b299bb47f7d3eaa9c7f11bcf54886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf382a142952403400de4cfadf9c2b1b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca43e4615a9eea0b6446efe1c8acbd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de43e8939e12fa2292d1873521f91f3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61b99f42adfb031712e12b093b1ba6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65be07fa4557c07b3c480d0a8179e7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f69c4335b627f09db7ff417f38424892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50eae6f88f3b7f53cd6837258f12f8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb49d21e534c9f8030167f50499cd4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16387318c16859f24fafa3dcbd80a8a0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85d18a600a2a53a4f48fb8880a5c71896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628f92b044081288722af851568faea897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248649aa2e5dce77d3defdd70b27bab898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04674d4c8a1489f28764f66302c2ef52899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c8b8067442a1f1115cbe7a81c3f96900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc694ab710c8816e308468e39bb1504a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b6a5e22697c733a3e2d585e84e4dd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc10e7ca47459d66218c3fb64c650b3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe313800be43f4e99e18996f78fff17904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128569b5378093d6bbe2716f780822d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65f1adff4bfb17e131769d2ab7defc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4eaab02633047333e862e8a864db7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de63242a035ed7ee6d943db18fe80d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ecf54da51df40056d7bb16b5d59ea909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0627ddd77336ae772c056e92032bb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dc7ca23bda187e7a50134f4acfeef911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be183d0d9598d0de0831dbc5169f65e0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc0af28b027e47bdf8aaccef297e81913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aefce47b00b8ac01ac7824cd6347f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846f309900a4c90cf5fc23c9ab66243915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc306a151102b1c9da6401a4389599916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8f791ec3071aca01897be83a83099917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7c6aaa00179dd4d6586887298dc70918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90f361f203ee0fb03a5b01ae2072b0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488d20de4d15d72c3933cff6724d258920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea5f1e32120a18985ab391190a3133921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205671a3bd0c3e21467518a91714899c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76613668e6c1e9a8bedd88599e8841bf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2de903a30a96423b69f94206006e3b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a68634558809da10cfb17e2520a91925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35081108016dd1349403f2d1a4346cbb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec648435407dfda7dd831c5af61ce5df927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711833fa034990259dedba97183f4c5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6b15b8fcb2afce62d05d71b48074c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712a460f91075a21b7dd18f7b4fc49e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8ec08d608436a74b43be13c137686931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62649573257b2468b69c8eb8aa52e89f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa110fdafe8cfa24206799a1ef5ff05933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870edd39e5fe525c8765b4c7c7d518bf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fe3c24aa0987c580ba95d021218e0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16599be02d3992aa4975d240cb1b377e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714ebc8691d3eceef92d37a1245f67b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc175c794da708b9190486692cd41160938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd225f2f9f5912f78776e6b9105096f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936ae42271daff6c256c70dec489eb3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b015c36a8f2443c4beb5daaeb41068941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2686a547e918f736657d1405d20063a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eb533b668807a2fd4abe9dcb62ec9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fff8c5f99640446bd73293d33ef38944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d738351ffff4c0e36b9240a35c17c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091229e52ec374f1e146ed3b4ae4e3c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87cf79173abbeae77af5a634a9e9db947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb40f58892ac94db92d8db7ef0ebd8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae267c58e2be85166a0910cfbb1116949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded34d81c68b4b7292093e5ea86e0e60950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655ff5f1195341d4b9ea869db9f02d5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b155400ec5b35c3a0bbc55b63d23235952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58322cb325eeef99d6a69ac002b1c2b8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b2ead986f490ba7fbc4cbae85ed22954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f15a74deb3d21f290f4cfa62fb3dc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8b09a6a351a13e9f9ce85364c5e26956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06260e9c7f73b09e00cea19c97279e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c291cc05c60122bade82a7a72e50b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0fbfa4cb7b60887d4aeb8f57d5df2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab217e64efcb9dba55fd55c444347d1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd63c9e857336f7a768ad5f6a3d0b8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137e8862a50c60804e598486e99b0a7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773713a3f6d12d4d3a0608c4b521eea963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820d73c9377fb4a38a722159c81fb32964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4a0217851cdd54bc9591b52cfd9bb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0918ee840d85af5304716fa135912a6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf13189062858328b548d57e327a6f9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a50b13216774cf4d2592fe9f9d8b68968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdde849d6848be2c90a68240e887194969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d8be8049e8b8984aa75aa49387ccc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed3f1e4280927d59174d9cd620c117971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306fc71841981ce0bf9403f3b9f2c9b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17e8d1812869f45ddcb5d85abc2496973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24176e0e475cee30064f27e7fee2164d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc036a701b1d8e622345ea65f906ab975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e632e69568e7345321dcb2da806ea7a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f516f6e6b717a7b820803206ee87d8d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9ac623c37347b592e66bb4b22e2ce978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044db4cb95909ecadaf43bfa7e91a10a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bb0c318b573d23650dd34bc9b9dff980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cf92e106c011659891c66720d1d34981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c64305a113f63358a2500bc14bd4c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5779afbbd75b6b0cf2e10d8db263112983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf3974a62a076fb5fce3c861eff449984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5d8b1f554b7950099ceb7c2269525985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a716fa0eeaea7e5f6958f8a098bfc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e56ec5e3c97d995061e612063171fc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dd3acc30f283cc47086b50ca20328988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746f426dbebb84b129b82727f9a9cf8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d264580c2521063cd488c7a3b8ba3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a830e9d187c4c5a6ace71d45af67f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fcc7d219122d2d6bf6f25a2a313a1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b6e94bce949b2ae8d2f8ed256ce4a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44205ba63eed36b76e59cf42c413f1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004c48a4102e2f13d64c100dcdebf98995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba78437f881bf93ef2465ead2c811b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e341fd3a9535fd1f714b1793cd402997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>