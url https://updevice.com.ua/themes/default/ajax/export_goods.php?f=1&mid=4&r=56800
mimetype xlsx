--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1517d673a5266d2c64866bf36fbc231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915c46eea468541c577ce54198259162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea111407b701c9a332afcd679b10ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5ad5056e74ee2de99ca7dc41e1bd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d9bd859ed14ad57ee6e065f2982955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b08a910e8da81d1e704647aa928e126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bbd7ce6e7178ad2e133f547a959a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8985ad4c2ec20a0bc732df35c805388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07aac1c4bfb963f42115a212c7a89b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92abf1dc2d607ab91474bc87b5fd29610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9050891466ac76602dae0c0218f253f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf28171b6fc92b3a780d4c0e70b912c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7605792055139784f9f95c50630cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b2ef91edebc67d36a635b5baf33b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299110b897654bac011f57911b8cf8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e1423c9b59ea2792db194ee00719f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49213774caf2900eabda0981bbd9def617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48731a943b80f48441b56b13e70ec8fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e83156226942a3310b97e168bf6c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aea4a174405308f75cccb89391109b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaf96b3ad13ccedfe2c3cf953d667721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce55919c4f1d7b75603ac3655fbc7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbd2a863e533d7d47431e2545d394f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6e81485aa1d15404dd5b34b524e3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488cc57a92d1c5aed389a54b67399a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7769bb9931b5ed1725d3e3946ff5aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1c09277b63e897024791a00d09dc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcddd6f02803bad01e89f2f73b3cec428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cb4610ecd7bfe39d7a89ff1ddd78329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5797cab9697c3780194798541eba5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf538ba53c58eac694ecf52dfff91c4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278563633738663e157b77b605ee63c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25aefd47e79b4204b44248b2b6ab1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade25863e80ac05c350d4d04c75465c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425902b595dd81afab0ca4acb5a33ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c9e994445f9f9ffb66b9477e587eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c642140b42391a8495b442c8111fb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828926f2aee7773b0aa3f7169b3a6cb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc978d91e398d08545ee0e9310d63e9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ad2f999f0ecd1de1df937b67d814d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcd02e32cb2a2b31df4f1c66c3a22a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907fd625733e9d80bfa5a481881f74b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50705f6d64d7a6fb9d7978b5093d5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78e84831eaa6ad6c70dd9d411480cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90837713d258a59c228c50795049fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293132cbabd186b93388fe770ac7e6df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55e6e6b23a9f5a5a092af8c37e188547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda66f80a35e88452841c199f2ddb02648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cab0c4ffe8e6339d53f505881edf1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066beda9cbdf0a83b920c724241f8bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3abe63b2e41140c43262d301a59af451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92131c0d98062d01400c947a961b1fc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f60a2d6c56c2b0da6049214dcae1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0987ff2de26f138e9b8d9d9f324b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea427c85dddb9fbab567aee7952f62155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faae5f5b9e7b375e845b3d6549e2a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cec287743e28ea3feb5a6753abffa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea385995891dbf29f82887e7a5741858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcb52f496c7a3144101b739c65367259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8524fcd2cb418eff70d24c3e26428f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c7bc5af59aad2666097bd2c14f2c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bab7ef8381f32fffa2acfd30a678a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f74ae9d5fbd7253cc0823cf5c71cde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f71e1d98f99a90a3879f2c807f432864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab819f0d0625c8b0f2dcc633805372365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37326859a1be6061010e354004578a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47a71a3541c4a132c9931519f5678067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4619e8bb3c7a4053efde06d9c6004f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1330e31a262e4f54fdde30ce919fe069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a595e19d46c177aa8c9a2ca6d4368bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0faa0d5950ae07a41a4fc8214fb1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184adfc97fec821c9feeae89f7898d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267fcbca768f453dd144f1bd1b9682f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834f8fa331649932d8d27caeb97ce0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113722dc836ee0ec14a8b47438c25ee575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc53d51fbbc2a23231feb043f2c9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75154067a63a2d7ec6db4b05ffe31f8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40b19b15d2fe3bd96230b37a03d1bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17532d840c7d92df0ed81c3069f4ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99577812be32db6ab8d56b0c2847048380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b24c162aa33ebd1649b946d4436b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a197a6c8b74680c05c7f3ae8928c69282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efe78645753f8ae7fe2aa73f445ffa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f8e6fcd3d15595002cfde286d40d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4df0d4d395eb39e3c5184a28efb78685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b8f717f424e09f83fb02ee64c707186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a6103b97fdcf76217bf6f4a56e12487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5a26224c1e0376f082d904463c98588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a75d2eb122d72fb2a686cf8700cab889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a53377229a1f69793b789dcdf82f9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405fa5566ae0c6431ce4b4f95b5c82791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f55a0b44e10fb58e9fa5809bb0a0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829e7885f2409cf23ad5cb4bd06aa7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a1f540dac4cd281d8453373e41cbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdd7e9b05608be78da0193a2b873a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39458f2694d5f3e463f2c8f79041965396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fb536425d5dc8e9735c857863b38397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a29451c52f8f3e55accc63c2b4a28f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242ac6c4a55eb18f3bdef50e6b0299999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d1092f93f56547f1499c05014ae5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918ac80a65da4101cf40f2c85d09a41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460b974ec9ee53fb15e7e7928e3f771102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcff095bc5c6da30b30227c574c8117103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e6dbc44c3cbb98b4f7d5ebc221487104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d24e28a1336b1987cb45b741152db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1d56c176129f040b0b2778d2f13ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b0f1c2e876b5e91aeb96076a0b0f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3f2025453c98d6b11d60f0919605e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fdb11da9c486f534399e168009434109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03770403d32cdbeb4f7900c0ce4e04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d057f2553e93cc3bbf00046b095b382111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882a3c3b9941ff4a0bfcc39f895b425112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3dd7f7f00d6674e273e243cf725d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d179b46c5b6adeb9301e0ff45665866114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191598b767498ee2ee226dd96773ff9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3c51be84647c3b6dbe395ff7604ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac93ad888b2070ac8b25bc5ed70962f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe3daa383932f6d4e5d094024554b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bb74804ca906b5247469239b26f00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83f47ca9a681659553e1e971849e28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fcdde52c9e1a1334389b9c8f815ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b7db0d68fb29777532d69ee7219cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce929216e0fda889436f9d7c8bd9283123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805937e54beb1883a48adf63ac84ea5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8481113aee0b0120c50c79f4a3b8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da910188f0774d5528b375658cd4c2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eae31a375553f8f5fa18cb8672db72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325494e49da4400319396175a864725128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9e86ecce11e046f76a23e09491c8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eec93dfb2ecbc7a844dbcf24908417130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6d3568f0581e057e6d4ba7312d731131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adc6ec49a8c3eb66e940b0e34a3234132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f90828d4cc9fd2d6ac915fbe40d211133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b43995fb60de80e33830c8e0245974134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82e6744054cbef5c1143fc386d4ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce929adaaa1a81bfdb2df832799bb8ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69778a5738aff471af2a1772be80d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5ded7e04412fa14111bca6d5c002d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb744f130efbda7ddb95fae4e9006f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582461b0ccc118ec329c1ef382376ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179c574fb7cb8b6b5cf1db4c8de63e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeafa73b80aabf7a0321c02be554ef2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5ae54456dd200c34c058622bd942f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3ef846b1fdff8e29c8488b57e06f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a898f640049aa2eebf491780e660a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6f8127a2ac07f48bb81fe2c8c3acc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25df97d57c31860bf4271d754c3535d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4cde635baeef77fb1e63c7c61fb31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb27345c44d65ee10c363f5f2b8a9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec35a93b46fe04184d6fc4648718db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1c3c3d4ce3321784290dbc801da4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7fc660c5663925a6b7e5cb58ae980152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a244d5fe81e3aad2534b0d6646a1785153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b302a8cf5c89138c84e1d9618327ed4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23d2300250e3394bfc77e1ef4f5896155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a07f87dd2dcdccc4af5aec370d50a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34e2934ab6644c7c587673091e8c64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783216b567ba9bfb5c5020b96c62af23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1de9d612088a7a772441d02fd2e80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e75e723c0b2024edb6d7c078f6a945160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8696bbcc10f19bb473e7ae4a737abb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220310e0770043dc6bfe96da9782c9d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d90f8f72f97905dc0f38d970b96ce9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33856b4d6dd7bd003cb8c63b465c21c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0284b038739d2b2cbaf34b6eb077373165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e52169d4fc62f24995723da68fe84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2d405ed79ca3fbd0cd04f3e163a7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80a509e820eb5a81178a76643ead9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea42ba483388ad6ededeadf19dd06bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22143f012afbdf2704c92e8714c216e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59501e2ae81b11d3add80e72a6bf33db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0d87ece0808dc249e7f899553664e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea673924f7cbaab049f25e9d4e0b45a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff17264ce20a6827b98f80abe9d222f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1686879fa587ff50fdd95f66ffc93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480738e0bb7d25538b8a2e4d26d024d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e80288739e26e0e3091cb539574066177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cc390c475d8c7c0ceefe2a7850f5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4858a58d881c5034aea66af8a45b85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92fe48b8a59456ec92daf7e53caea4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168eeb21189bf98b6ed8dfeffe4b2f30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5569f5e376a11cdca1b4b8332fe07b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdf6016a5fbb5a76fcb1e9ea0e649f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c1e51bfef3d26766ab2426671601c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6f9d7c6a7164839dec35fab6ab266185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd699bc9dbb24e714d5b6ae27b4eea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6276658cd906602a471611fb6db371187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2656d65168776eff8a8461379d824188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2de6c1d3c85cc4388d590a5e8d874189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5623ededcb1956ce47c1931fca0dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1b225fcc857ee5d2b08f27d3d07e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dd3d42f023fc15aa8128740598cf8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21c2b1bf24817e3c32d7adf86e4832193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465734000a175aa8afe9351ba4563681194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e1601dd57f97a998c2ab8837fff56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989aff107b68fa83414a48e25995a1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478bea43eaaa2f93088765cbe9bc18a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848fea7eb57d129e6c759ab5a4b3ba5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74775b03839c364af6aebdfcb8369075199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52b555866a3cf8e7279ad09deaefda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd40c25377ce79140a8ccc0ee083268201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51231daca0b1d35d4eee5c5f935681202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c15504e52cbe3f04154038c45e32e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd31ccaa960258c468b5bc1fbf7472e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4477563454b692706fb551bc5321c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff04b07d8dd000f70b1e3c58275d3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa79cfedf5b675ad5b5c4e885f1d26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72acf0f0d56f3f23c0e4325bc5f7af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f99e47c74c7b9e8fe21fea2634e26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb672f03c80124fa45c3bd50fe561db6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbbb55788efc0213166d1091854a54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb5f4d95757c439aa9697f8c9af0e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786762a63d88c5dd74c19640e5dbbdd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18308d1566d02e0e848c5b29e8f1ce7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e0f654992181bcc57a3fa9458c117215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f39e2ae12aaf5dedf3f26a9c32a47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396ab938174c203e2c0a43a0ac66f4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef26a690ce5532820761d553b27dba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729e3014181349b16dd629b78f6221b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d662276204166d2b02f29875561280220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07783c7cbdae40d7208016cb852d3511221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70b01b55c27d3056f4d92b12b940bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e29b28cd338d455bdda44cf98bdd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd193fa4d4fe1005ac69f0b8b1776c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ca1026ec9f8b154b6ae3d7ca78681225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06dc82218919a1b21fbafa99c59922226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa5ddd364976abac613a9bfef9cae6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b687d031252bca6040466402167eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8ca90a85e45cda8a5d837eff42dfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00203ae091c5339d41a58cf41c091e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64b0e025cc470ad8b2e6a3e04de94f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e816f35de084a7e185bbd330662e2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a8b6b3c3e20f78f525eb871855903233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82606ca6abd0934db8872b578cf08cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1005d6e9c341c748fabb8c5d14d16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de385254d0a7558cde7e081ed80e1e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61500725bf82c8bcc60d9f49a4059d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72fbeeb12c7e908948fc07a8be8484238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f5f3a0bd4d65e4b0e14ea0f2ace05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370892d8cdf9e12ddb7e6b28fce9199240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324e37a27258caa2bc7493bedf07af9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41b9d27e3240f4a14ee3174cb49951242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a622233a41aa47c633fff7215f502ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fd1c200d24eea8efb146e91c690fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44071150187d493dac08109ed98c074245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca054836c689d3f37825aead26e33a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b48d091714996f3395c351468c7a65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc047943dcf5840164dbee7fad786054248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e489f61665339f030fefa225f0ea817249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282197dddb6ca664776bb61133fbef2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb65905e4d10c839d697f0df37e56ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92012d3d56956e50772b96836925b3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ac24a605045168bdfc8e594cd5f9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65061e9043bce7b9a52824ea4fa70a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597ef04c68c85030b7daa1c50e920dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb9d481fd598749ab9035cfed7d329256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d958922b02b1755ab882c79ad45a11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82621aa50a03684dd7134f6d1e594630258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb479f1ddaca9fc0a306dcc3c5970fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a47ac5d1d6c1f0407b1270d4322632260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede2eac0eca1ee393632b084d3d503a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f65aed37a1e19cc521acd29c92183a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bccb72f0de374ec7264c7cc0e66587263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef940ec27ed36712f870b508dce53b91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94320e7833b5f9f26dc4405c48cf426265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a376fd9f7554576acc955eb79ce1ff7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188cb585aeaeae01a3348403f4343da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7ae7bd07e12a0e5471d06233fe406268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8483448517a1fdb1eb1012bbaa0a4e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6870ed5b419df4019c70bdf381de2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2269032e4084dc765a2bf9e9a8439271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fadf2d2466a4d932a270f1060a654272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30fc865656413e4a4ccbfff70c6817273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31b00f2a1abecc40fa27afe4dfa5e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7790e8cfaf353a6e4380ece9b581d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15effebfffc7c876d0ba6af10b7ee3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903eb96950292bf6e02787a1d75df57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154dc391e53b4d712476438bb6bf8e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9621ed6a0521f8d9f80685d8ea83efc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6325c0c83bafe12f7fdcc3a038ec2d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378b46c2274cad312ee4d487043a8d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4187acdb08910beb220d2970749a9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00443ab4d73f493f562ae9ef1b0b8db4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265d6c1824f61014633fe76ccd950c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19949656d383214104cb89373a262969285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b54f1a8ad8bc1dd97141aeb17c495286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d407b1f584fa93bf4aa9d500f5acb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e2e2a8d7d6e4147c25ce0d8b6e1be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5273f84758f7e2ddadef1423c899c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045063469ba1a42d35153f0e61ca0a06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe18907ec44a4a435972861595493c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931475ff923585957412be79f420243292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab0a547c534c06f90109db0d9ec6a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf4aceaeca8677c1f491b0a108fcdb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bbb43838d99db58c1fb94665d4c77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0496b2ee82f6b367cf6fd299c340654296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e78b555e34a3c0174ef724a634982b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519ae31a4b370ece362066d4d69ccd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b91755201ff0b3e28a08ad06f4bb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3db677e8f63626105d2bbcebd05b51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd510babfc0f6375cc268c2ad98b4e95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61312cb00ac5f8ca569f9182172ab11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a805b1287db4b762b41505c8bca13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a51c6802f6f89feff782a7925f40e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad641bab7fecb6fb492e67dd1dcb441305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372d21d52f1d59ba9f6956d8359cf28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdd462fd8795781c1f097c58551ffe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6b6f6c76b8b2f66d3dfcb99bb68d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabce6475a97990d72d9dbff899826fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b0ab34818a3ff3f633b574aa775e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc727870af6711c94b3ad90c78cfa318311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03a8296f8b7e781d00ac5e48718296312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba03c1a30eaa46d4ef2d72530d54b36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000baafdb7d054784e7a1c032b65f75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1d8773b987ca5cee1ef0a6d468aa0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9b0cd3295632783e9bed637e054e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760254d2503f9d91c430d590cd5bad9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4c3bec014f429f4e600ffa4fe4c1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99029d038f9b08e713879e97b75e584b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc38d77870124ca6496c55d65ff59ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c203d81bc156b91b1d9de0f4c0fd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c86616dd320026fedf41ce7d0bb89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a6a3796499de1ae2b6766fd8d06f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53988da1d0a5f827e3391c4ef29979324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b686fe92aefeefcda0f11e61b68d525325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abef1ca2c87e69ed5258c8c33befb6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a9ffd34b59dc8b1b764c5c1262d4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fadad5634326855399413b6d0512f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6177eadae030c126dba2b5e3bbe05d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2c0ca8c646123ddda04714c063490330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d45bc2de6a37c7cf18ccf405081183331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2f86580b2f904eb1b6d6443ed0f6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6667955a965f760a2edcaf776b31ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398406e1a7df7b7922e3ec105d30f5b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caa371e029853a84af386625707226335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998f23f6ad33fe4f3d5cdd6439fb600336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650f0025f4fd15b632a182743a6e233337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a22ad5e6ea363623d4d5b0ce0da0b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457e8d724471a0e4a57cdcd95047dc9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa189f626f7ff45e9c2f887eadb22a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcb8040bc9e77ee74982e9c67f8c9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2e4d1f1ed8967d2317a4a9e82a29b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06682ad1339bdff929d25f8fc28ce3fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ed58fd5f128fd9335cf20a1bb18be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f48a0a534dc23df5f8920f60d6d085345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c067a7e8929ecf12c31f406c241ec5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41cbc7d71f132878d58577b07aeab1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bad603588e305cd3c7d011f26bb77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a071c9aec2a8823aef6fc108afe39349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4509eb8369bf8aab74013032caec4e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec4cf8c184bb08698c162ee4858f84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4938eaffb6b5df9ebd7feeb53fe6a4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d266512aceb771b5e9d3d54f8731aba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e22a081ca67ab092c0def6ff992c70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59db8114706191eff2c50b6a5658a1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8ab41ec6cd70fcbf40adeabcba0c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6b7d997690f5a7bf6f55ac2154fd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435f42339617ba4def9e29f12742d19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d73a625c3dac2f25c33ab63a3d8ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90431e75c69ebe3604bec77daa512945360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4cc47be00c4b73d2e41710802cde3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5145c5f7eb633667dcde753c492658e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bd4468fa11acdf06bf18efd2759f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2bc112bbb5eca5c8e5c75d606c738364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b142b9d87e190078e6a214b036623fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f03f7a39dd102810da7d2790a52b47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec236e0758fc5926505f1c4ddc5b3b17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0f1eaea1b389133256d3dc290f50f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9aeaca39c1a4cf05651e00046b44e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bb13af7cf80afcba16f47aea13124370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062aca0ccf223cc2db993413494765d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b518f473bfa6d82bf551fc04beac4c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297d6b4dc42f36df96770355744bf63373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d790e05b38700df4ce24dc77b30d149374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0648e407df08532a54abeea3d11b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a0c8baf2e393bd4b0f914ae1ecf4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77dad143e04b7e03b9e28ab0d32fea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757d83dbd32c0fabc211b3366c2bb7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f254337c6975ce25bcf352538d14d5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b9a251ed0652b2b8d81cc99ace19b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c327804f354488006e784a26c84f5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524f589bb240c05e0183f810b3aad5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac6e1e2f94e92475a46d085dd00fcc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247df018917572f9110a9867d266bf84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443e4dcc9d97e28c799556411b90a81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5062e4f4a3cc74b58cab567741d56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d94479c5c7ba9b83f600b15c06237d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c1c34b6e072e9d35c508be1168324388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55adfdbcd4ec9ca5d9798a5ad2065bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79166f4f240172d573add0d2c62aa16d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e407fde1f8bc354eab74e40069359391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb8a58b38520775679aa87da9c261e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee830172c5c0a2b9e119258eb3504d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe2c155aa02e5d0b9c06a79be33fe0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ba99a8e5a4805a01744fdaec54117395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f7098891bd57938af7d5f6227989b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d2d702dc790228b81da281db4c472397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bf5a91fdbd6d0a5dc9d2eeaa3e40a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04637d4fd93f7de855974652f8e9ca4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f77bde93c9f5ef9980cb07cb4fa5cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff99e04d92fa359ffe31f6c2be1d1fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4112294d93e6189314de477270b9f30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9579a33cbae54cbee1d766659b545403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db7038d35bb08928962a2150c733ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd180b1e8dd083705b75e898076826405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b514ea6b770f5b84c84c7630cf9f2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0527d06c2fa44681ab02e0d1c9423d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc50de6c2a94ad59c6203c115ff7fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bc946253b331115b4e07a39dd8504409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2e68cadb867d1fcc529c191cc5746410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dc4c7257ac1acc333cc0b06320be1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64747979759220735db5b067264a73c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2d173cb88724365cc98e6d17273dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9fb385bc11c35e1ed9e5effa690e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c09ec7ef6884a703b9dd296e8f0f93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920479384a934f2254954a6342c04798416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c079730b8a336c6cb976fdf6bab1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7693e19a8e71ef7245adf27215b25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46301202b94fb9c01d3d752789d92e6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55412d36170396c5dbf500e7f982d024420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87d4a94fc9e13660110bcc8ea5b1d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593db7669ec46d7fe2d35d592dd6923c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9270ef99567f4fd8137284d4f0c65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe6abe94fdcc4107f4e77ac08f42dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661d07a7886f0cb9ae552dea07052e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7bc19a7ba4e4015668fd9aa8aac21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783f62313e4f07ac4a91fb6717f8b39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e6073ff4ecbe4ab7ade9f7a3c3328428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70ac3a96c3512b969d9edfcb6a6994429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523701aed949718a3531c46c2afc0f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f04508517e2948f67a005c7d21ea60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f6bf83d9b290d7c0ec1912ea913d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc06469c66359a2493b6de0de84340433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225af98eea70cc355820b2d707f4bad5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fd4c0c0a0586020ca1a6f4572ac59435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f56653d85dda8f9775f556ced671b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c531187b0e7dae1a20f8ee39f9a265e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edc88b328fdd46b7502a06f5f5eb52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab90dd3bf60902c1aab8b3fc977402439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909be269f109bc1609d2c0da48861f24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c9337ce89101aa173329cbea3326441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9445a9ccff52a50578eb921a0acdeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac0b404655c1a47753a7b161a35a03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666e5868761a9a327811e94464ed868444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fe61ba4311d74d2a58613fd544d26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b698b619c8f2859fda6ed41ecc4e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afb0b821a0e6ee00a6dcaa82ddb5f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1abb65f64b394c8dc3d65019cac86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a92a6f0fce84cf1c3fe4f404321c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9b07134ebb7e0d3c308930f9bf699450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f60dd0bc506200764a3f75e39bc8a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eebbb7b5090b986866c5bbe39e611452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd679ac437a71cfdec5beb278b8e9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3823b1cb1a1059d14a41eef91e2c19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bc900fb8c5691a9313b58452f2452455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef2492565018a74b7ec1712c8e36c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cf62b61aeb4336859889de37893a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9271b1f343506fc45a212f65f1bbc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ad47908ffabcf8bd0a99fa0198221459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee088d8dd47d0a12136f849aa3cbea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28fe0e9b9e5314e70f0c1767c9fe89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514dd4e8ca96bf2d5504f90b7d02787462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a2c2bfdf67fc1464e0358ae41b96e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15c8073fc27f3952f4245f8c16b77d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aa08e4f15ce568ae4c3b53cb57f87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50312efc475c8d651aee7c097c3e31a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8591ae2c69ffcde297d04cbb82e44d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebf34e02d23371588b52629e01abcc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50627c424ebd44524d31338f5b970aa8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d4b2519c6ee59784b26d9360e13f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e38156f37ab9236e3223fbbd1712f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfe5c9a9115a12ae5687085de1636b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f469b06247af0bc22fd2485cd8b32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6db541dbdef22f6d6ba434a1dde73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94401756693e5e9fa30b7b2bab48f9ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e16185bc2f78db8665fa101171930c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda9ca3eb1e62e507c7ddbab1d7e6a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c084c572a7d095de449342dfe3f50ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da29812a9a67753928e62bbd133b222479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce1d956e5be23173ae467e2f0d5706480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb29124333a2e96c66a4428687e6cfd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17367706648c6f68513f218f9f74a7ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd9838247314a080bb5dfc03987447483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82db99dde75d6a2c337d44de994390484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11e61499a2be65002129d64d1f9743485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f41ac293712e39108b3bcba4f32e2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07f03b887de55e92709e1893e82dc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52110c4e48bb2af5fc513ddf4858fdc8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88bb7b87d9abf87bac7d29a9231d7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ab3ffad94b2e350109aa43abcbb7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976254b8c767a5d266bba485d93f73d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1230ad5579b15a2341d5cb27ffcd109492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f51cb7d24c0364e31a5c89e84ffe60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69a2d3c452a04f1e3b4573994ad437494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd4c4216a4065525b65dd3dea725e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42d690e4940d5c388fbbff13f3e753496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e13dea96cf18eb02eb181e4cc0caa1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25776332eca6ca943002812a447001e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c3eee3aef53473baa0e6200c211f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1ba65243970b2cd99270ae7bed4ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef9540fa638aa8491bd06f3620c871501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3224bdcd7545dbd4c58ed97241e96d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1d6c1c0842b281fd54278b0fb2ac3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc386d72a19954a153ec84dee235e476504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd3d15fe5d317a3d8df086aee9b301505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed3d7b4a6f269237b8d035aacb0ca8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a5ec1e70bcc62d87f1421d8d6f370507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532b7e65bf2402a27457976cef5ead7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eb05b4fecd1deaeb51a0f45c379b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6686984d78a5898c66d432fdbb4b650510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c1ed23391df8572bdaed2988b0649511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a630d2e9241983a6b6870beb08247c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16793080937a63d83c1971aaf1e845513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75474ba52b53f7c5c94ed5b1feb800514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a031377686be21c1a4ddcc5e94a8e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492547bd787f18aaa10354b987a3f7df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616b4fac4dfef7fb68339470f600f23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0564cfb9af29af5a3a3412568c0d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d224612b40dd6aef2b90a25580ebea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186655aa2216d1b69289ffc53e3d2545520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1736ab14fe0caf702ba18e8bdd0624521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2776d73eb4729b5996445990b49a69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1dc9126f50d12cfba1bb6ba42b9c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9af9d8c9bc9994cf5212d99ad0339524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c9b5838b1693973b2763cce687818525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb8d851d2b528f9336a0c175ec60ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dafb023bfc05be2475c07bce7d1fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abea57d917b752a18d712b8ce863a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd5dcdf2eb39e349aee3ac05cd5852529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695469155927aa6059b98184e7ead81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bec8f6b7e28451e8714e164bcb825f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dee47ead09af713b1b96d95b37bed5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a329a6d7421c293051900d056af64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e9711064e92bde6dd6daaaa6549e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1340c5ad1d98eff1d76f9289c6606535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dfaac83694d81437c034523c31085536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a54f028f7902a5feecc180a479a50a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d809b28c37d59b87aeb1fd2f4e97d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7e0d13c089d00e279399ea44c82ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557496ea60517f76095d425b01efc3e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d43a69248674812dbdfff3d0238e2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31159d80247fe15b217b70a2bbd28ce7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b23df755047f18d8e98f1105a71b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1403bd2fa7720cd6016ecacf69f1704544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d12aaa04f8aee29f638f8b99b1d70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9b71400b227bdba2b0fcffb250dc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aafddf7eb7bdb5e16ae81891dfd718547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033789bdc0fd8a4266d9297d6eebdf3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2609b7a3e54ed6be6085e239bee3405549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9942ab9934fb56b3e49c018ae5847a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06232d299fb445c546aa40ace16e04f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ce9e49c58aa0a7f2861ffc3d81778552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec4a6f46699be3c12f4aed0c48c9b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d69cb5afd0e0414f6790992a70bf8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4590fbd6d5ec8d81aea2c2f7001cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366b5901cd21bf7c650dfc06d89b46c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe17c9b71fef4e73daad2e5db13d22557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159869570af33c338e1e912194785b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151324b575fa21fa6613cb4b4cc45082559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb614ce047da7f952ec6c20eb3bb44b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0885d65f557e85b706dacf1e25d368561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07a4d26042ba36724e8cdc1aba1d6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff71de189122b58de80c3f8b7319cfb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5993b131279284bae69fa9e96f3f59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1a3424206d33506d2befd8fcf025c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac094f260add0986119dc07b4f305f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af57576c3a210ed2c0ad5f0676e0047567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5595a182efa3bb769a948e7497a41c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b0dbb780a4ef22828b63159d236d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42fdcd87145f3bc09a91ff13d261be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75387def1236e10b071cc16283dc246b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9cd2d1221e6ee3423bffd7b459279572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb951ae6352b3ddb6c6f60d043b460573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281cfbd363d88f90b10dc7077bc564b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a7bc8df280608f4f08b76aaae6919575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981f8b5ca3374af3983a1d745a1cd96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7439a036fa8c6e2a190ac20b640035577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60654370c46c62c48e643a7132e31fad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b90f71bdf2978fada22b89926d1a2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf80e0372db43de3e88899aa70f90e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbc000764cfca97e67a1efef48bd42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b1fa869818c4a369a953effdddbee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e2dbf2aeebd5ee6ba72518130eeae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47c450ae0a397d06bf2711d20d7233584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767f28facc7472466ae68bc4f108af6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fd13886bbe12078cf509018a65a65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41919807dbf56506b15397e3e1c47287587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf2e9375ce16fcd9cd0f2192d3bcc0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6b4a5812761007c6e285cfb45cee1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0207310335a1e7f45ef3d69bb6319590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0e3381cb3f3c5fe3aadf7d471b1f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57a7275cea975eff73be4abd28362a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335efe334507ce178eadaecb6ed6ad2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3abf580ebbd40ed1956fc7e9dcd266594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce2617f9ea8d95928c3b9f2fe31870595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545196974bcc43b8732c2dc74facee5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42d20b1186ed23788bb84a48d76b75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eac5038de3d5ee300ad0c9b8fedb74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c8dd955b99d024c281f0f4c2dbeaf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7443200a9b59ab621bf26b28b1a98fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64bd1789e56eec80d3e987715048da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6598980b83e500278134038d673de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6caf0736e92a18e9fb0b0e2ddd7208603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffab574a823753c298c1dd7a52435d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc89823a571d8889bb10ccf4a815f2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec3b8c8b671aa5d128c120454c7f9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199f011f466b32cf26c72d3779d3d7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2901fd830c6897a8749f40e197b978c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7ff814124ab53bea2834ea13f8a83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fb42b5326efc25e3c244cab3924b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f1a86a29d7d8f69b833eacacaa179611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb733c7974b4c821646b1f164b7cdc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787376d2a5e38989bbcc1136a9a725ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c19e722487c025f6ff4970a992a0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902f13c56fa7d4be23b4ed1f849bfd8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9d607e027c7c563865e6662e8e23c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdda29b6a26f6e96d99751ee4e0fa7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67462b649ffab9a77bb8de98131b9351618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb23e3872e3a668a4200f9a2df535ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4430fb6a7e87af140c275d578c0472620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a462b478928ddab941e0e87a2f413621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd60469a8ede2a59d9b3616c63b433622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2215df63723b7d0318267453971266623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfa79c64df59b8b925f7522f6cf33d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f894ab64dee8c3829b308c55e7c1812625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9d01139020ce3522ffeda1a3be787626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334768ccddcd06fce3ad77bbd5d931df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efe026245381875d9998fa39817d6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8454a9fdf39ddd35bd6f48b21adcf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d090d274367aeea6237828d4646e462630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfee7f141892d476d9795cfd06b8e61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ea0f53d176bb1e3b7a668ebd6be1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f7c3ac90762f1a0076c71fcce950c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42372948acd96ff5f3154492438ff2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9b884479a26c9d0ddb4f3ebcdc81a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983403e226959e78d924844499ec451c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aa2aa9c25565a333426a7d859efbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be77b2005527a67e1f05cd3d0347c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef732c6f83d3a0badce359c14c74c4a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97217e5964fc8e40ccd86d36a839a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd927e10c610a0a9c5aca7ae5abf64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13008b1e621177767f7a9f75787e39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d4a93acce7525f9156b4994c75407643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664235667e9b360adf18fdf30dd522a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8215d2d2d33e63bad4fce7f96891e58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782739007e0effd8bd4a2909a4715d5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74584862c6ff5f27f5e85f1970689ae7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54390ad771d38cfebfdc3a1f25228a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779a27a24e04d3145a50a40a0b09cd9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408fa515c2a5d167215b2dfc7e7bd06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c8153fe9e2159f143f6bf189869f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d186c64f32625705c47d9a3b1529ee2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb5fd58b768d188bee3e9e4401466c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0ec4e103bf80c8af364bd46a74d0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d02be042360ab10c663f424646a90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e872cf31e144ae6060d7503b98fcf76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced46cd6a4e5db78132d326c98b6990657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e5aab26cdc9622aec0bbb892cc1dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee58717d809596931cfbc2de16447b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2ec04bd8521f9cebddf2dafba4f8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6657d863f37f720cf7e7cef8e56c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595b64afaf7e084b5306f55b1985511662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6464e460d71bb37f81f12ed8bfea543663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee601164de36c6654f8c476306a1cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f0275a9c49a67e3fbbd68eb08daf1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e5bc0fadead03773cf440359eaf0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451266496c432e591069a76478461be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904b10be603aa42197e06057a39a61e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e53d2a683540bc62f49733ed3c1445669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a9bbf0b0ca9164a9b99b3a37fe058670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c94f5e477c6c57c1ef566666707535671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd641b26c5b601aba61c5bf879bc250672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac2676025a2ab61607c7ca8aec5319673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e4a9d01623ba0bca4520325b33993674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0749d9ef72588d02a23fd0a8602633675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cde1039b221e10a2599e2f79de777c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736776c9b99a5998f7b19157d827e5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135ba48bb743aaad4e0212960a3d531678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c0a3c89bac504527a071d6ad3d332679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfdbbece110843e03960fe8eb3c078680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be512dea755890f84e73698e5e12dbd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe28d0f890ff884bbca19887831881682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac233f504e066f2c5e68e42e2d16f4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0dead7880e4d27696fcd54b4be7ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a200ce5af2de9da6a5583e4562c11d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8fd10055d2ef27cb12add14fa2db5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbe177d511bf08ea5f4a4ab0b636b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6da309f69dec17bdad91ac3fd779c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b997471914fb5886d6493733e9c5d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ebee73ad8b2291946441a8b0b63ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7593dac2fd5673488c0bdf970413d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8447fb9f33a622d9af0e3d8f8f7b3dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177c32ed16eb02e45fd5d239028264d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930644c0cc384df6dce5966c5e729283694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db252482a67d680d1628b4d408c2606695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4525e2745764718f1c0c9b5b5d17c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20f6a421ad8bba4a39375fefe5d8b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6ef5aea2479ca9e293464dbb37c0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92885e144ae6b52ce2f83608b75a94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64790a4c5a86a9ce4ea0bdc8db9fbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6427409731eb1ca636fe8089da4dfa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080f11cccfef133eb242d84ecb4ad54702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911f3de8893efa4fdc0280a0ee7fe0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedf0381432320a37e29f9312d04312704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c8c15065ef313bbe52e740cc870e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0918f4f6b568d05760745ea363dbd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c450c4a0186c0898d15aa6e34acbd8d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ca52c8f971ca5f293f4afe169d4a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dadc5d9c4e534b0a3f77976c16c7ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cf3330d4600bea7a60e5773dbe5a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fe1120f0b2756a543fd05c1bcc582711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0b4d264bae4a439408094c482260f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa2578636dd7c2a4d1cde2a1447912713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc52ca2cd05108b3e42c3fb6422f41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d990f14b7a365f3be9716d3cf6c023715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d40ffb6f5150cca93b35971001ceb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1cc1fa50c819d62a8284d79b2b175717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798928020c7cc36a3ff1d2ed1b05adaf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f882e1cb11e556b5915f78461a4d28b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca0d7064188227505552f7fc8d5b78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834da543d7e2b026cb77843c3c0f71c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d4e923258a26b294eb529c05d3973722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c97444026159e2c9234d51d259d769723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a289afbbfd2eb10abf48663b597829e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667951363e978a19917b440f9823ab0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3506ad1f280b30e06f72ac74a7fba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d3fd0ae316a67b2d0ccc3fbc61fb6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de892e121ee1b2153f8b75d26b1568728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca214cdfda2361addd1092e60703ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b498e16f1cb32b1246a371dc91ec687730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6164418a84f3b1f9d53d73590575e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c202148d405c0d5e0eadf8e49bac8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194949eb7c318eefb173beb9b7cf05a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a517fb18af8ce5e9b02a3bc6f98ccd3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c1a16ff04e26dd66c0dab39b5f3c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae975800251cbc51269d141bc0e70c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8dfbab4988d569e2d6eacce14011e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2faa608461d26b065f68a2d668ffe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef633fe97d7cd0bdfc36358ed43fb9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447c52c6c4359d440b7ebd64644cc8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da9384edd05f147bf3ee071a60535f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f94b56046c853c8331efa45b68027b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1e09f45cf22ece25ee1a8bac9dae9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ec27b8c7eb4727bba747f2bcf4b4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10090781b3edf4febd92d708908d9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e53139fb61387f8ca9f57ba5f93eee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e2b23bccfa86f7f6389f87a24818f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73ed4112ae52ba47d6db6c47c3e2f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbb86dd6105e0bc8ba29badc62577f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcecf472b80d380678d8a52a6e98959750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013236ad559ad4712ade368e28080bad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc7c0085a16d9f31b5ccaf5ee6e44b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1f573eae7566ab9e60029df2ad7ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa58b2f95ce7371209e0c18a20364bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065982010ee2964139b080b7950d2a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738c47dfe8d7afdd0fa6e809b37e24c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511be99e46cf147f665e37dada91335757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771b97886ddb11fc5cc4fb14ac40945758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7928b529c513ebfef3986459133d396759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41430dca172599dc9424c743602886760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c852594bed513edc2e1b1e1400e9a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b49449ba28f8c1fa58abd9dff04d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1909aab3b3f5884114b2fcbc7c197c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51cfef48f56f7123a902d53e609ef4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f2743ce6617abb4697aa2f315ea68765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b34e5c9324c4c1da7aba263fdf6e2b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4d0117880a701deaa48ab722c6ba1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ab3530f290c0117d1d15e88939f64768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4e1b8826a6f040ab7c74d9ddee402769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f273bc9120a0e70db2aa054d0070be2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0956049f59b275f0cb028b162069daa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0023f27e8087dce2c3d4924b7b32081772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cd6410fefa1f7f0cb75f499e14128773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a3a3c1a4254063c30e2bbbaabe5e5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45afb1edd56e4b9e5a59c4797e0fc05775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4289091d670b3921211e4d2bae92e3b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711de7782a2a4ba85c4c867f8dd922c6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b087dbf6c61e058b086a75ee9023f60778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283391c3ee58f76f729a7a7f9efc451c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78965ce9c5c125f95ebaae79ce4ab28780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513e66b3b9f2406f22fb686da51f851781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c7ce487f4f749c776bde4188a3306782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208e4c7918acde6cb49d79669c484ea783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706d289e248405c74dfcdbd9c08638a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2da7256209155237641fd6f094a13785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68739b42b8961566b0fac07e1281c415786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e21e4207c61960084472eb225576fb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28fea68afb0b3f29761352d6944192788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85684f4c4e1120ac77ac77a371ef86789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b64eeb5b20381a088d73687d6bf00790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1823b7c752bd24c878ba4ad74119d8b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd653bd91cf2a061eb820464137d180792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843152e03c018372cf7f3591bda23539793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed882139b2033cca869e8abaca6399794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f20a8eb23c07d0e795ede6ac867670795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5434ee6c6643015e75ad5ff250ec6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936331af061a0145c85ae37f25e4393b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddc9f123b831eeb539981f4651c81f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed7f87bfb0d2879bd9f3c2c7f605d7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f792856ea6abd5a55593eab064644c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67bc14a4dffd583155ac3f2d4d14c8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb998e43057722b4f7da89ee7468810802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6771d3a71e4032fa137b779770ddaf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e72363076522af7d9ee921a15bdf5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4ffb1849479c03ee0d92c82ebb302805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4795b9cf9896f60044a6f61569f9252806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07543e0415f95460c467817ec6f568e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39b120eb620e73bafe41be19db122f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75391e728117bd85f0c9c8a356c1a8ab809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39124827bf52560ed430eb95bfafe3d3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff2a12069a52fcd8e19da74447c7d8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056868797ec3a707c6fad753394a655f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8f57c2de8cec82e45f94576435c0d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b06f72fe5c88b27a5e591bf4bd89a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001638d5ba68d9d52ce9067a528820b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5ca635db60cb2bc2ac23473712f11816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37872f98f7cd19eb97d03b0581ab0ee6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432e5a8aa9fa0be6141f09a9ee49cc1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b9afda4b9fb98f59c739b74ae428a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64937c4af38aa24edf2ea50bb2b8478a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187796499cbf7ffe01fca0efa34dbf2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07071d1e8d59ae2b904928af49b1f5c2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc54647ed0a34565f6663126fba1b1b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fe599770e771c0fecf7517dc6b086824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a6a854007df2402386dbf40b71229825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63f6f06039b451c0652266e98b7a89826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc6461dfaa501cd0325cfe101f01b3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8310cb00e48cac64c5366e27ea1910828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb53c0038caedb53f964743740eee7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15cbfa3cc1301e3c00512f67e578f1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e169985a50ebeb9f5556568e426934831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d67ddbd78dc55f28718ba82b7ee6d3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390b9f875d8f28a070a3bcbfdaab43e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cda61fdbc4c204af1cf7299b6d93a0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ecd27d644cdcd124fa37198fd6b81835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f00c5f513838530c808bd59392e6ca836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6eecc537938df06388740a50a10e9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d37b539ac5e366855ab4ccfc69a26838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d9ffc881401b1ad58c4e660e1711d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded049696dba2f455834e21576c5b8df840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41841a4420deb453d125678119daa4c9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4726ca8efc628930450db696d0725d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54008e877593fe94cda80f0538a675d5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef738bf83ebc0e9f6c99bd06f84a4f4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa55a3c51d3dcd684d12b1a52b7a28845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13118a8707201df01afe11a43a25fb4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713bdc22de601f61ef852cddc9314bf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e575df0fb458a61566727aec6d09cf3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edc73322258f42dc66c3ca1819936a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee78fc866dd9393de1c72066a1e52850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba61421b2183a3844cff3698906b66c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cedb423fb59f7559e47c9b4023a810852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8a396eb0a6ca9fcbe8f119df539c3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2424ab5c6221e689f64b2743b57b6f5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148132f6b5c5708c3a7295f0d17d1225855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5013325710f2a999ebfb60f1d0a89dd856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503969c2e8ac909b53326cc045ea6247857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053cfda2600c5e4fe33f0a9f3545373858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1bc003f3ad901f3e800f8c8aa57b0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b3e5a2dc3e25ea353c85ebb18e748860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d7306c5a0c73be8e03b763ea41193861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46159ddd41e05ee080764023472bf4cd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a63b677cba89232b1b4d312295ea9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd611bde259ed8c1ff55715452171c77864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6b8e676235f2393d04aeb2225e81d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d0ba914b348415f871a7afd789d6c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2aee1bfa40fff362616c7be4f38dc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564253d04e4c365c2f4f51a939e17f03868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274d7745dee300bdb5c2bfe7662db26869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e661aa2efa4345d870692716e8ef4b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3749e205e84c7abbddb628785e880871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfc640e574da3a8c58967c2284d0ca872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e1bc57181d9bca182c4eb439f676d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202789d21662802cc990aa0c6143893874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53967651b8632ab76448ec8e2b78392875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b794a854bccb17e8b01e32d37424d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154bb4778074bf5e1d4793e66db2493877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877f24633a847dc602e124284d56ad5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf36b4084fc157cab97cc4fb16eb65c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7f7cf5c4c21502b8c20d9aa6793b6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089548fa79e515968d067a3915efde75881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68818179b1051c6f0961ed11432e77d6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624008d9c45a72001d8aacf10f663885883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9cc5f44060ad4742eff56bf2092fa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2a466af4da9b84a5492f25cb687f0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe38d67ecef2dd515b89a0b0b54964886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1595a926bfbfc47443a36fa80b7c9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81cb5e2a1fe1306b91cff9c9cd2eb9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f1013a041035bdd81c4859d4080cb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268b95ec60cccf0d1d2c504853737fb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e626838675581ad99b82bf6c4db3ef0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea18a6636b878e36af56489710f760892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff64b1e5cff941fda09dbf9d264dc2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5745b3b7772b1fc421774dce6c6fe894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7207ffd8a17c0069a6448b045a6dc23895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76231bc88997f0a0d0c1d2859ec659896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c7b4ba0bd3fad0b87505761dd0aab897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6032f93364d8a4c4acfaf2d09bc5c5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124abbeaebca7e73829a6b159617b911899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec481f5d15330798aafc12c934049c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecd6cba66b08e312526b09486031a2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34432b6954cb7c84ce9f6d4ea5622690902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ba0d42cda91accd1d9da18f1d6e13903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b51950674a2e0498d844bde838c93904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c197de0b79094c4301f1029b10acbd6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c60e9fc4a3a1744d70581e6e71323906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61ef65ec51fcc120161e1835871ebb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e540b379e3618ec87498a876e6b7e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaa07ed7b4d26621f1835b193fd2ca909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7618b926f02e9eb91dcd76e06ca7e58910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537baab4f3c7433f2e1cbcc8668a7f0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e856de6f115806684996e8f94e7a2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191e64c92b81475bed5f15e4563f4ed913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f9b67ad5d1affbaabad313e987cb9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8e4444c516ff98e7e9933abb46a46915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b1cda59ae0cc82e3347f99819c329916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25900dba4dbe24c1af4266c9a984df9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d3cf7215a92b76b35e523eba7c764918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27125fe2eebf4040ee9ff199523d0b94919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979437262c55664cba4ddf8451d831ab920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a192be1ea7d0d5fb6235d3a30fb6e0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c686fcf761b7e90b5f952974b2b0c16922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ec92bdfcf594dab4af70bad3c3ef3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4148d86758d8b671947c7bf1b737df924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fdf32a0d0e3fba3b148b36ed2b571925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce66e1e84e796248bad786904999dd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc597f9a66c5f2dc9d8cbcb488cb5b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153af2207d5a7ab8989549c2d5c74bf1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b123bf57e33347f0234a2999e34bdb8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6a63da854f5d98a2110659f1db6b3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7076e9b6dd54716f9604f62d55d9e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5497e68ba3c90ed394abf824b9c63f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530522d99f3b40860cb92f6ff1f9c416933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de01d3910ebfdeda199fa0b213212d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdd3c4ecbc02f14ffd86cda0635cf3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab702b99970809d443d52e03dcee8e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e121768f2d4974396794dfa4946685937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bddf0df56bf3034a915e5ef37c7e52938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dca1b540406672f42c53fce20e6f0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625beb97e5d64a6ce3af3d339addf19d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60b3a557bd01a5cf11a60c4464de4e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca5ceb1913dbd63e7403eeadb9ca73942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b1e3c673488f9cf7dc266c9b7e9b2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c15e8566a8f64194959b2f6307e76944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c846b74da385ff0f172a8ea71145c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c489ebfe6379bfa5533816b96ba8ed946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7415e12ac11558726c8f62ff27c524947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e34304957d63d8b20f914f24d0d503948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e853cc04bb5459ed3fc2d5620e880b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e73bdd832059cd9db4c99d67c9ad4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd3347463b3aeb45443471e3e52e39951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f52c27844690e3af86bc514675178952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253d718ca615065a92f03165b20e62d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f721a5a2c7200956f66244949f1b929954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086b14be8b4ee5a98187f95af803f69955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12da04e27affdf8f434427ada08c669956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefa7141983fd4319e4c42145681d46957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1435b0f322a4982fbcd8000f85ce1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902be80aedd5ce1499857f7cd905980959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29960db010e401abcb1fe7af29e671d0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7e849de6a63a86385e2fff459155e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24690b12410c229dd7de64c79d2d2e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba79364d3f0043d2dd665667a7490b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197f66871139f0e9078c80d45cb879b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed19f42d41e0f5fcab97d54301b2a87965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384025d156a0c2492ca5de5a99e3e751966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2950f81557915cc6f1d10d3fbd6a4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65b6d341858c2b30acfddc05aad75c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56125a96e83784110a05aabcdc6cfd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b00f222d6f0c49eaf6619990ba0cf970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc785b326aff874d97cc36d0d8a348971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50dd827c81d9cfe2a734c96a52b656972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658912710ff43bbcd3f6bf7c8ad05ee3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b598fd33b2189e019eb66805178ad6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fbe6216f5dd242952e48a0c407ff6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e4383aefa30f463f25908514ca44b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3ff6f6fefe361b90942ce262d642c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f765786568d3b2949502d837b600e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45d4f99a7e1cee9b7f832a2192bd0c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150758eb4e2c05db91b8e94f59db85d9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c94243238e355e611f5f6260718021981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cccb78872f7e3a11b3fb79208cce20982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b432d182c900927e98f69e4cad78cb1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679f3ca623cc8ca09fff8c10a9eb375984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d06629483f946c74810da88cd846b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c06ffdb02db60382605db48101eea986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69962aaf66721cd3d1743554755bfc52987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05968b35d281446451c9ccd93b279f4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc35abe01a20c8fc6a7734a91e4482989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c00023b4237bb9539457cb0380847990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615feb54bda26e3d0c788640fac8dac2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c27798da04438df16e1692705b7a4c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458477b4bb706cdab4a5cc69e686ecea993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3edb4aa1b8604e75d4a0b53a6c00ca994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553673b6ba479b58e85a2be5e694274995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4fc58cc390b18fa0e453c13b65632996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcb6585809d85badc30ed45ceece61997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c46ef4718586ebca271c870af915b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52def234a5365d668912c2f2ec20b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c0d640496c065a76dce28dbfb547b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c7226656cc7ceab545c238219bd574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae93657b0834dad2826520c5abcaf085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36674aeb2839e2023bf5ffd078426d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e297a02280d699f3c454caf85b15b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c07c8e36c503b25d6b7852d42dd778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c76c7611b56f2e212b8b0008cad569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ee96bb0134cddb4abafcead53ff9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315e64c0b601a167817c42fe314b8f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5875baf44846cefeb9d6a4e70747c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ebc02d151ddb28e6747db8eb3c9ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f900d26033e94d726aedad82c307a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a682e94d828569dfc50c2bca5e9cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c974852d06d5a3258bbe2443e626116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dd56a90e403c07a8b9f1e1d1f0cea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266c910dce74c991a6b3db79a3661ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d758a9398ed1db86d452b8f926e43819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d7b9decfaa68c7c159043b753d64620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3147b13ab3bc2a7502a3873f7d0ef921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c858bcc52f65eb8dae35aab39936822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bca541504fc7ecbdf54a53a78743223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f29ffc91cf0141b11914cb8a726f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece95adbdc21fa90d583e409455e364225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d2a4d46d9747421be415b99d03e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f482de825a1ff09f652f2fa762d7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9001a3bc32eee8b339e99d4d2fd86a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442bf73a9c81741ef872f02882b960429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb548aedcaf6f1ab129aab6dcefb1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dd7cc133e5d1c966f0b4a1df0675131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c24705d4c29505fb4b0dabc69231aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93482a3a684873576beedbb3ce9f6f8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a157ebb4f998080ea6b432b43594534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa50a12bbd9e9f43d34babfd67ee0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59eca053469d4fc00fac810e892e57136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe9aca6025cdb51d8646b1f133b23237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9793fcb22e21ab353e8ff607028fc0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107faca06433326a1861f2b892cb0b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb494ad14223bbcde2850a22f8226c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc789cb4ce95b82c818f37b4dc187bed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57b790fdaef474763c4d50670fbae342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35838eca85d2335e51ca3f503c7c00c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75510adc13d698d7e423a7cf0cd478d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42968e99a4c459e77d0f92644a49861c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564e5801b10a174e45440f2ae43e36a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53946ae220ac07a780066ef0c6afc1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57810c087ed008617f59f957f3024a3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde8aa70219aa256b0b848c34db72c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a752f419a14423cc199113bd1253f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7ad9919616c803b9e38eb73e35c3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bc6d58730aa2ef148271427d996f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3856068645ce5b1defd6314a578eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea5993488fffa9c1275ae20fcc7dd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c19e9647597c94358021422f02ddaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41f1240498c873d60d55eed3c25e6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f245056217d9f0cf1f8db5bdb3955457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bec6c860070a6d780a968d0f456ec458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea6cdb6b37a7658b103ca92183bd4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05ffed56e414913dd221330944a65660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f5af78edfd963a8a74d82494f512b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480d83da1207662dcea6189ba88e20362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac490edbdf17836a828b83a71f87bff063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fba1e79930b86525d05bdccac4c9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5762fb8159e6ec94e5c46ac2ba6770365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43abd11676426ae4ea5dccb657a2ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18362479b65888098d89304692be9e2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304c7aa715b9ffa12967420b748412668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33490ffe9eb3ac6c25f413c3c7b96b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f6c9f2d0bfd6b5e06d508ec0d825570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd415e20faa7f0df3e25db6b5aa54a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3abe3c7ec5eadeef87a143b60c003872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a1ff44469f8639d4c9d18b76ffc6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a6a3b09d4c249d3c1d3781c4dc21a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b422b58855a7c8cbb66e1e873db768775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dc2afeb2b64108cf612a94579f31d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73336ee6c305f0834b28a8ecbd2e1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b2264f4856a1804a627ce5cad899478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a0dcc00a32f06d60362c62c102b4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f21373be207c09b368e8fb973ab7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca11474bdf439370bdedef8bbcd11a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859efc8991ee1e14472b13a739a767982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98315553ac273b8b2e6d11b5bd67f25283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62305641b54217f1cdc47c0ac3d18b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeec040c251d7645b4c58f05be0cec485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a920e1267154669f1ab12dded98f5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38659bcab791331a63d17cef82a243c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2571231a80f32584b12e050252e132588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a56cb0601bed4ca44e715830ce9b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e78c8ca4d0d1f8688a40650a1610590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce72d757b94610606f12c06405d42591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd82a268f0d4e6eb3a096513c9985d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1770114d0c396c772fc04f9d321b7e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a46aa65e003a2388a491d6266efdb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694b972a8599ad4dd499fe7d8c8b26895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6641b4f7398aecd87bd4f53843bb4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e446595cac6a9348359e483ab8e8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca6bf96fd8ea540974a9eb9fc8913298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063204e1569eff79c77a5ba6bb69c7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e90e9bffd24337bd28be846f8dacb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976d5dd292a5b0810ae8fcd920722f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4de5fd6ea9c71fd969beaecca5fc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85182b77ded9b588ece4862e6bbdde7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da932eecb1ea740710856a11485c1827104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd0c90cd5b0fc2db1b3212a973a504105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10242dd5f0b2ef812dd832398a3a088106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f24d5eac31608d4e17286f90fe609b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abbc302feba04bdac97194de8af81a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98551e544e65fd118827b54744776d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797257313c997149f0d24fc5f6da7dd9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f86c6a4d7fb15e88559ec8809ca4f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd359134d2669f4b1864567df21fbe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e343a51b28229bdb6483e36f0f47e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52396f24e5fac59bd43b9f5f4270837d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ecc17f3fcd9b979a0a1d8a7c5ab26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d3969de86d546a7065913723b9ea8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16baf8e2f11e16fbf0634aa48cebe0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ac1b0f0dd892c7d492b0c13fb80da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a3a84c137ba5dc65ff1d331d8598b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e78bd6bb73ddc082c73b53cb92bf2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35396f0573db8588ca999243fd8381d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def70de07f45d7680bb15c4f8a8828c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abbe08af59b1b30ed221d70fba6930123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b91a928415b0d195a87979a647a93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37bd550e4c4d92026de063aa3fde25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca2ff8bdf1f9fedb2269531bb32094126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9f0ac345a98c351ee2686a04ede1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d77705dfc15bf3c69bff144ac43fb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1184ea9c278751d846a02189791f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df7a8bd7848a25b58232a91cb43294130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ad755a982a25c55a77b6322f0ed29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e0251b02c6a05953ec167ee4ca9e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddadb3e8bbd747a0d96371efbc2e3b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383eac8738b3d356424797948f72caa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fb3dafb7acae8ab057c1e627c589c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7ee9ca2cc79828a9c99f1799ea10b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d18293296e30dbded4e6f640a37e3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a789b19e654fcb588bc361110ebf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c5a6e75d8352148d7785231d3eda2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050081096c01b7be23916de4748f54c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8981144d4eaac49f5a674b3e1dd3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e7e9966f7c31bb38f08246398323f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e143cb8ebf7b2f9fa5bd700f729d6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723f0a84bda43b3698b3e1b47895a67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fecbe1685af9a7aa8fa68943729b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cebaeba3ece3a3764bad52bfb97dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3065215de9ab95a624372043c945596147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39827f94f509e51cfd8feb326cd37d80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664633a6b39bc6349bb146a9c6c11068149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cc6da20d253bbaa58c80cec5e8fe7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe750f58bcb5f2b1560c518a0e790110151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf22e381c109ae4d9c2bd5b3347bbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c51f8719b8e82be76b790701a2170153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a91f1a8c8182cc358605818dde48d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a52d47fb51fd982036f986bab949cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2801874c586f72b4bcb92f52013b4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daac56a4439eab77090e3ab04044f2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537d9ea06a200f8fc393924f821c6e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c50da3cdad776247dace70f2a23b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0910792359419fea9e98539400186160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106561156a8b2d9de9888c8342874a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dd8a93a4f450d4f356a1de5480d67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd9298c89ca8c3f68a3330cd9e3afd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa495691fcd70345a9a16330f032def0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c8f7399f48ff2e3372dcb66c89b77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee225ec433006409e9009ebf0e9457166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e57ac68c8ac4894e5cbaa90bcf344a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0a70653d1ea6ac3f24b451cc9daed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775088033656ff6674fdc6adb5108f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c52b7f0f77136d8f3cf4970d1e3de2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22877bb468a0fde40b4681e21feb6680171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423190263da11dca83c68226a8c95f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94957fc65c79b447bafe6612b484095b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a60682298e393d1ff3897ccd458d58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332ad3f239e158b8d189377f2da15ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ad29debdaf95fde69df1d1c5fe284176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5112fc1d58e8f8bbd9c845efc673f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a46c584aaf6d69d024195ac47fcb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a74c04a36e38d8d3da32ed4c0327f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc53c56f74dc45abb176fe2980fb6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826651e3980be23218a08a1e42a7b1d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b69111c2be1bb72b338ec029bb0650182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de2c4e8706dd804be6acd2f2d0174d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a649e0ad9405fb64427a8117d154b4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd692d4986e55303588cc19812e88b4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e7adfc0526735870d9bd2448f3384186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4367b7ce564a6f8a3ccf4b10311ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace88c9e65bb3cce5d67c2059aa294f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6b1688948090a70aa5ed374c03ad9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a2929c5e56b950ac0a26379fce4da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ce99ef9a7897230355ca436579903191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af28870dd78d08fe252fbcdf0838c4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1d2e20bc32141eba683acd2d37b83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21c54d775dec24b54c67bfec5a8d72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5330059fe4b35856afb500bcd8417a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4166c1337e29989c591ba6b33d9233196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cced5b5a894ae0df3dba79b8091f49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dc84be0490a7859a859276730c31d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f97078e3cfb5f2d894624d54eef43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990129bb73980476f91748e92a5d152200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafde151b9dd87c23c3bc0921bb1080201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc77f141a68cba12036b4b3406fbad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22394771d25d6d7a8c925f9814be351203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa510e8da7b4281057de5774f657639204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18808147ea057428c01c8e27fbefd56e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92608ef09bc1120729101ca8c35a979b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a92f5221c008b16b957c5bd618e76a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989ac86d53d8b4a8c5ae8a8c4625303208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f82efed3663ba62ea6884efb9bb71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f817221288c93db5b32f41acc6bd6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf6338737342d18b2bd4b21ea69528211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e394b781ba5e22b76300e135f0ceef6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a1869953c97b4415de5b8457b48fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6123827618186e4e592dbed67c7913214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7309672ea62574f43100902c0c2ef6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e88ce85c774efb6c400693de38afd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c36bade31e8a42e2270e6cab39af0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3e2443d4ee9fc38954efabb929b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db524119b8e5401e94feab7bac9aac8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbd8de3317885e4b682494f2a7e154220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c0bcb45e2a74cc60b7427064ce7ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059cc180c7bf0521ad259f56d23fd61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e3a58a52607ca46feab1ba295dd2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17243165b6c2d5b1a38a6cda3a69430224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccd5b840de1681a60320f9069ac5af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6cfa87b052db9643de964218e27cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5045100c227189841b116e1dba7d345227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55168302ba9aa01b58cbe393262fcf4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43240affaafb2468ab4d9502f41cb0d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af2a13119b379794db13d00e67a6dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32a5a1a59fc2119eab270f83a81273231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd45b0d80c79582587ef531f9514ea2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f63b35935870187d2a0de030f2a18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467979185d976465729745060dbef097234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1997eb96a6a5c788e09211370838c49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dafc9dabb050c9d6c5574530ab9f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed1076af7992b7f8e9f19d2a3fd4c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b22d7c414055c8683ce54e4d83dcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fe09b881511eb7f457d462b05d2d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a273a9991447e0c8aa93b3b054e6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d85dca85057fc9774088697110886241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f611a4cf250742045bd53a6b6b050b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fe3efd2a4c5242a46d833aca3eb20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddfac66cee4c48e1312d415558543a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e1dccc85d81140898133c6fbca82e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7150346a29157943f30f7f5cf57412246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fe5eecb309a1e3c3594dac4e531cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bee35cc1affe8a4109a4d82bb2b0cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e06a8a83b7d709de327d056809345d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1745114c908e99f5a82c9719401d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3193191bdf9bf7957d70d67cf298f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62004d726f5443fbc34799d7e9841105252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e35644443f9033b95b2e18237b0d89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28404eb9aa418f1b60eb4a298b822a8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962d1f24923f0abbdfe80897615dce3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3727ec18af27aa728074f7be082af0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f42384942231654900f46a43aabc0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be240678378e2f87fd5c740432a72cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2175b9b828e77533acedbc5e2746a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fce724c687a09b9d73f864783194cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e6ba025f54868912f2b85ac1c7aba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3d71833299297be74c6e4fea03440262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0526d897535d3d476431c6ac88b9d0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60c81929eb45d1c0387b6490d8f98e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fcdc23f33691f1032268f45d1b30e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce50f40af29609e199c9b4d84e6328266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074f65efea275ca9012d296a37ebd9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083e7d0482a3c6ed131d594fcedb7e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66624483778d0cd8d8230aedba9c8186269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6b4d684e46f58060bac9de937292b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06de5dcda9fac41f5f6929c34a65f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859fa5ad1a9261253f1558e0c54dcae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3d010e2f94ffea1864bd980fbc5a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2029368a98f07cc179300b8f58332274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebb5e80ad4e64d08f35563ea336f46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f4614119c298098edc70d2691e742276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b756de7e02a03488e8b0d5e8d6c7284277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3116fd6fb1b7a158cd67955767b909278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887626b41c0f8ab6071aa4deb07502b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dbd362f2370da782ff23975c6d6f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b14837b7e33a987231c089a17b4e1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744759686f35e833745b9bf1f021609b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252f34745b7b8f3259e03b52ff60112283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72526c3149777a283fe97578cb098a93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11255d6a82edd71ac43d25d5eb8ddf9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa55819008f0710bf77016964b5761286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0058a31903efde3a097ee81e7567602287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305657ecf9bd861408a6ef1064744ade288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a06be0389ee5a24f3184623b777def289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2da8e19dea86430f60cdaa443240e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0bf061c9f225d2f1bf5a273b14e61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bc46ccb89e20525715368984b62c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b21525062e5f25c1c1082ecfe7a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151912c0e9c6b12d1236ae87343562dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32f2586271a668733e120b37d32cd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a07fc9899773469d9b1e8687a870ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff7056ca28b9369d6301ac021f0681297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3c4a529d24e5986a4193ef870f477298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5314fa937b53ac9c873e9819b6dc6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b747dd2b976bce9878eff34e2ded90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f248b43fabd9dc561150892cda2fbd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c4a945295d6419fabdbd6bc83d103302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b35d0c4eada1d6df2f428d2532e6f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125383a17193c88ff84bf9294774ffa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4b2e07d58bfcc3444aefdc91d362c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3557671e754dfbd1f1de273b03fe2e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca477c99cb44be7ad99b1188103b210307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2e7d6f6b347468f5ce7d305f70ffb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d530862e1e617d29a501cf22dc74441309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e770741583ffeb22aae945843c557310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4256a572ac5db4d04c9c5bb1116173311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ea098ba67b8b936e1fdaa2c4bf714312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333e3a30f93d4955b60a4dad416d24a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7c755d8fa14e8ccffc7f55717aa56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddd889b53c4c9ae424f363254abc95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5177a9a707e5782c8fb5830ffd032a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d744638ce3781f5d5dff4b58a9dc5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b07d9836eb9e97cc52213b8e7eed72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d083443b5b01ae6f9a1711a1bddcf1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268046a2492426d7415d6fcf0adb666320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9e984216a3e12adb69f3b0426a1c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d50d11b29c60c76bf43efbd74239b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417b70a4b2cf88b826eef80060b5c40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e627a41b650283d295517a5ed0f325324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e129e1922c53d66774ad16ee187cea4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f7535f12c26b7014794072f4efb8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259da4995ceaef7b8fed995fb3abf1ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1466761ecee71a1ef27876011158536328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4d47cb3664b526af656221d00da21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9be501f6fc02593b961e3f23cb1af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c114b519e3a8b97f6e360e5b4b856331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73005327a3f1144e9810f53f7a6f5d94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b7c58b76da5a716b047b3fc96120d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d891fdd40dfdd22538581c9ae2b95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cecb3bf2e302c7c59900c04d586ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e447a27e4d48106cece8df9361f55c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750b77e90f343395619ba41d1e891ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f0c150ca2e8aee7b33c12b1e6bf8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd77d9f303fa7ddab9bc9006412adc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555524fbdc9e6955591b9fb476aa1aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916be54da2f52ea4252b1e24ca95232e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5c95dd52e1289e85138273e73b5b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cfc8615b1c92d8a6e0bff698b9352343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd100d4dba877bed84aa9c139b649b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c9cce6c652fcf2030a7cc8f1c3295345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89fb6da6eea65af1ee984bc17ffc98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe7b990fe81c17c0880a386e10d242347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2d3a36692722f5d2a72f3d1749773348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7944c5744d5cc9673ffa7cb1a8aafee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8b37789d6c9495279ca982bd212d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe21dd883236c88b6dcc9a26d72d42a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e65f0a9c473c0b7ca0bddcd1bc4e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef9a6ba967a351f0197beed1b5ffdb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40ffcde8a6776f334945d00a58a6d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0fac8fad8f622ca73da88fbc21c3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998abfcd273def224c2c07add6d753ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c067e34dd181831a2d84744ac787c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bf43b896527032a2b4b65ddf0626d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0c67faefdab9243589fb3aa49e2bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf27424f0f8b4b633348d1078bb65ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e189793b71aeaab5627d929301b25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0712d79db22d1880b1704e75c62b32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7cd85d651bd5cd4c5891fc2ce3ba3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bc10e45d2cafd7b9b32b8f59635ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c49a4a7b18ae65b13f47aa84dccac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72ce99e0f4b17b4d0b2674b572e73e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736e2237f6ae19677e18a054b77a838367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a92fa4d6b8d0d0eb704e9cd6da87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf1e4d001c58491502ef8706cc5d46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1f1d2885a5b6f285237521e21af9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6102a15c8b450178fa51006f9853fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029118e90f9541c0df31d8b28f8b775f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7b9261e3affa86fa591e78be63ce3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851d6ad3990c4de30a336bc7b86cde8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b41f63c00efe8e713e8b9560843498375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ddc3a5c33d4c4f16d4e15a5b6ef9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285696d185966ccc99b01331c69debe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7674fae5894a2e5c43c622b21b06a01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36be04689647cfeec08d5118b24d59d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6472e3f4cb681fc71deada4eff4479380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c099a1bac196062516ce1ee13bfb426381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141f7fec275a1ffd3ef782f328d6757382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f9480298c972e1ff9abbcf6dd80c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37e4d7bf6ede4dbdefa96bb923808a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dff25b6a2e86f9df372083fa6e9c13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127699a82bee1b59cda34af312ee8c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600781045c387a812c9f44f8f062b7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4b6a7468f402ac7463e4d6f21d168388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae535477ec084c18c5b624d93550b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4f79fe19e0593a1cc9ae2ebee3d1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c0842902b91e97db7dc97374cac38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993685fb035373b32a82fb0fe3623837392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350d29414bb03feb8079dba7183cdd0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2e07df0491348c09eb78be749aa0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed2428cd26177825c2d01c83b3627a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7122c843cf3e08814e8cb272d84a7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8237c12c2013dc8ccdba5994e56814c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0eaf437cd1307f4ac49eb7066d50b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee902989023304e5c278bd4b7f07e75c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90b6435be1720b58c88936e9ba27a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a21ee2eb44ae24d4638d088008114401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131e8688ab613beeb6efecc286cbbde402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e3066329695ac02cc147d0c60d7fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fee0fd1e8b97b98edb04ef3a5ffcc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff53d0c7158a6334f0b13458bc2954b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06163b79a5bad49d0f3a053be049231e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442cd0c22a5761fe85b3d66ebf647d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cb5b7517cd46bb1f31c88fe6cfa30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401543bd9b1c73f8324d67d6b94dfa58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c856147853f59730938cc04e10a2136410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39301c8f52d0e27ebdd306fd7625e0df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc4c14c673e4af6456cc3cc4028549412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b8668f751cfe56f4a1c4aaf376b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bbf098f09f5d607d17c9fdf7577e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b0c797b36fe7a6264b6533080b7dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711bc2000c8761f38208e7696c9f33a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83eb95f42734a3649404d451da5e2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0948c1cf5eff00333702de8da63e367418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee48a83b77f247800919adb303ff83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2591bca2c0338b9791994cbb9f7c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8b0178f2bb8859697ed18017e272f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999206c3d8b39f161b3da029fdc34ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e87321ee0fd23fc950e5c2f9779db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48f51348ebca31f237358490dbbd93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21be4b754bcf53b3b09f2b43730f20425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d5e718eaf0dedd0f9778232087190426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae11d0400ee1028881c139f4db2a7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc439281e77913a355efa8950fb63f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdbb1f930609cee2257b2c64062bf5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e151926a90f1fdeb9fa96d38593833d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3babb042fb5fc142207f0a89c06d18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a984749267e1fbd070c119e6a171e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a94a78216b51ba3ec1e1bbca6ff15a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7503d286c9f41c7abb9602c0ffdfbc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857d6d7ad6469d301cddede58dfd992435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f601b01843a04f0f4449d21710a9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2f4abd4df8aa0fe3f08fda6445eec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269c6037f366929f78b6517ff043172438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0b74a7f94c299a55f60fc110f5bc9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00787e6d0b59da4bfe93119e375ac2c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa4c6aee397b5a9088a46e639c9dda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64105398d3bf480ea21dc35c029f2962442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e5527c28c2727aed7a199c8740d00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490ea5844ba02f821cce33c88429089444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e10a0d2440ad0ef971c58ee44b843b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8badd4d6a4cff7b23ff2817a39fb46b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aed7b09568f0c8fd60681655d02a0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8198e9b7982316f20bbf3796671dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c22cc792e40cd0f91db84cdec6453449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af784023d0be50af0af062936ec43370450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f46a05473c1dde3ade5b45835e15d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83fb75c3ec25a94febecae12033476452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adfd8fe417e705184fa6deaa8909bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdb7079c2e2ea290ccbefa39aa3503454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fff9b5bf3fa71d94e39f02780bdb0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0cc731a01fbec37c5c7b035e6955a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434ad399f62f5646e7a0c19cafbc0cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe728367a67e1ec0878e7ccb00552a54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba3a7afa0c7fb38921b82ffca7959e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c6b0f9b95c89673127accbc8c86fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8ea72fa009e16d4e480973063e7fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384706a7b02682d252efba85e3ec001462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e5669be033cd1b20545b6bc4f229f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223374bc408c626b0ac4bfcd6f4f643464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a524abc38fd6317d2f9b0f5e5dd5b4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a0730af8e4fd6774695de4358d99a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c644bfeb7cfe0d312676f38758f659467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e2d364809ad17e4b5145c80cd67ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91d2a4473470571cf824ce93f0b98c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec99d874da78785b29e1d88c19269a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb858f6eb0ef7eb31984617dc203da8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920091878bb15a0e6769a9f905711a1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219c3bace5bdfe2820267281ff838e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da861ff932b94c22b61f963de22adc9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd678dacd097ec0f1d56d85202697d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdc013fb9b7c70b195c155c427a74b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f815c71edee8d3740f4cbb412bccc47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830d9788eb0ef01498c9e3714c2047c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd1086aee364a013e82eb547ccd4a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf41c39e7831ce3f1385d9e8dbc17fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbcbad30732423be6bed8c3d3ff51d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f10400d3b7be32a644c4c72aafc58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1adecd8efc49eeb3572db7004748b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992b2254e38ab6105eadfc568078d81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b952765e5cb8de84053b469aab6b352485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19345ca25e6d10c52914c7f84d61c9e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bcebdbc1a45587d8ca62515bf319e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8767513e6717a0595512330be458ddd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b885a8672e9f7665d93eee4013d81a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302694527d9dd1e7dc49d6ccc5221d01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66724eab891a0a6f1b3b071b734f1202491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5a9ceed2882bd339a5e33572f4b5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad780b396ba84ce3055af62a64a5061a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fc1967eef4a79d001bc8dce6e0253494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6d38ab0a087b8571391853ee4bb9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51340c59ccb06cd5fc530184e5129c11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c490be7507fb5de6b4424a33942dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8fe8c327acfdee1c2d137f503e6e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b04860a068d512d164b5814d3a4f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9bd17d7011d2dc969c4d1a4767b1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ed09869d43a7cb6165c42850f3a29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dac805ee05cb630c8b06e3e5bc5a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403634abd2c9b4fea2cb81e34bac3d64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fd0a9105610bb88eada2c58a5895d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558d4700045afe47e901bc98a20eadf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07bc4dd32def8cd1232c56a79ec257506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5e7d46b753b872cdffd6b363b71f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647a686bdd05954ef5bccbb504d2909508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bd3b9dbcf70a0ab02e826c03ada71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fbbb5100c26730433394d7c2ef8d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71975a77bff41413129191e1fc7a78cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f88ab34c04762a2bf3633e7ad4872512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbb4096d5741820aefa5001db5f2aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04513cda5e750a43c948bfa34fdc7715514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712fa22704e03bd7e08f42b39c42b7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518dba26a7bdfc64cfdf81a09b91fc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be07193d014ff96734d4c02c719049a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719978c23fa731abb78ded57fba61e02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c0ad5535793dc0c75cd3feb9748c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cc83897db110f3d5285d1f39a1716520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34809099dc9351f63fe92193af91db23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e52ed5d42d43f2f257cf0499553c37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccd21ad3c7504bb8fab689656ff9db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f885291b1596497d0c74f6335deba8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60b2136e5a0064ede8bd393966d0de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3762d6aaa0681c350968c7383168f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93165fa0c7393f09956a6fed109360c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c71503f7ff1f0e175876297c8ae19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879993aa3478fcf5ca9ab8094e9c9a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282a9dbade66a4f7f02a8616af3e04b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9458957b4b98ef6587a6a1e56da219531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6257861b7f5be18ac2b64aece8b565532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775cc5569b90f59866b06bbef6611f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6357c0d17911f7866305f9072f55a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aff79bfd5a23d8104a4c0cc551de9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f01cb7de45e99671b595daa6c5d62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ea79c704d8fe7e3ec08c5fbb520e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb534ea3511e8ea82e249311323fb54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036138270b1cd071de371ad9af68665b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34421dc3dcc6f2c123e6aa6058c3d918540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b7de697aff8f6b1d472890192c92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839d7eb7e14f7838128a17bb889dae4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41251dcde2daaaa86165a85a3a6eeeb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce99da115808f5491c0f1f56a12062544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f710df4f2a83b48c23982099226ab0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa8b99b76d08fc8283e0df71216e32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c73df18e79316dd8597cf1bab2fc52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a41e9a20b8af40436990adb88b3b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc755f68ea9b892e490d29e55a007e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec5a1daee0c546b37b57242e829482550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb72f00c519a19ea1278dc1e94b2999551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc846948085cf881a80b9cd36966459b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc49342e9dc63ab53aa3ba88622d0fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894430b7777a8f43a7ab7b750828d75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c87f19938a3068ff68652a24a3eaa9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb46c8f5036d765748f01c3f280952f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad7023ccef211b022bb5895adb6b71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc3c648013f832d857a6f395a90ada558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb598b1ea558c6d30a70303bc9597f1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abb107ac9f7a9fbea9c4a19b31f4a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aba2063d1e7964f3f31d893a7ea09d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2807bd8bda5cf3d1fa34f5791e10e51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7666ffff3779832ff0dbc923fd043563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7828b6212e6a41edec8fcf24fbd3ee5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2b103a28e3471c57a1b093db2c969565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25db7e46cd478adfcdb18c5b703cb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313b8f7e62f609996d18f5bcdcd9bc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06858caac15e313c1603b2a832d1b51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2507bf25f875b950de36c40e94e736569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac24e1c66f04cd9784b9946c2c43020570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8150f1769d3b2e03e3392ca76ea2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0344a5944b0520478ee187a24bf8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3d60f3e21d619ca6596cbc2577d72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1a329033b64ee100c42e604bf294b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533eb311cae1cee3645a34b287598e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb69b0ed623303121defe5b31558b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf227d3a2b5c2d631e29c2ec1423af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac658627f2a1ce6000ce888f8eb7f912578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcd7bfe91bf1ad6df6ce103d293cdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51c3fecc814fde766fa7e7eb642a1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c85afe43ef8caf72b7947aa7c8f1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380aadf5fd87cb14d9773ff18d83584582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e76e704745040511466d11f0f2280d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca9e4188ee2e22eafc3bd5a6352eb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0e62dc378f6cd1ba95b783cf75abb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9e75148723b7acf5994c79d10bc00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c4272479bd1ac7b7604768bf49fda587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0ae25bcfa87f8aa3fee51a58c10f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09e382488f88a63c6a4890b7d816cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d3385ff4c776a019fa602e90ec176590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b781cf15abcff779431ef5e771cd9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1d30cf4f9a74d36e403fa38c7245a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b48fab28c43f8599baadef2a4e15e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f8460c597fa51121d571fe86f5aa9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b641983e14cf7881862d25650c09f9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cfa4ca669f38b1987184202cb0876596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a995d063f6870709b04a67755dd2866597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e5d14aaaaa156d64cbb7b5633232f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b805ac7ea69ed311978c7580f2f672c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2ed9711c519a27a60084e2f434d55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa8dd174c3a31cb35579af122cce8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da58c7a3b19e563b4105154ac72008f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a16837d0cd7d3fb7120bde6b892883603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461055f8ef275e1d515fe942bb913a9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af70b12ca676ae841c1fe6d8dbe957c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405460438b2109822081e767fa13055606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b8787f14f67a6eb405933c8d3324e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66f408879e5073e3897c920d7d955e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d228c1b2813aa0846c28c43b0f2538609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2e07973bab1695b998bf56c1da800610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f61cda37932f202ceb681426feb11b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873bb3f538cd918c4cbe05d6b8b20e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eb9b6be53a27de27a8e35121d0607613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f73505352e792380a96dfc57796977614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d35e6914bd449844aac29ea59fbaf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8607056a7c402e18d400779d773f93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a7eb4aa1d4c6ecc68482b952a1852617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c17faef27833bbc8849335d354d24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313c171ea3cb34b6faa80e39a7e8eba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285e0dca758a2284a756872aa64b4e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07403886aaed7feff5c9fa700577a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef746ddd81640a47d07ddc2b14483d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ae976185aab71834cfef4ce57f9c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1c386a73d2b5ad8d8900a9c6f64fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a956019072a16bfc2c9a19438970ff8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff977a2dfb9bd15dfae60c37d697fe3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83139c94030aa0ceb8d77bda04e7842627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590496d78ac4fc722bd15c40cd99c62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feb4d807d2f835d55311507b2dcba6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d9825c506b6de1a6af0d600e306c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e683633d835e52069ec45dcf45782631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbd57e75f01711226eefd09d9c21c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83cc77b647b14be741fcff1db602a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6713a05e4685799489f75c079d397f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be139dd09ae039ec84e339e146ccf58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c4f89c459138722374a5ab9b7d474636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92091095b8dc06e6d39c1a25b0fd697637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb3e6708e6903151a078aa94bf8f8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a92ecdc79b2eb05cf0e928b58f7d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a25f10656cbaa1a926f596a1ee4ae8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1478871c38d51e71a4e1fa79502f230641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9c48f2571515f625ad0e628a8d73c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367dee896f01c0fd234a120586f4e16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78861af7bbe739e8f70b69b20c8e6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9602b5f396b82f70f3def4a938b2c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6307344f6124e882fef1e2bd49a1ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29ef3468cba406d917b9e5b3276eb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a01479f7d1126f1b5a6350e36d1507648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851a81a7f9f4181c7ab95b98bfc5991649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e1f4f12e73e073b80ab093e738302650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca0f1cfc62d8413d10085b303f4b44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefa5d8e4f19507ada0efb56c21153c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d45331d9ed4cb635544d4499034d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fb68b43e51925f82056f697e29bce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c82c82a52945b785e2bfe5c6ad8f09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2a6a6597b5949ba7e5ec465a1ad2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3db36d48cb827530ecfc394ea311f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d243814ae7dc7855a0abdfda8bfc244658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeea50d274282315289d0fd1e6e3a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc49a7340c6ccceddf4c11c17fa3b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e52c6b9f4a3abb4afc2a65d1f5ce1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4568f74bf574dd89a8becc5f1c671d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc932e308a37de170aee3d61cc62d56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf74fd1b057531fc2fae89d3335a56a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a34d8fb2b7698deed3d6d0cb24d3f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3290853227dc1b9550d59b7f2b90ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd4b984ee8984e550c4d022d4a544b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901076fbeefcdef4e882ef7698ce496668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24003577cc5a8132a02ff8fd576f84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f444dfc52cadbd8df13b72d90afefa8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e6abbfb5ea148258a8a06f41094a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8c76db233c6c288760ef032bfb3b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296846b49dc8e77697da8fe00da757d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd64badd1562dca978e591661a70f87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53f30efa8b8818b42d787de85bc58e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd499074ae8024225dcd86d81f0283676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068baee70fb9f7faccb87a3c5da9c4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973daac344fe340ee4600d72c2da3a8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688344bb4b8d9bce6ca1d8915cf37b72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d17bc65bfae4b6f5849c90185e12bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe545c88ee885d259b324148955cd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7ad99e14d095d6b41f2197b8db5a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f573c1d79db5d56b56721c22dd2a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69207aee9ceb57b710e51acc70e53e89684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b3c1513713df46ab451a8c6542cb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdb6bb6f16d0e7b53e95d66ca62cfd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab386c2e4d2431ff45b18070ed63b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d0fc3832d0fa645c6b7a2a0802483688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ec538a60073ba96451fb123ba1564689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bfead2575f68fa0a24e6851fce3bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605084b17b2cefec1a7446fb446d9de1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f568c7156eeca26486682bfd2124f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589c65a34a758f2352d189410317603693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86115921763f63ba0e8c7943ebffb998694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5772f2659c6a14725a971b0963fb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909e2fe841426570ecf8a1cf3b0ce01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bf51f4b1a2df590456d5901d52353697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47e5c54b0a4730781aa2682c9d114b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3726f3bd5c7bc61db7696745486f27f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984544d1061b7554ea9ae44fcd274fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c73021a6ab7610e8067b5738f7abf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf240a5f7c004b59cb58cc48d4f5a178702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a7bedc914473ccea41c65605113f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d46d626933748615d5f9a1a46f2d3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddcd75cf659e47e4c9d26f574fef33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f9c9f44e06624026168b73a0f8476706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c740a500453c2df9abbe5b154d32437707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4ce486e300c065ab18e33e76768de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c147add90cd454bd06d825fee560372709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76469f6d669b872c981f0408cfb242c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d88f2e4c76b835bbff256a418a103711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e81b39ffb05e50a80a870ea1c0281712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e433316e0e7cb4df039beeb3ddfdb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32073b1b3bf872dd6f17a598dda70720714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566527636439c55c06d8c3fb2ff3a230715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743bd5ed629849ab4e8fa4615b28c78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b749f9ed8c93fea4dffd9aebbf0d5e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cb915f61a8b174efcde8818be0d7c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aacdeefa89cabafab1f3ee67a43a42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30821701957cf6bb9771c5a97b10f8e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd1ec922cc8b7c742ec5adbf939d51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf5ea08449ce0f9d9bbc9728eed25b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fafe247242ae3c43156db69cb0723723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a1f24873191e714c05b7382dda37e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450663b53a07defee61a6574e23a03ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589aef61e5eefad5317aeeec3ad3e26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b218b585439c7802dda38849f30ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e93a25b4683d633faa03f4066e6af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bf158a89c6b9c8d24c74d18fee92c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bcf2a1c6bc86bb414ea4f1998ea44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4106d0077f99e3dee31d8621b023f9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6ec8642b913d6bb48779d4fd57789732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410d2f213e1535e0f693e888f46d220733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afff0b5169a88c26370302ef35852bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718014c625ca041b05ec71802ae83ce3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be02b7870f043320ee8b75bd9f98883736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7f63631c820205be1e24024ce112c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb28af12435a86d24fad3df044b653738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7b756be0d410538eadd37e9be6622739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a6428cb6304ce8109c494c783711c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84999432c74afa7f7986647ec80a3fd4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682d755311a93c4596ec677a6ccbff6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40343a818ab0b763393c5a84779dd585743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012746f09a626b89fafac7e26303b04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf2004b1ac3ecb0e810a39e9fbbd22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e9c2e460654bb054aa2f0afc758c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3fcd0d85d1a66503493a39e888cfa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2938f70a4e89064c605daa85f4a597748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b082b0f7465c9b974403c3de1940749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00651620e619dfc33fc9a103c928179f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04458cbf0947f26265da33d82fc710ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cd3b2ec72e2a287da9e1f9c70e74e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e0d346faaa7219f1e9ca4f080e5d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1fd323202d9b269d62cdbeb5394aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb716cf7073edf4ecfca25c81566dca2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2707b67154c0122f6e6f452b9ac44756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f923900752393c15aa245c97d1606d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357a3642a813dadb2182dab87724d07758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b32f0ba3c8826c7b3a320106095dc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193d670cd4ec876d47281cf9038cd11760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260b7754f004b7ebd44ea94cadfeb2b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5473b6fd6b522cbfca2f693f65b8bf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc29bd340178afd75f17dbe4c14872d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163be890df5195970eb1fed48ba786f9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ce71ecebbf2e294d6f9effad4dbdf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bde9b38bc009e6be91dcdad3fee2d7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede37d9b98b6c67583005ae0857dd8ae767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc828a916036d9a7cfca4af2bd23620c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915340813afc1e1364f41b9bf543bf6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c3aacda3ed388fd8916be3ad4fd83770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a369bab484363902a43c8ca049f205f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c6acc4b1173b556e107a7420061fe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65f8eb1f0a619ff3b1002f8a0900e1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794a1298fcd3768cacfb29d41104761774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b5b3ae31a25dd76c7843f7026139a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f65701b15693424317d9755fc271e7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b787d5c5213e78078ac2dd3298389e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7ab913cd1568ab3c4e0aae8e1fad9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0e630f50af4177acb3f47add21292779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7f6d594e2326401175b65edd3cf13780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9a71d28d885801bf9100f3c15aa7f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c4467c5b2aae9f968a9c5e73a5698782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3629a5162d92d0615361c48aa1fef8f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedf5aa510cfbcaf7fab033264f7801784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124ea1af80dc22922fff9f1f8ef238e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2095ace0532515f9d41668a4883ac48786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206e0e3ab75c5f8881bc785f0f200c1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f95ce63fc64cc382e30bc1f09c0417788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1111f216ae47fc8e934e1c5c8e84d20789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f023fcee0f9ac1e588a10b403d101790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913244a5547df9ae06e6d44b9c1673b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bdf7131542d69ff7b88f2cacf8d73792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab943f25feef09acbb583c7115b1eafb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a9db63a47602e025ccaa6a945954b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ec37caafec840a4d367c7645fd956795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc667ed1a28e29611a193cfccecd2c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bceb2f6e3357713354285cbf4d0476797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc761bc1df5a27a56ee9b0939b30cc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5b612a6f7fbdb25c664e1185e7158799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eea074ae9009d17691e3e07054fd3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291d8cc766485f8dc724ff3228ab1ad801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df6f5fd91c5b0878ec596b4687e585802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ef62d9fc3848e86f3f74d4915ed9b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95accb91d3c1ac8689d085ae67d1b3ff804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eaf085b259bf9f6e088f9e7ac4f60805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8f41a866191ebc7081a18ef34b469806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd83a2eefbc547e330b473b593706c9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9412cf204a3fbac394e4e85872066ff808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddceb82e44291b1efb9fc78e7c1dc9d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9bea1c694758b83ab45a0ddee690f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eda90d7139587e1a4170cc9af2ebf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058cf01d12cd9b37b3a533c3b8d8be9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a23dd2c3ade8c7170cdc742326fa4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69655dd88adb51effc76cad788ad2b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84397d7e74e164fb93a76e14283f0c61815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390574f0bca5ac81fbbc05ecbbe9698816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6a902f33bf9fc495e868039d24ffe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae34744dfe853982bedb7e86e195c9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d7a46f9657cede5055b6b211864d6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b8e8d563b5242c3d995934f81e1e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a56962adc40c22ef8d3d56f729819821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c5952be7b7ec862772582c7f28852822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb63b9b477487d90503d0c20b0de9cb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019019986029aaf0a1655256f8f6ae3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c502401fcdace36234e5d26999b3aa825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e3203998706570b6656c83734cc7c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a34ad239d040c67b00bf08ff42238827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03cbd5e1f605239ab3136f37534929828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc13ac9ad6771cc74af1bbd9559ca1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e13de06d5e9684295dfa3c4492dd81830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0781f766a03d6a3650be8455fa24a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a86eab1c0436ceae3a2087b4adc4dc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d893d764ba7b588acd75f9f50b741833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d1fe82481c30cb0e7d02d5618c18e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae347b1f2058c80e1396039db14017f7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5241d994731fee9e55471e9a182231836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c675fd3325319537d33a2491478b5eb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02382921c3616b23c435f906efa469db838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dbfd2a5bdb4b25e23ea79885a3921839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d009b28fba61bb1dc23bb9182bb311840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf142d434cf19caa41e204effbc93e1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226d45b122f3d9089a02e7d2957f77d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b595b36446443fff28441e827d6575843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbd24c56dcf83a99b6b3eee604cb9d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41b89df29582b6aa286b34c2826425845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81734a20626646dcbfc6d0d025f2cf0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0b8be685458eb93c553583ed2f9aa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659fbd4123798a8677e68dda7fdb2ca848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21a4555d85d5ec70463944f95b79c2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c92d1e6305e984d2f7089b057794f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fb8816b2994d7698c780b4dd358e3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580cb749d99ae3e47f1ce00223b0b15852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779323ad69f616a919bc2c5bd7e13a1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764da61e712853e41a57a85b39129d4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e5d79c17361e579bbe1ce68ed2399855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9decd7517638e51bc482d26586c62856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f347a32b1f11005b743ea32a124f440857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f3ae639fad7aff944ef980abd2dee858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600e9eb2681417fef2e0194c8174bff859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cd3aac53db95ab27eb1c53c3fbb11860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ba6aa68f97e21b0c21097e808ad1a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca895d3daaa64dda371b274112a0ef862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584da454158d20c9e27dbd5ddd66ce59863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5bc284f9ac9dae08290c66a7d4465864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba983c8d79e0a2b6ad909f51bb28b2c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a4d990817b49410d7be70ebbf8c2b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61072a620a3a864f1a40fa58472ae6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517b6977c3306a126be1a01cfac510b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3affc8e2867b7d2d6333a9e186d9e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77acfbcdf56c408aa1bbfd35d15717870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ef167860aab3bbe2d5c785945aa3d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af9a77885370245b4f8a9060b4b36b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3235cb4ab9578492c9e55949c5f450d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365ffd6551785491e8171d9e7d04e8c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c682cf2c9b8183f7a34628e40569ca875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18cf3e2b59d67a74d31d1569e703a7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f063047de762bf6d4ccba70c9d790e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b44248aefdd18bc708d2c64c20e426878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7760e6af8326f7685e5055ebb742479879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f60363c0d0bfdafb6eb6c74063215880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509cb6ffddce07c5a32eb5987f14735881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41008b30ebb17e6dfc322ba3fbd5be882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d96dee18448fbef481d6ddb9b222d3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea5148e74f4a9ba1ff439e1b8b1cdb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32f50a340ef18cf54698d2d203f4c1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba1769a25bf410eb0a5ee652970d95886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce7b5e355f18773980a106c9fd2502887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a79b671a0a7faa337b2ca9bc22d11888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8d3e84ed6a965ceaa3d9a069d928889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e3761de3961184b142c7146700c79890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a6849313c7fca9ca1ba899758de7c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfd55c424d94b607d56c4d5af8e552892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb0fa6df9624c632947662219923f7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075b85f62d029fec1ce4ae3b25043a9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cfe75dfef3a41ebde427683716c13895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553481988c54207a4cf3a6f52be98757896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db0fe41c08d038a9d001b69512e3af897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d361711dec0e707ea02ef0da0f1e92898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b78aa302277f967d3a571e09f93d3d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64916d63e7f347b472fc9ceeafddb6f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e56e555ba88fc4af08026e8d0f10a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfcfef446e5f5ef2c6fa741ac00b2e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3f89235e87732dfc4c9b4e49e5e43903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88da81c04faf3c1a8f43f8b619f1d26904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc9e83833369b0a424e0b4d7c282d8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6874169b70150702eb28e8dfc0887906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4136bdb18e28799199f6c56b70f28f7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14e2f6230f1ad59578f7796ccaf4e5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e2511454e6e5668deb43f9962439d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1930096e18227e346076cfc32de1c8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38746dcd89c98d4805c33a7afa959b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f85fe32c233691989da7d55b4de0f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149714888c001552f4f6e52a4cdb6d23913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8482fba1bb7ae90c8474c875d1ce40f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc108e6138772c376ac9dd75d7d75043915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bb11a9238a60c0e68529006a435f7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38233d396f1fab408605ba2d6b045d5c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f21c621daaf717609ca7b2bcc39953918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338369d2fc9b278364ca68c09bd2f28919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d9725abae56832dfb6c8e24bdee67920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1675d752059b213984bb071cc34702921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c65e82351bad9832faefc3921f9039922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825a9c93ee3b8913a636ed6929c6ae8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c73f3dba658c8619c94dc202b1abd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c264aa22a2dfea803538f1fb930ca925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575d656eaed7c8d34ef87b5f32234c8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e83665e9155ce46e4b0fbbeca938dc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705af51950be8019343e00b8a391450928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d718bfa1ef7b9cdbd5742428edc9b40929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd17d3a6ba427d6f66fb713fdc3fb1f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27077e5467d3f7353fbbb5e43c4ab3db931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187efa55d5fa556179ee257d25f5415932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf147854f8e99c362cf3b52f40eacf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1ecf8a55d4c4666fca27130264ac8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a96035f81164a6b4deb022ff84ed8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10496b35e79a24da041456394f1d8000936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488676b3dc03d46f65089ba603de75b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0442c7f453625882fc9d08dd7afa2cc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c954c42c73e01fda34ad65f396df3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb87c5f03b8b278773c0b4ef860a337940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee66e16d18b85ac0b460607848e310941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0412c46655cb18e78a73f2c42508233942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0f39af5fa59040aca867d79d18d4f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71c8fe28afe9fc00b9611c27959a28944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6e1f5ea906f890224774e4e0efd45945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c51fe89400411962ba3ff2302ce3d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e702de81b455779277f1348d198c5d4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55f31d99f3bfa00101057c8254fe4b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8676865ad73e7706f459de3b26f082949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18facd7bc1356922ad707bcf403bd5bc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e884441d63d8221bd7d0071d0d0c7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db0ebc72b26e5633ba1a4748e1f166952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf6e0a202a3ccbe351e10474e91399953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f573fb5040817e1ea7a4abbbe486a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b77ec2fdeb14a60e7a712637e0e70955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68406c49b7dff355c7966b91021fdb22956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4153e6fcf928178f25d2906c8ccc05957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd03e75c4d79b8b06657e00921426f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a51772963c09903401c3d6d92d707959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bf48e5ccaf4d1164cf7196f7557d9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d8e1fd49c6859f7cd59a22c7dff38961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aab11d1f77df949eff3e07e76768b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb6b31a707b9709ffbe5d2270930dc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3a2346eaa32024bd2cecf0038e318964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468ccfa1dd1d7c4e89a50576f0623d7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10149f0f4ec3b6ad1754b96dd3392771966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42bcab930cf0c338216585c0946e05967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb8176d67f45ff377f37b3f986c32968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924fcfba6e53c3b2640d22d481a0431969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e601f59160822528b70197506007d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f840c2b7a7dffe5c95fbc340e2360971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28076b8561baac79622da1243572c7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0ceba50ff2f041f74b254c86fe3e0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78417a135c616dc051c76d9a77bed0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1a8cdfdfbf10f3011dd87524089a2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f3d6cf98edc152dce0bc8eccf9963976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d6be634f368726d6468ebe4631d4f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04dd783244a13e7148aea23f803958978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b772108a252c7ed966fddb29c77dc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4e392805cf11ae573d272489ab109980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbcbea52dda1b14e16bd80dfe2c29d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ee7b44c4666359dd890cb1905d43e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71453488ce50ecfbcb979e825f7ce348983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9d306c890a3186ef28426ccf67c69984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a6087a8be15d136faa7b09da63c98985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05120041b057a3025aff7cd29a2866a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b48f2d6773f119317dc178141934a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258be80877c7eede1f87c06c96808245988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273b7f62ea073760f101b978b5b2eeb989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec884f1acdc14041154f250a38372494990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9eca05758d0228313c2020940ad274991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387effeecd3575f443958233d70a5ff992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9893512bb5537d3f1f8b4ec5b34aaee993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc235d129fbdbf02765d918e5d54afc994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bdf5f10591525b338294e609d66c0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb240775c66304254e860a0246684df996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24719a9a3dc51830de06d8a429838b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>