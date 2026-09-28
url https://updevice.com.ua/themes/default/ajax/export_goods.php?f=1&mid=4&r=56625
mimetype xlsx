--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d3c6d02b008ce42089b93ae03cc881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd3531526399b9827d6a75e7100cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087e13aaeb9db2f88694a5cc574803f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433c4bbedad52a7e64dad54ef033ba54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99040a4f2584b6165fb6fc9fecee045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615af1e9540e6d69449b412972ecd6f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1800effa3e47642effb3b53056fb76c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99814df1b330513ed409d9fa5e0ac1608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b95e543c461763c89c7805b6ef3d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eb609939772480a768fb08d1b400810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4313cf8041267f9e200b2adbc36f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527705227df88dec3d9ea4fe554684a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdc98315f8b36f8c4afad7c5e5fa5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec92cf31961a8242c2629a232abc9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8a39ad9f9c439d7284fa15d78681f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625789f84f38d690089ed1e6850053c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b7ee1428e131d0bd90dee706f27b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a388ee0b13bcdc6d5ee1a8c022184418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9218f4891622409f12a771f083e76819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94f2892a0bb0ea1544e788c4de656220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51513aa6707b8258614430d51fe2eee521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c2144412202037ea6bfa2476e41f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadd9238a80644e4b478acc9b048e9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acebb019f40750b5a660e40343c45d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedb534fc7de13e22af7d1582d4525325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b182a71d7b793eeecbfbf3ef7dac8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4343b4f14039586dff10e4784b5ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f8d7f1b9e571ddadb6d0f916b991528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2790b3d604f4650ea11fe684d3e6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70baf0a64d0b755a681c222651ddb7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd58e300a693b920dd6a446bad89eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb113bf1e8ce1b7e3f9af08e10ed6f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd4a336c14cbebf194765e1725f2d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24763757f9794bf33158c33d065528e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34d9c0bbe5dfb5db066b5547ab1aef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e3e11d8d896f7fecd6f68989c73f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80218747d6c69c9a101ce8951896ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93a9707d79f2fe47a3082b2b1b2daf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b34e7f1ec3c27c9b09ef9e91a8735c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b861067f2adac7685de8660389c4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d91c1d99503e03221f9a89dcec6ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aa13bf72e9747b11d3eb254a2f98542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197a19ce78937dd50e824d21c590c6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6208c5fe07a6e8266daf1d0394abb3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117c6cf12a49fe653ac8fb7a4e988fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf50ac297b389161800480da918c70d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72f819c3a6ee367626b076e7c9c02b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fec24c983a2b66a79c7747d0956de148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a913bda8cabf68ae502b78babe2b0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff509e1d8c43c064fdf624d4791ecf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e98d67a3ded9f787085205ca92849551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e72dd077a40f1c24e58753b1a8f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52851517f1af16ce5c3d40b5c175610053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c6ee12671e920aac816099ece2f4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f48d0a4153d1f68293af2eaa2ee50055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07570cb9e5683fee16574ba754bf5ef956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad279d671dcc55de0c2edcbf4db4db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d39c5d39ff1e659c7b1780264e3d3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033472c8f1e1fa0c45a15bb560d8e2a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b6a5cb7daea10924ce5aeb38666ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2487f73c284492e940642b1ec809e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304f7becc5037c24a332aed0fbd8fe662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a0e6fc098d56ee3cfdd1952ccf69e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0778de3ba4b12abe45a5efd33a48b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9858beab8d9961e061ef7283cf556b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8e95f332f5603f2430f2fe6be40d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61895399595bbfd19031a768c191062c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40657b402c9f8e51f664d8391d7eb9e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c0d827192e45622c48b87c1d3570469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60129c6618b6a69b552e30a5f11c0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486836db0b6ec9e88f157acf744b75a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab703b5ee6a8bd98635ad9b7c703fc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b992a94b7aac7351fa5a4fd8950075373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e78815bf1085f2a37b4feffa3b9e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc817feb8d3239d0208fdeadc7652775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a785adc8c2e9374133028abaef7206d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb90b4c8817333fd7be81f74682ab277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a3f9a57bf76a5a71169cf88c8ede278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30e54d188664b1ed9a228fb8e64d9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdad52acbd3c33c4c640ddd9a72da980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e15478dfccb5ea0bbe5aaf5c57b07f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e1f490e5e8f6662479ee97d5b742582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431532435ddfecd2102a514be1588e1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718ca1566a3d919f56d3af56a83ab1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcabcf9fca99e6aa4b38740ec053b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83efd2a684a13fcca05b68407c21fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b689f5d56f9138900f8f7115d3f5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb068e7eb53cd4422769d4c0c8b31f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c48fb0f217b024125af914b2d7b2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073477feae7fc60fc00864290e5d87190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeccee87135d834de9cd0b51a59e4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466bc5c2e096a4a58b6e2026de1c68f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cf58b8a4322c5cf83c28ea29f655d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62825602a58ca676f616a6dffe715194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89ff284325195446125be28b59561d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa175d35102e8b407b62703ae82551e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e700b1c928e2dd1b8d69000a237822997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1a909be8a0bff464d0bf4bd755b9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517db8155f8a21c60b43e23367406d6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35419b428da068307256d6641c4c63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa76a071fff05aa5b3c04ccb5ce185101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a8832a598c1be863b3357c0eed65e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214661266b15831b4daca4220ab10fe2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc338e70cdeda6218a7b6f72cefac42f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24333ea2f55a499b1f572e07f1c424105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfb5de1286969d7ac37c249b8166e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6ffd0ea3a2ef47703871551abebeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7da74f6e74313133705dc0c1faebf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96de32cea3342f3fe0df73bec82cfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d1f5e3bf1ffd25140951d500210c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ddbbd8c7f2aa02b2b7af25501e138111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e7ad5fa7f99dddaabded9dbe38ab1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d573b73f45dae803ff89521bb00cc81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111b5dd1f940c44a424b7b9b235edee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe12fad3f61a06abb02e01bcad4f89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ef6b350dd0e131c620f3dd0aada49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842610ff7c86f9ed8b6b3c6ffd96e64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d4ca8a08e165f60504670a0a53f54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5e41c81abda6a0797e67b0ba46501119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d829046c236663f89f687c5a10c2a8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28ba68a3fd507af632136a6c83dfba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f347a7642ffabd8f8da52ab152d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e739dc50f7947813d86c876a1a644123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105b1386674879c1495aefb3560e0c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81f9dbf0e6dd1deb0e2f100439de73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969aec9328808f610de4c681bec958c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60798ff5197069e00fb82cffffc239127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e6c53bed74ef67b0b3ee7da7e5395128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcc47d40dfd6e60ddce92b3ba1f230129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cac368d39b6ee6bb908effd81c928130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ddcb078de581a5780cf88d53279e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ac9ff55b49d90f19323c1d6d38c3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc094f6a8b95b152b95cefd66157889133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00502dceb4f6db66ce9f1c055537c9e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfdd9178d0487b3b922af56490c894135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f00a4e233e821fde9421b2b7e82fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114d7b6802763b5a90491d3509b6fd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0a51c0dae320ed8fd34e73c52e73e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11797734070ae9601ab08bc44e2b95ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdc5462908d9282fedba8b98f998ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef825aa3860ca7a9d7db6074d80ed97f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c67ea8d0dcc9d4ed15ada68b07dc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b31761bb767009109741bf82e2b9ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbe8aa66dfaebde451e715b5ea9904144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0286e38f01eae4ce103b74b05df8a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf9e2799f36c6db8a37078c110ebe7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5c445ce8744edacb80011c3e3ad7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cfef2a44387d79eb9192d7be2113b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035781ab470eacfb1624436a763f9c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05675a7e21dae9c5023022a88d3a57ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64871dd562472c5426e3438d982884151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9beb964c95f58423413603b258297a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8170c2201868766852623a5ecd7014b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b8c9922c58f423ed813eebee5623e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150b5aee4e908e9bfd1f0939865d0c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7f62eb9d0821049ad7f5efbd430fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a2f983e6da92b857299469b6f1301157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65086e6f019658ad8ae424ccfcbec698158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbca07ad21fc19f318e1a94e9669ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4416e413b314367283c9fa0cf58acb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c96e7061cb3d7cb2c5094aced9608161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8bf05a5a359055605099fff44ac13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24d85561f36cd3cd4882af9f0e9436163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13188b12a052f03e5b75dc399f83f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c84e4189e60d2df4f6d26d01d66e83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e6bc00553146d5808fe01e78c4015166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04bc121212ad8ee2ebf06abe5ea60e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e138eacc97c6fb0035cff0f19a5717168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192f8cf20009038ddb5961df1487f82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b801bb6c5c6890ea45fba462da6d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131a5d836b1db83a58dabf095e00faf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6e31aed5dfa43f1bf0056acc701d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f9eaf68d5941df42e9ff937d72218173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323375b252077bac2db280d04c0aaa2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae27785d3ed522fb8893e3f0f9e449175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa662ea051a3226c9a3bed42a34dec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ba15bee6e20c5250270dafcfe754b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed51ede69f6824e82be1ebfb8943c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e3bc2bda1d8d02815fc92eb04e50e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c700c7ad081b3df0dcacfdcd07bf733180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be0b893c5a856a0efa422f8acaf6fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aa7d97d91029bcf033ae88da295c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8223d8e314f2c13a2ee32d5bb2ff90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514b875ac87b6f99e17295e56764d90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c708005dda31e98228eb12b812d313185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad64161d25cdd8cf874774752a3d63e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630afe1c276b5589ea499568cd780fb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21791a713046638b2f148ebae592d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56375cd78cae9a507795a0f9ecb86d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627056b681ed15f54a1448cfa3194ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b286b785cb1bd131aa7f48a0a27cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef5f1705fffecb2f9beb1245b81073192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad30266279d526140fb88f9cdbd3d10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c1beec1e30daf291473947adfb393194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b96f6acd7aa6058ec6f23f7a3f17a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6daed98798839ec8f51d083a68130196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc0240c8023be135ef7bac93031f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514824d931abe29b222b04acfa8a72a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63d70d712b0605b9b279cb570a4c7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5ea240124c487bbf972fd060c1312200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1a1d3337d5bd08baa5b2100355102201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e52dca5fb4dee0e72571042fae52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5277f70daf772badb073dbda5ace8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81027b4812433fca5c72dc2f706063204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcad7860eb659c45fe44a01a0430b44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab82021c08eb5ef0fea245b8850a835206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51f0e490e7894dc899ee04b1b353bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428075bd4d15b1e58e37660f544a7596208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03685ef790e017df52e900d2bc108f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89588d5bb33d238d7f3819ae2a5b504e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5596aecc9f2dc5f90e8e3696078a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4502c1eb8ea41f3330318285e07cca5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb7beb51d7313901d01a7263b155c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2715ec011e85dc9221858c0a9c431214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085b5f8baa387ccb0c592b63c1f51d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cab0b06990f7c67788e6e1c42041cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f7144b3521d0222c4b8313d74faf2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c095ea4df176a75238119a62025a732218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c49e8e319dc64411e166bcd884ef3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edcf96422b23980a024cda7e7220d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f24126f73f389f9a627ab57ff56130221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fad7a04702aebc55fab51d07878a98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f8fa4d662c8c8920a8633a6fdf9bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe505771962a12575763e70cc27ad2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ccdf7925733405d7cadea4572ffae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e0e365a8d950396605f43f595ee75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae6b65fbd0b94c7e568b5fa9f96274227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca8e9c1659c13d515464fec7180fa8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34008f2d24687e9c69b267ca1d4df5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee9353a80444918ddfd005c0a18045230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6402d9ad541bf50037d1cb6af569d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5909db05fc914f5f8eded083ae1088232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef223ffdb99977fd281b427b63363c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d14e87b056543a929068172a781ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52c670fe9d3d5444cc06ab3b34f290235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25083e4ff0f207d1c178b15c804704b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17556d969cc2da7f22f8a662f8033bff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31414a26979a09d7c3700a1d39731bd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad6551f8b8f395906039c829a9c291239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089cdebb9b65719c1f103273a7582fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a9ce5f39e9c5233f250942569d4eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af54cbfbb4fc983e219757316c42534242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c2878be81319c9b841179939b503a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60169957cf861883c1e28b6f32daf2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10986d4e1815d8f65e397ec70f62386245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3f694119e9b903ace4bb722a1e1bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c3ddd3fcf8908392c6a282862d891247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e5b176dfe536d9fcfdf497ea514a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff4a466939f2d09d04723445d86d9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be249ff33b4e2169472713347f8ade0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cf11f130a84f511b7e97a3d6fdf9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429d2b780f4f892b8275aeb7d602bf3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4cbac00149b6a67fdd5c396c0e01c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c553f1a80d9e044baac6d3879ddff5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddaea02fe95fb03e837725be797c48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cc6ccff25c91fe836b3363b820a37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260054ec657d6f7afcad821258ac962d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ddea174189aa2d50d76a82a082c1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceee33550d9dabba32043a328d75110259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222fd2c335214a9bd225c1f389462dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a75fa2744e9b4e3f8ee04801d08127261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4a96c9935630084fcafa9a2b14bcb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680caed09fe8e14f7829466b50c542e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b80fe6e1e54d8925c0389a6c835264264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebb32617a066871c100fa4f2ef0302265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1280d9a3e6c5705e772a3d4082f09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34443f8f0c54c352001242d9b5b96a4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31070f27715c59ab86e10d711ff7970a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a256f5305dd09a1f621e88a1d9e98b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2303856e6f08f01ccee62c00b5e03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126883bb3feeb66b48733648f05b8a36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e7414d8c7512711d41f2b8298194a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7bc31e4e50f95b1d64ce92082c860273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902ee8c886d23f2dc82d4cb8f5878d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be992f73cce545974e95144704c3bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31499edfd8d73509c2dcd51cd558933276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d9ecef212f4de5c00e604aeb60910277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4a2307c63b6dcfd132766fabd6029278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a29a5a422d78c2f93dc39a44ce10b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e8f05973d05287ad2d7d62d8313b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82b8b3470e02b0fdceb9367c3ac19e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629c1191a3b1530b2d3317bd37ac685282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145df85e40b3614793bed9c2eb90191283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441c9a1dbdd95cfbdbc1e8451b73774284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d021e04bd10c54a7eb98a6be94aebd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e7b67336728d292ff5a66d0adfc35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338e7ce1b2c672987832b0df1ce105c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7104bfae195e976b0df345c5e436e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ac6676bee29a76b715606e70db74f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6368ef6307f1544670ae36ae8c989bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a14a7a8d9d61256eb6381db231210291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146b543b161b4a454508186c3c9c4d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e02d0aee0c828c8d3846fe6c2cd10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3271535b6547c6fad5fd91da152b5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5130a17fe98230230e11209bf8a799295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051fdc6760ddcf2f9d821352ef02d18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887b9d12c134c7c2e33518cae8874ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e69fab4201408c90538650766f9a28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef59c2a5672915d413666d541de51a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c053bd02626cc34f140547cfe48d703300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8842411bcdca1b329e490b65402b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894b1311b8b6d1ceb7d02c014ea22c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f87166d39b350ce29e3a3e1958c35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebc6c3ad4813e2845f7a56b58a5ab8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2808b36bc2c9c4823f1ecaa7115f474305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3057d2023b6a30749e4355ad75b96a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbb60e72936bcb03602db4ef044f91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c0324d0a696e13c0297ac4b905f41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb243f38c015ee61b22139d1a8a633309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451abdac5f09cac4ee676ee9dabb8877310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787a8416c9212ae78a9f9f95e86b5ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae51b506c4ba7e847bcfdefbe8373f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd142ba257c393cbe19091bf3672fc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8cd4f5c61e83f3177e8da3006ddec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c2138e8130d77ee3b31fdf0061cd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd6e2b8d816ce8128306e6fa3099e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564a42c81f651d9cb76af75a51a510f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53c631acd201ca5ec0fc6534789db5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a14956e9837b739171d1f70bd86c84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9d74bf6e6868c326176aa54fd4836320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160ea3e49e17a01399fa2d4ffcde504321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6baae763e34e98442675af22f167e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c182c31dbc3b53d3f6038da9644694323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742dbe4e2fa14fa6ef09bcfefad07ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14b7e4daef3451ae3beb703502e6d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b512e9695a0d0d1b4d20fa100e415326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb35c3c076f1a083f5bacf3b359bb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5b9a66fbca21e54c87290e2ffb957328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fef7cec0c998afd3160db676e8f8ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de76aa5f7e8b7b3dd9914291b66c9a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a2e893fcef0c5f9236c034f83e54c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183935a0db1bd9ced9e5c1e68eb736b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cce2ef4727e0c79d82826748373d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc24d5aa43f9c65a1cd9f0bf6a929f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46ff3be075fabf0b3a14435f97ae36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3b44b28a1841428f08ca7843d09a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d9d279915f5bbf2592d4859493494337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7ce194f53886b70686fb224b72ca6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b26aa0097c2c34b7bd3db6d6f3714339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c4afe15c58576dbb8530878b558b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618635a8d025b89edaf0e809740afed8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace91b4c353523cde4467e5105e08359342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ff04c2459ac3913710d5e915c7fc3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d43487e5842b30247fc60160faa7a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b25715aa51906c948dabb933c269a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661bc582bc23641fadff6d6e481b764346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442bf0249d2fef2d3abaffe29494cc4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f7806a1c70dc9d17559034b2b9b95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d584ebc5c6a844d8ea5b193acec556349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926646236b9f48ff4a18531a21f2de72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529b618e4e0fbc9a4e22bf913756d65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12550c41e521c514044dde15b75df4c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56b40762306a4c1fd6c3a88f1408ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3099ac61494ccccb7f66bfc3405b3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7e76fcc0621d436dbb0da10ac4c9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913b9669bff8f68d4013b8703a19f8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df9d6819a6e803cc5da6f6acdf9855357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c9c0d0287888f60fa194cc80b670f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a2f29a8af5de97e18e7083ccede50359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666a090abbc59041743f1e9eb5452bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26cdff8fd25710e6889a1a110d00a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb963f31eb9832c39e820d474ae588362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485b249115f6189ff3723cc071d9262363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b15625cc2008d8a53f09df7110ecef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebd697336f3ff656c1ed10e1224b20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eec2744c8c155a4669ed6a2d47c22a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593025032a7066c25cbf60af0bd481ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42054c07ec9bd3a6fb04f074a99f2d20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afda4801976c00c727fa1bcc49b39f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fe5e232271a7c36fbfe3c6d3582ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867ed3074c401a540d3bf522101de78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e9af6a189c3ba916ed46bff0320c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75831f33553919e302b9ca5b3e7e60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88195dbb93107ddc3f3b49704099edc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c108a8909922ee143dee6f2a8c96d00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b2d27ff74559d57eaf9be3bd190da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ebd0e5c505bc2aec8e0e2fc2756cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9980892199900002346990757f94c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09df2e4307d35de7d8ccfdb4b1c93c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bfec64fdf4291eca5f58432b0b8bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0358e81be2c8b01821e556d4a37121381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b89264b703528017fd2eaecabf8f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f324e02bfeb632f3865e20b4a69c954383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de4b6ff9d75e6710271b26a53427a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ab6d820fc7920b3fcc242871ceae7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2a9e648d96030cae9399604e72e56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899527dbe1a8dd1acb934cfb9ce7b156387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9c8c5a99f1b8c1b3567b102924a80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6c40d0075bd7faa41caad3e8a3fce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582845e98f8b19799a3775564ccdcec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5658621a7c8d7c3dc7205c087497688391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a923c6cba5a087413d79515657c4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7a7a78db5436f395cae1830afc0d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feadbd02769ec003f7342a6a95f956394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8741ec91f0dd26cacd45885482b47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e662b6059e501cb44c0697d4b0b7ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79896eba578b3b1407623bf4d46e707397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856802e213776df4e4c9764f5039821398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76130a1be161a7c6eeeec3159bfd1cae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ddff726a53585e1c93b064a2c5227400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dc4bdeb2ba09c01beba7905532658401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1247bb72aa839886bb58cee104cfe91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e456a5839ddf5f8752b90188f38868403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c888592196906f2c4efa3317fe0d69a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e076d09ff2336563896c0db99487cbc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae4ffc27a4d1fa05c52e63a51f5051406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c387cbcb037edaeec8db5c2400158407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c8f66ee6ee107d847b632de1e8e26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b9dcbacf4dc536ac466200def9b2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00ad7ef0e01bb69db2a2b8ea19e9ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbfb79bc4d3f59446734057d13045f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23396d2ff2fbe3ba91de250feaad118c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fafbb50404bc8e05c6bf4c15a60e04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503f3b5c8c08a6b6d43a19583cb7954414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9196a7d89a281674f2486be8ebd5aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd675f04d6b6a1de18f022780118dca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24279c8474b516c5be4001b99199eea2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308011bffc8316c3f3774d6b2dc8944c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8674b246367ac5dfc884644dcee77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c362f5c13a7f1e82c36203decdab76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854f8751a82dc1e8328d746a57e9781421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d64a8f3392b7929f1c27a33367ad9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82236ca2617222ed07002e9795fef7f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed368a9dddb26c96d1852f62968a1e19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec398ef3a7c8ef9b932cd2bc9e13b407425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ca9e2e3cb290ab25ba5be057f0aa9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bdebf26b391805fb81d4c610ff11d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7635d1415ec81d103e70d89118a91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4bfbbf95668d3ef7cd00b22125114429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55263c769bf1a67082bf230c3c030040430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b550f4d5c0f7a6dc72e9d903b93c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f92571a09e462a16e18c23ac1ea6d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f909d97e724b4e1d047255cd90112e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f440525b19660fb730108621f0f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b180db1814e4077cfabbc425fda0f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc8e85f393f8fc8d0a1e43148a0421436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422885a8d44b1373d51da968cf22345437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f6146ffc05d7ba45e40ada9b51c1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670b2b6a3db9338ec1db319eea562f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18affbfd115c7262215e2e02686820dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228893d06b46ec9f29110f2ae92b27db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a9e44b2be22c2422b7e0bc9c3459f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a5e6aaf0559282264361cb972b45c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181dd23c26fa1f850e3585a42130cd0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2835d16c9a1a97eba9fe1186a4c09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5b60a36cbe50322cfd88b0eaaf0c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb644c5876cefa8d8a64feda73f1be9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc055a713fddc1fb0fd7c62daed6a21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9925615823599192b94d9412bc5154449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb08c2ef19b5e7419a72382eb6f1542450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b39a590fe7745081a3abd2881c2ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd06137d36750b7511be371af718133452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d01074098f62324338c638983eedb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6238f30b7752e684f144e9501be81f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858a72602788740fb8423e91675fa30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47abfe5ff4dc66dc7467079f163fff7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0871e8bdcc59c25b901df46a0bf26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f0fd93c8c3567914238e87a143709458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2bb03be4a8a30ba285b0614c91215459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9296c9546fb156100a457127c84ead5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60bfe15ab215e1168adde102c2a6ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb545ea5e3382de2c40c28572caafc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1016fab3467c482176f597374e58a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e09d3362d06d0c4021dcb5ca43649464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474c5bc5a33b0b984eebdb5becea87b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33a6eefa1635bfe988999480ae22c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ab31459ad8fb65959548dd3ebe6b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d415e4543698e5c502d5c17f9a8e4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8c417e21c47a68b1f2699b28b7cdd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60723a02dc38a42067679cd9850e636470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b01863dcd1e3c8071875eb2729e71a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02727721e769fdefbcc8fa59c3d78e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac901781812ab022fa653f30cc8cf5bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1092613971b1b5ea134062d5bb5905474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c418cd3953a08360cd6ea2c8697e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46edae98fe7c040748aad213959f125476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00905f67aa17d64c0316f8c536e51d09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f8571c290c1df0af276f54e162fca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e68c7c58def94281dbdab1fb1f34ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d29e240c9e081f05caad94cfffb05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed517ee5800c5b88f29e50e2c1f512481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d935e84fe823605dcd8ce8d7221a69d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a25f1edc3bcabaea9279c5cf72712483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb7811226a02af745a5f27186015dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e678a51f697f084f6f5ccbbe2f6abc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50511ed3009fe543bf37355ba9980935486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5554a93e263b5d767cdf79280896b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fdeabdd623d84ebf8a2769d723bc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204b801a34bcfdfd02f825d39e76689489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cacd302f69385118f58e3eb0596198490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e0b4783277e2e3a31abed9d2525d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981a73ce24afe19f9b8b40d31ca41f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460126af560df8ec7c5a0b045ec543b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cedf390635c9954bdace421f92a41e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335e83e6bcaf7fb64ae5baab391780a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5832681588b7458c451153540a385496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de429ac64df14c86e4d4d0dd93117f58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd824692ffaaa565165f6067f1776cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04bf00da33f2819666e57153faac40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c20538486f9ddd1765208525c5920500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f40b04e60a2dd3b3f45943a66bf555501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7546f211e89d5f64abcdbba5a978b93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85345b487748a570e183731554618545503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575883255927a3f52212723bb0a5aa6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7ba22f385177c941ce34fdf45c9d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccba260fb910c2d3492c89ff19177a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b6a0c0523b17cee4876553ee37935507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f795db9a02a1ce7d8de08f661a46c3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c07e71e236de98070d97db30d0f60509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330beab083ede65762a6688c07c770ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5421433576d6a836782455d22a708511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed216ab9f8ad330b9c794cd5a5c96383512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831170eded5477f7b71a57b3c02d76e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c7cec22c47ec3040f3619251d044b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0202de3e47bae5374b8547b46aedd2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693e49a8953b4c2e108646a12288e25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd451d005dc78d7674c2a0bb24c92e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca05e3c8d7b558ea1bc8486f3df601518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3b4bc32d423d8adecef3a46f51c50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf85848e0fa29fb2ac5114e7f500a28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cb327c51f7bc72aa1518ec090a716521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61764fca296376c02e1e1fda0c031996522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587d44fc30eacebc656bbb5d144ecd9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe60c5522e44768d455baed8a1725db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda69f773141be31465da22c08351cca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff8e099d59d699c97f0d3dd7b69a94526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d57d9897dbd653447b0b9802b0be6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a86170e04c67ff861e2ec8d2fe3a49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb41f3f4820515f2d7ede7e73b0f05529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc63fa71164b1a78707893724988e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba232a3d4f37d427abd9e7f975d93820531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9b3298a0862881fc1af514985db0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d861e0e033dcfb096a23db2e269bc29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14876291cfe8174cdd234b5c89e362fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6b29fe4510e16b21f861f61c173f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4edec85f5798596484ed65df8adf0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4714b20e1d61bab74ac1ec45d10ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229aed7782fb044ea01908c3719c4f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f483bcb902d4da26bf153df3bec1b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848a3d964282ed6eab0f23df0a2147d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d89f346d9b0ac70727a95a5940662b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2f0195beee03259d474fd63814f77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42accddc3ff484afb32d3919541c0b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde4658fc3ee909e8aa7b586e186d9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eaf0555e24288b2c373b10593c00a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303973b6876c44bbacd6f923814cfb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866d389b2054ee250ccd4ec30561a3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b6038cc22aa236d993a1faff00068548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce3f237f0eb559438d6658fead8ad1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa095f42e964fc0e96f42cffbbb0db78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602ef58cbb298b86674e68f062c51fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4a50de23bd5c856bae920919f0a8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cda56eb9d1e4d9a24e65c7b859bb5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd0886f4e9f30291b1e7073436246b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aeaf254709ea3550317370b0c5664555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7882cd079b57ec6a9d6538fde54dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bf8f104074d677ded1d853f4db0dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7e26f79bc64dafd00021a80a55146558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c61a6f441c4df24b25c3f5b0d326c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438f6de78a88113d113926836f6291c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d92512d1763ef4ecc9a954cb106de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8109a6dd71e0017189acc2228418b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d867d59df5a1209571507f6157467563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae60745424a205de1e56157ded21e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f6c95adfe56e019fd31b8a770406f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acebbf69782307b47155d6ced8b5c03566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391a29bf03097b17bade984e6b09c59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d047249095c8ab79b7059f1103589cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c336a7c8fde1d9fcc5297863927907f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f6ef8200bc366b96acc077f17dfe0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee35d9583f88f7721eab7f76a1ad39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd4b75fdf80a4ae531dd6cd2734c9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357f516882f594fe56de1078a1e482f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16917cf7cfb23f8f3b7110973b4d27574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549bf510edeb3d36961134d83d5f1b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a41a4e4eb8e901ece53a2dc231fd83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8456309158f16b8ad5b4acd9c97566577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498d7f1abfbbee6257bbbff136c777a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dc77f2e4e17e87a962e57fa9867ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103788323c77fae4a355fed33157fed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32640f94cfd78dbfeb76dd08d1842fea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6256bf8d8ef324b3e8e4a350efac24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528529b3f7c2e6462ef4980da6fa6833583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfa3044f97810ada7e3711186374a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6c93fd93b0af092e1fc78f933c199585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7946f956c44e00ab8203d8abdd2721586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a67ce3f5fd8b14d165164eb1a0420587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67d0559b806b3724daf8b87ac52a53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bf4e02baf8bebb4af75e78bdced8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3078caed71cd60f50cd03aea4b69b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f76f23ce288cb815c71f6fd6077dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1eab6bb7064b700c5db82b5e9b3d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2c3864c98eb62176056de2a7bd233593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf82094631b089268e3fc4f7b753cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54273a745b4b58fb5f4fd9ca5345e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c7878589893c805d4495345a5711b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9eb9c6fc475b62011df60776e10f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f21d09db331ddd313fdc53edd6836598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab095f779f7edfcb27afe738f6723d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281a5b6c95a7226767563d3bb98d5d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b512fb28f8fbebdf5b54293b00ada601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a1acfdf9ee8f0246f6627b30f969f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703633b84b5dea7657aedace0061315f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404a60ac7a8d4c4599635ed817e4c8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9eeeba2df6f53f4d73ebeca7a7605605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32109d1c4242218a9f546568fd8ee87b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea4c619d40f59a8a69423b57860b25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd6d5c1cd77b2084bbb564e6f50775608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea2a3df5e4b151fb1f1559a9c7da2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd9b6ba319a3bff21e8ff499bba775610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6851bdd74d6a9f6eadea0a8b8b85a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e9353cef7b7412e222d8478dcf42a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e673c7a159a850e95b53cf2a115a73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80043fc1ed1d4c073e105ced55e7a828614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32301946a3f69cf6799d0b9678d7ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee67707e35029c1ea7c205d3f4a03f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7302dbe1c241136759a526ef22f3b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd1c050e79d3bfbe1cb75d6ca2398e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd1b4c19326aa5846629ce8b65c653619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf877d7847a3238b8850e8ab29665b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a425c5f5018a0d99889fb6d1f84e7ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5962ebfba9216948f8356cec5541d1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40206e67804db533c628f72cee3fa9ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f466b021c5658c320516df4201571a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24b2a35a7cbd3d1e73bf530bdc230e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379baa7e53290c4de09e8c8dacb8054626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8bf6bc56f82bf51bd1e0e0b691c72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f3a62f366972dbb1a8d434bd8a0d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220688f44812eb8f6336c374bfe90349629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cbbfaef3e19a1c1a640c44e60697e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f194d0a545de989164cce490565c2fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6997848f70b1d9c8418b820caf9fda6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd5d9a18b5487288556953df74b521633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476b71f870f79aba5d897afcc600066634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4463ac48fd1fa25feda78df167f36635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482f05b8e06454fa277de46f03c3578636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b449691d2f4c7d065c9812ebcc4afc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c645fb8ebacafecf986cc76ec20af9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da410d11526bbf55ed475c6eb48e1e3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744877e1d812d204f07798193eb67965640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecf5765d736680515ca495c3744ad0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad320c2cae6c0ce12f95e126a429a6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e21ee80d0dd46111b40792adb23dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec72da24bebd9905a5b1e1d09995ed6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e415770fd7253441cd364651e8a2536645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96cf8cc413321fecad5306c8d414b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec095f072e8ca2e3f0124ebbc57d2ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a8e2f8ae168917ce820b56814432b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37edd15619b335002cabb6a4c8a2c7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14426755163608c94ae4997814e6b644650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a3bbc0cb4a76f047b60a1d1be5795651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edcaeb236f4d95bf14051920e72002652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50f675488f88a92037bb7aef3d87e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ae76036e75fdefd294869d7959512654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9be20b21a899663c5fe7e096028b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2c58017ea004b3c2bc1a6dc47fa4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c844f287dd745ff76d32813b457af79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063f474f7c33e10cedf33ed1b55da9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beb7626a36150ffdb8d3c759126ffc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f4270de7cf3ae2dacbae81440ba8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887d531b02033310679db5c594b9a17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b93c91ad1878542e3a3d4dc96f52f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5c881cbea08917e341b9f366c25ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18a835df543126e63221c46ab3f5bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce398bb027589e07bed1084a589a7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69d493d0116f8ef3a5188b87b98d40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745f2886f04c6a3deac221ed4da750a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ac4ef3b5a5bde361685b156d62b5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594f39263f31c4af00af9cf78aa07fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba5e34b4603179372cca75c30b1fb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c3615116539f40c0e5863d5f0792c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff63b1f0e27949c14a7b4a93123ab8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0e0ffb273e8df3ccccc0c6288ed92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd8359b5d0d552aab9de5fee3c0308674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3716575616fc9101b1c2b1a8dfc50675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f72a398b8445c58b606e1f6bf518f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21f95e9a55af9bceb369a9b500e8bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0470262e7f8226255a9759bffd64f10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dcb4750a5866b226a81502152c327679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98b5c8f0893a17073286d645ad1b2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3444a4e6eeb80890897328df434e92e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34032c39f9478041d4b1276c98ebba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482062a2364a9a0767f16b1a8081a89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dc97698562a4b61b36b9ba919e9b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20675c35b5b56e6f87da8dda92529a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b2398c74d9fa9b1d411545284e729686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ce62118cc8d047fc74e726ddc2276687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677313c7e8399fea5a9ef9af3cd4ebc0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a134d9ac070ae78a0c22118121a539b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0244a70b382d84089b4e83fbcd874fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e10a1bd59a8dc09121cd6ff7480fc5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4f64a188cc2e31b28fb33db2e2e3c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5d46ff1dd910b289ff5bd3d950dff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a12f522dac9410332e88b664066af7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81251dff2b32d1de147546a4d84408bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a35c249b418d1cc8f20a1712709244696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed5779ec55bc23689fba3c4dfb6f23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee016a9df716a007babb9e82847a0c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caca7909a52427fa77c56c53f6855a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc6e2642c22d7427bdc7f0733b1cd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba849e027d6218249bc40e83c8febb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c156f840c761a4a90a79ca2ad8309702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c906d742c94dd8a964cee24d91225703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e7c5a40921fbc52164e04004267cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf464199ac01bb7b1225544b1b574a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9da3bd8e989cd22c374911086b3c40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31974a9403f8bd7f66831cced92cbc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f360d8730aec8b2820c930e1fcb78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c181be754bdbd2583fd00900c3ab1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccec215aa6c854f062a5f8bf8d04f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a2f439f57cad66d05bd00dc85de2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fbab574404a94184bc535b74a36f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5aec69ae1be9b07c9ffd444b1a1d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35b8363f19bc85807d29a53e065154714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b963d11cc84609bd4d53adb00d503715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ced4d7b71a2094383ce688d87b23b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2660f94c6ea9a8ee5dcd847068344717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964ed4fb581613a6b018991a98c7eb5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4eb2eb27f944f11f0a9d4ca5732c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071a4cdc50a94d62b805c4b05a2c4aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab733ffb6469909353f9faabb7558a62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8e2c3fff3eb29552377222d877ecd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b76f2be0c3f44b092c0f05e1dfa6d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ec59786b7efaf7e44b323be20db5f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f40802b5cd4ce6c42f33618e1d4b5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5879e9ad63cc81890fddc74094c83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83604800b8689e504d6c10d65b30ef6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f2168b72712d947ef697885b86cdd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876ccd64d06944b27a0aa05424818b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fd3e529907dfcb5c8c345e1442c79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a07348970a5f7ffdb85d60b616245731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbec6432e1c90961235d6de8dea89c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de180b6198dd2ee43415ea31e058799d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30609e590ee3d170dded58ede19536ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c05677045d2d719011c5c12d5259ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21094cd13321e7baf1f7b13f223a05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988a141a574009282fa090682863af1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6055ed6746b26f39a48db8fd4fcc2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8a9993fff3dd4b5b20316decc7324739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afa2145d24737d0e5ec146a2f7b83740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f99eeaf9b9533fb245a4ae22d7dd68741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141456ae108e66b0688621dc83cbe038742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2f3ba5d3857be48fad8d6d97330b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df200e0afedec8e51449b5b4172795cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de16a1d715ecc24de81317ea502e81a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebcf7aa6ce84316af2fcef07c6a2e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401534060a23877e9edd9d77a66e1621747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da84ce16c3cb77cc60a2aabfde85810748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b36499db2798b815679070c4cda829749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da1f6225fc155c77841ce99031dfa4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2807d776099d475f234ed91fc35c92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a632fcecccaa54fc12b69ff01c3ec0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babfe4fde27cee7c42dbe868cda384a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420407820392fc9df7e97c8539e47b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc4ba1fdb2a783fdee5dd6dba4445c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378cbdd3d0c35e788fc12c64d3c7190756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7e3abf43c096f369f479a577d4f27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba3edeb1eb63f46e7b1d0d355ba215758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c3a55acbe5e58582447744911b194759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dbefa3ca4c797e41cd7a34cc0c4ea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6110c9baa67f496977b95c707d43023761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef4abfcc8abe741c00818eb1db1866762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552863b1604ff8061a03b87daf17da86763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27e56fd819c0b37356ced57cd7adc0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca833968cdd5a1c643844767571bfda1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1202c701f7fa00e9c78cdaf496f83c4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096e638aed94d958374bbebde8bcbcc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214a1789da5ee81bb32dd307f17e9dd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a947cad4b921262c2e7228a180850cd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ae6f8f0c3d0512a1690ea20b7271e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50873c52acb16896922296b40cbff0a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb56cc50701c723bb9227c77341de9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9149e3d1a9369e7302298a854778e34773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da06975b0b25e5104c538a415e5b706774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89ec8bcc60a42aba17bf1edc91e420775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711f7fa62a80d1592c63a75fc918da6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f314320a105e12e28b06474d52af06777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc424bee7be7bd72d5d01b69802aab3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f426f5a5efee960d3cd8df1016b9f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af213ed20f3846a6c11a32bc5825dd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a58df2608df7d70e53514186c3817c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e674c5d50e3593470f19abd1e54f57782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca817e18f9b9423f30033c5e72eb5f20783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48a3b2e6f9b44011c2449f67489550784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de040eecf6565f1c98d8deddc1c614ff785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5dc255be56b41129aa0524fba8e6c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43a8752377cdc5febffd294adff68d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b78c5f65fa16b3760ca157e293e877788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081522499ce00ab9779cfaf155ab03b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1b943f5dab543abb7dfd862c04ec0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e592ec207e012fc38b48cc8e2c0494791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2abfaf7943cca3e3c8c1eabb999d4a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d16386ed943273505066f85ae3cb01793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6024ddc643b6db1330cba901828a0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d35eda2b78a61bb81910da3ed7967795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc32cb0242fbcfd4680c33e301fbd4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932a32c3dde17bd0f8adced72dcfd7f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de7974776aab2dc28ce73427260c49798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b2d8cce8691587dfccbaf7d964ce1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7e135f0b16a7af52a7a1605e69fb3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4549af7cee2505a2a1e2bbd4e23e4f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b11835d327be8d886d5b4a67be6aae802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f12ada3fd83d02162cd27e0c04242803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6944d20a7922f0f9b286ff4885a7d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31d719fedca4a05c3a5df250e6180a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dea1b6ba1e70f53e6a31c5ff834a9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7ee3ac6ee22fdf05fec329712283b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ed864707f48585959b0658cfe9e2d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6694031bb9936ad2f2c44043a2488809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc33e16f953c3cf6dd5d3eb82fda6aa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7fdb9b2fb0c0427278f7a64c6cac4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7400c05c4d8663d33798ec5f3ac8b9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9dfecbeb8bdff544eeb762065c85c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703c0776bb5be7db4f25df400771fec814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57571e7055d9ac9d33fd4bdd31967432815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816bd1acbdcd65e73b121ba83cb4bd8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cfbf6dc3786a8b17fd1f22b80d6fc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e257e5874e09a4592d66049af6d5d03818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad845b41bad64fa386e5dd9a40f3581819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004375fbc850ae9416d7a5635aacd7f1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7eac83b2ee914609ec910871490056821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43912377c8efa0bac78a815327ebc4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4779973c0c5848e21ab7537e78eb02823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041be66d23f981aaaacfa8922a5bc29b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c4d656344309abe8a04bd0bf4830c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd44370c91197ba1a9770a4c9337dc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73d2743aab669be7b8bb50e2f53460827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8a009f08394874ef70717eaf9aa7c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426d8ea511ba9b2ace45cc063f538b8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5a41861a896113c88f929f42caa26830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6fe987fbb759f90fdf6edd46e03d4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1cc86f7539db4a373b470318fc1d1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afd58e7faa6a1fb58a252294cc1e01833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d197cd933bbeedbd3ad5b5348fb7d5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b65cba2a6480e131962f545c89d354835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcabadbfcf14a8b1b3993cf5ce4b57836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca975e982e377d5287894b8ae4e410c1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aca39e2f4b7623f99b85a33c7afbd0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7ea3602be57c402cf20d706ea53d2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f179da0a2ae9cc7a43973f6fa09d9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17171b789c26a925a9b6d3556e717e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7347616065bbd2aced833ff8e8068f6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb29b894b29b7071fd019d03189ee4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eee522f44bd8af188ba35d8590623844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfdacaa23616418e08950058bfbb9a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eb35b3567a302573ad8a39695453c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bd57015ed80ca007726555929cf2e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda3ea6074fd8fafad9c0d63d9cc1ff848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b0f61a3869304512f3c053270f32c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92febfaf6c01faed45d9b6212e975d6c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bca812ca562bb04f44758e1c4fc9e1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aa40e929d2e33f055441e02266c70852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519553da51e2de89561c9ce283257940853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb9d0a89896e923b8a1abca9d47587854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632824ed60a7a75916dd42c516498a93855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d50086a55d39aa64b2e03135711ee856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aba1f4aed501db40b27aba96cd6018857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4a7c44f9771b6015f2656aae9ff03858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534a8ebab85f57707fa0e0f38252082859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc548aace7ba12523900dcdf5633d4b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7458cd10ea9668265a3e6006e47a5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e4f5a85f189f3eceeac2cb1df1038862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347b7a117b3a284192ef7d203e465b8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18207e3ce90478aee3a69d09276f461c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c055bc29bfed70ac71dc69c53f2abc3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed88ca3b1c2a58d61a2f3d85361475b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b150134ea3441a9880d4caa70448a0f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6643892a5abb2d7a22c5dc5bd1cc238868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a9ebb589b3a1d440feb6d939cc7be869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c779852bf36faf1574027fa214361870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaba5a7f7473736bf8fb4ca85e48a31871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088a20231c71b0e9cfb885209d574b6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece96573e523584b94f73e4f520ee2da873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00711ce5628f84cc46524dd68ca8d47874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bc4587161af89ca5576115b007630875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eb5f09552e7a00052c3752032f69f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c8955226f4dce497f920e19b707d6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaee0153e8f9e72ae57d498fcaeb280878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836cc903218a83932415ccc1433c899879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf09273b59fb9014d2d44d1a6e52db880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8249c978c67251eb613a84bb27b09881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aaf4343609ac487fb4a0ac441307f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654cac5f400de1f39d176ae30d8a263883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251d6466cfc5ccd24a035ac704046f9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7192b2928a562911582e124c5eca132885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935be8909eba600d3a616ebd5f192345886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32ba575d1165c25954708ac66c0176887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0addabb8086f9dd44e4ad77259fcd4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3436be31b8ee0c25b4d5f7b7684c1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702de9c3301dcc0245d8987bdeaa9286890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729f4cc21682bd168f5c35866c63169891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3852588a505cfb4d0183424cd0cb4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891569c41d23976093c7e5e198ce5e92893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265dea5dce3b3fc728c17d60d045cc1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827884f27a151d7dcb7e9458b83ee49895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003b0acea3171269e9ae3e3bf10a1fe896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1f76657d441661d88b671bc4abbe5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950dc6dc76db0b43e6095c5d41db301898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83ce3cac16750614c84ef221b58b5e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136ca49f2011d800f37f01bbfafacc4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669e3a5d2c0e21ab27b7536abe3b225901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a9ee556c6be7b2de59c5f81d75741902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e041e42383e22247696c1cad7f68e3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a643edbef560e46efa6025816d1ba904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7ccb7c8ce96908bb052ac90d54c20905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920649050f516d8fbd86850add6aac6e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc51df48aca5c3a4130ed9bdfb7b811907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81161790ee21466a91158b7de7c7fee2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279899c496888da0f456812ab26d268b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3819babe54b1a16367f395e404db75910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f03b1763e215fa7b1f3476b2c6a74911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73652ca85d95080bbb937b59be9fc2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e5a8a52de7ceecc44a56103a3fa62913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27485ce3e112dbe8d41b78a93844ac6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771881802198db5db5f1509d47af1f18915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e49a275f192f44111b8d6458d93b60916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca97e9ceef367ea835f5487b3136c3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907dde3432ee59e840684ec97fd0e31918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737110fccd49ce52a1282c86d6603fc7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a5f253682c560cba02516fda8a877920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d4e0e677b19ccfd80244a11483949921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc12ec95b2148e682d81a781f38d69922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad767dd2c255c5efdbc75d3805ef802923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e8684e4fd305da3c5bb083690a4ac924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d40d90a3b5018afc09aff74d284bb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36fccc3ef5afaeb40f18671d4e2e8b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e93d5a5d4032c815a908ff5a35e2c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19a61133b78a06592ad55b8e884c2a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85245f235cac799b6ac00bd361b7bda0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20b4731fdef0bb6c859b82d31bb7d6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cd8950467b40e0b34387dfa8089c6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b31a6b93dc428aac1c79e44d343ef5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ef5b828e937d88c9a3ae0538531c6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed29d994c9a659777f0374d152d1f1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a35ad302916a4105c66e8c5709e7b5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7ef7ac4c099b8ec51de3c6302083f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6ed5b8b151a7557c3e31461897966937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31799e4ee206751b3be276b3a1690971938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca244db0bbd5cd49885cdc01a082974939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b8ac191bd7c7cce07af758fa2ef91940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ab2084fcd905cea795527c61756b9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f419d7949f2359efdadb1384799909942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c7991ee563d09a169ed269f2412c4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476129d256599738243e2d56e8b0aab7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f7b074608ac6e2c965dde103ca7d7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6f2d1fbf84e64d8df2ff6017c3a6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaea93435fa13d32ac4453782d09c0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625d9d76e4b26fc23eab9e60551df7d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5f69bf1c7890c1340c8027cfc2fad949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a144816497a2cdd72d7d03778474d2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f7f873313a694cd2f1eb2f2b45133951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07d3d975f78e8876a7d9c833ec1130952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed60b71298797589e8e5ed8bde2e8a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed6987ff134f9c284f411bf0c21f8e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e159a2c4dc897c0f7402c5bd91e5348955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c785a2c587e21b7d08ffff44bd2fc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441a08ad12a9f7820fd65e6baac5ec1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0d66925ff67c14316d9670ded36e8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d148c9c3cc117fb6f0d35cde1ad9b9d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09599a89c96b55563760e4d4c0c45425960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d84ed1926ff257432f24ac2abbbf9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceba26314a51da791f1f84ba07d1c8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354789aabed4cd070129ab4de4e27499963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa7c021a8d8350e34fc3f1bbdbd8fa964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9e2d9f2032595d7ccd7f3dee30940965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b08a153f18b6010f73363588af940966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5922c6fb2d8c1a59069aaa692d410967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f952a7978dcc5255944cc56dfce4c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad16d3027ed816b0e4e2b3a4016ad5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e11ec56d9ea1e4426e55dd4b213e89970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aad67e9fff00c2e9d2df35165ed02971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ecfa6fe761685f224ba1c1cbb74fd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048951ec3daeebbbb3cafc54bd21ee3f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454be71efab7821e86f9e9f2466f2c5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efea2fa657b9b39b4f027638fe1bae975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25c85d7ec2398e28e8ccb0874ea98c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614fb76bccb2b5f5c719b040c13390e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d4c110fcb93c488ab9304e54d3d15978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286535222107e843af215a8a3e56060979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610c3dbe3c58f89ccb5a27edada3019980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0312c73fcc26b7a55d4404f8caac1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42703061aa7932662c62d0f259a367b4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21c5d5bfd97a32fe09f22813067706983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bccc98296403910be0991cd9d986c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e901616d057e88ad24ea3fc27a0803b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328955e41df56a587db6f8cb47544c66986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caf42a505b947a16c1037ace69f4ee987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4381192ad057e6e569378a2389900c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7fae5aa972060a18d4f67b54fbce1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d98341d2acadb4231aba138a88911f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838e3c105ab685688a1c6177126d655991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411ac0a154a10431a8e5d3a92c10e9e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f31ff2054da0fd99c9ef937cceb05993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4a42b7f70173e33fe9e8422ca8470994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29a08e3b3c2b256d2357a86ad9cfeb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f31a622172f69a68b869f2cddf22f2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b842dabc8211ddb6352fa5f80b58812997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14049a0fd2324b6a7ba9e0f5a6ed041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7ea17e335ba34b5cae74f4c1f02c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78d46ef77dc5fb304bd50f5ac7201e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc104f05daaf87abbb03798b51c1524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400447d3e6b12437722e2ea628334175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4309bdbfc4f9917ceac17eeb88cc386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641db6fc9d9575e7476459fa143227b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20903aab4783c2ba80a9ff3c9ce56338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d68a7d90d37ac9ac4ca1de518c319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce38cb5a01923d7c5d281b66ff9488310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb58970edf84c750357b8df36b1ad011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaeefe2b3820c87ab1a2d05ee6f11712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae584eef48457333a0185e3fe3bde52713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47fd6086fb7c2d3ea338feb3cce5ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b905ad87a8b8db2c1a60eda74068a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788a050aed793d2864f8ef66e3851f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062de3f25a20a1cfaf0d4b87412681e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd27f66de7d9403212388b9d1ba817018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5488072df88eb262ad8173b3aaa646819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaa5f0bfebaed7a9dc266f2ddbeccf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae34728ace9bd7f03959528fc5661021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cd66a008ca3d2422eb56514747ca222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b0c9e8b5d98f0dcc5c23ae1701b0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf4d52724cd8be0e4bbed0f301e23b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0e2bfc6cf1ff4072140a1d6940c3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03bde3d9365281672e5f5157b7a05726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94bac0ca5b63872483be3ca77d0aab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f414324abbf9d13b1de29c527ad108028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a38bdb30f963ad654ebb7577bb985f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d82a7beb2213e92aab657eeb24ef0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a5f8300685db5c8a18b114995687b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5c58fb0ad059c653893c02524f32932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8ce0adfb65ba19361af873b59a05333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b9e3b6d06758803a57cf15a28fb6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59a346ea595286afbe9c8034de4f7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790a548d2006f940f86a2324bd64a1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8ffae76d1a1c686f3e527f7fc62d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dcf9d6571cd00b13295ceb7c7234d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fd7924f2cdd3e632c1935cc529cef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf8ae23419aba2e2dfa8cb0d68425340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceea669bdc0dde0b78a0354442dabf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f882d44fe4b0871e315b0ecc3d054342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59563cc1aa51dacf16cde11526f960fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2a163ecd7b9897924becd1ea90df944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b663a78eb477a24cc96bfe8a4c4c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0535924fabe722fa92da78c9302df146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37935864bbedc06129acc34d74cc31547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7cc8ed213e5e4478dfd9e6fc2596c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffdf6a0725c4d4d8ba2cda89725c2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1097c57672f9ff9c066b444c51a8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be71afac2b0bb86631971b98f12aac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146c4580b2addce6cc465a87c0d8aec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c4b936927fe49e5b0e4d29fea7eb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780ae6ebcaaa3476e2b84e0f98190b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea027501baa7c455d148219b59a8da255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb11d8dcbdedf24d09b3cdef465eda256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90979e19d107430100477516b510a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce329c4d67fe676c66cdaa7852212d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470450bc144c1ba359e0b9203be0415c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e894eccafe20285b1001a462e13f92a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5249df27a0b9e5a1172fe4ad810c49161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a04256d97a68482ee635e204da6b9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449ce1d6ec5262c588759bd97cdb1ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf17de803d809bd6b203990f9a6f34664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635df328a0420cc438f2026b45d9b8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1e5171afde06d76e736a62bb197d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0edf68a3542701e5dfde8ad1f968867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb18091d8bbea07360c57efb2dee3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe484d2ac38af886d950e3ee8dc9e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a0e84c2400152ac766628aa3ef68770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7bd03bb7b7cecc97a3d513122704971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d4922d8353b411d669ad37e6439ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693919addc6ed277fc81acfecff1a4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6966177e60e4ae43ca907359d07654d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ff62026fbf345d6eb9b0393a2e95975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fb2a7f38c69ce5289b1d41de7609a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade36183dcd386caff87201aa1c08b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facae0747ce20de67c272c15dee2b33778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6861b20e0bbe54441bbd3ec9ab647b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2f32c21384a7930f82a8afd2f281480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1c9f7236d26f054c00b8dc5a8d96b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c301404de6302eede67b60cfaccb98082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59259580870e676280d59af7da27df2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5af7e67b6d33f4bf3d943f19a0a38984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd035ba0dba5678d89dfe01b28156b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20496bc2e57daf04f6669eaa748b65586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ae8f7600d038eaa69f9353f0f63bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82508a6c0b3d942da4a2a94c655f6f2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0059abe39b04cc83d828d76dc8ffa5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1bae7df7dad469af687ba878206d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40276d697e0c4ac4331445182747112591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80492c43c83620948a8e904aebbf30992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54766ded112c2be2cd276a85d8a43e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895cbe8a148683e99bac70a12c28e3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e9af895542a7ed72d01636b78380295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711543c6688a62c71f79e68ab086e1db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef272eb716844326bd3a4fd6f2d9a6dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21ec0eae413f2a55c854f4c681c1f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5407217a4ca03bb6e9a6768b0c10999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e33810df062c0ede317dbc7625b1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aab346a9110ba28e3e8bcad749434101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef632db9081cd949f51d716145656d8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13431aa6d0fc60530bea4d6a23b5f50d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de13568d43604850324fc18af03886c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0c256a3b4983b699fc5a6a0c6e86b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abd67fbcacff909c31b4ba6145c95b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573693d259a7d95d3380d1e1f4decad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c05fd32f60bf5bfb682038feb45e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d236f10a5ca22f03ca47cfc61b0edc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61be01ff160d92cbe24a68f5ee24c90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c0fd347c831ce4e95c408eb5608f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cce87812072a35cf6fa071f3cdbf2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6afa61bbba801e1ae6f46cd24fe71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53800290851d1b33debca1337707da9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df43e21a03bb9b99c8c562c43dee00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13152a1be3c623963d3b4a9da416bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95687e5000da0321d4a949ce036cc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b1842b1a6b600caee11458470dc29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229e6474f1342926c5397a2d6788205119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ca78272cea95ae04220c2c792660a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a32e18587f187e894d9e37831914e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a562139171f63c761497fad40fff6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee0678222c4f51146eb776de81a9ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ee68c25afae4cbcfb3fede622f5d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd2d0bf27fa904f3c95eff32ffb5be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534419f3f70df035d17df39cd65852e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1314a7bb5b0decc7741802bae688f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44d867dc0a60fadc183ff8ac8abaeb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372094d4c34833ea23191edbe652645c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad3170db668672433a796f11ddfb35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24150b6bbaf6750fd7e9a502c514b9bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab485ed4030d45d595d70402b32dbd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3299943557bc9254e4bd4607b5d68c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb2e98f5bcd602d1002683e2b388f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b19998ab3df86005d340eae4a0b606135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe3a476383482847b1a66e62b36c1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6d47d02877f3104422322f27ae6ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2818e4016b1c57859933adc2ecdf18f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab79589cd1dcbd8d26569bd5dbe8f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bf3287f19c3238423075d9422740f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641d2bdfd4dc63d6e00754c39385100141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc384fdc60665d8f3470d4fd6c1a8516142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ac95ef5795e30e7637d653579af83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeb08954717413807b1af845a239ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077158d54966a3ad6239e02799d57016145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e16d23b8fbe956f46cfd71d9300e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a864ba8c6bf255f841f0df7f48c1e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f06d213922ad548b27c23ba585145148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54f89159e14f6cecb290b4b5d183d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee3cf84291d2da38683fce81251ee7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0788d282854e0768c8c7ac4bc36e57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24654c31c1624a6f57031b00caca94e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec01e296fc7de538ebeb34522e65b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23424029a760cec671b73df14116b10a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562854a5855d1da11625aa5d40e0b939155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed62a51dfc3eaba0531ede124f34a21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44c0778946fb06403cfff4350bdc47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149e82b40f73b31e4c641a4f6d7a3b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17631b3ff5fd8916bae64d13f422d26f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afed2410c3589144e8fbc51c2e205e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117ddf79070f55f282526e02b631c97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4e98ac4268c1f103db36bbd8e9620162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbacb5202c0fecc391cfce456b4c44e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571ce169fabe373fa5ca2f4812e960a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294be498e568d3531e0f44546cb148de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e28fd0f6ed697d3f1b5887c7cbbb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bde38cecea2e460a7cf2c71bad7a27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c024f7b104eb53b2b337ef1911b88f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d509c9f680db7336111a95169dd8b0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e3e0b85de4ae7439d2aeef4b22d18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee738009e2389c45bec2b447589ec02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335197a2bead774033a3cafad84e2a35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906aefb023d1cc17c0e19b84c4da467173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce139732807966b3ff1ad6019e2aa0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e033860584f706826948c8916363cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982046fb2e1ac136c6a6f7a61e9f545176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4584625cf0a267830b626d7daaf4cb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6a91dd0a503bce5b0ef7a5f825342178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc033c3789b80679085937533776e7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb751412d4266ef40936d02624733c73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e3f15ce1f5d08606b77164bf8cce2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dcfbe48ecb9c26c6c1e91c76fa4fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bb98ddbec0f6b3380a7d5905efaa9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768bd547438968eeb04c40b5ead5299184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f751f2b456fac53f2b30801d914ea7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c81a67f0019ad3a3d5ef9854d0d0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579201ad1a5c562a7f92cc2e93b188c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905d87ff86a0e6219ec342d7c4c8ac0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7d1607413df5323e7e27d481e36e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd62033e29295d7fc6dfc7d812aa8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f53bc3fe70dcb9abccddddc2aa93c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a2a31c75ecf34278db1a1950bbc35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a762eddc7a6accc3a58d8b7f55c36e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330f1a6f39fe7f3754c56fa54589520194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750826c824375469cda60cd16779b24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543fea1a9211c9f78abc118f8413ac3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2636d80f6f34578b0b8ab790086981197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643363325ed5af6e40b68dd327fcc3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa33acee916e27ee06eb95604d3b61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dde6541f848e9abb37a77edd35521200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281574cccb7acfe278e344beba2f429201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e448450af83a01f4a2e2a89253ea59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb118d26b16dd8217ce05acdfbd9ff3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b228f090f01e24bb9fd36eca877e2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bdab1453cc62b41dd00849420f494205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d117518a23e674140ed1e5f833d615206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bd65cf84a5cb61293258a8e8bd47c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8274aed113e591b362a8e9e41266240208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c2a9e2228e4607aa911da915138bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641a62c9cf744222b51442db8175f28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36671122b57a4b2b14ca91b4207df7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e37956658475ad4f221176b5682835212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff320e207d67b5e16e6f7a4aece33831213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e420e7608758e6f520f636f4ba063214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a21b802b76c5431e4741dcd6509aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092c810d9fa87389a874ee1abdf8c58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd30063fe5d53543187952831df33d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac0f414954051a492edfdec58e030f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434cef0930c63661ba6827c22ce51d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d6dd643f21f59a95153f144c49d94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47349759b0ea2f2e3cd68b0dcab3314d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb60bbfeabb8cd128e4f8fcc6ddd3a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e595aa7f4ca0ebbceb976ba3aca4a1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb253d1a50ee353a80062d34ca1be77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd84f24ae20d639d332fc9972b7e22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c198ef6771676168050e8afb88780226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ca15b7e5b8b67938f7669728f51cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d908adf53578abd329f152694ad4d49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d1546e59670f961aa01a8f87c28c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a34de7b5012f7a5cfe67901251a83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798594b70674a05253f5d1584f862e6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e56fe18f6009606b191eb1dfcb2e73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc035408187000da49d560497b18c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75055a44d3927b9a3cde982e08e524a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbf4917be095a84cd40bee16fe6a9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef81c67a5fecb9f2f8cba3db87eb597236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebf14b2561215604492370c8c438e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe3f1f6d75589406924272e37141e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6609fcbe702cadc04b224aeb7c26893239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe622d8c23fae817b1d3f90bc77818240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698311b0544604e31c14be492558ce9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39196a1ce3ca45bc1cb05d36be0b2407242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a0f340304a2d9f823752e0cf03597243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4a35d6fcaab750657fbc7ffda002a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370736ff42693f4caa6c49fdf332ce65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccf69564ec850a3b5952f15fecebca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b4f8dc6dd037cab4fce5fc3355ef9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c44f2d4457f405330c91847c7e2e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9411cfc8d34e2b31384db1344896b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3eaad7c3a8ea98c2a3ab4cebc2f3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e2e1ec8ca906c049d18ed5d7fa6f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fefa12ebedd37bb5a71728a9f4923252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e925d3b228baeff07e0497b71b483dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e709f8d6501ba5397adb8ba164a311254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241551dd1efb5870cf5e72f8870c1dda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186bddf13f7ef8aad845084927da16a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788ace68405afb6ee61a98d0ae2ad9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb33579de9c5fd1612ec44455627d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294594ffd6635ac20d8eb4b7593eddf0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cafee6ac654d25253752a0d10d8478260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f8c950a1ef1b472852b3a8d4a9881261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5bf78d84d57c2ec4ecdba8f402536262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41d6c1ce1e089f3f721358a0fd53d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8708ae39cc9df3614f6ca5a44caea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a1f2241cec478d1d00fcef94d67ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e152df7725466b9e2fc5a58f546e1d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed522acc6fe3c62c335aeec9eec0d282267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5cca1e11b7b3b7d5d2ddad2fc17b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a2cb4b8eafe96f4c18c82ff30559d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77156d171483d3cb08dc86b44b8d4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc306eefcbb81ce79648442c23fc2cbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb927d508283f578bceeb8097155c342272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf40eeb6a82ab7c3a7b25b564a02bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe134eeeb89ea87ae2616a494f74f562274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfac0f2a9f90113c709af13e0ce8df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6587d52da633981d5b3ea27868816c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf6e8ed6f5d1b0396941f31b4cc6c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f298ad15619c226cd51c4cec8c125278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca4671bbed9b0c710713e0b20326a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b98cac1295b5622c1025c9dd759ec4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e934c1f110dce672b48df1cf1ab992d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4c7fa306255ebf93c80f17d99b21c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ab060257ff4d1880e353834996795283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd574b85c9d151e0c4469b84495eba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d64ad6c6a18643da4dfe357c10db31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975e661e3ecca290d9df95cde9efc9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c56455dfebac2a376a41cd0bb88299287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b0a1d0ad64355787d08534631103c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5826b937724b2e38c24254c6fe8badf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d5e47dc5deb313a75a80f2dc259a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d1ec77c6a03bab0d9f337b5609874291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cf25e1020b12f22cac148923cadbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf99da21b792e3ae892a547fda8e6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf2f4ce26897b1b1ae8ec91564ec56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e0ccc6c5f97ef94f8a5813b359624295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22893816f839ef42def5ea67520059b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebeb7b84117b547bf8a8382be29377297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9750ed41d05e8cf322c1f0cdf14f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7aa074c4ed80b09ea0730d4af9f820299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42410e3a2abab678a17103e89dffc1c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e47d80520aebb0e17fe89b3b4524e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109b5820edfde2fcc78731e05f39afd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac199e83a6d6e9d51d5ade06af78ae8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42edf52784187644c0172f1f4dfb96c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38679af193df19c9566eaaf1fc3d95e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a79f01f127bafda61a9f85e3d5d49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea3a5054a3bfda363aaf3091ea7989307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c350ad6ac12dbbd725ea93ea7cfd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d11ada5bde20bf5a8ea1026c632c76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d13ccf3b6c8a7bb8540451d92b46de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588cf64f42a3fc53ff53475a158009b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37bd9883c2fac9254f7d136d4af5bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac6a7f1e9335745b568a0e657ee9de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112d60626f6889e3e56be9e5e939437314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec656477f7a0acec65fccf31d8fea30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fd37c7ac92bf47fd4bb5e8c355e23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e618bed21af40dbd2aa47de5f14a18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4899d5b9cbf99fb898f30e07670dda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e3413d146e3a4276ddac32e5356aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca672139507e959b91e66f21ab9ff1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b95d98fce012f5c85058fa184a4338321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a08d258ddb92b478feb7ff1e3a811322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc425c215f5b08e0c806c75ddc5f5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9843498578e117216b2a550c260c564324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64714fc4785132f175a0873e41ab77eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b0acf3a8b55b807c4131d30137f64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2232ce791fe457875c3b64a8ed8635b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef06b97a31ec5b7609f26f9ef9e417328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3eeceeb8adbc72414e18a8e56828d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7413329aa059f7e72182710c995ec1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba724ef08f369844296a1f9c755c618e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3af341136910660798c0d7e8f471c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3038d410979cd747b533dc98758fb75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e88ec051e1bbd7eeb3b277cc47efb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03566692816dee7839a9a6e5c5ff8ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68b9ed96012c2cbefea721c9cc14f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c66bf7f86bec38988dc762d15cc0cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4293429d4b1778ac0b2484fcef90b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe75c3c98cd37732f11f7ccd52a8f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480de188b2eff339347a1a2a5c0b9034340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a71c6ebf54d179432d5ccac067b4f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e33dba553bf12e7117c0a84d44cfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d01dfcdcc63fce556c4380c1531d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01078ad515f9ae617de25547fea7127f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c7f6de3039f0dc8f96261428117c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe98fa254b8d9382a65fb5cd687c51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4dabca41b5fabcc31b6bb1b8e746d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158f592410ccbd19e44d5f7b9fed9c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53ad5ae151f1dbe776ed64c6c096ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600a32516604cf7c3c0730562f91ef8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974a75dfd403899129b19f4cc85e392351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a53d4d969f14c2948532c590d2203e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8eb92e76d25400a66aef78e1549589353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56508cd1ec991b8aceb0296c0ea17eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6d59916aa7d392b5d903d55d8516a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a97fa718dbcd577e6c0719b328dd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebbf7b164c7ee05f82c794659c1e82357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7353d92bdfced7349e1522590eb57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1821e360fbd85d99a91acd3b24f27b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1f69ee69c13adc4d1c6f197eea07d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d95751aeb650c065a6c2620eb843f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a393a3303c61b0eaa66af555eb712c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3566b39b5826a0a7a9f99a42ac2e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aa3c8600422517542a1ec40297076364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8649feff1c1412043acb160369c87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253701b0d2d07d8ebb044fc9e2607ecb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e6e902e7ed8c4bca51a16951ec906367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf058b7f6d222b32ddd58e842399f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdc536f88447c448daf3d6a933637b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30524d5e209b24a67c3691c7c17213370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0f9977911a1b90f1b6f6510060b88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bb25c1a5ad3f42ec0bf82dfb07ca6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837cf5e49343b045c13ce362aa34b88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8d1a49e6da78adb04d518ddcf12dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e3da13577db65a0e00792990cba3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452673927d1358d8e66bb0c935476dd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdf06d2bdc93154bdda5510aac7939377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8a2dee218619f51e9741a51d5fbc0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb58a7aaceb0a51480e830ceee6861379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b0196717acbdcafb62094a250204c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f9c2f3387ba2c6a6e4037744c5359381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760288a92eead200a7120b50504ac0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933b4f7f4dca5dde41b30c7f3fbb526383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f3ae5836eb08bdc0d407d3c7c04c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba13cc6553fecbe24f5cca5d7d6cde385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241da9adc0899ee5d29644c4be632af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf1bef32f8ca292ad1c3ac0d002967387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b04d50d327e480f659343dd7e7939c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f831aebb6518b4a508ee261aab7f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063e2a1082c2e5bac2175f4b7324a12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ee9be35afe5a91e4a913e34129472391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a8fc958aae755d584f7746ed9c2e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da33da3893a6b00f9294fad64453f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c90095840f3bf4f2bdcad6a5c3d24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b773ba7be738197aded5d430d2e666d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b72ad8bdecfd03c66defff5165809c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b378038369d42abc7065097de9de85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114af6a26345c394171f318ebfc92cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4d07b21260eb44ec5fb9f490d0eee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e845991796fe419bb25588821e1709e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e996db2bfc168191a79f656800a5dd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c03a29b44b4608dca3813278f5e08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfc737efd874b185e2b4e9b5e8e858403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56142fdf92b6200ca6b992dc864a3568404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6707820411668bbe09b176f8a413365405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3cc912501f4c6e9fdcfb911151f7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1695f7fc767063486af6966b0d7f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479e7ecbf050ed88875aa597c329b4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6cd889eb9ed8c959dd29cf0b114bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc42608ab9b4fbf81d36b1ef38e924b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74795aaba6cd139472c012adb59049dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0049ed79cbde58f57d0f3f862743a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da80f981d8497261511b92e82a0c9e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebf65f7b981c6e377749f8fccb854b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ceab4b41f7dad60519f4f3111383a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4794435482753cb3a1e9ab871bde7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8508c83e8d74cbd2afa61cd631e1925417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602bf6a315e493df92e106d9cc8b7de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495b96c505ed8e19df545e3ac9a5b8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e4d23d7f5bf2838d66221432a0798420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175c0ba1e9313a198320b4ff00d4fb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20073ebb6c4999495d2bdb97d4ce41f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117e9723ba4dc9e25f5d533a58990ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baa55747edf60f9a65ddaabdef87ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b001ded805a02fe71e73ab8efef56f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b44006717a17a34532a2fd0da1db45426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57016d855e2bcfc6b615d71e61f0f050427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf0a7b3133cee28764e4b20f5cf55f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97641acd96930a890a418c9a3307ca9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31d72ed41612a0c4572bf6f1b548bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e40bbba10ec0fed0e11b6847d4ddca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e523e3478184850426b1d1645e00d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf0f555d6fb117f9015cd426897f6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996c8a5eca12bb0b1baeb1e4ab61ed6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae939dbcc2ac939a3508219fe889977c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf537b982f243911b56eece99ddb21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e12c279e693902fb975837099dffbe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9efb21ebb477a9b1544a589842012438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6e8cc3c1d7c75d18a944b8989c67d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6e6f3494c22aafcbcac11922ca594440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238346d8c6cd63f56fd250df147f39d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a28802d4a765be4af81ae693196cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d55e3ee3c63fbf6ee3d505bf7c5e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedd751ff6b3dec297f036c800075ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060005601e5e2edba97bfc012d7ee63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0bf929f1603066ba90998f2ee735d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec6f8b53e269009adc001b333649c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7352412ebd5462181064d631e5421448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8736b62fc4288daf5e9ad13ad4127449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54037a32ed92d90170997f33cc0eb7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916d0fdb37dab33d0a72f52f4c73f95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b4ea84e96397e5ed096933b124f2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5357790df168506dad612086589f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aa5e71e36d2589a4b356a3d6c5368454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff166322fbcb3872286789c5530e82d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5330fd477ae048ba6ec8dccd0137a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a936fca5b51cf66a59ea999bd52c03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590e48ee2aac8ac9425bc1d074d6ff4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa95e40b177240715956cdbb02cf4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cf3959284f659e61d520019485030460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0685787a6722a5b8219e862d0e264461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b881b42efe7e3d3463796251c18d02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dcd4645ad82f830168543c302a4d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f3211f5633292ce1c7a55c97cb7d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e162d77781394a02251fe20c1b80b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af034f7be5fb69f0784106adeb379b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec2d0b4b8d12fed3ff311863ad8f6a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8af3143effd3a095495afa4d8e8368468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e87c9f2b72481d32cb9f0ec70500dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973595b4e88734af76f8bb768817036e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594dfaaf127bf2286814a1edb7bd09e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56fbb90116660424511156d4f68f21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdc10843c47ae8483e1e0eb63abe34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709e4439040c611c4f7ddac826803ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fb42089766a17dd156390f5189745475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1229314ce3f642abb7504b98b6255c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb0c9b32e9a6e878127a1ba9fea647477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d3ee1f6dac5c992bd47cb86338c4f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c161c1e1812f6b45ba286918558e696479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025646e80fe71c748db639521adbe4b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e113a3a388463a3d440830ab5ead0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d356de8469e2b129b193522b9815f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb118a201be53a020802bac6d94b00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f19047bbdf7b827da3b993bf3b9b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18949f5e1c84e0934eb6b565f6b4fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cf33c565aca402f838de774f8829d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e5dd3624f4e352f4b8b6cd77e2d04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b104f08ad14347f0115621adb100e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133654d64b9a25cdf130e6b78fdd8bef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787e914623631fb2683708eadbdba87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd69aa897b6626e64dad343219b7f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee9c5d325cc59b5a590c92329037fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45928c4670bc9d0806b58563a17c5096493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1e90f1b1efa130c2d3e307bca8312494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0bd7bd93b29624ad8d21efc330709495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8942eecdb625e14812b0d5963904d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f93797b83ef6cfcb0cdfafe58a232d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87911c64cac6289b7d5d13b41c3cb90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28d9d28b80ac3cb42053a23731959d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfea2aaf3b3afa1ea19de03a0bae41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c706b66233d1367a43e477dcf5f429501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6f9fa5821948da1b81d2b5e66ca85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747b174ab369272849d48a47baf6a9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3df0ce8b93384f7b148967b906a03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb438327ead64181e4bfdcadbfa134a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de4756546d02ab93bbcc6231c32836506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ddc8dc965617326b38e60c0881217507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad326cd067e7f9240d5626a7c8a9ac7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649e4c1839c6291ee98844ee72481d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6d2bf8fe24a9d2f3285bf9dd6481b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07544e4f5698656aad7889d1a0575398511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442504607fcc509255bec0584e1565c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa69a56728595fa4bffae0637b757df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6d3001ac20bdc298c6c7218b23e95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676fc7e46d7c0b931a49070a70a1aa5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc03a73c4d1075970345e287466e25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09afb570110f0022987c8d781f8e34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f808b3359d482fb5af766635390a98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829055ae442cd45354a2cea4ca27e04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dece1d703c1889dfa09089146838d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc74b7e96f0f6336db2d13609d4fb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacb5c13ef2d14d03c6043d302eac7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabce97a26aac5b9d7207ebc395d75f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53286e27fb09a4b2d3c9584e1d7955c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37b176d56db35367f10157770fb946525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77581a03512d48257c54a751f496b49f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87574988c786fd7aaeb1a8ffeae957527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85413570da5c10aa4f84242d38fd3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecd02166b7a22fa3d089deda424be4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd60f5abc8d2eda19b1dc8ee6d1c4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c568c01e26d71c8be14b1462ba5f41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416022f803a7d6192ff42c042372aa56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ed54694cd644aed22efec26101c80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0a14ed4df1a15be27fc63aaf47223534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe3a5b911b37a5d6f856ba2caf8ce9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5232124f438bda626f140f46e8dde1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa0c1fca4728142440914e77545872537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67d099e1daa1dca580d86dc54788ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048392ebded2df95cb62b396dde4fb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f8a36c33df662ac1d3cc6a2b440bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7597725b8c5701656ea7ae5c722baa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29a38162f0f52fad5148f927b763b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205aa3ebe31fad886a013759ad0a8ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee73c4933348eba28de2281c3f74f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891b86da0bffa2b87bfb9d6fd2df900545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfebb44136cc062081eb11a55f6541546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b32090fc5274eb56a96a755f60d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a33b967b85d472992a97ad9bcab585548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fed2cab7df96755274fd21abd8bcbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3907844f952f7ba52376527feb72112550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0731dbe2aeaa5bc0eb3f3c06aa3fe54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99930b2a60293582c2a6f384e77a06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a00d7f5670305be44e43f1b8b4fd5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e63aeeed5e37422782bf2e50ce195f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9259c77f3438393470d4a478818a1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a3dd99240b33b773bdc06ddc1f186556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eb193ac79e3233c77d522345732fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de28fc8c5fca7874e198054f88ec830558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab98fcb53af01918cd454a5765b51ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129c8dc1e8c57037a5a14247b7ace6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f84a3334a6953d29d03bd909f1516561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa90258e21d596f55dd3de0bf5571562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce561ea0278bea85384270680cb2d0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d2ad3f81785b3cc83eccf4210755d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1477dcb09f02718ffbb8cfc839eb9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8676aab5c12bd64d2a2f0f1b31c55b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e88861ffaead7ef1fd44669ed209f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77f147b7523b27f3ef9b808e6065d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbbd70d260e9cb3daeb85dd2197646569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b87c4786f81948228c4c53ead89de7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde405b5146888a43bd861149e7c51d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf8b3eba34e3d5553bdde0b5f81682572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a3a78756f267ab0d1b5027931e61f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051b1b0322813fb4730454a82acd983574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b2d3915beba6911ec7ee00e4de0b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f42f74158ed37f5f5ee900fcc5e598576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3ed1074f198a50efcdeba7e1845a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df551834473c43487394404441f27649578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61befadc3d17c18593f42da00a6f5a30579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f4768015057aabd0e2506e1d84ddb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1162d968d47038187037e373b204f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56d158cf720a52c6c4cd63dd20593f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49026648f304122f5bf9d509384938b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6af55ac65bcc65c11d57e05d77b1c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fa4493e0140ca335368aee553250b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcce1e9e8bdbd6784dc24b72cd5c71d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72d5dbb5c16e3175c1ed6a0937071c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37021899a282dfe27f7aa41e1f3eed4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c9eac9a526cc4373fb11b2ae91dc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb480228960668837ac5163931938eb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00298055b133c046b7a3d67dd685da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de5082e254b1352bcbbc2c529db7f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365743127606d3e375550959617a960593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72108beb860dd146b8b56844b0beed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fea229c2a418f4f7fbde253ec70bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e339aec07a4bfb53ce601d73c660eb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf2fcf8081b5e80f597a92a682951f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24862f57fa1b0f7326e26419793602598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099cde50c12751f249d5bb7c5b02749599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8fac7ae8ff9d26002933c70a19509600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaea785650af32cf9f11daba55ee342601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a4d7b7be63df5615c866c34a2869602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37915f63eacad50f66657f24860c27fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1001367cb1bec16f0418ef42c718a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76958689b6da0929bcdf45b54d3652eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879ace629e1816b2779d7036330a7d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549867e41fe40413196d6f936c1676fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c286e48d4e9c0f61fd5166e33dd69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9256dc93a0257b6aaa1d47494511e3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f336f88a0ff0afcc61c42a5d1279240610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c114be3e26b41c51cec272896a1803611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299040959463ea044533a011ff2bc3fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78737a0126d83d65ecaf7f47874ad7db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196f612bc155382e89bcc78a37218e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928df78c3258d88e75e260ac0c1ce0d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e64c70e45d52ad49f53b4df9f40d14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f66ab4555d7caba43b2f6c5d89ba0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc5681865371e8342deda76a7cb31a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c747a978f5a43d09611c9cf0754adc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad610be27fa6b986f43b5dd2e6930b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961c7092848a2f48094ad085025d6b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268785e8f7c808e949fdf86d8bbce5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01819382883f5611ce84cc611b2658623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76ff0740f4bcba982f6b928afea53b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a8acf3b723aefc226c75380ff4108625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ece729f2cbd5031c53e07de37a80c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce0834dd1eaef7653cb86f6a81bd6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828d777c37ef519d924253b9a01db7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14038b63ec9971857d13aac6ef3d58cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c36d3102d504bef60cde29295a7e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811d833234476282fcb2f749f76d483631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c790f7f497e87a29759481323b42b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46370f006d1bfecc042e0b7a5b200c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f8d15356c515d6705b3dfda5efa7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d2815b3e6f60959ee67be792cfb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559da7f65db39eddca63fc86cfdbc716636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eed73480030f4f08332a1b0fbb0832637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ea57247728f4156457f9a840f0141638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b25adfdec38715a525cfcd9bc3632639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aada25313f36d1db47f489067aa56ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b006b04fa1a9b7cf6cf741c9b6e80d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c2e674dceb2506524f98207ecdbe7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9c34e1abcd7540ab82915d27aa0cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfce2e9fb4cb8943ae69e2e67a907d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7d93193308a0fa8838280d4782ccd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390ecdeda0b8e1d95fb9ad9972a8f2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df90f190fb0edf1ed3af477ab64180647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9a39b57af80ab4dc80f14cfb2f1f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f76814d863cce365da603c6b30966b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ebc5407873a7a853bd7bb090d11fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5ba231b5489a6be7c2eae49f7ef8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee13059c89cd176cc961d6b7a41d13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d702103f86325d7c7f4d46ee5307ff3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39c583fc4ed953bac716babf697679654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549bd6fb5cd2997786dcafb187a0862655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80394dd07bbd8d3fd4b6e8bcc80db086656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1fc08939a53407122d7a899fe94c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c3fb5a42fc654230de21b3f793bf5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c1d1224a6282b53a6d6b97f2629bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf88c95b0c85623fbdb8249e73a302660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0e1942bb12d4c59243bcfe2824757661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a75a2262ff9e872d57ae3814c400a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e685f9aa9e17e1dff2adbee558985663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc54352033e3edb36482c09ac734448664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f518d1ec561a0644e94173cb02b581665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494b966255be8b5fc3dfc415b2380f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fe2eaa6beb2dc83d8c0486eda70d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf4f5219fb35fbc805c675b4ff6d32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f494f889e9ad961230769131821fbe2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51902d2f4daf2817174445d8966d4fe8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7a9b46d164503fd3a82829b513ebe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5712c24f71241358b7fc7899114bac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb65b4bc92260577b3410d8a2285dd2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c73cf55e2184e81a98329a8c53352674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06b1d83d07ec2f17d239f1f97780eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022d672fb1acbfe7f9ce1cee86677bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b0cf908332be76496434906f1503d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d340a4353053a81f1698a1f36e53464678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7379773903664f2171c970eb5f66798679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafc7d178278a931b6f9c3fcaa9c054680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be381492418c9a34745f6a001bc2101b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3b35b68881bb5ca9bc452a1ffa7e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17823b1594e197a95db6dd3c19809a33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dcafb4702ca48a58fcc8f2e6fb7c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bdf8a45bf08ef6f132cce144cecb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7ce2f6fb5495ec2c987376385bce8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159295c52f40900560748f13e5e5292687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4819a18872012dbd2ef4b1e3fc1e318688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0975ec4fcaaa9f5135ac713a8eac5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372894d035d3e4f844fff4d35f10921a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ab6e12ea5b8a1daff7a89d79f9f9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8c2be325b0e322df3c6453436d2d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33344ed14ff79c7b2c862fd5a00d6d53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49575500c95f7a5072a5bb57f47519a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936097c40f02f9939fe9e4de366c6fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803730f5d3ea3d7c779a78ff0fa65e0a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00165533d406e28e7abf6862db0e1757697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c8d7052163870c24dbdff244d8a15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d89b6dfa378ca42f712b680421e4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb75b02cf2f5d64d1e655bbe8b9d793700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37d28caac726e55aff02fe51d9c4d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60516baaba7ae679d7ee5ef951dc1e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686b101e22779af58f60e806269a356703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792827c2bb9685cc2e3d0d171240e275704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f3767506a50417ae44e808e423ebb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83212cb98c8ba03480514c54e95b419c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca46d86e4b071f34a52b788e4e1d90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737400a63c21022d95a761126c4c832708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cf8b1a31161a9f0f101c8ff95aec4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3fc4ac3e0fbac2f6a1092d1e79ec0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097128c945c0fa740a8bef9ea5d105d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83267ed85533652067266416ec580dcd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac61403a9274970eaadc9d3d04a1cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2165ad538706d48d04e1fdd404c1b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769d2e44d11fe5e9c401c751c0a01bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93769fbb2ec620b62d4707d2ff02df8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88211363a9dd6545556bee402b3ad3a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853670dc691d829d0293e6bdb0504209718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea752cb38ea95d35a2123b6d6345a6bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f18681ee6d540ee7c557a5c215e885720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cdf2bc53967cc40eb17a828c92fd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786aaca9b2b594db61fcdf0b37d3580722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682f70bd19fced222325b500734d102723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6c851bf393b2701549fce92b7bbd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189a91cb3c3c1d3a63a20f087d11aa6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87fca7243742a2efc63088bd377612726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556e22c88a9b8ba93e315b1cc9b313d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c98ddfe207d0c95c60d4812b9974d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60c4d07c571d75c62028948000e1c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae299688c3f964baad569e46adac74d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1f79beec46f56e7cf3815f5b8315c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff19a58588eb60a3bbf43e22a4cdee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5d0acb0b7b840b1ca67f1addd3fd0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfacfa2387421fd2ed969847353ef7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d945f72271f8c48570cd9a3910350735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a7a123c99bafcb59f478ce9c0e3c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabda4941064e5294386db607239bfb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fecffab9bc89f120caf8e03afd4327738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b6a56c155626a7c9543414499ec11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c5904aaf0b5cce7308e0a32d12033740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb68d31e6b97e3c45e0c091f1a7ac1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eff0a35900c9b5c9d5389e2985d746742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3965ba37131b76ecfec28819665dd9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de51247b3770552928b02d9507f1f5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75349a7ef60ef31a8048768c687a6351745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a66b7f83dc9b03baa62c7d5339879f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7ad6b30461a298c929c12f2eeb8f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3a4dd50ba7713e35eaab76828cfdb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea592123b38daa8c1b31a6c08e1f0971749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358bad2bd1e47bdea6f842c4044b438750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529e978931284fc9f8988a567f8ccf4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b929942e194e6bbc97903d15cc38d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249f3ddaf909bd88b7fc6df4841a772753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29a2ba0e8e8d31e5b19d9e58bb61bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e4ecb608f19af232591951612fa5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286f092ba095acb2707813c8e799d58756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b929430cfaa78a4ba8cd610d7cf8fc0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa98e77c47db57b6b4c345203e10ebd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c2e522bf5757ca5a30602204acdce759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83332089cd7a4c4545bd8aef698428da760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf1e2bde7b63055ee3ee011b54857d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6272ac5c583264ccaa85fd459e9c83762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30c3d9677aae82d21320d822de52c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130e8e09c22031af9307ccefec85a75764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6f5062deb18825be9f96afdad7569765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea39e765e46244c60bfbbeada04a7f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abcb7f7cfccd0ad05fc0272943371a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef8751128b17cf0c238dbe9f7a20d5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3653fa5028ad71f989ee38c29bdf6e8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840828860058810e07c22e4d6df0154b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcb5188b4899c0fc2c6cac3af27334771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cabd46a5bd1d3d6400d03cfbd7984772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7b14844ef18cac7040ed914e0dff9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edffe84dce8343a42995fb3e4aa2a2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cba341ae7472e4985a41cfe0b01775775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0018831433a9022a544d970eba57d8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d8880f4a481ddb1e6b5275ee55cae777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a395250c2e54f52f18bd8f271201c1e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe86e70af76575de908bb5f49adf1be779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca00bb83dd60b587fd2c598a171cea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82460d027c83f69245d3c9385a7ebbb5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb6a76e9067b50616b7f7f15bb3f5b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cd5738b1d1b152939a88e74e92a93783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb66bbf410bf6dd685d7d9c72cfea79784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde14930d75252d97e511d7431207be9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7ddc6b9da4f1f258d8e4f3b580f1a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8059b3122e07d5ede79e64613b7d2a8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307341bc235d8e469df9738d53278bb9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc14016655ba8e4b1c222e74c05db1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8312c55f17844e833283d655d55f289790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abb331185ee3849bdcbb5b3bd11659791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208f189047691e4099596afbe2d876e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a90b8da08c83c6f45298821cd2abf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8ebfb89865ff05a82eb895668cab9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309648cba0c34ff521ef5e9173a018d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27009812fd1960e05d5f74b787b6da8c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed62511fc9735b6a51662a5a42feb8f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8ab5281a58a7c21bb03fa34c70dcd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c921cd601f09ab02d0d2e8622ea32799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31eaf755630532490ebb671566a419800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f652ffc487195fd9b7f4afcc399227d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c160a4748e999cb57948f3633f82948802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4141eafd64c058fc0c3be9fc84e53803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649d75162d62bca935e9d6848527976804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63a998f0592e457d4561dabde31d48805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec825a853ec309f95eca28f9737414d8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19693c520e52aa28b484b14a626c75cb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aaf32acc02e27aeb25e63e614756d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed190f16cb883fcf831b0b78b14a5dd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa62b2f83566394369e5bfc25098f61810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fdf33754f874b0fd9763dc21f9672811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f3e38f77d92362ff14e0c765f9586812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91832fd71e3a1b52685945733f350e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9771a88dbe5a99a0943bf1e3fed5577814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cbdbf0a02a9822e12faa251f0b599815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2594fe9481861f467d4a9eb674f4a4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9da297bea164bb703b35959769f7d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e58ba404a71be0013092dbeb861c9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a495a318519a30a8da99727a9b495d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045481cd44461769fd46c42562dea0b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d80b3263c8744dadad038465c2979821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c8d60273a87d60e1bb6238c6b1146822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32752f0281e9f89591a982939faa1b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b61fc3748e133ffdf8f6e4fc31f67824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83af2a324bae50b5ecf2319745910a5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830ac5784ef9aef9c00841e7b1ce0fc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbf4035ad74073c323869a9e5bee70827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583287f983498189f7259498827b371828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e578d31fb41082d649ba70f854b4a27829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b85ce205523d242ec1f484c21b7558830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcd43725bc59f73857ee2919f68230831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c4373a129db46e0d8e1d7624bc9be832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c8e20755a5235b09f559a9f1c671d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2b795f5f0bea259ffc6c98b4469c9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d4043d6b9c0da056127d16f76c0d6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a22e2a43add003c3ce5c5877257192836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef9d662716a4b1573c63c5def955f8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce9e33246a0b85441c988b86146d75838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5cb592adcf27f124878eb9cd46235839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50068f2a2cca3bd4fcb36d5b4d59754840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9717e1cdd4812078bbc1bd0189980841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eac900921ec9d08e3b73d41dac214842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a68f5df75a3d71e30771700752904c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b10b35dbb98245ea94b177d673101844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1e941fd20db52633f7ae9ac4f394c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fc7df2cd7a220107276389cc05062846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86c0c7603bb0a314b9856e058794ea847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a905c395cf9ae75d7ae8ad0a33ad33f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2479f3409d120a881aba762da5a9ee849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf436877ba70e2c03d8f0d6e4b3fe001850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5cfb0d46d0f999a10d072500daec7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9721eb75d53a15de6698d25d54dc8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4e0429baffa85b7460bc528c6df6b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f45587ae32d2c5f2dcadedd12bc392854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118b4106ef8977de1dbe958ff5a295b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98275406a443cf04582b737c218e7e1e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136640399226495272c65385f6a74076857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026fa811dce294e851f59871a961527858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99b786c9f96a37b8389dd84dc3db1d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa425e76cf8823b9e320c6bd40780ee860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e555896a3b5747054031bc297c95766861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f17bf94f0ef2142008867578b79dd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38c598a7e1091ece272aa3b494ce5a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43569d4400df57fada354896e8903937864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0027e231b4560832cecd6590fdcb9da865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1e135ca574eb97867b399dab1f6d0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804007e7203b95ac1e1d7d2cd21be30867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971182ba4df21bebeab2b6c7d8a60c17868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5837fcabb62bbf55b4988eab5dd7ba8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ad3ee8fae34771401636c397b2e2a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222e458c5befb78d3d338e9cefe0647871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13ec2d0e76bbca0a1ffb8d231dd968872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf468237d99191d2592a2aba194fd9a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896efd6b9f70a2655202fe23db0a5a10874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80026977d4f38402df937c2946ed253875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2620fcc21059dd6de322b9a1ad5f3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1a1060ea26b2364c8608f4d86a523877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3d2aad56d36583552edd5896c097d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edc0b0814470d8d200275cd75a867c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365369dd5171c6a9092ae2702f2872df880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74278d71148ee381939233c89ee8a773881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcfeff6846f173b5a9a4b73cc021f9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec9ef6500ebb340e883fdbf2f5fbee883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5fa0b52b01e71c470765cc2684ab6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c0794eec9e044dc733e1dea8b6910885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1350e1f692ddafd4b0a88aac5e762886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d36b51830b43f13d6c54101fdded5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b681a2f123dbaaa9ed4904ab13125888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d5fb02b13a6ab2d8e01303f9adfb8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022cef70f55a0d88191b21127b541b1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a85619e0af2b6f94624199810231891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab937d631ba8e69a1a6acdcf2eb674892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8446b11e06d7ebc7757f4e6f35a12893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f6a9c39676b07f99b7479bbb4cadf894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fef792a56cec52a74f8109f0c0211895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ba5eaaf7874d7dac61fc2805fc329896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb620b09971157748e81c155acd4e2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e810c29e766c53b2ed1ba3ed704b4f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af795bdc9c707bf804fa248a906a677899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035b23b2ca921e2fee918fc10b90ccc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6002ee2cecd54ef17189d2682ac8d47901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84074e2964a42fb0b6283a14b77a83e4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225d373f5311f4626d818c69b9a489b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88fda5f8ba6ad792fb1e1c422a7acc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84677b96029ab53eb1df2f3625d5173c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0301906f9b61cf191e47d29f9aecfd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e88b6b83d2124124809d6769d850d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa85367c371d8710c9d2fac3f8038a0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a6ad4072c5b77ca2c7672f249173f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db32841b0c818d83d806129d8a38e9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f2b4b56bec2859a5d0c219330eb84911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719df142cf0090fd32df0807a808e47912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1fb69ce72748e2f3dfbf478de6cf4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14adfddab0c492d0c3ad4c015898974914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2403d6ee57f6819fe22ee9f9a1f43915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3a5c00a33cc138e22d5029e176e0c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fbe0781d92c0493ce38e050bf8bc0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e523ab5477c91fefe2a67f8302180918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108cbaebbfafbb5ed5693b46e60e42a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9202465b8e7b778faae6e1d08c3cbb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c91e2e2ebae8704ce8d795f6cc3cf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d46c888be9916fcf29b1e66c96edb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c5322b36b275d391681d5fcd34f67923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2651c2b759bd778da375a9d6327e1e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bfa7e77c14e2af5b54fc02092f0b0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6183a9f78fe2adeb7c79596eeffeeb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57c3d400c1aa0aeed0303ba5444402927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794f04bdfe8511a314c42b4e04362ba928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e8e8a25b8404f24520875b00e8c64929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec85c7471797ce480192563e3b41e9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccbab2008abd352888b6de3f6b4d18931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfd73a957e8f34d94d01003d5e9d30932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f094ba7dc7d1560b87938cfa9c970e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044803e09bed66ea57e10a8d2481afd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927895e7bf40ccfa27f072bc0dc7c758935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec802ae598c2d36fcf9b5be2ee6cd90a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777cf044065970514346fcbd166bf24937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e451fab9aa84b0538e179f445c85d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f2e95bb03385e803d670b5c6cc07f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd01e21bba657fdcf8131bb36f6a76940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6390c8f61602ffe4826f46b2200a944941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed499bae5d5704dd3b010c53ff104c2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2be7fadfbc94cd6b06cfa29265898943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b082c22b9e6170ab5b16978ced4888c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993fb376926eb6094018776dc9b8be5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb9e38b71441b6cbfd8e6c421722c5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067358676794ee72f109a4122b3a5272947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8619e32e01ca9e040cf9db0fb40445948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cacd4fc6ca2ab89be5e31f44345f27949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d546ce8059bfca46d5cc9d9dc7679c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f023f616d6a35a5cfc81333261dfedb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466adc2087e895f563d2195b0f95f27b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d0b243f2b72720e41c7e86159b5d3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b14ac90e60f0e68a0ed88aa5ba561954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf5ebb8ceb2bead16458f7449076f4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124933d12b6e9cdce3d2608cb32569f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40190056e02c67e192da18192ccb3f3c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5740ee32ee9b644e3bfc6b89d97c45a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa1294b692f95a60dc314d45599299959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeec82e0989f1af73936e598424822f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eb5174596cd1fedf7b908130b9c70961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882c52d5e6d211c575098b827772d60962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be158a226d17da0b1b0ac9dd0bc5c0d3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f019f65c35c93eb8f984011a700ad5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68925f8fd56ca77d4987ccabe3b6d5ae965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b12fe4bbf0daec30bf05751d9e3d70966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f3a03a7dd96e12ed8ea4e7733a04b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73649a1ac2d36085c9213848a929c808968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39c79768469d38273f56392a24040a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae5b24007dfce4db15153a34d794f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0c0dcb8fd2a1dc2182f6309382a1d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82208e9be382ae310c09d5440a27f9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d551e0eac80b56c34891e22d8393533973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7fef6652040dd82cd6b4c142ddb8e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8046ee7045465738b4e07b966ef42975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098828e0862db2b95de76ad6175ff59976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792037f584540b77f392aaeca49c0af977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44585ab37a37a84afdbf4c91d928919b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923b5e484c76643f576d47461876b13979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109a39471c8221b9a0868c57177e9d9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60413b9f5875909e5d7cb50c105209f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870975896fcb6842963cb4bffc01796e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610050909aea16a83a5a0e63766abde983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ac295b457dd81e7c538bde26b963984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1617135fb7e8cd90dcba8969456f449985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f7cf514c4ed383af555f70c2a3190986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733094d7dc0455409b78fafcca4ba7d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf8d7285508ae2ea38d2864419c7c6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c710d25047cab76aeeb6088a4c574bc989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00670f3d9eb6bcb5bdf66bd64d15996b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a0cee0efbf59c194b4e9ffdc55c90991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eee245f7d5db2bf6031eb0ce756ab1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea57a53b11a1172989a949857845a5b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50313da2c1a331109e1f5835e57cac994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494b640345bc1f532bc0a62112541c2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8ed1eaaf407da9b7696805f4700a8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5e57b416185e4dd83f685c97891ce997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>