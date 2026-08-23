--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebc9bf4dd05ae5be0517f22f753faf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafef5a957029818a388da2e0a1c25f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89b4661885afccfdf1cd12fd815e263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68e714b287d56a8391b36e08b6175c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0395ea994b8391b9b436f037c09d1225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc85c8a62451a3c224cc2b3b0c20916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118421d1a13dc3a71a90bbfd2591d9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735d09ad7dd5c30b000a689e3d27fae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8866a78124f23961ff3d50c243420819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc2652e45af188c71d9e99a18211eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0441706ec9e4b31bb21230a36119aea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e32978ccb47e9cb918ebea12d23e7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fadd3bcbfcbe8a7300b3a8d0ba6d9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5dbaef2b882b1db1699699532c32e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95c964284b9087eb4b2fe64a7f024915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfd479ab918ba424efb4b3ad5d406116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefa4ba5f604950b2ddb9961a6be95d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce200201d477f97409679ae0d2c0661c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f820ee0b773a6fb828921c76ce443319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b896a29017299f69d645a710a34d7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a43bef2670de0eac7668eb0d6fab621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8969a74738e630838672ca06b05c03222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b99077434677dbbd8402f204e247923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d575a179c7446a9dd1ef8052865716c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb979c859cc127cb911750b55a44d5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fbb3cb3a1b4a7e2c5fd48ea62402426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f15e66996453d1757cd272dc9ac35127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bf43d92c50a280d3f8cd75763742428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dadc73d6bfed82d45e92801920925529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff7a2accb5d00fe175df3d62d7c5cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3a29b09b5278a0b6bbe3fc6d84af731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6442f21a0be9c337edf1ae7d047e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a2cf4263b99d0621a89787ae51e5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a5a5e2f9ec05b1f9d846b2404614234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcd3f6cb90f835d0ac961b7a7f1c6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85c776b260ba73332047b64e5d2e3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7262afd9a5f48177ce89d3eaaf8fc9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e5c9252149e70da97459587fcf62438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfecca8462942656c085fe3208bc18c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381ae2249c1ad853f701b3afb8a6d2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186bf5636ce6131af58f376a492db0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c23b1405e7271135249d1ae848d57842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572636e48aed9e42196544bf2ef165143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8657186bd4b0c97fd23f03584806244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0dc79a3ecc372a02324fc625ebfa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dbc8225aa4d533acfac26cd65459646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c78a6834861aaee8d31e550e7c658547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6033c1748c252fbbff7a6cc8c31075248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d572d4139bbfc350a1de2ad430fb3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb288cc2ff433d7a0a55cfb7c23c6a1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eceda035e7aa313ab44452fd709e1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6bba56633c10fbd3af33411f31e9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce754f39ccaab8041960d6889413a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa2b0694ec26f21b47dd4a348cc14e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84907b2a45a3caab7a9554a05954dd8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d983d06e6ab59cacc8f9829314bb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cfaca4fb080ce9d97ac0a7ab6db8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67ba7c62a1f466ad898afde07f8e3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4bf137b3e96c96b81f2671e475f8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d30d7b5e370d989e68a98c70026eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0788b440b8f42f90a396078e0ff58b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812ef01f5678618d9dc3cc137fe5c0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51789808783a3f33866fb403af366a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da4ea115f3d04e2db09cd2644d42c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a0b09ab9d73accde91941fd4972865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c909b7c8dfe2c114ca5b565787e84d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1921bb42edb52e2a82146d9317df6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbd217f05aca8fbde3680648e4983468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dfcec85ea9365f69fbfbc6fae5e5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340b8ca0bde23b84d559f040a39959270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb70a0f789c5730ca83dc3004ac767a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01f91c270a3a0fe66a01d3fb6baa2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bffbb71a4132010e49578f2479d79373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cabace734949d815fb125b212ba0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899f91e45589bc0bac0aa94a10653e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693c63307b29f8dd03c86b79a2acebe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383000f146dcda3c6bcd840970e74d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8974d48c340277601fd081c1dce2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875030f4d9bbbabe2726e0485fcd5e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff19ffcb4bec5d5f608a90ab312d50880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e722ee0db366b1d18c34d1e6a0f5c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c71a549f2b96956ce4d3e8ecf3c14482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448df9b9614c9507212f26ee65a0c42283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1299879cc6d086d9f9ec351787b80fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcdfb314626d7497b7b90af42e585685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec141d067dfde2ad8508be4f6706b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aec71634154c55824cb66e3e1330b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48db63e3fecd27ba8b4db7e2af68cdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88928edc9c1900f26febcec8e05b59b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102583b01d0679be7146ba335d7898790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3488f427aa5a877ca9a403475476791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f074f590d076830cfbb67c5ae044592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc52d15ebc725850d182348f37eb9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043fc8508e6a0d03311e072e7f0aeab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7b173619d643c35d155e75f7d0ed695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401570b0d693c4ad8662e666e891b1b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fb550f9806438b48fe5890e3c43ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02012352ab33a32140c4ba248477698298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0035f47b171b46807fec995583ba699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92d9fbd791d8e86a9feedbed5a5a49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9178a76394783b05ee8cc092ce3d57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb4f6bc71d7ee29a6a7412cb7e8112102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ad6dbd4ff291bc8dd22b6c526e48b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce428504141c191f7e4ad5f7a40da57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c26f69d801f82add7c506d0d835e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312e0f30fa456d5a82d2a68d965ccee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93191c7732d341c68402e8105cc52626107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108417b85db2b9c5d22666e7c5fd2d87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e733007f551b1a2eb0d6881ae81507109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b051e6f9ea2064618a3712a0c3d69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d44411f4f009950a1b043d1142496111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed64551daf31aed90a91fd0ae8761b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c8a09a23953496d22d5f410c36296113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ab92fc147ce5dbb9134a0d1042567114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8a249c2276c7e6d7e30294b2ec846115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12322d6f0fcc0fc90031d36641631d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad99a46dfc2fd7ba312d9222ab8b88b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe4d14b269d0f7221ace96d88eab45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7dad521328a2fb7c823a54b1bca09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0034e0c0fb35963681bcdf0092cfe4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347112f97b7ced24c5817db20d6e3be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ce60112a78657acc36342596d69bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d7d8d9ed95e46cecccf36caa7bd86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520565cbf7405c6adb790d5fb78f26b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41113fb587e94cc03cefee535168b2b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475b49096fa97f1b7935502fce2dc89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ada94d4eec86217246a2d072dd23b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfc2c650afd78b18fb13581180bc7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12129eeae6974bdb3f2b4ae05d2ef70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31253e7c0a8f985f35866900abd89f80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a530638ff9664dc063edcf88017e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4235083a2769f8cde105cb303ab25f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb76f1a6a516ec0600f905175e9ce3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50f89882794ecc4a51545231d23271134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ba5ee713a30b93f05cab6cab644ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcc8f7bf3713e24dd5792d4e6f3086136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2fb2ce0bffdcb0f453adbf277be3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b48143a9243c0450a261b6d22974f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd49aa58cb75ed7af1d816d3f618e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c34786abedec516523be5e3e3e5184140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d54e5556cbe2eca2e0531edbb9e18d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0feb21641dd494ed492867ba662f1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8cc9fe856f78e099ec109cffc220a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b892cc26e5d917bae367406bbd03e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f028573510a44a81d08e551451c29dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33048929598781434a957df7d7f34244146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6786c054dec68f3fcd83fb436a7f22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160d6ffb6eb9aa1f90f5a6967f56b76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc2c3ff4421d21779361225352424e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6da7a95a81a557e55776134acb9c13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61066a6af0818f621e9cdab41d9938a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6dbd58f628af0dde58c13e10fcd2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad7aa955cd77e577429376b5eb97b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85097a8cd13d161333d1e89c0da2af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f655739b5b4286d9ca2354fa015b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97d96dc5fc2f5fea56b4e75f11f5f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a9eee63f5c4bd1954f803df269d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299d2f0f8a01a64df08c160afa08f6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9189a8ca75ab3bd7ccc3419574c62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199123f9b23803940708d550e2dd8de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c69da326237d48184a41e1d5c0ffd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedeceee0cd38eaf205381fb489289e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeeab7328df8ef1f0f44dbe4c339d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaecd0b6bad903f2bc0d10647dcb3fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd8395ce366d4fd118c2829efdeac8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b922f50f426f24d29352734258b141d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496485891c788f3712722304fe006209167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db19222069770418175d0f7a263296168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289abaec1485ccf7ddd6c592c4ffb5d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af479e41df4d4c91c7e4e5e999c7340b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc115b683f9950a4283c9904f1d001171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb6a22f10620b1c7a3e0a19a9fe1bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f47d51da39ea88789605f2030c7ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f6ea8990813d2f27d20041ca2df23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e522dea67cd37a48fc079d28dd795e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e79cc96fae7311283d5a96d7b9ac3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad5eb70ecb6a93cbf650531134aded177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c96a76b9f523123c2f1f752ccc05d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f530f79830bab7ae6aea99be336021179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c5f291880bca1f36d08228c80d413180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f100b66e97d44d1c1b81545a9965c1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012adf2cc29bab4b7ce3fda53ef401d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee86e7c7633f577847269a3a6687f55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff659361f213a7df8038ebb738aea1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188abc62d2f74af36e8fb95fabbbfe5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ead0c24f79913a643a390833d2c98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a798b87feba4e1590484b22c2c3b07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cfd229855d84db7708df6a71f8024188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7fc1c7c08f51f541d9849ba55c236189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9e3c67a55184b747a15ce5201f45f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba842da094385817ea5e7eb9779c7796191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3923e4bee1ba0f01e0a939b667a2a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839353c6b5694115ebc0a11f8785566193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21375af774124e6125fa8ba478ad3d47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f95c46d8ff9b72d834117a893e5c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44bee362d8582f6003dbd75b1c3d70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e466e7e87a7d661200be81ff12430197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0b07fd1083f12e78c76dbc346794e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11009f86d9a04f16aeb2f75144611cd2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5348a7f6774a6069d08db5cdf3f8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe78f895f678697a7cec7ca4c3df3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5391635c9cc59715ae12fff0f45c54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3f655467ca0ed5187c6cd3b848242203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ab6ce51becdf9a70ab8e0486ee993204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4a7d90c9626f728eba18ad7363b54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8585f4cd64c044058407812cd6fb18f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d92a546f6a21473e9d8cf48b448f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ef7579ef53de4f976635c4448153e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72141f7b524e3585d05f1e0e923bb688209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f114fa755319cce597b8db5ee0d94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d4e98262a779d2454c6f0c27112e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81e3cacd349a186bf568aa4b4f1fd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9627f85c2c9c85ef1a1bec34d3a965213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d741158169fe5619be58de4a84601214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa364065686518ffe71af52690d3cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a84c6f1b66c69302ad7a3ff59b8cc0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135fe6d3e770d63ef8d602defb34f50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1233c6cd6a9736b802b3be7022ea4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f5f4dd160c85d182952d7468f1b2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b31d0f93ac63c1906d337c5e16a5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130d5fecfcd67fa950c02034d9732d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3921e5d2acfba68e357aca5c49759c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802ce286965dda191570ef18584004d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bb439ce4d43ff2c68b6787d8a9f66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17823bb22f7606372e9116e8cd6b922f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f8bd0db193dfbfcaa81a660397e7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0912b6f4d752edc40971d8e058d4b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3021c081da0d9e27ee522a3984d4d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f1f545c57caa2ae4ab996511b8a9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7765f78fd7695e580133acf42b8de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c61f9fbe8859a1447d50fde0869c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc68d06f30f05e3cfd82613112adaff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0fbab361ff9ee1e83b525873bfe92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ef5a72d1f8bb40ac52bdb088840ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a4089af31e69399f870a9d3a061e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fde8fb55b64f292e4fa0bba3df64f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd7003f7533a08c7ba9ce9989fcb17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eb1cf9c5ace1dc64065142536c6fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9aaddd15c3d0c25287687a19979e99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8826b8353b999e1d91caef7b328c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a143858f717a9f59402871f2875f6fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec870bdb4672fe047524a72aebec565242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1c1576d60d299adf1da44fbc58885243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e12ea66ff53d3349aa183e150a83f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99b4b19cff8e368acb09f4876a00ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8533c35833221c504a5227c365d930246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4f6e7e72e1bb47fd1ea7dc1ff615e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67619efe1337cfe0188fb1af50a55d21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa36bf969593b3d3a88aef59c1afb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ca2b5f84fefdcdb6c4f983a63bad7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfd2649aa589dcbbdfd119d18b9a99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7da8c9fbf08a3177b285c5dcb9e78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3e6ab389d6b071f8ec857c3c7eae3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c112334222fe8af0854266dd246e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae8a1d740a0630a3fa64f1026e6944255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae40d798a1434eb740e85406bfad279256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d94db228c42356db10a7eeceda1bc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e938a63624eaa45eeb7ffe96ecf7c7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11241d4fff6bf367279b21e72fd7084259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b04d75d78cb6117f7ba156cb63931b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568d30dd7e0c017af74bb86e0fa9b05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4436afe04746fc0f3ab89fb88b72af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd25358ddc849509e3bd037c8c31439263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9178c179d32f7704d9b5a55f0eb139264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201cd4072a7862766754879ad735cc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9a996839ca1116649d0b09059bfc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93937da31a74ab91ae94d68bb91ad7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e84342ddbe084d9e6e3d04588eaa83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5ea7b5029994c09a1a3a2e923d403269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4da78a3c028384921bc99317d1482270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3a8ce82cccd72400e25fd188fa0db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60406dbfc559859c82f92861a974d916272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09254b5d1c28a06f0d82a8937d04482f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0ac816abea8c19508bd15bab53da3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ca8366be8d4ec697b2e6f8dd0e504275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda6385d3914a51e216c92ac0109e1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc3fb191c1e18cd86af80e6e9c9ec9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc883ea9846eebace799eb4ac7c0c20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7fec4d70956408dea12abd79b7831279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f964368e1d9c38e4778daf5bbeafc53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9bf5d2f75d6b245ed7d47f5dc1200281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4ce55738e51b3af503d832176b062282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50660cc3d79df0143d567c731489379283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a40def01f41ca362ca896de999228284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ba275827968147dbe0b5f6e619fb1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259842a301a084b9c506b3516dd8571c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a00549bee4e6684e355f9fa0a4f8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ed637cdb12e8a42c9113d7aee9d72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7aa010211f1fcddda79e422289d2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf44bcc2cd4a6ecb472654c853253c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402cf2c711157821f5694f6df9edf13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb84759c5befb1796cb762913269bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12921fc090ce718d70ebb57021d358293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696e6b1960d8999661e35605936d59f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb8c55f94c93f2f15cbfaef1a87e21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdb04a99ebe04162a4640528646bbe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369caa40e18ce59049eb4a3e90593fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160fc2d9dc85b4625df3cfa79147fbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3c645fcf8ba50ef2680a33c34af77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c4bdde01bc3d1a221b36d68d5ba20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ec24cb09841dad13cd08bd9240a4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50809f17a6c3b8c4696e2aeeda0b1db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cdc572c99007959eca4e5f85b6315303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe8799dfb92322723b077dd8129120304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae5605b71c54f8d041a7dfad1c6178305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec7a8eab973d32e619d57cbfadc6de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e8a03fed958f97c695578a7c9a29f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4fe073c99477f5708270afa696ac2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0302b140dcdfea9291848e5053af12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2282e70e8c0c43a4ba6058d7d7e57c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf7b6640b053f724f4fe1f9fb53d05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafd86115bf2d67aebed68a985c2fe3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8b20ee418b7fc884696a7f6807fe8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65d1bae857781c622efef746bcbc71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aea418bedf998cce2e21fe01f71dea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b04b22c95898bb13b7475b53bc5a17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5855ad8bba609c28c04c4952c28f5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4403c707cff23cc9cd6931240b9250318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd9bf75e3d6d04f4d4da86eac3e637319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49ab1877a9a0722c9279e9a5b5f08e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aca407516fb68293dbba6ecdf28cac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7466f1e3c95f2398c3b3142f44260f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8e9d755801e20d27b51b5ce0d6011323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73780d12227f556bbd38d0a91534de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264d02c0b12f3fb44b8aa43381205ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c4b5721df292a5df870453551aea3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e42faf49a13e9d5efbb35cb93f6844327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b7bfd563a22dc64c602db378b8e0f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f5bfb9b162d66e3769531edba8142329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d2dc4e3ce80ad662a448463072a5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc4bb6301e35c6effc32aee454e725331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddec050da28ce199bee1e6d7a2879bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c202bf604ee9beb971f8c092daa0e87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97551df1d2648018ff843e84cd5324b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1545d117561363c741850c41e0df6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fc2bd9f1a0d637d4077d99612c5c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738f89246694288d3e925b09edce130337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581f4f168a07a9f9e50cae1d4741311338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f76242efd2f88a74423b9136b31f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a78db547b70c0f12d9a10ee047213340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ee1a4511a09eba954ab8a7e08262b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703910c332007d434a20f89afbfda78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0494890193b7a632cc4efc13302f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5380d85a66dd2c511ed9f53b2b1bcd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5ef4c21c8692c3d019f119aae5296345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a398dd86c3efee8f3ee79807ab11f18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099acf8f7b6ca486d02ecf1769463ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d1c2c3cd1815e10e973dbf171487f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14577e38ff426c3a600af72fbbba0404349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0654f87cd1a85499e7c8478838d4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86dd5408fbd7f314d6aa8da049f93d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f2919b8c9f92ba985531cd0cc7128352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12645b28406bbc09c6e9a9d8a2fc8408353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c5b6aaae3f4797776ffbfc40d08f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba36da64650ca87122b8034054b3bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57534ef2190671b5a90035a2e8d03a88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8bb5baf9165205c479b03bfa5395d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92482075e550fac44f5d6ae870cb279f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bc56b79d391c89171ff6ef865225c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b16e18b75eb4116d1fef669e3d1815360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5e761d9575dc7dedcd0e159de389e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3ee206a19aaee464e731815af3d8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813dad884ca3812ac003e2d2fd8806f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba6ed2f2f14095fa861cf3911597f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6044597d5cc880991cd7b20c7f40ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d202e801398a85ec30eb351f9dc1d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273edcfe237413767989d5fceeef262367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a48a2b1e979db606741637536bee7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed65259d66b832f842f73678cec00d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865674b0a50d6954bc036938c9fb9f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ffe98549dfd73fbce71498d615183371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03a058bd50913296d7bf0f219e7167372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ea17e1776242e19a80c1a37f5125c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887316516af3325e5fdaf65fb810fd65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8167d5e352e25ef47f0ee56d698aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cd8840e19c49fcc814697664b8a43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4adbbcc65bb34d0230e4ce699abac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9ab126835ce16c647d1a276cdbe89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6088578880329f154a91bf0ba1b370379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd6509d0406c1558bd2b11eaaa62b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471ddf86fa396e4b5a3cc3dadcf2293381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce28a8ce4d2b92d6e718cd2f89e01f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711c438b84d336c6b5b069940a30e7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df17c986aa04415d8dde619029d5e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0a4d2019f1d9a3bac58bf5d100275385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbf4ffe1698d4dd007a764a1cefa7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127db263297a28076156fa9c070359387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe63c8910c6ad6848952b1b8dc5ebb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5e00e5c0d308c618e9b2c244a357f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fb90a4cfba2f822de828dc4500527390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b234fdcf00db946a12f29f56d30fdbc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a1094bd9fec3b2e54147d83a7976a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb40055f0483f4cfd0e882d2af26a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf0015abdbaddbd11d34d4c337d3c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41d4a4bd9a163f354506dd03d148b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9e3833759d93abeb8c12f34747807396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf1029e27d3fa3719c25e984604101397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59263f99b8cdf897c9d61b8609eb3f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb42097188a4c8a4bb27e3bc713545b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d824ec6f7573f043371c31cc9f85c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef010e19ea0100073c16b1528540e05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63579629963dce99dc8800e2d86b1f24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bdd4eacc07b9e49b2b15588905b57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d53e8cc69a382d99ddac463a185b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1ed0ba049ebcab14906c6c86192e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93209352e591bc3f20cdda0fa0d4a698406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42a04a37d6d8dc09b3455930cd906a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc5eac5c4b047883634f2a741eb4a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee3af63b350d9375a68acd0b73cda2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ae6ebb10ce344a412d0a69ceee5a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91a86c0e756ac44d2a1ebc5f3706f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805efc0c8c19bc40bec76667d7ce95e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3673948558569152065f967f5df38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e876d16b1d870a4e1ff111a425b2491414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6a49b6827c37f35000da34369ce2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b07fe11d9f9f02d9a17d062342bcd4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5ad5b25464dcb4e0598f3c417d0dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7719d01a639f8bbf2fb7f5daee18ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080abd2c16b9ad0100183b8771fe0d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54284b562b05a79665ae52abc21bd39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccdddb4beb02226b6a3c9dbf3d95b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c84b59658a367b1da712bcd8ae183422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ef34bc5bce5a8047f3cb5a94e84b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06b0fc97c676aa9d6c5cbdb75f7a20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e298b39bb28ec5a02555c1265d8ca6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd4068c34a5dfa33fdfb5d59daa9dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4bcb61bce72732c695ed782e3b3f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe8a573b1df330e0a5c683ecafefc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2c8f1a898912a356bf083865d922a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e196c76c6db35780aeed2e60c641f69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f6b55de76881ec9022a2e12fe131e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28e243f5ed23b6162d9bc4dcacc28f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca96e0f5c94691f157a514db2e6f41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e3ddb1b780fce228c8b96da937053434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aef9b18bf588015bcd45533f7ac6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9299b0d4b9af56dc92e4cfa03e3a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c89229e4a1cc5f8545ede4961cabb6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee126a62d76db0fb0e24316ff6c919438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd605c76278c79a487f6aff3658d77e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb734898b681502d46a7b313ff8c30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cb8b55e793fe2eed63bb97b5a9b4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dd438c528d4ccea540493ab1dadb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8b8b8f98dc7aaeb5d3413f8175f65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ca35d8bd26171c72b937c9e5f4059444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbd52bb8727a8e152ea2e7f16cd8a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd543b9a6dd109f6db1a9814ad4f0a0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024add05b73a6768aa618f4ea9cdc88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23327d97d0b4312d99ca0f95fec6eb6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38727f03a7e41d5745edaeaaf6eeb9eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca950b9634d6baa175405215cf071a20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6793e785a741f718c342568ad66f81b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ef74299adb0cd56399eb5527461d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b7ebeb21b6e5b19092546709ee5d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45834029f2e1e34c24e7826b252044454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1968c5f7627278823811d1158e93242455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862210f15a892f612f2fd7e312d7d41f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d782dfdf8c5795865b1230fda29a2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41535cff8e699efc377b89ec80c7973e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a293d034d34288833871a7dc3d1137459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f87b29129729d9c7a4a9d3bb7aa7b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adadacd8cffc55545d6f174a3da88fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffde658b96119af2e770d596590efec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40898c1f028d15781adf886579e3c9b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fde4b433b1c35173717d291969fee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b8fe5361b863bc6d797580d926f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49a498ec1468a457a2e36414bd2e12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322567268bbdc56325139c4e5146a06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31194d82d60bbba04dbcc90fde5e33a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d33ff8cf56456554738dea4ed2995469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05b584e59a041e04dd9c1a9dd88c4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25c1f245df0fb9151d948dcfeef6ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66366caec2dbe663447f6e81623b51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edca13074feec91b1172d36ae44aae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89763cf6d6c0d418190800efd73f654e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e378890df9e2205a03ba47a982888475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcea8de57f069c389f34d7cf6fc813476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a6885c62e1a0da7c56466da05493f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb05e9d3fb76f0b9b3e115a14ba996478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfed2644fb7476a0b773860ba3aad58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce391d999221ae08695d78df49777e89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e98cd6fcb520a51dc392fcc6639458481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d507580cd93d790b45109405bdb344482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743131f95e3d8ad3c038f38287d88344483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ae803107e69cbebd3a5f8fa1caeff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa453f80f920386498e5975fd9b7354e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1733e44592b188b3a236e7accd9a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724fad10c67fd8937af6d77033de702487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beaf35356722296a26e5b1d827ad8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31732003d3c606d088dfcfa11336d293489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cfefceddd184f78cf1ba397f13561490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2083e563ad4883e76065724670ea1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcba5263c4954ec8922de5e6801472492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcebac76c55ab589f99008e6cd5266493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd023f4cd1076d83b7578eb753528b3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd73291822c12e482f5ffdcad2dac7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365a76f967f41377b4b1cb8532cb886496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cbae1b386d39595044a7a327e60da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f41b6e14646cf66042319a7510a6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485741198289b1073462300c0e866c89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6e445ab14ca779017633f18f924a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5e348cc89d84c17ffcc42aa0a59a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bbfbcb859c3ba8fa1c89faca6460b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e59e5363b404f3bc87645fa5fb4145503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc623f6b7428c5f0d2fbd39fe91ab0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e407e3f664a464b3261e661b307712505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72af0f28cbc6d02315312947b21684f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baac64d2622e4b2e95454e08d49d82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d920ac959902445cfa2d6a345f83da7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf838a55ece03e4c088a19d11eb9127509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ed2a9010949c7dd37614fb9c76546510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275f8f5603c1d906f1f63ac1ab4e855511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e191a95e08d345a9fedda54e936cba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa94ebf1263b2035dd124e456c3589513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba201c2f45b3269b0c685d31cb3c7f0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f5c08146be3a4d6cac2f132f3b0e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a02509dbf64ed26ed27690f104ea08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d9f858bafc92852e4643ea9eb4a82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aa70537c2e22109de645e5c1c8552518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1cd8086ba8176abc831eb11f2d68f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fde4bc914dacbe02f4f2d4a50c8004520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318a48bc4a28e24ddbdba82118b8882521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74ebeb5812bbbdf3c87e372cc43684522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6881e314ce54c864c0a497e95f27a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9909f91b4e5e09cebfc2f6fb8fa31f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f2690d431bb82284a503f779fbfd3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee385247e2cafb54ff88f4e7d23209526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc09748caa8a487b04f4dc9a0d178c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c7ebbb810da40c9d939f1c557181a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bc2624bc05647105a3d4da90d6b8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efa30788f72e49d7d29133924497ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4d62846523412f9702b95ee539100531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48c096bd73ed2214e23d218192516e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de7dd6a5cae2c45aa60090f0cbfd90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df27a8b8d8d54212bfbbefbf6d1f25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c997b44ed2b35d0903c4debf668f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c36287bc45d7a426e86be7223c521d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29601725140fbc6a00058d2a55d6df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4601fc512bbfca812f17a167a360e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b3427059f1813f5e368269f02f115539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef2800d3063c5bcb0e0999a105da1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dda6b50fd1859d84cf310ba8ebf765541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba345d2956a417f6e6da3c6be6c3860542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1db29d86b8ef933685e26bf7534707543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572338f42a4817761a9db2f0952e439544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053040e4a4ffc5daf79425dfadf86165545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ba36103f1b20d1d552767ee0c2ec3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cf10bceaf8af13b779606043860c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb255fb849b37044a3f8b9270a40de75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778c398fdca53d5bbf30f9de61ce297549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea9ff68bf61010e54ae01c8ae6976a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a4865e33099ba27514768e6abb103551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f287bebb4d30113a2c1bfe8ad4cee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf8ebcf0dbb2a9b1d901c2726114dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82672d9f0da940c7b8fd0f0f8a2cc5f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fa0aed28746f3d64e382d684bea32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3845dcefb618a33ff3ad651e747c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70dbdea3c2575526df9a4869668419557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66085292fd1ce227e0fe7091749fad2d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90ec8e807732e0a8b5332495896b33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd85b4648763913dd0347b0b154780a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7586ae194ef486181b33299f43361c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950f509693a20727164b69fd05703cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac51ebae6c6d796f5f38d2ea7445d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96598eeac790f98b3afbb6dc388fb9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813607c6274f4143d2a1678f11a7995565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53970b10923d285499e5ef2bd7d270d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47a28a8674773dc94856780c741f0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6167ec5b8a2bd224e759182123d76f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeae592100e2e096a554d267590a3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fe0bcff44d9deaafb82eb1c454a55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd04a271e14c100adb8febf7e83f63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460feabdbc19bc73e992b47210925c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab0da297101687cdfb080957a1280e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28097267bce6a51791bb726ad7c0d4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b8871e93748cf8d11f14658958b3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599047f7b262c40b247a31f24a199df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b1d99ed646ce10ce15b1185055b9f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e645d688c5852067bf2ab47abb08161578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4d459fa7356517339b80ef051132b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76beb0458d0785549732470ebf2d7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a5397452b74ce6180c1cfa666b44c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7871872d929e9aa9904a425238df616582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2128721d86011745f3d2c9c6ea1cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f90e7adc65a63def652664fe66172a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59642ef0384ac05166f3715c00975e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ed19f0bb57fe16be0782b595bd14e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9e3610a13b3dc853a8b096c75c77e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbecd72b337542c184968f8f7000c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99178a189ee20fb99af8b4f4628b784f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e83497dc8d83ff58ed578d3f2903b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dd81cbc5e06993ec94d6876d760f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850fecc4c12d7493c7268a914b87be5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382c64a2da701360948e307e67d0830593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d13cd6556ae83728de7fed33cc935594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad4da5d152da9deddd1dd34a5d71eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac25bf91151713bd891c334ebe12bfd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb19a94fd7bf3638530c9c97986f02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db327b6e57d2e2ae715e808b1ea12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91ee87b44caf62ee7322a52c83d1a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ebd6ad4c4bcf444ab3e7336436504600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bb6115643e546f096679b97c29153601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b82adfe4677d9a0096bc87b29fbe26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b190745298bd6120f0e9c5b20881f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da365cc691126461df7613449fdf1ec6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055fa7fa3d6112afe466bca421c139e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688cbf765715575478fec341fbd527f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99546d40e18e2a61cb638ce6c8cb0b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbee6c4f0be0f11584fbd4424e6fe3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7242683877b066ac16c231794fdc7ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390b5156fceea91fb78b028e074c4ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab31ce54eecc7a493cf3bd96e0f6ff3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4ed7900ffba88ebeff4a813f4914d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2221f117cd1cd199899e72b7ae64125613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c8298eddc747215441343e5974dee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a334c87c8069a8596c317fc8622a5b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bee40f8d404186a35a705927dd6eae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c9e7042ae2f3f6df3b746871ec3ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611985431654d99250da5c843db597fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab29fcbbcdb3e1bdbe192c18b4b03e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8f3e747afcacec7617345a564cda9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ed77bc57756abb46c6eb0dbad892b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae3bdce20ac7f9e31df5ad973c30b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b860d2b486b03cdf37d9792b432d63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2cb75ae547f19659a508ac99d2980624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f02dac9896e0d1789e4528f16d8a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b774eac17985968ca9cc8ce955d3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afdd977e5c42d2fb757baec2b5d86b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88232141387aab4753e9d4aaa4e2eabe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97b2764de0c1124efa587bf3a7af8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811aaeac0c1142541f3c61cfa0bbded630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91694b784d2134bdbfc1211683d23f38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e881627cf0a6f80fc89f6db5bec7745632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab13e590268ec9a4c355b1f47c230a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e6b5bb99eb5ddf4b221c0d1aa93fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7f00fcac573f19bb761e5dcfb7e7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d69d9cda36543a6e79e61a3c2dc101636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e4daf329652163bb1ec070ba79c3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccbb5675cb9a2bfe62d77acf6b9042638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd7047f1604263f6d9dcabcfbef0b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935ceb0884f665f8eca4a8e943f6f4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9928418a500032a5c4b6e22cea8588641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a0a845409df81c64b6aa2aa0e526c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8309d43fcbe440b5fe1b9a24369195e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50a1d69276f434781a93ce98764d8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1646aa5e6bfd3499441569a2db229645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967c28538607e7546735af41d3c8ede646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff0c6f219a606eafa53b0d3f3e0a27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1c9f9b2a22395023c105e18d87ecf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da149931bd0ab39e42ac43fde1d429a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067832954de13b5f5370eebd38f6059d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd377277c190e5cb4e7b8e439cbb45e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67904cbc286073ed194d82f20e96a666652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bea82c4c126ab2dcd02a5acd996b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f8f34b9773eac776142fa3b0acd9d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fb6d83ede0b77b1ea9d72c9568e01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8fe620961b7093d3d40cc97eb6a44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07822214d93778b8b784a905c6a56316657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91477e40bb5350ffed3efa8725170829658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28232fc97b82f9b7fbaf29f9e540b100659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564113a5de5e35054167639c005a2b9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8745e929eb24699a78cd102a0a3918661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651c87a1e7e62f7c6352c6912c8cd3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef22f5b96f74b7c138edc8f2e212a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168246d500c7f22ac727d0b284c4337664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2866cb7036d4350b20e9badc79a93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b921aac801f94e12169439322e1dd7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c093e7c4176be0160d784d0bc8324667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984960853949e9799d3aadd0df88a16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fae247b1cc989cab2e15458b85e74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d307b4aacdbfacc2e51969bdea712b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60f937736ba917767d5399fb6fc3e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c341263705509182fbeabe0ee1ccc4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0541ed64f2fd56191ad35dfc340b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b446df8c60fa2a72e1192bccc0a1cc6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b6d8ef30e7ffd6a6d433e5b9af1ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecc0299b7956e552d7eebbcd9209bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c72d471473cd9d44725f146a7f3830677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1f86599201975c5a97582e232ebfd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb542e5b69477d720a2321c45dc6b3e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d6d3fdaeb1e741553ecf848580b6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c911852a5bcef4aeb3599d2156cdc7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70452f46bf996cb5e0ccf2aa07886e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035758acb04428c7e72b794b8296692c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a335c8dd54d2108dfefc9dd5073c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4ca1962aa6e7013f835f1ad9809a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd64d0d9224c41ba4e34303bcedeb97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2db6becd1b4b3557321f9aae5d4a42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129ff31ef7654b352ea8949599325ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212db221ef38e088289534bf39122ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99b7371d59bfde91fb73dfe24ecea4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f947855cd21067680a02568b4d323f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828e0adfa681afde3553d0adf9bfcdf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff02c480b3c699f3d1212170e10102693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6480327467b353671700db3665e0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4e6d227ad76da5c57793fae70533d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e803585a5d6d4fc224606b9684ec675696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797fc8a3088497adb13fecb7b19414c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b60f239ee2a08d40a4f9e461ddf3b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b26a1ef11c90b0fb1e5e47e9cddbb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c778714415b3253843eec3db37e3ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a86798b9ae3ac4bc20c6ea6d54d4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563b3c89249b918faeae3889ae8a839702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446df17afe0d65096b09fd17804efe28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd39a496506c7a7cf34715bf684c14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb24e7059d0cc3b28bbec0bb0735ae2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ae8555824bad474665bfccc7e21d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9fe58285112416e060feba0a28a48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dc37877d994a9a6aabac40fff433a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a46bed1062d4c82e41515086f0d6f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e962ded458e0b89f19dfd110437e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf95e742fb7d01c365220226f39d0b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ad136de847d607157d1bec42ecaec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bb8e567f7cc5a29432590ae6dcf09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c100bf0d9b192f5df35ad97b471622714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a3c64b3430a0cbbceb20fa98955f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5fc731a9cf3861f7c1c6129b90520716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28e148c869956016d000924188c5c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476f90551b0fe02679ffb8b81cc8d30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef3bed3bba9b38da6d2c4afa553b5c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f70fccc06e65df1b7499d19165298720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3afff92ebbc8badbf4d2514f53ea9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e69102d381ab11937ed3a28998789e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210318e3633b2d360721d6c4b676741723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82938d80429079813c3fc8620c927a43724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcd8f4dde23f3965cd76cefc85b0ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baf730f17b8ab70c6bebc46c4c1880726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ea5b11a37772538d793f05e9bfb64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e517d7dcddb1b4818bad418bf4c153728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9653d3c5b0cc3ecb1d264570f5efe1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c7d294cbbb6ab083ea81ed5581583730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c293caf89951d710bcfd2e6ba64834731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22581c9bc33ba7a6753c708c5be78f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a089988f931530087238a26a51eb4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745472c7f2fa2d45a336bfc08507ccb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08b695bcdacfd64770ff6ce3d2e9c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ace96e3803f4a06c932d589030e6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ba398978af176e271fe6c7eec7248737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f657506e20fa9318281a6de3b8459738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674a368225be2ad0f45c509d5d2abc2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d885edba3ae3d93bfeeedba1b2eb8f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933d0e415dd519a3d2ebe8366f24c53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d77d9cbb6437721998cc6f6e406e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568f0a0e7ebb7408fc83b5cc702c26c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7bb2e36db44cffa3d6d4dc80e0d59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e246277f81695f7ff399656febb4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137673bd5bf6ded582d93db50620682c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b903e66bce70ac2735dc507487da9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f21c9f4dab13760c62079542469e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac6115a7062b1029fde2c6fb2f69e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b325c8a2ca49d5d9e5da267aeefa3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6a2da7cb24b1f9d65380bc74409f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165aa3db3ae86c11232c4915331065f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15a252a85c6632953e1bbade69401b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a67720bdf5529b0e76b5f36786ffb9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdef119415034c97ec3304bc57ea29f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee8b4a4c5c28ab0411d76bac616611756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d8f9905a01f22bcb6da96ef65ebf8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c14bb6d9563eab4c6b5b7d8c937b77758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d823c7bf06201b1a615187a71c806759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077373c495a6e1d101125a7b01b48cba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cb4631da60439495a3e6dbb2511d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95bd491b5e69187a556661a4d81f71762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849881b0f2c1b0acad79cb792578411763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9980da2c9720699c95c30e2140afedc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5180df02fa969403ce5aebfe471b5e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c439c819a791018ed2d9e4431b0cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f741b1e9e44da46939be76ff196518d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc2df94c81007df9e3613fd1706893768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f27aa00516fce622c5900f1d100ad769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afafa67aeac8cae2713b9a7089016e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d6d4a6092fa1648a5d80cdf057d42771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6d92d18595fb46cb87cdba1b67bf8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17d7b5792ed8a45e37aa04b9ee22f5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fc11723d791c383c18d4e012eccf0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f863582ebea7c33cef7072f60257b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa0e992f4e5c984d4f348466141a83776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f655e7177642bbf3191af10901bd5e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15af927b78e7fbfa286897edfcc0374778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af04c49522bbbbad14c9c1564111ee779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3848d09ac6c201231cf6fbafec36e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b855de9683f5428db22fcedc5ce8316781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ed63ade3116afb1f750afc3c0145a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1f4790732a6b325007821bfd266c1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d530fbf3d485aff1b6198e7ea3c511784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9fca95449fbfed0d57558a7f8f77e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c3dc168d2eae369e2fa518ce3ab13786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d50a4ec175e0af59e157f18523457787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce08f89f7bc9b97ab22321679f5dd95788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ff19e4a2f367c8610b60ee9040703789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb72be75955d3cde2e19ffc24bb262790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5e5172aff0d8b87ec0aa7c314978b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be796d1d17ea4f0dae793553b17926dc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b2b55368847137157ef4b02e09649793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4a1ced05a36088ef59c258e498e01794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c2d1dde37c880b3a97d4157cc55e5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb65fd6a5ce785e8f6af9091d49f8b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba028b5ba7d1eaf027bf17b90246007797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890b8babca72f8182ed0e1a1a5e13b1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529194a000f1d2d246975184a4bc8b1e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903e337edda3bf61250f80a6766b704800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb391fee91898ffef124d95f9133c11801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba0c32505cfc52fe86acbf35ebbf9a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4088b280d7b3c4c8e8cd3b3428b0ef803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8096c599f97f21a2d5f515407eb4a1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447764be99a653dec82c78186f764397805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe9968476953c111f19b85632b9302806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ccca15d82e3a639d8c33b66d10bad807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cae742c84937e87def34e15334535808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ceb0e877aa82e22ff05a823351a96809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47775154e7d3c1e91b265157252a87810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dba8fefafd20e48c2d939574f1183811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a66b3d1219437b121e08d4c9ed1bb1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c9a8dc3fe3a17ec5a5a82f67f7978813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67b9ad3fa97e05e77bc8814e16a8ec814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038099a0ca36f36889527b15e6f09003815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ad6a00fe018ea83dd387ba64e4894816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe91debd7be1663bd5e63dc2aaeece817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9099eef0eb6e0af9ad1555edfc412d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edbb4f68f465d02516fbe4a23db63c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9141aa6de2a1b7942c7a6173bfecbf9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822519d0ef3d31ffdd7a66ac6faf668821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8aeaf831f1ca1a402c7f84b41d0f8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1a2db3aa54a592186caa9df6b5d67823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2772409c507ca0743295c9b28c724824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbabb2ead9f66a4bca1a4b289d580a5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b17400b37adbe53ae5164cf593583826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660104cc6e1c0ba17e3e5b02c1fd25f8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb49a2324ea44cf13ae1c57769e407f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63ff56711f7ff4bd3f30d3f51de8fb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff2fa0d9fa3c6d7a2fdc83fd054059830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57254561f09b0b23d25c39d9d52db0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c4369f0870042073c701c36f318ee832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efbe043f4fa51abf503a888172eb99833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001efb3221a4f89a6dbab588ca2c196834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b094308258cb7fd1c67ec3cba9c2a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709c187e4fb663a88db0acc5d98a99a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a501413a23687ef74965848477a0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5b0644eb040f3537797142709cff3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f125aaa3e08e75cc900e818f1993a7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf88cbb53d81c43f90ec1d2997106f4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0ec681ec6249f1e5d255e37982913841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19718bc2b3e251952eaa8ab09bc966a9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d73373737bf61b2b9d63bdab53028843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8032f55ce3f25b078eafceb43dd887f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321fb1e112f9ceb41b4d18d55c6bf36845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4a9c386742535cd6a9ab2540fde4b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf8e00b6c3225d6c0528b48ae08e4d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb199962e8698d7c4ba5efc297a104848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c0c4b9d0051f052525ec310c0d899849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359803d52ef1e06d16e8d0de80b88096850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89eb817d0f4e93cd02bbfb9ce43df9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3062bc0a52f658d5c9f51c94cfbe7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef4b27c284897fdc102a6dbe422e84853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68558538a237306c32d3042c5ad2b69854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd6d8f6ee99c8b504799df56be1cc6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc709901ef31bafec03bc192441d8c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69364a7bc647925e83852aba28b72fcc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f629aff7eb1cb7712076dea45c23c11858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd7d4cf57368698e2e02f7404d6261859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07624db0f36de026432f73e1b74489b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429fafa239fbd4e27b42d980d042d0f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31040e745298f003b861784a54eb852862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd572547682c92977ca028b9bc40fdc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25821326da8971b39442305a9bbad864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd0d2b7c7681441acced802765ed9b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d928ea38d659a3e55b8bae4a13742866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c4a215c00a40aab818aba70569840867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aabcfced53e14565f1eebbe925af2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828144f647ead2466b733f7fc824238f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e5a3a3047c45d1406095c3d950dd5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59803c03de71bcb0b6c3ffaee3aa883d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84001bd28e46f9597ee881c36e8c778e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2375b0f51337e5552e8f093f823f06873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427e06eb29f585c91b95018019ccae5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795294553026c8c2666618941391e8e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fe05d788d470b9e30a5b895f94d71876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456302496786f8b441965dbe212e93e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeef375fd2ab4a96b708334f848d027878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8716f3073abdfe10d35384a5e5a614a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a7784d2f162c5393c77b3858540c1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51792e40e6d026fb86f10ced66ef9313881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b43c6216725cecbcda4d0538bd456882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7e5a4e06c001bcf5c809e4770b609883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37565dd02c0b1a41cf091d31f69bff4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beee194f3478eb910382889d6c9bcfa885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741addb27cbfab92b67b86dc52fd581886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cdaf80ebe737a771c059572533fe8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d33fb37f6499fe779acd2d48b9d828888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8ec598e05b7eb6a0f0677af6de78f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db1c3ad39b96c3d3676ad1ae6b7378890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce1d4dbc23c76ce93812e627831256891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bf8558fe669adbcec4912b3a79c43892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932c65845221662691f986677132ab8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adeb847e6835bbeb1e49ad66221dfa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c2b51c206436ca5e656200eecaf5b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b57d4f3164e996f6d0eb282a7577c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0529cf0e4b3cc42ac4bfda38766e770897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b29bb345eb1d2235e5046829927c18898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ad08cc547e6e2b46fa79b9b52980b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa070b2f0bba1f95e7489d17dbf15d94900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263209e11b82302552cd5a1669561afa901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeef6df218132f85c52d7acba2b96eb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1619714385ca206c792e7138fc2cc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df788f5d4017f403c066378eb8b89d30904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb55ba386d9122a8fc9f6a183ba90c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5eeb3ab8137c3734652364842f372906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063b3478155d02ceb8e97b966a2a4b0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9281a533d29acb95e970483738322a2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bfccb8334b4dd88328d6adbbe6831909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffae468ac2a64a94ca97809b6a1d2c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654ec5642225143060df373dffabbfc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837a21e32e24e571a3afbc9dd6d0483912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa682b8d4dd0502b3c11dddad4e05df9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2224cce3aa1b05a1bb7fceddc640647914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef9b197ea2bab26effdc37d6114a2e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8f9612789106acc2172af17ec8512916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56c2b877f1e8a42bb79cbbbb6f6941917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9384f1123c596a908381668810086918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7a613342b068d88ba5f37d226d563919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a32476739029abe9ba4ee4aaaee89b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f229203bc4a7b6a45e82f78b385bae921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bccfaed6b51abcec585af8b5f40189922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e2141daa28ff684b9152a04ba5ae2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1d51ff6799e5ae1523625a2f0e6f4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df21dd0f9a158f0d8f4a0d408e9368925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63f71019c9aa54fc3bf9e8b56d7a89926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceadf83c9276aba76a307fd47bc624927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dc1343946da43783adbe630323867928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929ca1355fabaa83ae6389d7cf727e4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265798a91f4051b07a4bc1f0348d4cb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ccba7170043ff9a780a397c7d88ab931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caffea917ebfab4b1beb6fdbe8aa354932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127acb1726d530f6981a620aa6a7dec1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5aa56ac7ed2d5943e6f71c3b4ac9d1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f267480c59f3a9d1687db2da4463a0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c0d7ed475ad62179fafb9c9888af6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e979101d950f99a9f25203e36ca6c5d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59822ee5d7364abc5d243832e36b7643938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec35b1401d61157e08df6253198cd7f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccef7d9ae4fc558aca015f5883a08f5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf594a9d29888312923077397da3d3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0517b088bf4e27daea95c54eb81c7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520e527dbd167db19936d1ac38fbfaa943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c9fe8dd8c140df55a443edc5b58a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6599b51f94062959ddab4cde79efaa7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c98f4b22932b9d7a3c264be9adc0a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3d36b6c050d62b270bfaf895664f2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fda2011befdca03f8cf454017a0cda948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7f03a4e202320fdf430b1b123c551949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2000265b3cdd2c26cf9fd4fcc5579e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776b25287322f7af38bef978a5f502b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea1ec3275eee877d255c07cb526217952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bbde4ea1498f3930fd603022bffe0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ded72dc90f5dc3174c337d816a9f7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c87f938123b256a62dc4a7bf0be245955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6928f87ba6226817014b0c803ba59956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076970492eab3e8a10c5ece1b28b647957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ef7e5b18004ca1d2a09fe17ecfd0a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8437ece961327b4f808f9481bd57f6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd737f1227af4f9f360e1a4053ec713960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34143c842bc828b6dc8e9a862e2502b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f052e12fc11e69ce69305182f0b21962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd26a8644ff2a6bfa76bf71d38150f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180c601ad3800bfda3ca81a864bb693964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b16d66f303b1510f06b96238c27f93965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff881fe06ab8d7724f276375870286966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cd6d18a4a17bb58c502f19cbe0098967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2639975c24c2296fdacfbfa7858a18968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cd4724c15c1d6cac01d30a1880a99969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46592c99cd2fe27d9fa1bf248747db66970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48e53db04a90e25eb3809b083ddfda971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c523b5de862f447cece222782021f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a5bf3b3c90c29e2bf1c2193585240973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd203ab1eba836e3a3d4444b4bea6493974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cba9db11b87af76c14cbbf1434b71975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371479e0c61579df988369610a45810976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac7b7d37e623373f2d04fd6d6d70f8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2afb94b1bb2d1551ba6d73a3c19a7c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e96559876ba3ab53d15e6e88b13b3979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113c456a00497ffd4b2f81dbd94f4ba980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e8d96f0afc2c069673f9dd34d4d58981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3593ff8e0aa2dce928606a53437d48b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316888fb5057f0cb32138680a2b48e1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ec7abff0da2872132e4e2977b4909984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb7218659d62483e6c0cabda19e28d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6bad66b9187e16e19a04d8b89dee6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8daf9a05028295bf16ec894260b4f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d3cf61173c26121c489d4999df2e4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9e8537574ce09d68ad9553d9bb228989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8c19159b794ca965e8e16b62c34e1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd17913c8b0d8be964374052094977991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f13c866d8259e4733c62c83cd2388992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de704e67d2813f2d18a7d2e6f426830e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490b4fb41916ba40e42a242f72697ee994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f7151b250b96c976d43cac1447cf9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b0fdc5f5fa9640ceafdb7a1bc8801996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63360f2298442beeb466c8c895ba48997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f3ca7fc088d28e309eb51fa147302998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f93f492709ccb2d52a532810bf237d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4840543911403cd22a08d70834cc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231fccb46fcf6a1ce0a63840be076ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e096bbf20a9ca89ae25a407f7cd4674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4836150b1f53b8b025ea0c62fd094fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c1c7bcfd5423f53cc4ea45d2ffb246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eb4ffaacaf2da345b229e7cd13c277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdb4610fa5583938a172497c253bde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef2da279951aa65d520eaa94f06ebf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2d6fb00672bd6ac5d06a41a89753b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ed75452575ec084e0421ff496a68511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bc5a89f759eb0e141ed52c967c93912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd022ce5a8447c1e45a620f7ccf56ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bc9cfe03a8eaebf94c5c7b9aec13d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760be2529127c9ccf87a47dca01820e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89178bf7c7bf1c071c1e872c22d2a62816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbd6f8c72b29bfbb6f7f74ae3ae81317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ba04df3d043b69cbbbe13303dcc7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cabd999a1ac66f306c2797f3573d1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d126016f6990d1482a124ac2b56c19c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb199f786c10bef947cbe86b526f83a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c578a48b62168d613f77c04573682922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff26753ea509cea6c350e8a9735d0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459ef31a24a353150cbcfa2db1f910e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c22578c225a96afa2a8ace05c52b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d4e7039e964630365dac1dcdc830826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8458a30eef121bfd0c29b016c1005027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8d968abda035983fe42f4220c886e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6a1d6e836e52f769d6de161bfdb1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c51b7753e4fcbb09c83fcea8aebab430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02d36da866ee0c749de76a7ed5970a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08359c42cdad498f902d3a2dde1118e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85c79bb1b11603f45d2aabd67dfb5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f622b5e79a508cd785af19686bab7ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1634b37646559359d74c36886984a6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a9373ff06daf2cba8334e43ff500836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce79baf6d562a49d1c969e55b87beb537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ffd4ee0701713615ed461f9effce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804859eb92774764e05c3e6e08728ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceecaee421c09473d22700e3df658240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44918d7fd703516fee16fbe3dea4b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e4b7092abfb2c9ec810d55d283e0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ef45f36c7620b6f50c86d77d6373643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90ea9ca98361cf2616a74561f25e4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41a0d56e52281a0715cb41b14b9c7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7634aa3526805bab1eb3c7220fdda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20657144af6812e005def8c7a7688b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeee45699d7238f8a1f1d9954c4720d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868103a02d829bc882f9ff43596545e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ff2d6bdf146e0d2e1c7e75b2930a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a10524318ef6dd8b644d8e55b508951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae8f1cfcba03d1b7f85901c5098e9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dd6146ccb8dcf2ad44db2895cecc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d1795ad12c129874d37a9aeaa154754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5882a0ce160cc58886080ab498457c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7171e9e7c002fafe04a9c0dc4908eb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b26db2b07e3e6b88fe5ba51ef722cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1fa74dc0b985e006ed809a97ed1e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c86d8428b96f578372ad03fc6633559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d743af8e89b00756b14b650fcc85a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed0a4628a5237b8934d0d09ea09f2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935de32c0e54fba2c2fd09a35fc4356862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584a24fdd52a7d6346deaab3d003eee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541e3672205f8fcdd69e39c754d0c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd39bccb3fa665a14ffa26a58b4ba8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a165dc7256cbb95d5ce12ceaf99424966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4138a0c87f587795eb5a6116c3b0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2acf0e93de74f7d2ba138c1b6236268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72f40a8991f6da2232bfd38370644a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934a31e92acf1a8a4a9d17f08de926a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c171778a6c87992b728c45e6e89e3b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60be43ed9cdcd7307dbf0cc50d8e51072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d7132c8771b40425cc036437a408173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853857deede74811f393e185e59bb54074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d089397d234df22060afa51f5e5e20175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49d7110ac4367e71298bbccd0ce89176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a2d27fd6a02da7614771c348035dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a0a868b7df10690590dd2e07bf21c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761e2088436ac27e232f0765cb481cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0cfa95f47a08263afcde55af4728b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92637d30fcd5d37ff574eac6402eedf481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71026c10b4cfeeb7437a528002c67e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a08f0eb48265e1762c8a7fb64622c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689a22238a2b19a1eedc77c6e0c7f2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce47f150fd531ebb632abaa6d42d80285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1275f39d049d596e65114118282bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375075f03db6eebc48f07e056fa951b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a780d27fffeb9f4a1473f1d1b24795c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5294e420dc68969e09388100f182689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29919c094e17a25eaa659f37e05d18d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b83bb8e7be1bb4a82b388dac52f6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfb2681433ab955d4de1642b332d3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdffe74e97a388b778a9f62abbd2a6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f112df5d5d2dd57f569aa0cb6c744c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c3c85f545d6f8be04e4e2835c786295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff7d23074f439818a1c84e8f03fec396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14346e77a8d6cf2cddcccd3a64ca1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265594a9829e108719a5dc34a5e0cc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d09e4866d9ac08a25846b3f6ab923999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb6d49f03c2c9d530bbb94663a054e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454de6b914d6b8f3a25dee645974fa8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61bdfca9e3a7fd3496264c7fea8f2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c805746a406fd73d195662e8fae2028103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d96231eea295745cc9ed10e7c095c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed6b7049bc1d09a5551104ae6dd419105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4830774fa7b1f70406e39b8ec8fc237106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7510a91842e4ac12dd44762c92917107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baffc4699f5b3cbb33e56e04df9c6ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b921b04ee96be56e5efc0655c514119109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a23ff3ecba525a541fcda1109a1a60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c3ae0fe789d466e5a44ebc1f674ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4bb3651418944539ae20ec5eb2c27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f94570f391c166a5a1e73bddbd4d7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affb555757847c4a2525653d3553386114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1f3c9281ef763b81b2dc3ebd07517115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f3bbc1e6d8eba3d62bf662ff35c26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20225ef2b5d7d282ae491ca7479a485117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5e393879a2a2f86886865e4d884ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711e19b23c9c7696f31f9d610c85e24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff8acbfdf9a9143c37df0b34ef2eee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc151bb3fa85af227267728a5c8b78b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a363afd8cfc28e140823662e34088122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f83e720272f81885da3dcc50417f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c8604d57c1eea417e24c82653c3eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a16bcf533e23104a38c2f606388d7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e3e5ef205057e585a53045d23d936126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899842d0a3c320508a981b413315103127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cb6a6383902c58defcbbef15438a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9764c301cba3cb430b3d87ad4f91b05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2e4110c4f346ef531b93332e98521130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea5ac64dfab9582104d5b89c21c609131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd1b7383124604030277a82d923c63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01d53271d146bbf4b416fb7b014a8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfba88127b5eb3786cd10c1cc94b8ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93376ddf502d30b13741f3eda89aec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4188fabfa19371ffb05013f32ca373c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98574737a7180923c2e8ef59fd5d53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55240c01f42cc78534f97851b52185e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586faf152cefc3c6a78dd9a2e5decf4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327be259262aec63439151f1de11daed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615d1009ad53030b3deabe026825211141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b80c448cda70a12e6902fb952c5f25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d496c7278df1b8fbd587dfbda8911143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc0a66ebb3fefe1fa016a8abd93103144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0bcb3ebfa624db993f391a76fc411145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978bb36968431efa417af13408908c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68dc47c08304b5881b14a569bbb852147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5fd76c20d3b4709322209e87fd576148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bba73761cc33e3f81b82512be6b58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceab66b58f58c9014d129e6ba38abd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25220a140bbc5085367182bc2ead0965151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b26f50a3fb4da8561ffe22eb0d69c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066b6fb4b5ef05ae8b1bcaddc439ff9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f1b976fb3d1b65e63bd2e96269c98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd4fa31fd431f531201cf38171f1aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9cf5ac4039b603cb22f1154ce7f34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a5a73e2a7aab13d93ac9f85701784157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffa74819372bbaec3dc6868add6f71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e274ab3825a7dce4ea72b5892c468159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ad54819f50f13950e1bf71edb276160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9a282ca2dba94f0149e83fdc77036161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaecaab51a6a8b8875263bbbd9e690b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9939303fa0820c1c32b6fa49b32934163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5579c93d9d7a127cf02464c693dd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d367ace719e57b64aad65e60eecce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add087c820b3acacf872b0168aec216f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddaf35276e246a01fbb4e51fc16edd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3748b1454be2aa28a79f37c4e5893f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490dcc1b26b3f6b1ea9090c88cf3a86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f837af988c176ebb0fbee4b8c30c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325daa0c97f0b692fdccb3863f20fd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbd9159e50fe5c5fd189b10a940bfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cc5a5a7ddcae83157686a59691b14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b09d52066f47a8195e872fcd1968df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabbf6633002fade4c0d966890ec070175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af92b66a51f8a4975702ea3caf9af8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23181fd772bcd8fc4f4673ad873222e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23dc2eaeffec8278914823ed4c7b12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf86e534f4dcd9e13b69d2507e1952d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392afa267164b95f39adfc0e678f9633180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe291029ea4cfcc8d2e00ce6f7eb36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb03f4734aa02d53d8a287e7e372e73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0597353018b44e498301b0cf13a561183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b971ffa1f35aa990f926a1f8ab67b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accb246c2884cfcc6f23d85b010247a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df5c63a401b95ae5232227caca1389186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dcf1fc1c362f2d69f829d5ccd8039187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff40397253332d5b9f39480657455ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d653487fbc1c7645252d6f93db89dea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf704cfc004fdf5f62e284367ddb96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aeefbe2abee44d6dac376116170ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda41a73e27567c33664332c89cfa52b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cdc64bf7483e24082273041be06a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e032e5fb093348bf871d8383b53f0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882bb003e8e7db3c0276c2f8d2f5026195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cc632a1b8ad2d623d799a927618ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3582013faac203bca95a013cf6912197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9896663542cffd136909b9251cefe67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff92e08772f4759bf84d89704e84141199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4278ab2c901657461df9d1b5eaf0745200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca52670d9beb3d0dae6527547d28408201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb873e26b2d5fe8687f7b2262fef6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbb421a25c12c704d994de4945678c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d47124099b7442c2b2ae0ce0c50c73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3571ef27487d51d86fdb72cd25901205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2f983809dd742df0410a88d5353e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b89d849c45f847f18bb63a651753a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcd624df0fb549126760ad8f793a1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a37a65754e53177fab68ac559ce3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a750549e4db352b1bfaf00aa399eb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c696ef88fae02bf9ca18e2b5db529ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf9d6acd047246e6823c8fcb8a2b18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825f84173bd62ae3b26c36c7142fecd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28aa1e7c7ce602887e8bb6f43d6782214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c09d30ed9853a8369754f0234bd5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec59e6c9a491fe4a4a20a2844ed1d14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdeeb678d5c7337ae8f456dadd91c25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78da83387d0095d8ec4847d33bec1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b0b08362da1f1207aab7ae8bb2ed8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f348c333aa372b74428c63f6a2ca04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ab13349175b5a375c1aacf915d819221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b463b0e11bac8cd359551296cc957222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6b44a36e85faaa714ef92d61cc618223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f65e329e58f46a2e992ceced854270224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c532d6c6b536fbe283b66691a05fee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c835f7cb8de583812f10c4ed4a5c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3956646186ee81a674b0611060c7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2a9738426c18ba8191e116af415d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c637f2ffba6c85d4e2d7d988920e436229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0041c2ad447e6f99a4c3b5775dfab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80368955b9c83264fe139fca7d5c68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfd82cb7f3b4ccfef62248db8d44ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784fb72a86cbd1e9de64d79cd1af414233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f86a42e2c7af4f966280457cd3c94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31cffc242d15d22f61c758642e4762235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599dfe9a2c9c7fb212a24ec8feb039f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992518240afffeac5cf3545cb0a1b649237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de06cb113c55d1ad543d0c57b72e0a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1a8fd7b0b17f785e015c52ccb9e1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79246ad21b81f2bb1335c26c60a5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a856eea7394150b7dda41a54ed9dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016100c105b4a21523db31c1e0fcb65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce46597f09afefa24fea2d235f8d5e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf97634cab69c886d0bb02accfe11b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f11f98256092635af4153a3d8a9718245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a93a25a9c3d4d2997c8820d991b27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16192bcf85085e9bcc08b6fde4970348247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a01b837cf0c677b0b376bf793a128248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542103162aec8328355b6e6ce2ea67a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573795a32d58b708ef076bf23732eadc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e48b6c0f4a5f8ad24e6c7763e91a4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8a0bac3ebec397959992317e88618252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e260df7ccf38b5ac0e4345ae9740d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8d352b2f0bb9c42b6709c9b578574254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50da4393ed225517ee1bbf466cb1aa0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a80ca56540cfb5739de57659d75863256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c10f4db5c1299e1ac2f5b2d6b91ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ed48b85d4211ca015a3ae44f886b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609149026e097e48b5b16c8725aff8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbf0fd476b6b44731de28e69f3b3a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac62201b4a56abdfc0823188f323fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a6ddd44302d34de60b20e7b573984262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d986b04b400453ccbcfa38a6a6586fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa262d624d3fc7cc115e5200d0d1af20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2fc11478ba6db970f150f69de23ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cfbef4390cdbd2a08aa5819da49d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8d4f4232b1523d1d6081d3558b6ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3247e46fa319190ce9e8cd592ffa54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf91a9c723e7b110b129ca81acd7818269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cadaa598ba9d2fb496aad0bb3b4379270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3c6cd516258e00b12f9828a8494af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ee90856aac562b1397503d8e17c1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe74682abb7ec38f878bf1767cf70a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24649389c2948bf454e517af6008977274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b260cc21deb546546d4ec7aff48de7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175878dd412cb597edf06e3f93df276c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa47f6edbfe981b174e1e46a9b8285277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e930665af849f609c37c0440f081e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92008782b41c670d36dec5f180f68653279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09735e9ae919351975415756b573226280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235a87f636d5358f474f238a21773b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db329ecfb248294d0eb38d46ea692b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daa8a02b011dfc4eaf868b50a08e47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cc04af374b5214e56424c3d3b4e3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7556310e4ac3c060a38a2bce3d57c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ea15c0d55b879eb2cabbbeb3bf417286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac44a6cfbfffbf7884326855aa589e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44855fbb2a46a3fcb5869d093b3594288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a6552f0031971256a68ce9a50824b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1856ecc7bf68bf354924b864d4996d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab140b90bf80e11edf568b15e9de8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2d3faa489b5d20fd3fe47e9b06afe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0aad23c243e4a6a7cd1900ebcee227293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1934ece0e6bdf14bb5e06fab0ba5f70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc31ad8cd49f7d0e7578b13ad97e260295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90e3f0ced8bbb50830f8547fcf90ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfba7fa72cfc667044ddde12921ca4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcccbea42e787b10618248e19594611298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c83d8a9cb0479a33f9717dab531ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411de7e3f67d96f75b9cad9effc55dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5cb4942c71736bacd4395862360bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1bbeca2ce5075e24cef0c3ee280d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdaf11c8fb7d30a30ae49b35052fc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce639ff6e771605607194b1a41ebef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977850e720704ab60dfeb06f387eca53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56007e08b02740b96e5469ba9b533fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1d060a29ae1fc7c95305e84e0acdc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b6dea47f520f0de70c44a02bbc28c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dca3e2e9ad6f5d06f9700a195d9822309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef7c295422bdd1ae1d84cb4a66f0f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168c5ab49cf19eb59758608b85432cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fe293865b065eedc0ce76c150d7b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbe4c3660870b723ca6496511ebdd4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c5798566d94e7a559be67ffeb6cc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860582bb4a1ad087585dd65fcb3e8b68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311365b3e4fcd2bada6fd50e8e1f926e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc58344b23e327accb3fe4e3f5994d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bbdfb6106d8755299b77bbfec9d9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5995817e966d8cd5987ced3e0cead8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fd78431ef11970bf301d0c6859f5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8fe9573937fdca2e61c9238aa54ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76994dea6815c2bd47eb0f7ccf84c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99c2044f41d35b4e8b045ea095c1f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964db2ba22f9f9b2fed948b7fcce356324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf10fefed78e2ceaa1ee02eff02a578325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97fe94325f74fafa1718f3bf64d7ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70194477b35be7f03cedc2c8756a302327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0964c14ed38bd9a9b512a58f044244328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b179fdb91c0486ab1f96bff57ff196329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e85001ee500fb84e36886b321bfe48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057ebd0871371a86ca4d9c416cc1741331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e24c57130130e22b08165189e7b6f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7483ee6b313f93c224a5c8f12c1f46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38619e43717285d8e54c7f2d83c5f834334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c3edcc0f7eb95c96a2c1c4fc1b862335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2ea0f0bc31e0bb3890a83ede6deae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b75ad971388edf69c8db18f50c6f5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad04c755c51ae4e22e1a6b36d3f2bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dff978616e0b35e43598072dc6142339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af37699d7b558a2a1664dc07e4cde5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391be2cdef274d739bbeb018b3d12b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752a6e4278f9c290f5154110bf2b28b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac264573812e498f06e01c833e74e657343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bd0f12e515528c8e1083c298ecf10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75957e31852e3e0124d2fbebf3c13354345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec4bc9064bc8bb167ee5e024bb7e3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af1af478a1dbc9de2e588c1851e647347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12786a156fe307779be5953e1260d820348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca8b18f4c918b2150a1b117372e8b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd688040c6e682c03454f03d3b4e8f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afd1fa2ad0f6cb13d595ad27766963351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e564b3387f6f1ab69540265d7fc1830352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c88ffcf928cb32ea524685c6da343e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3e326c6505371bbc06e1dc83805e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f253f107a184d7b3843cd4621abe4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee0be4b99d6fc911e4acb0945d9657356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94527ffce652b164cc7c6a5db42711357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad215ec28d8a709ca625e02b20edd9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec538d75be00ef2cff325ffeb9d3d1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dc4ceb86a74395bb40d1c19ab9f32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28ea032817c5e6c169999345cfbde2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331b49ba4c7438528ebb898c06c1ac7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b80880aa83166166a4f8112e780326363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96874028af3f125634b160494e0cc2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4aa8307264c4665921b83dcc7e9fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85c2e9f3658149b8e02fd0f52f2140366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef18c54e5a1563d778f3f02a09570d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9743bbcf71c1416f84afabbe78a06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2fd1d0e0c580bbd849eaa1811ad2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9394d343f5723a92dc8a7718e4f54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fcdea6d36ccb54d6ebd64307800b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419be100a2bb8b3bda74add7289334a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab121e69aaddc2856b2a2e741566bdc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1997af07e9561f3556ef62e157783374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224300ef0f9748440d806dc69a1f73fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78578f23eee47068a5f6f35323360c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751e16048bc352f4143488eba721f1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e858eb09ecbc1bd62d6f67750928a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da398ef673af8a39c1a2873ab37210e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670183bf01178c8aced9de8121fb6388380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5873bb7d3fbf5ef2612a4a33132950381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e103d32d99ab4fac42f72c69cec41b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902e9dff574b84fb476892c23bb8dcf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d9fd623c4e6fb06771ae1b9169f4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2ea56c9864893ecc3d30863ab0fc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdf9e8a04ea4b0a4b6d6ffa76f24a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc638eb0232cd34c13198663cc75c37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54428f02731933a16c442b0f68e93f85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c72ae0f6929b73931f7cececc17913389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71838943d7668fb7a2c30bada069614390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518f4900d7bf9e57e6c146cc2460769391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4eb7c487ac49fda7c7335d7ba4941d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62555de7699068dd25f53c16e03efd76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293e289aaa6ec944b66235f5739859f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a88c2f78640c5eea2ab0b1274061395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4de60ebd27db29d1ae4da86e3546f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cace87ff66c4cdd0686cda7fbd4c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbe54ffb3fa22fe589a0660f8cf8d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf2d843c92c6be36043808399d6253399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453a656bbbbb9c9dfb3a58c84511461400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753ea6f7827e97f89c3d7cd3fea8cf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ef1c76fbcf9ecf73a41d009fe1446402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a91884cde12a0d68eda10352a5274403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecac42edef1e53a498c75a34c6b9e40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61030d94037fdde5d47e2bafcaa509405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d1b5695e73c49198ae7323881faf2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cdf006bc7ba10715b792cf0dea6b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550267fbf16abd7791a7b27ce2a7b5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c81deff09273615862f12087db6bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eb43a6be6dbc9b3517385efdcf08a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6287f0f4c9eb9c98358f4e66639b0cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfafb5aa2db2abee846829fa9ddd45c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395da683a27d80dd688dd8791fa8dc04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fffdc89abc6525665910780f6449f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba53fa65241422a443b83517e73b7c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47900ffeecc363177a03ba04313dd672416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266813424588141c61ae7695386c5318417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dca37039c26c622f7dcc98c8e7868c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2833f29f6f57045285961054c04f21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c505c4f2c1607016588036d4c746b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6f352efaa7339bde83ef2b025d348421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9061d5890819545238fcd5c8f6d99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428c28b5538a4df25552661663ff6f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cfdfafcbc12d1ea026c1d9d1f9231424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f646a3b9b92fcda7f427b120b9c97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19064d44c26f866e037b32a5f037d83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa34dbcb14c846a6d0ac8f03b56c3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5e76376eb99857ffef404ab65bef1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2af0fc908b1e084bfb5ff0dad09c5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718069ebbc0c1da87790093d109f5484430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632cf3abff81d397c75933f4832b8f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161815b32e4ae32663229c18096c026b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c0ab99ed0c8fc442b78af4668aabe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ca675fac896be255a03d5b8334b82434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961d2c03de4a18c17bcc8cb37583f81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e7f0bfafde41e45baf9c2ececcde1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695768a7ae3bee00cf5dd6c91e9b063e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fef37d9b533f23d516ee5b0414b0b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746b74b4e8d72c5f4a0dfcfd17fc590439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66383dc2bfd3157450d122f9592d09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469cb96a44a96b1d1aa8de3838c0e2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df01acc449aa41feee6c12021f76d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60976f6cd693248319b505aba17ee5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964cbce7e77f04c11ab277149772671444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2fb3bdc228caf60abc0a3f6f263cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e575bdd8592c2e45fb7d083d79d34d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee8195c0207732868f1be8541589dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdd28d41ba76cb24338006e7bcb88d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9deda201ed0928034d1aaafb3fd14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1e6d6d063570f51a8c7cc32b9f02f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0132abdd7ef227f1297d5717704ddd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c879541cd6fa96411f87e8190d48aff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6048aa5fb4af05b17587e0f16723a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8290d3091ff03e1b79efcac806b8327454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b473994ffcc9886fc43d86be5ce5ccc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b725ab48dcc8c52b41298e64ab9b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d7e5087cef079a1d7cb85598da05a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce3fd49eee8b83214712cd8483600e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43323224d6bc03369c65f40b911b31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432e314baeef7ea9af855377bbf172a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdda109b81c09fa4b45d6234241ae6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61e2bbcb7b49b418adb20b82615831462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e343eb284edd1ff8aaff521a1c740463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6894b33c05034d3675fbd59c05bb1b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a8bbfb1fe250009cbd0614f616f16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c642a899e91d70f18e4be40abece8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f161a725d86a6ed531862ccea704555467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d33ce0da2a38934e5a9da7889731f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95625eae60fba485b8ba6b78c09d6c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1745c045d894df7c867d26d4876f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028cafbfabaeeb159a9e3b972f12942471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319806259e9d92fc2b359e0965b7dc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d02bd68c686f5e77ab015e8844e5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accc817e75cc0f9a40e3a00f59aa20c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafe205f6048878674bbe09d78904b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836b6e9ed8fcfe52e8a03130f3183db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dff15fe73703bf955b14ce4be7996477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a377c88580e8a804241b7b839684c46478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd2fd0475dea89d83a617120e251d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2b53d65f7aa040138c71cf871d2b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23967653cd9949e327547662761dcddd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fdf27a9098a9a8bfe03ec0df21af2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b451637ccd2c288cb54db7a9209c2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7ca089fc70d7eea403d3881c0ca85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64942cc51c0a4b41eb2da240d0e2852485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324c00381eebeffec8241e8e8441d25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835551dc6cc75e974f44a009fb2f7477487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c38e6fc57a76275790c71e39ff70e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b63bebc517bee553b2441ceac499ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4c5de90a36c2b733698e4a38eb7a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcc490661e788beff2f804193f0d06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc47d53595e62fa4a1cc0d030ac8605492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6514527a99e69f2e75d2f7fa5b92a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f672d1577b106b9e0b9feb602cbb8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c27b83162f8abfe2795ea614061480495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59464b3458d3a0e8c77ec53f87a95fa4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a300882de9c3ed8c5b41a9111b3c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71326ed6feed78f11d2547d1ed9b053498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42750d1a83a039633661c8e15e51bfa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b05c0e1927fc39a7de7a19284297a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008746657331bb1473a186378ab05fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2509fc4a76eae2306021167d8fafb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910432f689df00bdc7b9dd9beb97113503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dc6e82dd65636c76b3415f9091173504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dccf959e00a622add6c1fb49c100f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777d8d1e1a6747308c87db823c7d387506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21386175ea9aa4e12e49524d698b7c03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7db26e2b54fe1c9707a94b0dad7e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e31d211a09d5daa86c23a72512da4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d731ea02d7a460654baa7ccad43c76e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb5a8c37bfd4357b0eeb0e252bd281511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c1312b3455ffe91fbcf0f95dca7c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0550dcfe1e850e6fe22370e08c804f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93f144d3217f091c2d3e9acac533ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf7b4c97a855f5362cd1ede2e35936515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8d62912eae3edb20c305cf4c00f7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1497bc3044bb697a616ddd02889062517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370411234e8cb9866e63bf550cb258b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f1e3d471567bf92312b50766f8cc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072095772886039fb638e2fd5b67541a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe7790ce7c7fd5f7500d071f4e365b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b5695045f18062898db19443c39b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d30f7e30df171d7645cd4ffe477773523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be92a1e630436f71f3e0f0d749bcd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de569684fc95a84d4a5dafb0493672525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11798b7d5321237e7b57a4881822ef6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947b0a35f7c21035aa791cc9d51445b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aef319155cfff96d69177e08da3fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733747f52f665842ded9c90242e0007c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132900e3dc0f96b0b1368f70d785ff78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c153823bd6156f7f914a130edba900531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93f926310b04a0ccf341ef732c21a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a4917a0773eb397e1495427407fb4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc007e642e55847e6425f83ba14c69de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2835d57f6b59f60209f7b5e506b85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11b3fefbc4f74ed2cb2b33798a6e03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74456af728dc1a4e4f1c074419a429bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8240654f4d6220012f0c12cdca259538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6df3c7752bcad128916aa681ef7b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8b1e8d3783871c0a836acf99565d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020ff7f485302f4deb30cf8f0f06137541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86627b3ace4dae79880081f4c99fd2a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833be8f08424188168bb2b68821bb0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358111c04879239600eba2344e16131544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce973b9bb013ef887c0f59865611059545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca95abb4450138d78d432bc6bc1cb40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed21412d0f109e50c628cd5b8205d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9286af6565769387488aabfd942c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c95ab802da64d4b3585eb621a4b1f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9abd23520f4a21c6d05c3d75cf1bef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da395f5b371e86851a40eb0d3ae685a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8dd878d853145f3b9e8649f5612b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a798a942ca089caa01ddf8da5bf96a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409ceb81da1405e86267c0607a712c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25249bbe34f23d254ab00d05de57dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee13cc8eac70a3edb0ddcf8bf384fa0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e62a3a9fddebf73dabd1a9815f209557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de8ea0add681ce4f2371d93aa90c3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2fec796057c58c1fc7465b74c8172559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0d043d362978d0fdef0af07a957cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2dd0286e460e82337d4dc66cdb75a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d169f7772a2d893f819f439cc9179562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa90bafeef82b25ef1e65c77fa217e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22230ad2e1d06b7cafe22d0fb1729674564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dfea8eab63306f0eb0d480ce14826565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e971a52641e2cf7abe0cfba5b6ccc3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084174e547ed183604807fe73d0ac6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6b75fe2001343bde141eb51411c94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c655812eff1f53a6b6cb3c23b223038569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa407b337a2c7d5fd74af1d874f0114570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2309f597e10af884eb3568646899aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f30da5428c68a3526449cdc08c3bc1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156c88311f8fe1e0ffa8cf1bf630613573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69df509631c7dd1d9693a06d0f7df6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6c79494d851b8eaf5c2c428d98868575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1ead6ce9f896a197d1ba5c6abd846576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94324622ed14416b90eee68f22c3f868577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a163919c13549966b09215607afa6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daeaf37bc7207f8d8d6e0ac8bea1ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b430a8e2b876ab2f70131f9cb9e7e6a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d45e2c35a39eca90033a2b30a1205d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15c02a07ce38125aee81c3975b1313582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b6327ce6b9ccb24b0f4413e18babe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c664c8c5f900ac0a2ed5addd5e6d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2b8a5a67e066fcf7af82e488653df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c406ea2470dd3d7551b2a1c541945586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c689548b0d76e6e7ca80fed986def587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01351fd81de9bfdfdb916cbf1d4b5ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e514622b23347d0e806981e00f9f1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5da2a34e0b98517e717c721f56693c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27c5590ffd2b39463dd2bd1df5078b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72ffc5fd880366b5d1e573b8645b6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a43eed53a7a21b3d3ec2c1520717a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4a616824f2f6d0af5ca740ef17829594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a80e7592737ffdac158950a241e92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b440a22486f074863720f97ebf646596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f9f4881d8cba806627c2ead4ce2f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197146cf2c15809fc1374a269d27f4f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877245b9a0918ef3a1b64e63f6f6d171599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9f30c450ec4a1b614f8d068f85b41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30bfde8b10381264600fcd32da3a19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956814ba28ea289a7fd72c0683ee02d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600af38fbcf0bd100cb030809dfaf1b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c527f3c7abb446852ed96cf087df5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e09258e4c69ef6bff407157b9693b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def50b79790fe2872fab91c8a637848f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c3292e9931093422160ec7e6f6448607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e370b38b58b16c226efaa383405ed1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab48ee5042de0f4914867b2e2a7e23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de712152d766c9c764f3a294d8854be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82326682cfc4f08f4f4014d5d7a0c7e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9e90ba3c3a68f3ee1b5b4fcd6f4f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecf17f77332c368c941260f315f203613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f118e555fa40a7cb5b971d87d1962614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa69d3e505cd8cf672646b1fbefb2c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693cba3d8e71d36342768805b911ef3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7589657f7e9ee9770adda4ecac00c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f478a8c8b4cf954e7fa7e4dfaf230618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8d16af0805c5f5655f883b8e777c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912537f8e65ccc24c690124152136dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886d757006e019435a9e0a7dc05f780621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b179b5d2cec09bebb19330f1312d44622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f27cd9593e37daff6b100018147be2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b08081c5685f168a05f1409821fbbb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4216e45c7d1c497f2bcd47e4307ff29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45161dd88c679eaa6447ffcbe9271b26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0635d537e9bbd5ddffb98b71e62e8ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce9c9835121fdcfe8c969c0e3ae958628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b048c83e40395f639823a4a2d157a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96851ebe1f9afe777d1f021c86e7a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d56e8dcfc7328b628ac04c58da14a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d07bbf3b006e3ec3a2f4cc1ae7f0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b46339d300a06d7d9f9b5e041f0c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9646362e565a1a153b143f80229bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554a8a7fe214adba852dd629472ab1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649eaf837136661b5a12aed0a78277d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9d9c2019800d616f70dbfad1d9705637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69294961deeb1a64aaf096412810a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91899c5c4af37c4b2b001063b10637639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41628ce18f3d0df77e9c4527cb34209640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9affbee505cb9eecfda41e4b4cb129d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75197cb75d4755ea9bdf759e5e101f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78536c9ff23b86c9e0bcf3069c53f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293707e5515064d6823c6f04b6817b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b571cec9ffe3ac25114988542adf8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a661bfe94778711b9c7d0b058f67b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f2010688aabc2413620a795a003a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d53885ced0e7118c1ccaef7eadd27d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67f9c58e25593c6d99da3d1e2f2b40649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2150c74d923abfe0e4747e8b6ea38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b11006f86019d08a6ada0d0c6b0ff1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19ad17e6727359c271d313d124899d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1136841ca12fc55afd0ff2639d6f00c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51044cd807d74e8cb7a8c6ea40917413654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c15eb9aa16f6d1b4c11be15086d85655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615bd7eff326cc93ab9a483ee02251b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b73fbd6c18a2d1dde8ab0b8f965701657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eceef6261f65dff8362c1f66419c47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab9d09326758cabd1f6aa30239fbaf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5095752ec423be39098b18b80ed8d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f54269415b0cc275008d05997a35f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71e2b4aaf60b93a18a898537f53da6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211d52761de1bf2ac4c18f16828186d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf543557f331bb314f9a74de94d7c77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7879d8a3cf506460de14cfb6f90056665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231111f5cfd18369d1eb7b27d91dd4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c16ea12badce210201322fd7ffb19c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a08bf6e8c1fb6852a9e2df1359f44a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c61ccd9af7691f3c228a3f138113d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e442718a259474f2e0a96401fc0629b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3da7be934ea5c97c11041718b18669671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e200621e3aff954ad589fad1b2dc2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce81d28779573a5f06e357f40c2ebc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944fe2d12a931003114a6d2a4b78825674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d64a19cc64c62366f5d52729fa05c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a810c7ac8d49afb9fa04d76b66370676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969725a30c93f5d2db0447664b107cb8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedea3322a4ecc2fd67b7addde263ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf74825be4b2557b2e99034e58b424679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6918c575375486955aff6aef90528e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f17e92aa310a327084275fe8d85f38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0259d484cbe3eb94518b383955a57b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f78d7c242d683465da4eb2f9854fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472cf36891c5c1a49ac72c1511f3100684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f46584088ffec8a006a7fccab323fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66fef94c8d6a668578434f72e45697686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533cbff8d7d026049be02100670480c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5629b0f9fb3f84603b0ba2cc3640eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9a2ffbe7b79eceacd4145526aced9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d6a91d7ceb257d2e7668829d68c7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8fd04e01e7f18da9e4a108a18066f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8be50d79bbcc6555b5b60160e4f6b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67e2a1c5326c0e38a6bff37d6dc251693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d770cf03ee220b58152d139fcd09d9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5446a1f16d248459f5aa50c45ee60a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821fae92ac566da837409c2bc18dc95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412690b5b0240bb2c6070d0c1d11f84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d7fb4af8525540d5d68d3d0ea9d82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e571f3b82011b4abec7cf7652a81591699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968aa2dc8efbadb3b5e7b60229bb43c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fc500fb1d204b2613da7b73563967701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f8eef6ea3dfeed1e9d5d39e576b33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebcc99d7a1bc53569239feee94069d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a68ecf94d815638343797aa22285f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad6f6463cd309bdfbca01c0f7c98d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe03cc0adcc66777d81d74c14ac760706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0bbd17eb03d9576fce9a1810a9fe4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299589af0c3c4dda6a0831cba040f9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2407d9c5be1cb30a21131a1000825f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0a33c3be6099720c33f2700ccc368710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515201b078345b9c991072851a32cf8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8cfcdc6c4d80869791638776c413d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964fdfded1d67d20cadb3bbd180840c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5037056da46fa8cf28f443800a9fbc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618083a67729200865f2d165392de04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fde747479f4277749e7a49aa72fd4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d298f838a76a1587c4d27294e0329717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16840941d0bfbf3e2e17e771b2ca0a98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc0f450d75d4f36d7675fd5d48e091719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3dd805c63d38d9e86e6966a90b06d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdf10273e4214a76556f6a0122b262721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941658a16cce31eb07cf6eeb82f8d5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334d19f1ad774878434b178ba17fc6e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f88be87f977b0addd89de75589580c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8400fe44dfd2e8b209fb1364f2f13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314ed31aefcdd3c047140fd00bf0e52726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe794cfc48deb0c9553293f9adcee1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb308db8a0610cfbc66715f27c072733728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb56457a77855aca660b1264767dfca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1219e020c491ef2bb24ed46a2e3c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707b5756388dc50ba29fb472c5b715f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcbd10a0c2da4743a0cc4c918a7599732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6aed3b11a0a0cb4e9fce3e00175f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39343071a7579bc3fec99c33f0a37f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418238def5bea9b5f1453f2f96ff7d4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712e77dd00490ccacca97508d41fbeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c70acc6fd833a7ed315cf79417cab3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdfb2d38efe7ea0a0c44662c1f4b3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72687993b78d954742f4cfe6db4b1e4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31227d02e6802ca672e40d14558737740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38911dec54e1cd25ac82528629f8388741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433af6362ce2cee8d604be4f2685ba05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeb952307122f18ac2c7fbec9cedd6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ebab9f6a35477a98d798b15e67aed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7419d8728f1d6e129f12603bf35d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11483294cbb44172c3b86c281486074746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d6cf27d702fc0b558a56690d574f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54a88848f76cdab8f2d2ccce585fc2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad76db39e2b7f30c1e1af512dc3fbad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d5f8b24ed1ebcdf9be26fd84e6d92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb0876d385a5b091a06660e7b94ede751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847a870fe0faa52dc3f3ae4e4005456752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f7a15b1a99c0d8dcaf31e6bb0acd8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41c5f0ea353c521826aaeca349e8d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ab051ddf4d7677a4df21e674f051c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251adbfbf98979f7c00e51658cd16491756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805d265522303df5fbe9e89a01af377757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105894505ce111aefa86e7256d0b317758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc387f526b094ea0496e489c567d31759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ec43821da6bf51a9bd5722a3cc210760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e535cdc037acc63be3b8e3fb435c7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37429a78d31c6d1612d50941a662bc50762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cbe30e78042105c874f2746212673763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3e81454ac667faa47d57d4d21934f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bcd2cc838d2a3ce30a91c34b19758765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97db40febe2d1574357ae46b4da516f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd3bdab30557c755c409c149e8c81b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507c122c4846d71c45291c89e33b3fe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e616840cac8b42aebb46041bc68d15a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ed257460fc79c0b35e6b50f0b2366770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355792a9f4154f30ae3baefaab1dc01771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4f861a6786ef8c328271b21f5df6a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646eb7040961d1954f4ee5f8a88c63cd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df67701a9cf5b7c8cb5c5e52e979c1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bb7e5fbaddb89596f7c3f7771ba39775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ba5f1eadf503941dd80b8ac5de1f2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93d1350f1798538ac1f552323a944a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a612a541168eceb87fa7a8de50d03778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dde77fed58a541c97024d8ea57161b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168a2493d2ce4a816213021c8f4a856780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b19f1a2e0905e6a6ec75d49d37e192781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb313b4f1f8a0ffca89832f1a00e1b5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34068e367d39fed2b4949ff4dd65ac783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e90ddee8b63394a6a4bd682a47d21784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e0cb11eeae526b7aa2af621f59a5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534509543abd870045fdadac528f6498786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f251a1faeef236cf6a7903cb74c3d0b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167de244de92241b6e015e70b6578a7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca8dcbb19b4562bd6b26f6ecd80ed6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36f33578b4a80b357d0416fdefc7ec790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab8e2fa86f3261092bfb4543a7c1bf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14308d73abaa56f7bd5721b9632d85e8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d95d7af673c194a2d37448070ae21793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46dc1dc7f240eb3f1f99ddc88cd627794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a1720ee17ccae9dda194894698a47795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991dbab0824305827a01917fa61ea7c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4724d3cfde4c5cc19463d67608d9c8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74a61e66c6e1e9e08f71a565c547b4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afb7b60694ad5d5028fe889dce8881799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e2dac3d557bab51c73ea14d9bd2d5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2f4923a3f995af4fb7fc629c328d1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3294a3fca6c8bc49ac44dff11adac7e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09d5aa908948d82feb5a445fa81b13803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a87a25577d2dcd3cef4aaa83f70686804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf37ed7b4c510a21738acb24c1a8381805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7019497fbf9b431a45ae6d7e702e1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b05233e7159bca75cfe3c8ae9f5cfe807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86143f33bc78cac536cc399e1fc44f16808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b1db649b90f065797a09eedb23bd0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c9c040ce2f605d26cbb82e72f320c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080dd07fb6d22eaf77827f1cfa0b967811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce656c16bd53922bc3f8359cd4a0994812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d509fe36c8f1435abf059abf36cce8a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544b19a4fcb86579f7276754826c91f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace674f5cc989a72287a478fe2e582e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dc27684da777f2db516f181ccfeaf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef24f62e4fd09e4fa2ed4d04f8d199817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d1052816870f0f0d40b3fefa21541818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c8af6fb6dc1c177df910c633b98b4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f42445070ddf20d0f6175ef13f04f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a628f8893b4ff6bd2baec1cc6637663821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9d0cf4bd9e998e335cb8b03ac7864822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea4b57c4df4a1d461bd2edf5065803823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46651137e5351d41e49b5b50b8731015824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98490c3598dc4fcb0bfcd53e4f72078e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b715e5bfac95a9215596f9b0ddd655826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce30300328bbfc7ce4361c1f4ad94e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f98bc92e454feb69d4a83c985128828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed13ea9a0370afa4ef9ca503c4b6ec829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dea2376ed99e16f062d4a6123f284c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa80c6950a2873c997e41dfb9e09c0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba756c8c05160504ff2531224b1d23832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0009043b5ff3f17cabaf812d94938833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c3bffb7e4521fe7cf93c53de58bca834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8d7efff322918973fd3c4b46407ca835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d89c2b6ee5e072300b396dfc32faf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962abcb06fc762a994d55d56a8584e14837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ef696820a782aa92065cfa1a8256f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fca11908d50a7ea3f8ba3139246c9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5796e61655acbb1c9eac1ae05dfb6d8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102c2a073fe9d98e3520d57099f12c3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9904ab536019e010f805a5dee5e5b98842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6245b29f7623642849d84a5824b5ad843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b09c39b42d0f33d4c40cd5971e4a9b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b047605fadcf222ad5f1d2f4fa19f6c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331e6fc30ce4d54b4c370fbf5caf446846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e77c2812bdff89f5398975aa3fed4d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9776a9a636177e5c4ed69fa7fcc36f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3146082ec9579fe2e5d0fa4c3b95b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096e4fc70cbd095fc71d9ac8a30fa33850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c840b7fc9af4e0deceb23973f83afd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa280bd79414220cd3e2ae4e78fc3f6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54125362398ecfb10891f10f198956db853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9fe6db062b035f42325c4da28f152854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c55fd714dcf39c177cfffe544e8c6c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e40abbf80af9b47291b0d3520fd3e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde88e63d1075ce6c229ee47a5db869e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae007017143c06156a6e17a17ad4be18858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8216c4f926f4a76c1cacfaf95d35349859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a0dec74899f520264eb8cc576c619860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf874ad55b4461543565bec3f1a49560861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2d2d8749371224fa1db34665e834d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaae5a90728de42ca7852d3d047ae19863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04d2c6483ed9f87398d5db99467d90864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca58bdb0a8478260a07dbba45fe142c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6940d749494b79954c69f6f6e841a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a46adbdc997cffff30c378c9d17365867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3575644fe2820d77eade79dd7aeffa868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cc7898f9ad1c68fc14870d87d95ad869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686089286f87123bca5d7090be622424870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fcf524951eabc6d1f1df6700d8a71871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84d2f5680d83e8ca2103619daf6a5f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4ccf95770252aa732728d3a5a3bcf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7c0b9fa7f7f857106eae23398eb18874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9adfb72104972c2ddc428750a2a3f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98395592d6148a1e03b87ceb5ea9e77876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95775696b2423b9ecd068fed89a143877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6685693676cebbb6ac6cbd21d5842d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dec90a778f981acf779bb1a398010879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7882d4fd6a2a4d575d0e96d8adce4a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681e7a13155a8c847bbd7e2d8d122c0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba1f6f8241e874cdfa410d8f9e0856882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2ef121ea2f9adea13dec57aa00f56883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13963ba0a2142c85a2b6598b5007ccd6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21759318ec0be6222f5a3e996554bcc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed03b84f78b76d99e76663180b394a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a24e85ad23171fea3155bc57d36a12887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef670177f094b1895d5d13d582bd5b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b51201796c658577a2f8f14495e40d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1653ee8e675556fabbd35613cb4bbc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184a16d7ca25df57a6f1f8272653324891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96fd23340d51a413a167fbce94c13f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454814993e45d705507eeaac3dd321d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ebc17f0f397aa705c055c63176dc9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b84b7d2f2db7ba38d73c42b91e043895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e1ffdf0fc3446c1fb8ca89dc3e583896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e140a7384f54eb960114d20641b16ff897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd60a2114eabd7422b22ff65f77625898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f26d4ec8f7631d52d3e63941057ad899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349a8272a3e2a770c5ab6dc2e2525c1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ca8f6209cbc3770afc61a647c307f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2dc75caa92588c48e14870b524638902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715381a06eea81da3dfb24b62a014e3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754e8a7f6b4db55d3476e821bdc6d5a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607113a54c5d9a8d9e897a6b4a985202905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225884a94dd82d037f5a85d30d243ce906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63525ccbcdea9fbf544f2700db68e9b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175f15d0072a36dd8ee5b206f22619c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c636d4f3392dcde9bc06729e1d7d54909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8c990b65f52365b443091b317bcff910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19396017b59bfb67245b5f8545143e8f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c99f8797dcec20173dd1301d54e0e4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f923af729d4f419f477cd5c37c711c6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c5ffbba5dee57b575cac5553bd79a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9b536425088d0f82fd4855d49af6e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae829bf88e3ac6d1c6315624bc9557916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c2f0c16c322cc477f424bcf99bd43917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b1e7a4e8cb9ba9ee809be4348368c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef921ad434b843a9c05d7f5485be43919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299767e84511bf55e173c5ff77d08a5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d721cbd60a0e34c2ce01a98d2363cf0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f5865307a92443616f7291c32d5e6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c86b18f9f3f31453b886dc0387056d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe08e589c8aac02086465100bff1e55924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e7353e576c23d8b2e7ee949f495b8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e478b88daf0be0553d4eaaa36a37b1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453930449fa6383c214b10fee0a2f0b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99dfa4fa507a5d6820adb8d42f9772928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30212d71f29eeea30f74b484f290a9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52a310e67a41fd37a6f6c0bb360216930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24498cf97e25773a6c356e25f821b0d8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8ec35334605afd448ba196d566c17932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3826824aa90028c1488e272aa660904933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9326de6b957363ea997af532a38cf15934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4e500c4fb730f5015ca93347bf606935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2243696d5894e82a89744e3b686b5f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2ee8089cb60dfc256314476b4f41c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce91e12ed3ec8eb21b21a309d1a8830938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e190f32fb8e61722b07cb563de2f14939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ef46734445f6781cee654cf4bfee2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08811b946c58954cb48dd56429d743ae941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26447aaca96d9a1885c3034999592b0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9e9976b9a43162851df874b414b52943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a38c850a78cb6a8051bf81d5498877944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3490c4211ec065a5891f56525a314b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230078e74a6efebaead5a03d59e7df0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73489ef944f6dc48fe8720be16fd046f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f86a59534d4c8df8ead9705f989881948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c67fd00f8e5f89e66ae5375662a8d4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502bc6d4af648eb663948a14c33151e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382bfe8611267bc4c6670231ba2bc9b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae253ea7ca1d182818e52c3a81b0abb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c3902681b97541451e17c5f1740e6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40150f2d5c12d33c10bee3516ed4cd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdb59c5ba3d9c91ce3f0e715bb8ed8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be7b5744f5e02be4a8ddbcb604c1f9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983c2f1ccb0db9f38b841a2eb63bb2f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e021ed534c02dff1a2b7db6c687c3e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e95e59e333fc6e2fba9f1189796e3b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d4a5ef043eb9e55490ca746410239960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5549a92246ac7765cd6cfcb1b7960b8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c806b65264c6737b60346c0693885c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318e8f5260a32b1b95aa16d3680f01f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593b6d559145ecc872989cb1cc80c52964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbc4e1df18e38c87b22fc6c4f41b9f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a9679a4fa3cbb45fc5966dd0085f5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824fcd851390d362312d61fa0a74bea967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce716afa929640bca98a2c8441d7d0fc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23bceeddb36ce1776e7e178bedc771969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e803bd52ec63ecf8f4cf944f0040b34970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ea1c6736787dfb32f8d1c74acf922971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e773824f104d4244123c42389970e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc480e247f1745cc3c512fd7cd7f9d1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794766244b76dc61d7488057c38e5b7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062257611acf20a2330f1a3f8e19791f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b389a6a0d9b5b0c46ef27cd277d843d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465deaef34339803ecec7db1aa749322977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f257a2c9c84e1dc7fac5c8113fb2ce978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e004b354f737c3f4368aada7a72da979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c460a3258c05c2f0cfd69767b03baf6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c54b7558a3006faa429891bb4395c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2064ac49544987883e76297f71fea6982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f3af1b9e75b78ff6cd7be015779c0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b196c1ffbc1c8ea3219ece75a80d475984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02616f6ae153f15d1ba08a3085ead0c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca42157cd6395d193e20213c01ebb6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8b209ca066ced626f3cb6f6f1ba32987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eae6b46d958774206ef242f77292a6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c09f0beb666083e8c707b38311f12989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb37a51e7042fd2f33e170fd3453a49990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3152af375d18f64a97457f0883324eb991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656f7c8d59b17171fdffaa5f6c52ec9992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d586554404dba83394a39385b2e1e83993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e9f3b3acc3a1937ca12634b12815e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea669158652077b2b903bfee92cc8b3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0faeb141ec62998e0032cd8f7862f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8877207e1bf8eb6337130c9cdae44997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161a840d96faaa7987852f0a359be33998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>