--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b75f1deb5c1da7724700b487f26621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f98e2cdbec0247313a64f2751177e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cea26424cdbc9f8e97dcda9ac09783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93132c852c35902453a4227a7447e184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45fbbc575a3fb22b6ea83ac9c3c6445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a8f8e93d6053c3b2211b368e10c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf6cd13416cdd4a52ff5af48ef1dda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1223a47647bc0ed62fcd29a7541d6a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46088cf2422499df49a100a49dbc254f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0032edf284974fb63d7ebf6cad2f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b23d4e3d6452715248f8f17f7dec611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d9ed6349417b6663e8e02a3bb2e7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f73ca7b4289919679ed9d97309d3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a6b9c593df748286bf4e4cecb74dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1bcd89c74ddd66c5216fce2b0772215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b3a90dfed57ad2029bc515558f3cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24c7dedf356663e965932191ac1bb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb3677a2b6a1d3deabeafde1a4b1ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06821a938003b606194a5bdfc3c875719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7c8e12e15887309078e982d76ace920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a1e278c7a8519ae24df7581191bb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c522cc7057718c8d70b33fc793b2f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0185680914eaff847f930616c8984ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02234ddfad18a64d56a7ad959e02278d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e78d814df0d37100dbe08141a2e23d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867fb92e2b080f91974ec66c62f4c5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb164695eb9437fd1abf7efa867238227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96da31c1933fb8b0d3588172f58def28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d528a8f56c6f8095bbdacf07c112529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf5b1fd42fe3585254a860d04d5a5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853f9729c52d8c6717bc7aa99ece5cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d64dbdaf3378c1bc86aa66d743d3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83f9d56542424eb8b8bbe86c48405233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debdffb1e975cf9d2c444e5c9f3506834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8352d0690502ceaf8b131039e6ae14f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f6e7a6e7aac6ac88ab4675af9ec8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef970736bce54c47b0491e1893863be537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e654ab5b3dfc58777b044894b290138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b40aa799e044f5b40a1c737459d1bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93700c7fc086664cf4e766abe0df6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c7f16180507b66811f3fe8a407fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e850b2f63ea223c4371b7187e729c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a5ada94aa5e3c619af6a156cb53a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdfad9ae3e1505ee5a641f1e6ef06e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2c253c05e7ca55da017968401fc7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b3eee1fbcd5a0852c3dd55e684bff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c383de0ec151933ad5ebf68a114c9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac1e43cb6e10fff0a5780747bf1b5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748da6045fbcdd864c3913be742927a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f39f25345d8bbb5172d2e070c3c5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8e2804e53bd369c2b83268eb5036d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9e9101c50679265b7a098a169936f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d04bd7fc317555782e75cd0a5601d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ec7be8b1b97a5bf6ae0dde6a703d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46ded95b1280d1696a3a3aff5bef5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cbe9b2b8941314dc7f2e2f5bac96856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a7ebdd872de31ab67cd7eac59a16257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff5c47765b37e98468a8bfd4e93ef458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a92376e271b416bbc04602db1098459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f76adc1565ff9a736404e5497adb4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efaa5419fd5c7aff3a4af0981710a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18fb9b2f05e153fa081a754eba8fae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14c03ac85ba20fb321d782ad3fea2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf43eac1b845f9399aad4c513dab72864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb406feecd5dcae3d9e1d9919db949165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0278b8c4a3771b2c097178fa7d5935766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eec327f0b02506dc67c568c46972b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b91a3627b15fde01abb472a388a32468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9c9742b7e4474e0c3f2c9a64428ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f30aa19a99d948e0a9cd94e37298570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde144cbc184074c5f727d408d425ed371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d9ca7cbed57a22ac547b875eaa65972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030097b2508905d4322ccc5893d240b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bff72a462407449d3d39108b7430cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8a44730bccb467d78dd640b7b8b5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95002625665893ae630695717fd1070c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b713d4726e61f2606f13920beb2353e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83b8db7ce1d392688867123fa41ce278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eda2632106d358934e76d0588f3ccd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e84d334f8401c0da2897bf17018f6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950017db904adde4404fd6774cee4a8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e481d8ad1c77daf5363d1b703f52e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c56cd6946b5febebdc158a4516168a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479521f4d33b6e5cba297dd642688a3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11be795f9c23de7119a3525b599eefc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ab81442bb4456976236ed270ddaee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d4486bde30796f0bdbb2eaa6119d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302ca2328afcfd5a5673940a45eea0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be77c1bd29a051d64342a47dd27392489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fca61aeaa99783a8c90b8cdbfe987c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a8fe3205057e7d7f4e44e2c348da091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6098555a933d03e918e98ee2cc04e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40b37b07b34ba0d1555b38e77355f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dd0fb7dae760c4547bb2d2cbea85394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf00df172e6d1bafe64c024efddef1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1d99ba89e31154252c6dd6b0984be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328ec7de4811f5dc632ee661fc1be9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfb228a6aaafca2b5c7ba14878090998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b0d30ab1d72733c937dee457154dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64756ba009388a2d87d5e854f2bcbc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa481047286122884b5ab4f01a1cdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ead0ec29fad2bbda2419215bf4ced7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c61da96923465caa4cab1ee6a41f53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac021ac359406711dbcaee2cb5d8f20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003532036c60457da83f867cbf439ca5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a3811250930d95fc07805a6dd75d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb019d5e4b2ebad474451a81087988107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558a6604121b2577c92ae9c3c560f9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af2b4fe2699070cb7fc1736028b32f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f537a901a332d7d98d5df4f5fee03cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305cb3f3043ea760742db5ef8e5b23f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1369f3bae2d7061d5220c802a8136d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee50f4c7fcf2b02450890917de7ad6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cda7cf2493548f3e5bf219eb306dcf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f879e25a47c842d0d8186cf6bd1e559115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f4e725614bc34151b5362c7e29f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec68c2f2b4c2dba11e3be33ffba9b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6610c8e007dfb7595dd825827504ea3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c7650b2a56b16833448883946aae4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5110d280fa456ae86d40b716ff4d94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2456fb0bcc73181d4b317ee0ae5960121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cb3ab9c28c086ed755cd2754fad8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e0c3d2194b6d24f20fad40548df97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078368ea37bbae8ea1bf52030ad1008124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bfc37011aadd37a7b793b1c43b529125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef0b414224091377bad0755cec59c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe6e2c67aba49884e9c23159665190127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45d86a30d75536ee7c97d2f497d8ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbc161a1c3ee41a71ce55fefb68cbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61702cee9b59b009a20f72b6a50b0cee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114ee7b269cf7e94ab98a100efce898131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eb3e0ccfe48ad2c718cfc202515da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93339cbf6da68269fe6a9d5fe197b373133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a218096b41ac0be622919d1fc2a0c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932d5082e59d1c11369d1db26d16a8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e8c6b4a64220f0e07f71718f2c17c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dc4713a3c9facefb00bb620691bb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15b5057603a1ce1054c0503952033c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8045a36cde7919f14912486ab1459139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10225fad7818241e9e75dca81adc1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d414914ca39d935e76df3709abe7016141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02102f9f3be72fb3294edcada64767cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cea8d5a709eac5d859b4c49799ee85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471751af94ae01d6b99cc16fd40f618144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d01f6c3e148cb6fcc6d2b06233b400145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca36407039c3e944e758164d533285146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b16b21874c192ef68312f8ca918fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a57c92b1fd62bcf4e27c827bea0ed6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba9a543bfed73a84e63b7f0f94bace149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586b5b98259f095033437ea0c4ba696150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a28ff73d5a351dbdcb1c5246edb5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e489e05f2e8d468715f8169d5d0b65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6f8fbc52e9e3c384bc5c0390b3ac2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b32b0920ef42e64141348a76e3e6c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd62b995bc761cb5e767a2755295c04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dff516bb6f2e2f62bd1fd10bbbe74c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbd3ab0c70b239787dc76d46b86437157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e29e9a616de70e8ec4b46da80bd5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fe265f88fa5bb05733f36398369ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c83831e4a0738639fb1bc4ebed06bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc216ace233c70433789f04db0cb4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce19413092a4959f25d13b094a430bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bbecab93fe66d82989a34feb55615163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6bc6cca42f39c2227914104be609e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3cbcb3d0daff6ff145b0be3c934a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77423eda16a72128b62d82b3baa31ee6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d27224a39695fde3295866c55cb20d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550d3b43a906b311281d5e60f85c7cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87232973f378370108b60c53fd00aa1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b95e9209d5423fc3ff6f385e7079e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b43c86cd11101f6161310fd4209c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b75f214bec7270053ae7ec3980f93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cfc07e5824ffd5dfd3f2274b069df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7032adc81ba05792b765f780ab184174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4679869713b12fedafc08c32a6e24b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ab0f1ea4a147bdaa4100d53491ebc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5c745a7f1f13011ec9bca8ed8be80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ce087c2431ea63fae4f68d1a8785a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf7e8e201859808c04a46283dac34d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16836913109601022aad494b049633180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2be1174f5bd66c58a809a0409c6b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2547cff47d2f34ce30b7b837384bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22f0488de7c4e3265430b693e94172183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffebfef95ac291cac5361d91679da7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078025eafd5f3e25a420c800820b858185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0d85bec26a2a4985bda58821744b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fea7f74ac9da77c1b3ddd01b4fd6d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b987b7a6f621025328f4553251206188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a03a44d5a4bd00613be11917cf935189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffcf028dc1f6866ccb8df273ab0219190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3660ce2ba9d897ff861c98dc788a55a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9fa684581de7dc7f1dfbbb5389aa9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061ed181ed9e9990e2db6a5e3a7fdc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77d38e38da5741044a6b88646a27d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28158ac806e089b0a6379004eb5147cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d2bf2f9e7f2ba6be3833674713cca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6be06e702cb21f9dccc2e4dc258481197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b02c9d73fd58c1dcbdd5743b8a215198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97516ed4b3b07b664cbde5b146cfc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d03da16088bc8898f13746da34e4d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039212efedf538789650b4c9897a3315201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f1bd799f1bcb436f59e60aecde423202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4279ef5e6907b8d0362f74128df1fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5ac8ba082bf8217f673682b8f3cd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d610c425d06dcaaa53628a0b61b72bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0c184ad8ad71908cd90eeb75eeb18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d978749898504b2dd0c1e24ca6bd4b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2db2508c38135a9a6a7d6dafd9c87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475ea6c0e47d92b0795ad2cd92a4964209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd9a72adc00e08309624e01dcf14fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe20097768e753c06b0bf1c99305bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a56512f2eae42e54eff4ff179817a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db187f30c7ab24d5594a5031eacd48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b92888b24a9877e6a544b512765270214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9fb7097173dafab9e8c1cdbe46c32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9dfd60d405d73bb5b6017b19b441f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120aff7085df15b1aba04499152815a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fda7914decb0b2e52dff8bdceb3eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7408c040ec315c499f1d9ac72cc3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f91c707bd5943c5cbd7da9cc6210f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3818ce39c8222d66f216109f0e20f89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb7c8fd4c0de29604d124e8422bdd3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb4532ae8c84d1d84632a095bd85e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd90faad0f96d205288b2482741e416224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3627f994f6690ec8829563d146bae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beba9cd89f081367990f42a2a6870d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593805cc12772a0c130f740b9311bd12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d3edaba5bae833de1f1b6e47857da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668907adf8a20a8fac6761f45ffc67d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51355012cdad482ad905ae1842a9cbd5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea998df90bd08a0f65349bd987cd9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4c458845eb2bc15d9e22773e5a548232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1356fb4c34fd0a6e61a4546bfd578233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d76dddfb4233e9f8214d97aec4752234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9310190958d7f404d0711ec760382b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a27c657e5019d340ecdacb88267dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33733c2428bf8cf921ac0ded50a697237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda63297f80751a77f5d58b32de16155238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15551d0e96daaa77bf8bcceb5a4eed1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258463e751ba2ce606eba135829ce7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397d97c889f84ea09a20601180e42cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b80aebb515928cd8e36217f7f1367242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696d39a49f2b2e219a9b84fef64e89f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9375e99897cbed3f5625b81129457e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedc4d1285d26bf8a81650739790257245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ada97e57f6f614f9bcad34fef31347246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a34e7ae07f0de68debc3d9c48e02f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cd326a43b11c38b763f0973a2ee11248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8211bea6d2f4710a55d9d00b473408249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e264a3a81b908a696342ac0f431fb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c22d87eefddb8fc6f435288dd5745251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fe8285e494d83cfbc34f5b9bcecb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba7f2a529fc8c2808cad05c95d0dc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c359a18f8df3a2e1cf5c85734e56dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815c95dac85ca55b3f34a10f1345140255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27533ebf246f52f0d31b3bcf13fec1f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee4a7e468aa262192eb3efebca6e28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee297d23b806e4e2afb3f6eb309875fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57da23ea5106f8de421b1f6c351728b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8c1a02aecaa2b0a5bf2fbdbd1eeac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8c3b3d6dd6edf82123eba876e0cfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0e014196b1d425109d0252c4313b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46f5fa8d2b905367987e1cd1c67f9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e98b31f53b661be8ca50691378c1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234dbf63cbf2a600e3d3926b1e39b94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3b146cdf905b399aaa43ecf8c1cd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff209743098eff21530d6d00580589267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80386d612b104f2115da533764d724b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7dd73634b9af8715fb594473bb421269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaa39fe661ecf1d451fe3e43c91126270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3666ab05b1eb547306338178f6ad021271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e924e1e699a5ca0bde0cfe6636341f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90b7617e56349db41f6a367207a368273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47644e9324b13702be2044ec46861c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c76c535ffab1c9cc593e290b49fce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffee56f09bcbeb9ecb5ff128848729276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bf841006c7578f1c91dfdc9080916277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01177a5e7f334943608a80b873c557e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387093d4c8335545ea5b219e3d87eff7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a17a1871c5957e4379fbe77b5e031280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b869f848f62514fe14ae1be2bc1de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6ddc59cecd95e400ef6d569ea151f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249923b8d48d8648261c93daa4cc2da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233c9b51bcee1401a0fa2b380da83c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7509c19defb27f2c4f2c74acbd5293285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c253210d000704f42428ac3f8fdd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84545f427bf9bd834a84bf2c23796a98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3760d0607fe45a26c722815e3981d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25651afbab9a8f960234e0d0909cb797289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608ee1b53bd9e17eaaea77bf075e91a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9a85eb7d32f5c970ad358ddc83689291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f9bc5f496500fefc426d7a97957b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4297fe172737661c6e3981f1a2943293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc845a35963aeafef6a60dfb1b91f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ffc620727e90b5d593415b54af7da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a09cccdcebff0ed9ef239e18e568d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0547b0b575d248596b17beff0e4d246297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3ba53fb7dac46cb446d0c9dd9221c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578a8c30f931328f2fdcae3bc25c575299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c07b55a936de057b0ac1d61928adc6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c24c6f300a2176dcfe907ff151caf5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812131bf2dba1d32e94fefd69fdccdb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5fc62ade37a94276b5c5676364428303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc16413857b9409152d2353f16f9e94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b164f3b3b2c896245f006f5096ad19f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c589618d2a8ce5c0b4180cdd26818306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c48fdfdc655e62fef32342a2f8cca9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b0be28c46302786ca9fda4d05d1b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55cc793637a3c282d4d4e5a94d5cf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0366975ccd250c60cc0852a026eaa6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e254ed70739ed758d9fdac4a55febc8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b46b9a4aacef60f128b84a1cb841d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970018f228886a42b3d2372d1c7203c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de42c92310aa2644de75480af8110bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cff0460ed00f295b95c12411acdb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af053c3c6d0c3f7e1a13a7bc8ff7095c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8cf96f3fb5adad3ac390b6d2a1858317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537ac9a1e75a3b21787731151665c5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed46a04eddd3c51e1687b06ce4e8a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff563919de71cd588d468bbd83bdaa7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7970378d58d5bbac13ca1522c5788e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a6f6ca181137bdca0f2b7e6739089322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7ee26704f8ed75fb9188d52cd06e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901040fafdda2e793b76eb002d4bfbd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dd8970fd0405b579e26166ccb56f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50984dca6aa5a435dad7cb9a9c7f7461326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c2db49504d98bb806539c43373e54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c4840b3634d29456f5c7cef36653c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f447ea54a1ac99596f9be0c6a793968329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2b95cba672b6b11b22480c504bb6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed19d31789c77f785d0b74f29d625fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b33400150949d2b7444188bd4de31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fc39170809a2bb9c1f9695a605650333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397d95adeea5152a09419d69470c23d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c382f555a34916234dbd9f926293def335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f090a2c44c600980dc2343fc5e6df2c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae741e969be9125a5708ca85d9f5d6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea24447bf4c3c85e6099ba3e2569a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851745ade09884b584b68b8269b58bdd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0863f2eef43b62c152bc106e0cd71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5353a364722db25ab8486799e0558341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8bd8705a88b7ea1c157c6f8e9e856342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da79d082b9b8ff5075a13d349e3c181343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2a7178019a8caab6d7800e4baea0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df999a08dc9708e16ae017de7c0d93d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f8bb07f5ba1fa2aade752a4ca58a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997174068c8ac7c3e635c42b9113a615347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7b2fb3ab6dc5ea51848b7c3b15363348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321093ea07938395efc2544d8f53f4fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae75e4913f7412c5ec6847805c4c25f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d321e07fd7576f13b3cfbf29a0e9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37570fce72c02328cc143fcb764c91d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fe334afc68c8e7c0f8d1d9d8f15f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fe9a82d3a5052a07f143bfc072036354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3e4f8ac39f283f467bae59a379451355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bfe90731cdd068aa45f8779ca2f34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dd589ca40d2ab60ed44210546aa3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d322fbed5f2b108d54f18846f6140358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec60e4b2fed79c4210ca8c408e208cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5b38c60b655f02c4c5e4f4ae23be8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe366223b16998f00fbb4f1ed74c55f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dc06d0e20e4dc1b1ea4d84375f3bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6a0d5fcbaef04cd550d5b31cf510b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def13bd387c3206b351e1bbd896cca6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348da1dcb483bf42be7bd28242a48f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5df34e4e4eb9bec6d84df739a446b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ceef534637736e8bc7d0764ebd2d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa925cb01b533d856f18b8d590c31b8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24eee4d940e486bba930b5284ba3b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fac3a1b3825547bc8212a1fb4b308370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fad49be12788914d120ce180406eef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064f9c95490fd66d819263c0a08fae2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14866d49591fcc174380d9175a054f0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016d5eb363dc7a960d416f3e80d14ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f324ceca1e228b8ab941d2cb747abe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437d27702d534c16c2dd2763e2261e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400faf55ebd8f3cba21b4cfd780e132377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ad3854f351afed1a0045d3ffb488d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece95afccc78ea10c8dbb4a79655c6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c6b277fffca8ef76ca340b69357b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4e1185d42190bbdbcf717be2a254b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288476f21131d06ee7f68fa9c9a5d69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ba5bec6a2ca9f68351a631f3588bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f31183e69074e80929233f8bc10c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94faa9f8a0e5087ebfd1846bc906bc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1339950d32791884de1d762fc4d334f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74797ea1ddacb6d8a1b2916b95fb0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15900209a53e7390bd907b323eb55a94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d316727cc727f0e0c5bddd95a4254389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9ee06d6cc5d3cc07d7b0f5a8fffaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd936e0b73273ef20272825456bf19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6ac1e07d601728ec6231d1a5c505f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9702d5f8a2072ba31fb15926e19659393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c00436dc32902a1d1c1bda70b37eda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be52076ad173a9291848e31df064fc8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48585b1caf20acd15e584ccbf054ccdb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08ef1db3eb8ea9f3dc3d6f1dfa9996397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb6834cb8d16bf69493b98f26bad36398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ade2122991b4e301e6ea486ba709e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1a9526afae341e02813e85ab10532400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14e98d169cb15877c31c81e779332c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344cedd7c255ea1270d58096e689138402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a20d1714ad69baa6f505d5c1801c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccddd4b3c34b5f6a63fe890009ba574404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963dff9c7cb655882c03b54b34947f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554424725547b0c8993206c31c5d710e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d44f39dc4c8ff16abb7eccd4688c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91252db8252cc28aa13df69af6c2ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60561d360daadfa540f6f9f53b341669409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d6ed558b492eb42204882c9d7c8a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca92c38aa56c85e2e26b50276613288411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83871d9d0be4d6b2162e67089f15bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73ae9e2209f75b6c818576116128dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468383a46f88a4f0d8318aa64a5b524414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ec01921773ebb182cbb30de6dfed5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425581dbe145871d234bacd8b4ee0cbe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1dfd847bd29c0fa24930ca226c5e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f628d54d49c60e0c9b04a6d92c5c337418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46c09fc8b1427795e348e2b6ca5a1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca68dafb44c8d301ed22ea89824317420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6061a37c0f58b36a49a6c8913ab6f6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9bc7c0b864ab803c6b81f84164338422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba026d5dd3f5272245be3464527e197423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673c542e447aa660415277e7016b779424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59fdb0288ae56f2a371ff288a52b5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929a655b9612f82fd05cd028e40ada8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928ef50665a084610d72053dfbbffff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f53653ded440d7a04c33f2a42c751e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eb73e46ca853d4632bd9e46668bfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f747030fb85238613379e61bd14128430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e154206a1b8d74940a7d094c1d7f4e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b096b40c118afcf6fd7a0d56f1c597432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74577602335215a665de9ae690031f3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e7dd38a5df0b3a19182fe2c7e96d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ed2954fa5309a1eab92ce0273cb70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248d8b378d1d5ec1e14524d13eebffa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14deb38def6094593a6983c6def86c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dfeb62329e1e0aba96268f302d133438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d5d3389ad8f0e460ef16764fe18c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f71e2b848ccdb4318bd9f744ec2aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5fae7ce59c5378e8b714ae624c43f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05dba05aa54a6ee65a115effef8b18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e5a24bc49cac0a9d9e4bc3441b320443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9525f8e5d99b8766c06684d8ae1554444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b53516a1ff45f25205a55576bc25c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f0208077f06f6b223c005bdb43f03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705ba862d2bed0cc3192791c2f33228447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926449d9f8ae6195e8f984ceee5d851f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e068bd274f27eba14c7353995519449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bc8a4dcbd2393de56a6bd14d50ace450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83353e28d1499f1d925d06f504acc1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cef1bcadab9d5559be7a2723cc23f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b9deef6ddada7ae4562cece16e830453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99fff61af411658b9dcd6f2be870c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3c0dd7c7f28ee13c596d173727389455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bd6b4de01db939cb82adab76cb75e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a325768596b57b7b6a291ea0bd61e5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b4b8c8792c10ab72dc624be025344458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc6cae7c0987deb2fee972141999a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72ad3ffe0b0e1d312d657f17bdfb70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60663617576d855446862c2840f65e98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a535a9cf521e066662dffe53e4ae239462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706688358c2e31203b91630c1210cc3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcf4596ee1f7fcbdaf49cc7e24c91e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426f798bbc7f9fe7ea497cc7087c592465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5f83071040b3d896aa847e6e9ff2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e8c049b1637ea4359bc6fa6e0fbd4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b26fde3b22f39b2eba01b4d54f8ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2763b6b8e74730baa4c6f59fc56e69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a982fdae95a1a3a325a14014eaeba8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5ab57c969a0ca1604f59836c3684c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9f33efa98109daa9a0f714630f92e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f32aec85c874f8ce9e3a080144dca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5cd62f87c6ad278e8de5ba786eddd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e354edfad416a788e55e0e2413f6fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950cddf0e0de2c41341cad1f7750bfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd1959c80600bf1af59eed2be6d768477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e607c46bcebc76a1de5a25cdffe4c94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1f7cd6aa3ebeb1e5f47274a381361479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fc701597c9d02c12a9ed0bec4f206480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1cacdce8e0e9f072ad9dd6c140f8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae28816ba3220d665ea703e3f2ca55e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26315dd2986fc2a3a199bc66dbd2c3d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20cffe7354f415ed69fb0e5d566532484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fdd3b85639bb5e8986090f871521c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeadaa4dae51d4450e6f863d1e1384486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb048b90f71d1b8823698954080e38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894c1fde72840934290e226b6987a2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8362e66945fb36137e3a34df5af727489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d1d55a382742db8a0aa4c9c73bc98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ca46c7c586d934cbb98103ec952a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f816716cf869500c7ce9f926a1d6ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f94cd03d1ccd3cddd255b356fb9820493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87878275adf19cfc72be3d236b9daa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480541c384b09ef504a93195addd1fcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fb2c7c04d78445bd06c6f9430b3fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c0d15adc7d6eedfdfbb5a3a0611f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f19b36f978eba3a79eed50c5d25942498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4feb9a1c6ca4a45191f8bcce0f6e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2aab7dda3d023929a775fa139e8f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d7410889d8b4406c2c557dafe5825501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1de96dfddf9246df5957a76fc64bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9374a65bdc0cecc188d584c7d412f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0de84b824a0a42615f813193d4b96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e943f1900d65ae2484b3002a91a23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1345abe97e49afe27420a273ef83f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bcc6e4c0acb1b4b8f11418f2ceffb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0b8d73536b0df20364fd821196589508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6f5db768f4fbc51115d8fb2342df1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821ff503f7722344587be67827ebc2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd2f2469005cb05d08aedda9c7a99f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89468593ed234bb3bce57caacc3550f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce0cdf2d39e65017fdf875837de90e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d371bab644f3748245f15a3bba7e49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661b746d0d4dcc486002d473e509a4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c91fbbc3a18d85fcb397fd1a7e7e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421105045f47d1d54a673f13b89c63e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4bef0fb9472f0229ba8836e99760d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f0693b61a89e605d37fe1b512d28c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c7fdcdce9c014eebd02c825d24efb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1277758920c5304854e27df0b5fd7c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03779ee5dfaf250482969ea34dfaa6a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdff68065bb99efa00debc8f442e51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67e4c75fbefd8e8c5b5acf7337bfa6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b657a33b027a29871d3013d1c76e294525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b3eba6fccbd68550400cb95ecf8df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c4f6da074db17128085ecff571556527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096800910fbe1a96d89e65f67cdbe5b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199210b0c459cd278d18986979fb8c8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268051b38375a8358258a8e4ab2de7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a571cc0b0b53cb71e86a784cf553c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f6c49e068c7f2c133ed733cf567a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b579c2f075a6ab02135ae4031cf83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0be57f7cf65cc81abfef7fb1a6d1eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54642c78cbe61bd7119895f3df7d3807535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79c9ae2fd88a22a9d96be12e69f0ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525d7d9c00e86ae21fb623e64f2c509537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caa5a5fff88397768c3af7a4ae0570538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22266c270b25b824d52a6198f4af782d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0e3b9efb2c7a21614e7c8ce5af57d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caec6ee93f0a221a9a3a6912fc12a1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ec78321b743ff5fbbe60cb5ca2334542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335f5a544a9a7fadc0f51476f36b1ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860269a44e20412f4594e45f44446189544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6bc20ad5e1ce2ef1b994d0099014d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec975f6d4ed0b07d66897edab3a8d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908b8f8c1aa6c92a4273b8017c436c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc373e77af9dea1dd09cf63b35d99d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf60cff5306d642f93857e763417986549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de38a1a8eb8450e5649d31b2e610cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6806e6d0673d7d6b3ff8c25f1b8c366551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23b7e8dca9ce76ebfa0f25d86bdea5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dec5950a308673ce4053a0b3c5a9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933cb730e863b4fc0fb73a9f6444390554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6123b640837cb83d07092f8cf9c1bc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afd9b9ae51851f05eb584bed605d67556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29798280674502d443d9df4b0f928aa8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fa0b7e05441676a8c60fd2a86117d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34548349a44bbe550e15c26f5abb89f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75ecd447179e2af31097bbd8557b35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a302ec0b1b32208460d660f95a325f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c77238a7eeee952f747243bb341d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842648fb88524119551e225755ca5c82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29251d258eb83f9f40de647849620f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575a947468afdf9fce4767e6c3b22f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861f7e63650c19d60b3b1bdba54ea86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38014551bd136cd953fd8e565d3735567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3da5addde736d893cb6512cd162e3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2ae055229d6daaf445c13f2f542a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cec82aee49c6a56c45e0af70af874570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d87221bf68c24bf7b481c2fe0fbdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452427c730e99da04f9cc05469e6c8cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525fc57de5b7945f56eb16c7717a3b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf07d8ebc02f17f47f801af7b51fa0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ef781ae577e40ff2ed089f1529554575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4a1dc1cbb54ce25cefec6f2efc3dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876a1d9793afbdebcc21befa757070b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96411aac360c025e9525fa880c44dade578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5c16956829c193003e28ffbe53a3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72acd09825ed7568654e9296308bf0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edabfa9f7319d9ea2b639a7f0b53a90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070d883412a42cb8bf8c3973bf41505582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e4790722c060b0a1579c14a3c03fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b45b1a4366feec48730a23b56e531d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792e80e9d478ec5170d0f47927d1b3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac7e5b0153e5bc19582bcb431af15f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee5fcee8e1f6c12dd9552c94389df9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0258298c42133921a1842b03d9292588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae2ef4ace2584b364ff2cb3f46c713589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb15ad0291162ef1459a45527f2111590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220284d00dfdb858af5972ac73b5434c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dd90df4a20873f488805b80629980592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf525dfd3a8b4c7cc8e80326ba737f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52428176961641c04cc967eee88d3fe7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbe8689218f46fb2cb5a324fe3e3dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e130ffe47f5c4183e5c8180d12f34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe63b598b3fb2e2b4b4b234e1e4232597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e648781611f528e8e2adc29bc6b2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9abcf0f0f7708380a829d45ddcc9c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b8119e4afce668529d768994e6b3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9adab1e5ccf6ab8788c575d5c4c3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a166893ac8be7c1433b5922f33ce2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34800629e1bb9a4d7ebab12f9224bb5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c57698271724fb4070eea4d906aae8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9184215530ba24bc3e25331e1311768605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbd3f8073b053e063cafc8c6ae6e59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df18700afca51ebd996427f27826e2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaed730c3a7d36134136bdf290ac404608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cce9032bdfb4883fcf16bb0c4c808609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad32ce3463f4e73ff7f2b59175c565610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521aa406f7f7e42a5f65d27043c60a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fef4df2568482476110b87494fba1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73291463b63cb521ce267b2764148ded613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea59d85ded9867dc9fa24df043098a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67661b0ef53dfbd1d13bd1a0dfeeb6d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69b70c8ede67127f3269a5ae25fe44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5f74ef611031697701ae2fec03b42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d87f4e5076915c61987236d0dde2c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305099215c6948ce82c969e330c45cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a071e88abb7dfd72c9abc77e23201e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21f1d4fd22b7b82e1b02b1d812d35d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b43c5ac7dc29802d4e8dd2c911ba1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109dd1dfe7ab37662edd7c5b7a1d239623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fec0eb0110f09c1a676191164ed478624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c15680f4afc28f39d8e1477fa50e56625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16de5d6415f1930e7544e2e46f9d56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974addf2e81fa09c6fc72a03e9a0fd1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807a660c7a5874be84edd610744e963628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfd9a53e4959c8d1372b8454526354629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50256ddba38ed0b492f1729d87a19d59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a10ce4eb93a0e716a5090db7660066631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc448ae266d31afaa6f6470e2f6e595d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f87921e7c8a60feef9f5fdf15d36c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bcd21f253db851fa48595fb11c5f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88e2590eddcdbfb5b053b8a20084c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775890c7db6e8fd672c6602fce1c99e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7303139b80e6f14ae01d6161fe564637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cf3eaef1503adcc96734152bb0b3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0042f7a2f2ddc24dbfeee5f9bd3c6a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1298cee56d95eb434108b1790bde07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da611f6881d8b42c3a8c31adddf1e9e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960616ca63c0e5afd0befbf91db028f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9a8b989207328758928e54fb2695e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef5c5a64450e5d789ba5ae5e94414e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b443b0b1b7a818d9259b50c7b9d23c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4786834a4b0cdd4c016ad2b9edca23646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5052c3ec73be4f6b0ffa4a8a28318d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f0659511945e8d443b6114e3e35f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf4dcaf43e5dbbef6cb9fd5597d371649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c32306652e5b1c59f5aaaea4b2da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575389e958397afcc7161f2196359da3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4525ee50ff2e599ac5addff7d222e0e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6884e4f937ed5382d87c47eb5cccbe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3838500aa66a4a3f4ef9ad325a7c35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d4851f4df763d2f0da4648718413f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af451d7a3288a3f1d1b4e132255826656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2d876d2c5019292f9056ea571b6c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e9756e57d8d7b83b8bbf259220d99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2f3df16fb12714eeba176d9e93aa0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4354aa105af7d376f166706d884e0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0e834fbe8c9e3d0c7f40dd1a39908661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb375acc9dec7f25940b08a4436b69662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c42d552b4b9928a414c31e0cb5c557663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3b029f6cf6e25d1399845cb6f159c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5744210606d806212bb9e7eb7d9ec3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e00e93c7228b2895a1231e295a99a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9164645481a96036ad13f87645fab5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89942db96ab64403f566953ccfbdb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b44f27908e0da49bd737e6270890f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f6489617b5e1b0a2a56f1ae11097670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15f23fe81b01d13cf54a01a3b56de5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b82e112d6ed34f78048312545a72a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2f828c26a154fe2c3c1cf3e8e4add673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60121d476fb646a845b3ce681293d68a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019bdbbbad58e790cb6535ddb807a06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c17faf88a3e4d93ac428e42584f680676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9415a6c59a37a0e418361267a8b98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd68d996f637af0f899f52dee7abcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68100422d378dc050d6cb02a9371ad3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3cbb224281515be1d36f76932dce9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06290daa396139c998b0ac6a84e5fc4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8021e78730ab2d187ff579e9948e00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15163ec13523981cfd19963e1f64a8ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15242eea4659058666cb5e65eadce6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ea1ad755417b04f86a8a41d8e55e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4099900a28c4619709d92d8e5f659686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1b724dbc3bb80af5ace8513c7df87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa452ee7745039be266c3250dae5c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bc0bed41c5cda3bb935fee31c9ad0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb0f18b6eb4c6ff344d7083bc4356a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a37af7fd35e12641bad1fe2cad0279691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d62cbb0bea4ecde46bcf451eb2e74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dbb68a2c9ece03f1e2f0786b27f81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06634f014e69443298e2e78e3408425a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7dd34f8c818b0ad9b58346a664621695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fdf375d0f0cf0be6ad8d1cf545b61696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1da10aa537ec4387746abdca65292697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae2f48debc029f6332d00befc03a2c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452b998c8430834ee65ae74f333f75d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a783983a56a24b27e18a386adf8a736700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367d3f8c5f9a02cc1415f57122a56ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c929dba4500fbbe67aa4df9c65c061f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d162ee36eecce8945199fbbfb42e879703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1790953d9a97b8e80702f3471fc0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf388becef74723494144451071ba49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fba7c43c9e8592f8e7ad2cebef9052706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377525b6b1650b4db8847510a5353afb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfcc069888e36d7a58c58aba7fd0bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcf9fe9652dd27a8e71b7792ec6fd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0300be2d71ade491d030d742046b94710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c6ae09a88f4731039b08b2a428b5b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970fa9869b74b045894fcacddad4a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85425009b7dd94cc365d798005b0d002713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e340f0558aa58c94d408e98c3ae9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495fe9af6b54658e3d01016d17b5d05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d2d78d0ad5fefe7c1e34a96e6e045716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d332137d5820cc8f6ae9576bbc3d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16809a789205fa5c723c0137f4a0a8d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714f96a2882c62e05317c635ec37cec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a585080297fdbbd8da27ad3a846a3f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5baf5c7249ce657fbb603e2a87650721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657755124ad56d4606a936d104650f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3ea909b7395c1c2c3e228ffc012f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068018b690f32d59e8d13ca5f9815ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683bd26b0a2c97b8b231d506bf9d102725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a103b838f9042f6d9c999ea4a8f5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4877f78191721dfbd9d57c834796f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf6ce5ea7a5effe0931151ee3dc49d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad099eed0a153cba7ced2b4305ee067729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340fa8abb078f4ee95fff513369ed62730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22337a80e26edf1369cb9a9d14e4a1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d855329240e4a801e81234f7ff279732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19374038355bdde2711f420b01e75ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eded797a3d393035bcdaf2536919a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476d19d1fe317458ceb0317f5ac5e98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5ebe24cd956c53e25e8765a44f568736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fc56362ceca324615f689396448d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ffc8d8994533dd59ee7cc909d2b90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882e1bc99e563215f18e8ba5d56c724739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdb239e77ad3d24c634e4c62cd9f7a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6abef7e7f99436e3438bc7394fde8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b1ba19b9c027362c4ff588416e2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f9d1a0b63b526f30a0adc8cb485de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87688ed832fe351a527da289bdef6c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a6245a936102858426d81610cb3e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ac38500de5b7a395dfb0caeadbf51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f58906cc97982644d1071fe5499201747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26c8dc8d3b6908f6f40ef9917010f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420a8a23136948eab72cf2820bcd232749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01b6a0acd835aeedd80e787de2c4f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f1e8a581c11d12c08ee0a3e5ec58e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94446c68cf1fbedae4f3b29c28606de9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0df5e19f99f74c46faedf5e9886a34753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b281be3f34aa6edad11849bd0ccc2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd434aa89559ae51d249dd4d59fa63f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02b56d4119efd9e4eeb95077a7640a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24daa5e5127d58d6af316aea689aa1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586e16394b885d1bfb80e0e065c649c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1893bd4810f2aaeb667abdc3fcc7d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b7a50593b05b40561a89939bce347760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006388434cb439123a299195fb0124d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4ff5a7facbbf573fda1628373d095762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5ca95e2579cbea2c30c8d1c65e50c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f073fbf8d8ca0d5da1d6416d8017f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6ae553d5a04a409a0839c40f815ce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da267ae14622e50957b745c8586b918766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58941c32ace44f415ea4133a700d1dfe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0883537ab01d4f3fdf6a4d017d5c3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281415df825875c19bb0cb2f32900df3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0465d5cf908b529351747ba6c8d02f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784d44fd576894135fe79b421b25a46771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30df943b9318c981c91ca3c1b15ffe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bad436e45ac481fc7c95aab47e392773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e19293c41c13d749640b39dc058031774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072204bdfb572a55e5c23df5bb95913775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078a1a30b78b91eaee83b6efa7c0a80776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a7defdeefe28ae477c1e14deac677777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663619a438817a7674fcde86876c405778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d9e9231732241834a1920bec95024779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae515e26076c21f8b7486e9c0e98ddeb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df520d87a2a6fc8d7deeddb556d0353b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3494cd91693bef2d872ef5e871c17782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819a48e2e8f1590189b208af84db16a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdf62ce20a7e86ee86c485c85de5cd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5f76dabed8002e7e4ed84bd157427785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4577225ead5382c420e6c0d92c877786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca0d00526511fb2f53d0448e7d1f27787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d70d00ca08ac58b2b98855685ac339788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52774c41bcfeb50ddf9127bff77d1c0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf196d6bc75a5afeec21fcd14dfe32cc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd6330abab0c2616b1aeeb3d70b83b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d89b6556b5701a3360166d0c92e1e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b070f2f7cd50234997ed179766e9eb3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba09de750fcae899aa259a273e9aede794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96118a17520ce12c61b30dc3c4b6f2a1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1601341b10deac4e41ceb2a651815796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692a035353b242d8949fcdcef583abd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f89b5de75ee8705a95a634277dc50798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd36c7ad3d97db70e3cd5c7bfd1c469799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e51d226902f80a0beff763e582e957800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9751130391b7f760a519743677e26801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99cf718b4ff65c736190c4bd2bf7fb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97a16390c6c86134d7a0a566323765803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa2e15d34f7d78acb6eb0d37965d0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1707387b7253b7cde5eaa1bb655b6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d45af4991c02e99c29cc0c0f7cc3c7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987601561dbe2d3b5e079ae4a3dd235807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18fcdd6a534eeb4c84f67d0f7e9f27808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf39bc95837fe96908fff9493a6b5c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540ca44c47ce52ec063b68741827395810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77b7594fd2ef4f104325c464457cb9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18f9b7c9ea8e09eb7d0a49881b730f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fc2b1580e8932c20ba10e57ba4f34813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49165845edbf55e4b9b9b75c469481814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c11496c2e14647e64962f42094ffa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3d492fb4a041a2bbaa702c66a267a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae314487f684dd3417cf08888fb674d9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07d86c173b10cc42a483fa09b6d94b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096ee79075174a64aa107d2fcf560ba819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53976d4485a90d92f3cb197217932bc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c89880b1032383c165ac8ef2f7cb2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78779c6fc9a9ce4ffcacc1447f4ace822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faedff5d43870c3428f76cb42e03fd2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ce899f1f6bf1559f32fcffa6112ae824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199526bce00292d93137408ff4ccd13825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded99ba10db77b1ef876accdfeb44e3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301605a6ffb520c8a252b0ee7535ffe827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35975ea29099d98e581444445a6531828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da68922b381a0951454587d0071aa4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9e33be27b03f61e6d353cb39097d8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdb53c9ce369494d0478caa9a45d1f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c28beca619fa0a8019132d9de1998832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc197fa7219c977f56f77581d10158fe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d26b145a7314248df90eaf18e777f9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de963b76c0f923873951fac9037f33835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fe02a1e7513ab9e37b35b7e8be751836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1142df31c38a5f2ec5f4077d6616bbe837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3485d93812e4ef274411ecb420565838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac32d68447ecccd07a2603cf5f9b46839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4bcc791826536b221e6f0bf74d84c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae67bb7f7f76b6a07428952a5bbf60841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f52b7f32dd5b31497bfefca4f2bfa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c74250675ca6f1cf163c7fcd245b7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f7009053e46348af014ba38ec9972844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868842a213765665af9f2435df3c849c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6d0234d524d2338d056365ecf7d6b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71307670f8c4d1f441b65b4118bca40847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6ce34b48f77a9d64cb5cdb6e66660848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5891a800390cae02943e3881d4e8b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a03cc2126b94b9b05cb9b869d2adaf850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099a3e61f341963c9a7bcc677511705851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac897e69ee076cfd741f0a0c78e99c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79e1f63346e6fa1bfbab9a5e9599a3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdbe7393a2cc9d7973d0c4da3266ac854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114fabbe4f3f1ce8478ca79fae1f78b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee09903fccfe36b89e5b034b5bfb8f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a27756a6db2d6c06d2d90e597b613857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f25d747ddbec364c58fd9d012ebb3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1447f420b5e97f001ad5d6c2dc797859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b417393f15496106e8da8cd676bf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e026ff70c47aadebacc953b9cee74a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c719ce706199d06fceea69a699818f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c021263b5f55d2b1b331092124036863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918de8300fd4cb4997ff588fb59d2c7e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e9d6e3f815e4887fb5178b85c4b65865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9eebb44f7a13f67562dfb17231a70866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1549d32941897dc604c85251cc1626867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c34726205de3e8409914cac86d759c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cabcb2b6e32b671565559e4d813ecc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c5349fb7f2a80011ae48fd3f6f2e4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d9712c1352c3ea21a6c74dfd66797871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd62a51d853f9372a1ef0b484af43b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98455522d227d931db2b9ed6923251f3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca1af77e62e71f12530354c2f17a45874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bb52c7239b6ffa0758c1823c668e1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98094c574c059efaa0c51e6dbb4e5d9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca26d4b8c0584ca7a2b8d46b710100f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ca16f44c577580466c143df0c76f6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b217fd208cba338cdde7bac08d2630879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fcf31baeaaff4cc5915011171019f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fb529039df665d5371394f3e2f308881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5838b7c5569ba752e1781c2fe39b0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127b05a30692a619ca08234246c037a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b3490b1546bca5c8deed834b9ed06884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ccf09da16dbc11da36d266489474a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037483a1ca75ddb5aa76d67f4270cdbd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e6be9412f79e71fd3574830f0ece3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dcf2229bb6009507aa498541e407d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d11da5884d5b5b690828343fc8c057889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae6c47e6e56e8b7dd2c2fb17da077f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29f40651fdb11d15acb7222b229f07891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8dc8c24bbe93e8456eb741781e3b3892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd307859b23de53f580ed62a9a7aeb80893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe03453f429580fdb9070bc399292a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03b6ba3cf15650337fa1cdf10251cb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857237b69302973fd136e7f91530cc07896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad044c8884da5da719d672b5f4ff3a54897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ee01ff50fc06323151caf7398bcfa898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12532d29d3616cf1e32c0adfd26d617899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e2e3e1580ee297767eb3843618152900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf6ef8110e877b1c1c810a196f42ac901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ca05704f754960d86cd8e040c1baa902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759f84d21a70444341125904518eb50903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b83356f762963babffbb64a690193904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d652be25533d0d80cdd612c4676f52c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db379f6615852475aa831af4cab55ab906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa14f20cee5d1d68950c401fcf9b9e8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083b8e950d21b7961c4e22369193f7d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc000b133dcbeed19de1cb2e7cff2e83909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b55c162a072924301efd2bb72c4eaa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93f79a0dea06cb4afa7a5b024c663b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be695887affcf729b679089203ea0424912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17ff410fd52f3153fbf1eaea26475c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6829c033e4982268ef5948b7108d6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60ce14d090f3c076325b06a80adbd0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fccb74937644ab771c364ca049f7e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a900aacdc1ad3b9e19e7146e943a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f033c926421e5a303c65ac19160258918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118084f307ead02c6606e10482cd715919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01593b2b900dbd2fb3fb08c7435a5c47920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eee7a5fe5a11f0e09238a54cda3de9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e560c650898d6698e5f01ff6588de5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98407f83081b2f28eb397abc1695ae26923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17267c4128849370f320a1873d0bb5d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c8640317022435e7cc57641e26ea1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963702b37defc7bac0f2dac21382d821926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfe0e5b948980f7d5b9b3d5055442a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14104284ef54f136820c7b106215080928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5ef3ff8ff00e13716437caaf8f938929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65f6e652e9b2cd95cc6900d5178a2b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75761f7f92e4b571f23604995cafe76931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59702ccaed8d2ae1d0a8459e503987bc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422661729a20cce9d9b85b2b0f35f31933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac773203631d16a05ea8360206023100934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f9fcb7772d16228aa83deaa38aeb8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226bae9c2534c271bb6173263850462936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ad34c5e3b71e7ce76c9aa4a8d545f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b20db753294b20d69207e98c4d76ec938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2dba8ce8bab3e44e0c3113cbe8113939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91131feba9d8fab1729229e1b751bb44940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f65a445f04ef02c4ea87141fd6bc80941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be732f935fc5be57280c931ed4d0e7de942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0aa40175cdfb02ffc5ed40c2535c66943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edee6e133bea2e97ab9082ae8fee48b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638a1593bf1f1ff11b65fc1959ed3ff945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72419de8028db1e04d5e6da3ba5d4585946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7f18d859c7625499125efba8d6973947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afbb259be44e9cfd15c88929b5b42e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66ddbe3bb5ee19abd977ccc8b7a4ba949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825741bcdf51623725aebfbc4b317b2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11291441407310e0d97f4fb61ebc67d4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabc31bf4874158d2cc930df1b4b867952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66889f11c8720e9b77f8a6eed1cb821d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826bd4ab982c1835d9bf54c7466d45b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5de45c23dc592fe8ad3684dc5cc8e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a49b6b0e630b3939b861adba72979956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f6132806c2a95991fa2c1f1048373957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388ece1558eb8da761005c59424a589958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c08761d51ea0b55ea7458a793883f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66d37d3f24d17fc310a3b6929f046e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f90bbc752e17c308582d3146a5a51f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4496365ae5195b4d1c9da1ac9a7572e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b6bc46ccbf78d4977e1fb448d22db963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2159e4fad737ec284ba561333e7eda964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499102da8f8c56395d09b9bebe79ff2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac0a7dcf9b3e0b07703d0836375ea0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba868a65e63f6cf153dbe3476a0b608967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04862fa0ea0272f0bf30f3460a9a2ea968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b32776708992c4a37ef94017a6d69969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f3cdf0d1bd30182ccb69bdb91c0d8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef909f80944feac89a1a3adb22c32f0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d500786811dc9127a7a3c521709b8f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68b8e434feb6df4037ac5b1c5fb258973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f0db9d3aec71b30a1a69e518211a2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc77fc50bbd5aa7c49bc96dc9530d3c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f4a431b8229bf2d88d119137641e5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cf6c195d66b86395517a45169e525977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23d41a2109294d0f463f4a6c129ee0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4609715ed08c8e917a70f6bf5986b3979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95698e83f21d930c90e262b5f3e63d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93b56f26479bf67bed1dae216abdd7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995025389fbd45f015e619893963684982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17d56bed136323bf4d9533f4c64466983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28a43fb3de9ae88dea4770e2c4f255984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9234686fe7557f9ffbbf9676634be985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ba51af16ed80605f4a4a9129f7cbb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161804ad26b9da78c9f81cfc080fb0d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6e35d57c1dffc7e5b7c7b79b3439b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d19ea023b4ce681d395dc64f8373f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477da5d9226eeb8e996e6a14af81e211990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34278ac89c551d4ad89720886ee078ea991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400532d283ef39e65e2c816a094e14d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0614164deb01c1b116e1528aeb22325993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6d589b1de12835c9801f1f8ed38f5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ffee7ea3554e253dcc8ac7cb458ad995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf5a4356cb880b9971560eb7e63a53996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4392572dd8b157f5614cbe0f26ba94997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324f1d21fd13187098c49cab05e5d4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6f1a4df13f1221157f0feaa6ae5562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a31c82e04017838e334c526d82dc813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd3ef30d0f34c206000a46ac0470cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e478c611ac9fbc49efb730976781b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6444b4ee03b2a3c9b222c5f8a2ecca66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b98eec7d1a162aa47431af6c29dc7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987212c84af56d148fb65a42ec0e17d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3384e087a5876434dc4b5f09accaae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601f5fc8b04fdf7699268f4602fc3ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56565d8a7eb0d43ff2599ec4be84800811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c543cf04b18cb72acb129324f68e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6c85df385978f598e010e6062b8c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fb5a5e3021ba1d68d41515abcbef214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fcfe5110d69da3881cb62fb24205a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98518a4874c960cb48f94f490d427b2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde7c6f281f2195ecf06b583d5cb47517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b5fdabf6306fd2da86631b18fd5f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0cd5b8031b881e9fdad0b0704fe0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032bd02d3816265c63400e0673ced0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdee8a3e91ea38ea4d2bd7200064a1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778149bf2a137d6be3b156ce78a862422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec169a93f2b4befa0e617609bfbcd9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aa106543b6d537967daf2dd43cfeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e4c5f677afc0d39c991a8c20d622f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722157807fd3d8a6fda79ae0b9c98d8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850d7c36428e27a91dbe99a4d438fe827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87ccb7b28355efd6eb3351965aa7f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d89a460ed56cf950d4ee950722d2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2971f303857c1e7ff2aac8c74133530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589c4b79fcaf93bd6d7f9a997aae81f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace33e41dce466f9ab23ecbcb047a9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa176fe6829567e83c47e43f7721e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394d0dfc42290b54e23533afa9253d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8730c91f6ecd397b670ad0fdb0da09435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b1cc19f29d51a9e0af7124d4e3bff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591ea85fa36c806348f869eaf45cb9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f1c787e34592014cf49aea4816ab038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578ecf201b53807ceb24a190033ed2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f177603334282af3744caaa5f109040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff59293fb62422f5df5904cc85e73bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3964d5c880a7b181bb37eee783e8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271430c8650355157c68d8762f08f0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453db282c1be605ff2aef130b8d8b78344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d67e20f7e8eca941a10c426cebadc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676962910ad3a321686df68495b60f7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72d88ad9fa3474a9c05292323fa02647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fea4e1ddf1e023094f0c44a4aaf81848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f6dde4314516bf5c07b5c1e9d2b7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf53ff310c0387d5493b99e928f8e5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78e22c7fc3020f17dc4bc1cebbb47f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d454d3754fb4d812ce786555d422d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16d07536462c0a3479ccd06e47e2cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fd24f593e376cc6019e471b922d7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95c3d1fe84cd06923c0d066906f13255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce5f185ebfb692db5da7d85cca028556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8110ebac1bf70db4911deb95758bc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc87aa0265623e96da7d18a013690d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54eddd58a66a20fb29a6258110dc4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea10959a810cda0019c665297d4780860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801bc87373c2fee7a4e8ff97e9403ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0298e6d24f3df9ebc8a417b8f079e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1aa278601c1859066c6d496537ad363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12943795a6bc01d3c561b17143330af464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d51ee7d98ebf503b6962b3bbdfeeac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd62b251181c6606d96f681fe8bf2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850b4bd73cc4e563222d74c8573fd3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b4f8cdba36da4aa4d9532112c156768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91851840be925ec12882d254671437ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b75b51554b150c7c704d486c69f0bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11447d3d64c3542b612ba35cc37a51e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450f55d1711ea0b7bb728f908c943ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05041b8666725fe3288d8464501148f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c8f715842520b285c541f90db64ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df520b816f49d4a6b26d59b115a78e7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606ad3c9430a325621121d9c083cfc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6967245cdf3505a40b290f3f6d566d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcc855bf31527eb541b78dbb25561678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e066bfacc980261b93c47eaa69fbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c27433de6aedf80a02671c4a6cb0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d85701d93e8068e4a4bfca184929f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf70c3439a7b8eb4926d675962816682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a755ae3c7ef8dd64b1e6db7ff5e7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a861fd7680ee977ddf176ae06438584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c2d78725588dd6d5878ca68a3a24d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cecc116c022c825bc08146a278d43886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21ab79987bdae16ac220d9a8172ce287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb875be7c266461829ee31bce9a861da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4074651ddf2224943dca3276e8b8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035e7a8139073b055e306ab6d45f08c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a662d3f894c6f010980b0136f624191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970562f2ffa9dcf5138c04ca470d18bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acff97f4857ec68766607c04a69e76f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8bc6e23716a62d13361fbf20d063694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2467bc9621a70ab781d4665543fafdd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41453281460e75a8aaa386b3d1e59bb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063c0fe5d92df491a004015e46e465397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204a7c3b3d8fd224a15b6de50b72d1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55068751696c4528af5e469e244d9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f075aa675377dbfbcf9000fbc8044a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e87566126217e247ca3e3464c2808a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a509dcb3c9bbaeb6c4af855b7c8da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d294aa4d0e23ec68470a9c07704e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956153210b0bb5c4ac8a449fc848398104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167772e22da8a49d0d0bc7d757c94a48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67afe169c388a1852f3b0153cfcc34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af86f9d14c3f9d034a9716faf64326c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cbcb577de68017480c34508785c86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84535491ab7b4248dfefe6d7c1e851cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000998951a67e9ed21e369d9b6fcccce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6697750990c610713abebedf11dc7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579781e7f7f8daa0df5e08a6cd7f112112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275177f59b611c501f28d5d4e3a6ed53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adb6f5f2a7f3dad9f1b31534c7c10f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5017aa15f5d5f33d2e3eede839084115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd44500d164ea43ae2ee45383954a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0417362be632616d31da8d72c6803117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead01a3dc864191ec2cfd182de3e6b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a93b98fdb08492535d1159bb7858d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edf8b913f9f2fcca04ce17c4bd15e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cc30895f727393abec42091e6cbf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe0f2ceb076cdfc3879bc29094c6ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5959c2eb295add9100f51a1fc672a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b133d576b4d262d41cc481cd7d333124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b84c7848c55cc8b0a6a897adaa75a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389160aefd419049baa33f6d809909d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e50c0903db47bc333e7e6c9fd815ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138823871a1300ec5e852859c5eca5be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824ce58acfec6cd68a4c16d5d62b0bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d1d631b404c21899ae5608f31a320130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9db7017ccf6e07cc51f955d0decf72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775ee3d7fd34c47b90794e6d7a94345132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ecea65808f9e2208e31b84d2c91a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183519db054a5a342aace771c23d0b9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8e92fecfa89adca93ce9ed884749c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6009bdd06c2b14262d0089f1a1473bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174ad03754cacd5e62b83db11a98be0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89480ac1df08d1cd606151b1069413138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5cc5e061e353c9dc461ce11cab95c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310eb839c8427b941805bc4b1542b23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9e9240a9947ddf6a5c59bf7888c00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cd80ed07e552aaf4173f8d4e3e797142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631a49c8fe810595734cc53a3ccdea3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71fae761d14db184eca67d80a4a3e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f67b833939d4dec3f7681a4aa2d0db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46911ac42d396f7da1ed1ff51a994fb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9649480b72894d0a87fb31194850d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb958f15953f048c4036337a620f50b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1315c1dd76bb5adecd79ffe19bc0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93121d82f0db7066b0d70a18ffb94a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2349a0713f9c515eb997a87dd313435151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be3abe57457141820461c76aad568c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49f035c93dba1d9037e17e1a3bcd19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6cbaa450f70eab0e9e2704dc82ad5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee6461cfe3c40c0698211d0cb175a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c054e439bf6b59c1a30c3838f5aa4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8765c53f8f56ef722c20aad854fe67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39cc789b23216f0e92596cef69c5e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead593006ee4de9713d5d0e1da9ccb02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832f0f81865b14f1e7594db1976e08a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b678c2a8b3790719e2322643fd7ace9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0310c8affe47d088822cbfce37e00ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8e682adaf4e014b3de2856cc342be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7013f76f6bb18764b5c64b9205b3c47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a0fb1dfbef395a315b8072bbbbafb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f62d92b0bcb6ea8b421bede540013166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5eae1f414868c3513e53d891c6eba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e706c83e46750eaf306cc2700c92e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d00daff9eaf9d90d8a72b402514c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5b8a77d0753f8ac82f9d93300e713170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751a22938e16f991b347bb57aa8bb3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfc58814bd2c15c603514fa0b9c98c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da1a3116037eb231814b0f9493d48c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd4b89e84a4a009527ea68b8d99240174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2b3f9cfdb744a356eeb863aab5aa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3c1476e7e6b8aa8a38c8aca2b9a42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993fca052282178d026458730895892177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d4fa118494415b0b56773305b3532178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d1cdcdf7822b8e3c52bf54c70a886179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb56584275447a987e321f6d0da5b7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f30193f3f7beac91f0c9fc68efacb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08824d0812ed628d0f52a19ad69485ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0ac7532ec200a9cbce9dd8ce021c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7868ae9114f29e1cc55db3ce39ad3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974588d23cc55366015e47bc47e40beb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc4c9cc9858992c5c15dfb2b75c9e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a81871b4443ba30293a26c637cd289187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361369e6bfc037d58bf46411db239d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b62f72a803baf5f186ece9c5a55ee3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a1b4104ba54beeb5080ae0eb1de3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47d604855d1a0774b3ef544a452129191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caf09edaa5ae08789d118b74eaf088192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06346a15f35f895b4d5b7b2903e86074193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf9077158b9d5622e83c7d411bf9e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54e562a6c5c2f1d6631a79aede57e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa177881f3df8338986aaaaceb41df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a7420479068212ded58aea2ef6c9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aad9e8f515b25976d826ddfbb1ba62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70492e1b58cf2b135d16b8af94e493f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb4c742e432c7d8b3317c73197efe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b8a65e1dda7b2b9520d48f5cb2c7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6976cd4a893fbcd47642c3dfa30de07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d224d806868500f45eda859c9fa2c1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b815164fbf571849eac1f87a2b6a92c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd83b0dc24c3ab5bebf986fde4754b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c4ff98bdc11869d62f706cf1589dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51003b4b578f34524462652f9178bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f2de0d43430964849f186fb3ee4b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e441b01cb40ae45daeef65c54ff344209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0345cf1024ef5cddc5bf3e34034c97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1276b9332dbf2f6587f7b8a30f6bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fb0501b6ef45b001b48f32db75275212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89a2cf06f57184e832af963df89ed8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886594505f0fe3d8154b78710d151620214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d58c327972bfced1eac8a23745fdd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b140e2b4dc024fc60028e766c174822216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef13f570c4c1510a9911a6975723ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a6e50fee1425142c50607f95862f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cf2f877723d85e7c20a58f5ec29e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f1979faed28f097c679c9cfb9a0ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abc8d900318e5d12bfd7e136a60df9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87081d0f85012d46f66116ce3ddfe2dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ab77a5ced2f3d88a06f957361b88d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b4860b81091f2ce065f8879014441224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77eb5fa59dcf30cc74dc4b4d59e7c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a657b9d1c0a5cd07e9b35a76484ddc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855237c73ccd43a4e1481cf6b83f30b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b8395744e2f4238fb150442f95ab9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ab886bdaf19febb17642c28c18e0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0485cd6ce16fd10ce1563ddea007adf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee42e8eb1bc7e71610663e405f1a02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164664a04a0377764fb0bfbb39d3e5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b141b5ed6db349b81e18de544681298233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bcbd320b4f27e6ae6314aed36e6de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695921390958453ba559167c0df2643e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43382c81bda97bc27d6f1d44ae33d803236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182b4b8f9fb6fcd65e62cab9946706b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bebe97cb98d2c61d0d987145ebe0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed0984134d1373f2cc78a387c04b23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f72f97b5247ee70fe97a4077ad2fc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f92d0c25918eaa09bd83c31c30d7f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf7b66ac6c7f71fbd3b24733993a94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65377ce1401f1bbdad426aaa379a5de1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344e6b93cce96a7beb57af07ea279f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9251b13ba67c22eb3f06d5a79afd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719586628be3856437faded14a28f0ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95719f7831543fce274014a745bc40fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0d0ba03a645a5853bde9396d57e75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188c9aced75ff9a655019777af89bee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e76ab8139e119bc9533b6272c5efc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893a9aac7ea76067fe685d25cee00c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adaaea51be075717f1f1d6c826c855252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41ce58dc0886ec8c209fdcb2faff4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5d41ece8e6d58d34466f68c0859ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f138d1362f709af6487730baa6ff4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8391e33e7d16d1cbc2d790c6ad960b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dbf7ed178db1300a02f95aefbdd90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18057a51c2ad7c23a31300cf5353e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deb6ca8ea49bbfba5af3417ef03334259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d3d5773efc19114333876a40e665260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7270d21017ee087af45122738bea72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514daa0974c773090800df16bd942e46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90fa101235796fbe8cc34d93a062ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bdadb5ccb001113bd0a02ac8876a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383647002cfa106afc0a6ff9e201be8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30299da7994fe8f78e2062132b4a6ccc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebf9b52730599c3933d8973ec7df08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562a3c30f54515ad0bb0b47c5f363a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50293db751383bdc8ac8cdee2d1600e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f856d9610feca08473cf1d516c3a95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01537f6e61f38854f3dc6ccf7c2099271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe6fe5251599e048d59fe7d631239f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573c4485af92b376d6f0083e43c87df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b795f0a928eb7d9cc847a4354fd51e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6976c971011ea88fccad1f8905986275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08e4be294f6351d8cb70caffc30f4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c8cf7f07bbf916e24d792a1af4e97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897634f2cc0573474bff797915fe49db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514e1d9edd1a8876ef6ac2a6158149e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719b3a0ca812a78cc537d35c15a0828280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2551ac7e50660e201e98b6e997d3f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5df81724f48f7d33470645ba4a6d44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ea74076d9b81fad122f3236383560283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153e5d8280c00e20d8328973f3d1e8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710b90b688fa8e1d8878e06b081d015285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e3b3dc55e17aea3ed9418598af1b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7429b2547883b04fb1b618cbd35e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e21ef19e8ae641fb9ce43555705e44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cf1e66f1493c1591b811f67f21f36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69e77909da6235255419c891913441290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a51a70b8477da61ae72967c7cc71f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fee493f4dd91ac9214c45e04b3465292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61ce6461e4305c279f612046e2fcfa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f7bdd740d13b3cbfd6c27d0b7e660294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63680c19b1dd26c34dc3b579f66f238295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c7f65c15adacf2823953b4de7fcd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004805b3774e14e235d605d238d7ea7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311cac1e3995e8753b06f77bb573064298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900bb165fba1c79b7efa0e231b2bd21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d1b3ff6fd4f3fc8bfef624022c30b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0867d51eb89df3b82f7ab735c01e03b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1c598f18e3f3065d9282645dea339302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf393ecc60fd390c74025d975e1f7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b11cf440c1c262b61d3ca75f4f8a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95f32d05472280553446cf9c09b3c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9d588432098a562927ea1db7a81ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57f520b9aabd95b3de3d008e9468d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d38a9a6672143cf2f73792004bb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93c7382021cc2f8882c14edfd94a72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad18c433a3014080ca0455b50c3c326310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d13ca61d543d42aa0fa178ea7c8e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e88391721cb36df0f0544eb8a11468312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d4a009c8e91ac9836deac8fc01fcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332a54dd07e3562594b883e8f6a22cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2f4323c74aaa06bbd7931f665a4f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffae1901f3e2da0f42d47001dd1fb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372edb0416c06d475681ec1ddaf9517317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f5daa241d429994eaca9c24019430318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9972cd1c77edc6b30d15c6c13043d84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d861a9eadf2806e0e97294691b1235f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5066b4c5a6f1b5e4a3c2ce991538f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c0723778341d9ae307cc2965582c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c5d0d67bc5f052a39f16a93202c82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87826a045e404e630eca120848b62b99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cc606fbc3ceb3b5955986488ca43d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befebb18f9e11cbdcc60b1cae901b864326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9a36a05676dc93230b8c2f2d08664327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23ef772d848b8905d1f9c1cde606a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79949900e66802ce5024ecdd342de4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001a13abb9e6a94aececd81f5e8e6f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dda3a05f34d3f2ce6e22a7d7531e53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e918f68133b74246a87d9cb83a93f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a02b797184ec784b8485bdb2def2f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaabd3f6beedf3e201357312c4900f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327964dfcae042d8b8273ccdd9ea213335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582249e0c2da15b6c4ab91393df22b91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab9c1a24e86efb15cf73e50690d1ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a09e3968adb66c64c3803353516855338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec643e66fbf1a2fefec4e921ac9469ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896c391c4cd4bab59779d7e0c02b107340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41647220c20806e4899bb037cd99587341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d09853777116f406822b639fae0eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbe81f60986c5d6f5992f0b1fdfeb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33309e99d67be7905c07c3b3902b7d1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ca7097d02cbf6b2c1e0c4ade58a74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08ee11e76f0a53763e9fd8d39f7fb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799252c59e50ac90f088e25fe8fa1bf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa5cadfed604b24ab7fcea604aac47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1746345c93cb910726914e513c532b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a6e918f275c9c1c2d05eca4f60d82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1cb221650142cedde6e5e8dc455ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9183ed21a7f138590652d31f1d6cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c09aa0b5460bec348ba3e4b868bb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80476904353576c0a6de95b2a7ff755f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac2bbc04a94813fba97627ef67db2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5a6fa61ec54d7c5deb711dc710850356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce276f27324cf37117efabf78eee92dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2901b557fbca608ab8af29e53b48a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ef834db36712c9c2bd80bfc7ae186359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5b6833704cca6b1634928036600a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff6b74c14baa9eef0625835e771500361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36547100f53ee96212b11b192a2ed3d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c5316edd20b91c9357c76882b4ad9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fdcbe2e0aac6c942a4882992613b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67412eb7e5e53b5eff548fdfec47d1dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240371cab56b6bc85e8e8e2bbdd1511366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ae495b42560d9cd27db01214092a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3bd12a98a151fb5458b559cab0fd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213341d7f20a515ce797074d83a7394369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a44d16d84bf8d862a241a138a378c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d27126a3d08f1a4ad5b146ffeefe0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369cce043f3dac2076e14294e44840a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370c411e0a05452633a3ad2d001ef61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5adfe7baa4ce96d350c3ccb4b532c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a157ec9f2f53a98596bb457852d86f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0a803f4a527b7aecde1d31cd55bc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f566bf62ea1ab2c3b7890f83c3f0a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f07a4e2e35e8ea8dda6f97bb507ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37984e597b780340868e0d3917097de5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221543a8e6ce9b239773f737370ea39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43971a93ad967a3bb24514ea6b3657381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24892042c3047c76358372bb22f07c0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2a5e07776b86b845a533661bf41a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275570e4d705fe5ac4baed99dd209be4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2835389d91df87b6baba859d71ed663385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c65032369b17929b4b0dedfc9ab91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e584a3ab3000841f77e1b54d179b39f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac50ceb89743bf3b4022d0907a7565388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89220b09f1a5d66fa66ce3c63b8545389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6464da21dadb098c3cab64f6eba5fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12001c00ef63cb96b57a9d0a6d5a33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be865d708b96a323af0803d9e90aa81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eee31f012d66c9bdf00626e1ff5e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417cfe597578d5dd5feabfb3eab0a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba4b3056b5da972b038f7d1de80295395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d27c9fe9556389dde12480c006786396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416596300e875554b27c61b86df5b834397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5db1fc90c28ede3d8c6d2cb3f213ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafbda0fb788695b533bbdfc776b78c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c7fc60e6837b32927ebaffe48146400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784b8c2043f999d59e889ade67b7e99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c9ea25e17ac6933159a69b6d5f1a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362ce1a695b956f802c7bf5e4bf1708403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731876b45a52e3ce8167fdc3e35daba8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789739013c322b44b332e68113faad34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e3c87165749c90967a735b3e60527406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06e3558a3d075855be00d616289b93407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad09c5798491ed1f76ae2be731c8827408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6131048c59a3610d751b2039bb8522409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd9297f3f5e2819c084b6953919946410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbeb32181d79c1070ea6d5a012aa89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb40f27128318d1c6560a3d9c50a2f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73c658af2ac75aa520ea7debff696c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6083523a3fdb2db5a99250aa664727414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fae87964c3216079e0ba921e6190b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4bd76b7cb5bb322750964d48f123d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcea387adc43b949bd6dd3673a7e848417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec5e1c3ab01c0fb91f614093758d50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68151427a06bca015f9542d4db2289b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da49309703ecabb630982a397dbe8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624d5c54f3b41ab09c667b27bc6c98f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beb3334e3b3da88eee87c37f21a4ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6ccbdab2eaa1a83bf3cedeb885a5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8e5737e95e35dd82b11a68935a7d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfb47f3ba5c8fd568f6119e0a02b4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047dbb743981ef77fdb407b6bc211d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46837b5cfbec60bbaa8bcfafa1f0eec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cee3ec92e836dd8c2d7d7c973b9b1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf631b3f2c48aa0f747a7558847c724429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5481d07249371507e49575efcc8228430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e18fe493d2cba61a5258632694003431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad0d39d1d8ef75081c0c6aa178b842432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a4afe697c20c3c7c9820f4ea5dccf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74569e75f2e5fbce2af0b21e96ccb520434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b7e91b7036b65593b3675c8e81af4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca80ca7699b181b9423d45e8710084436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7743b8ac1e191ca916ca00f1b467ab1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c140e4b9a882cc5482603a4f6458b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728f2cc565a4e5edd82fbdb44d0990c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8e82fc58f95b72913ad8b70ecf41f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2051be621307dffa4bc02fb99923e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076ee6febaa4cf27ab1bb900141995c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f58345a2cff2b4712fc2df8ea554a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a2852edaa7e4d8958e946f87a248e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e567eca0208250945f0d1f88f21a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa808e07353c4a902013dd451d903362446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1fa301ff9f5b8727e7882819b3d13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb85fc5c903a4376b2857e62dee3ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf16c7b191c900b5331c578dc2918e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a11da923af94aea27220707f313693450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c162005ab1365357d3da5ef42f82b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91def004af244a196cf17cd60dee2e25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814ef80e0fee87467d2830ab2010562453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36820ff71a4d85b48d900900ee733448454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa3bca014fef7774a6ee56681b0b19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ed24b53fe23ce6db2f94caaa941a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db2a83a66ab30eb8d596f5ca5d561b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340c672d5580716f636484caf492619458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516d78ec7104bda8959c6929a4cf05e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f3f54a4f7a96a1215eb197c9d5e30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8907886262b2c45c3475824a87a9f15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ba733b093f39266d599dc02474b92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11578c55ffb13558654d321834297f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dffb1d470db5acebc518a0b5035c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcbabafea3f9387b0913d64975d532465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4c35f6be5f8fff524a044ad7992d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaec907c5b2c7bd4f4fb668b6ad444467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f3665871938ea5b0d5f44dce519fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f87f54c05b04bf06b46ddf435e7941469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c42d242b30b5a8ac35f38ee15f98a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaae232bdffae2df564e93ad50e3f40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25f51bd963914157601161426e0857472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b83b096356c9dabfd1d865ec39ea8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7861a1bee37a3484031363a75d12561474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329667cd061e4cb12c64cc2491b0e0ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a1e344edad37f7b1cb5f523a4f1a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2ac3600eb16a6f29c5f520d2995b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31072fc2809e35690092a24f375c1966478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb68866f11d3e8e2bd397361cc08ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cf790475c4d895fd033e2f118293d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e0724c49ef38a5940b03dc87f26e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeca9d48225ed02d9862baa445c350482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0344b0e3b8069dd09e24abf58b6d4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cb1e73b0ee70d3c54b119280d58b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1573e9e1326bfeba1ba99b0aed307e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b107fbd03c3aea32ba773259052d8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5604557fbe53f705cb9541c3e7779487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b45fe9d4ca6e9e5fb2177bb1b3974d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c46ce9045b62fe924d737723e6136d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875745a50dba4997b949d9bea2d0e9d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fbc7aace0bc0e22b04d20c2801eac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ec181166ef219500c9fb5846c925f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608b940a28171962bd84a14ec05a02c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286de618983e6401f5083bbc3266d73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291f8c574ad8ed7f1ed309aba6dab33495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa0e48b2b04dc434f0480ba20d15f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e425b0bf95280b893d7444f8940bdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7edd6d4d79ed6f51c37c46b6ec843498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5142711597da38b658804650a3d90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4707919f5bc68ce82f0585381bc65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8ffec5fb2a0cb0e04a2ff94f1ca2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77c50621db1a52712f280915c9e3d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07dad8c60f6709bb82b2b1788ae242503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9158fc0630e8ddd4e017b275d4523504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e2ede0d2cbefc9dc80d5279608d19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07310fa5f8e62ba0c4317bb1edfc3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fb9499a2981741c4dcab9964e53a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d5b3dd72f25b808fab18e0cabcf48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64660aa413cc7d77cf4233ff63372e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc208e65c1bf7967d8af8705d3f035510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022128935d17ab3a9c0e8e82665496c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce1b639fb53ffa41ceca40b8265dc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5a98ba8838ecfdfb14c1f0a1ba3bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248db26aaf74d4e6a0df9b848eee4b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54afd6b756671d0e36ae7f798cdc63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5b64011781a3561294f1561b5c512516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfc4e022edd207d1608c73f2333007517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cfd505e01281f6d0ae98e2066efdc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b9e3504701c15557e053404a44e6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3b6513aa281f4d10d6faa29e8affa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf6c38b32e31318c2c7e67990145d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6445fd130938eb36d1e76e71ab0228522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a709f339d1fed1b4b12901334e9fec0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c824fc6a8e4e144f5e6eb217722c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768b8e89bef24381e72a1d9a82a692d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1c9308ea8e7a1c1b8a7ca4193caa3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f1680613d76f5a322b84b090d6a91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf41b3d76ffbdce7cfdbe439b3ad60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87660d9a6af133390986beafb0addc97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c3f71286a59515d5ed0a6a2e8296e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e4a412a2b4fa76293c06c169eda6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbb289eb3d0704cd6ba5499c40002d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85582eb19253d9fef0d1728a6e4498de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada511a1f9fc93162647567bf497078534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2cc32e3b67d0e95d96e7a6253356a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e5e9aa9ec99b28c5e56b650107e74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d0535ddb46ff4d75adcca194cd230537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597047796bad1e08a26e0d533fb84356538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063c61c71e5f73ae8cc0c678fb2edce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b4143a8c053adc0c5f813db3c28c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8060cd24b316405b76f521eebfc6a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6084831f10865760807fef329802344542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf97f6be0ce623efbc4a095016e40bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d6d5caaeefe78bf78707c8946680d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729ded6d0d7897dfe0170fa766473e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741fba811a929a4f1034d26b2ae2763546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6775105ba8bd6f3db06797cc3cdce3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f843183d6780df872de596f161e29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4ad17f9d31459d27733b4fcae8a70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b97c462a561a8480934761613611c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb883db4fe060f664f50ad409bd585551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9af20cd02bd8091c07a34b6390fa1f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f32a664aff697312cd81b6294fe659553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45e9241de4f080caaf93e7c0886638554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878d26e992a9c66b70ac565a7f99fd0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d277eef3c0e5a1e326678f88d5dad90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ac217726344bb1f35e81abef1a0c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e69a9548001f0ebef5cb87abba73b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60053584e2e8c734755b76aab86ffe6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1231bfa24275c174ffc6717b55a32560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2640dad79b9bb6305789819db14ae2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de68cb69db739c11c14c5d37b9d893d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ea5c11993977520ed19ae9583f1ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f8efb0e23361e3a2879363c9d9483564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280eb60701c16183938aa9986449444565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745867bb002d2d3bd45e409b8213af97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d381ed4e791766dd0f9adb6a036cf5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b204a052541c39a9529a805962a99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792e7cc01363c686d8a896da27a84ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dbf0257ff418897f238b4ee73267f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6a95b40a73cf75fdf7965525fa2b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56e4d03bf3d0c02ec0fd62f52db63e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adddd5d55ca2ea84479ce5ef3a9f55a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d709da11b3968b7c3c0f02422b544574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b6a7c8754bd4e82bf660f4c6c9190575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b37cd4e0394dbf3d0d14727c981dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f4ae9ebda588f32861c5f718f1e55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72df22d80511d57a58f29fa34794b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072111b2ab9a2acdc6c5e32a3d0cda10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a38f69687e22dee00910df87ef12a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b11850dea5effc63b6510c72a141581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac48b7cfe1afb8f95702bbc70373d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5ed2b9c6ea8b5f88116ed4d900ba6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8241ee1712fc7782b806a70166de14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9e266d2360c949ade81ff968b9938585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f90ad666150e9c61729489024186a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08ba00cd8982a4faddbb49f9bf432f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ea88b59072b3ff6eb9db3e47ca102588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4d3e1923bacfb5e67bdeb83030530589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09063543038c515a832f5e80d9ef544b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08200d28b001b02469f5badac5d736c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292101343b3a295bc5c8f4b85782352592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ea6dce14795bbbd28134fde623098593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63921515c1a444eab95f45e39432fe0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269b53931285eb3fbd72706196bb998595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b892103d4ff96394ef568d66f2ac26f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac0d54d06f283dab776e28d7db82b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2853bb0b49c6e61e62ef337108fa737598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7397f70c3f5c87d80793651f91b32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a794763e66c12fea5d7f24196676ac6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c9f354d8e8b8a0d2343499b246dc2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abd5ad7e8aedfe92c5d697c5269fcb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e9fc24bb20250e6bd97c3fc3b5810603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fd51ff3fe4e21d188426ebe125c46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df3ae5ee330355fcb5a64ec7f93dd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10e21e1509e691572414086f72b6b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a29aa304e2345c80fd42062b4cc5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c431faa716cc17df110c7188d57e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c80383810a3c8c43ab90da55645b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45542df9b54df9f94cededc53a3f13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02309bdbf9d50483ac49a159e62828c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326312878fb9b202153d2839222cbf1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab389f5c5c2a1616b287e8223d08a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938279e76aa3df68970dde366dbf3df2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76d404ef00820f80a1c3d5862540fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690c6ab7e412ca3c7fe22c294b6850a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67644cd3e65bc69d6de136ed769a137d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f03354733a3ca432d922217cd93b0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873716c38b3f62b1980a0f1f5d792060619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548756912df057753446fa129240262620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead83711a20a6f158944fc9070a49a49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122afd08038778ee7bc7aa01b041d1bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da164d8d67a1c2cc43a0def7cc5aae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85e694b93af9a9a4ae03d2aa23ecf8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a05a6c7d6fee3147bdc50c72b510f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11673078130324e3635891035162c7ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153139287bc0eebd00480cd0dc2fdcf5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf27c3ce5ad3e22054b0967b788e70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e956990a996d2af16832f5de370289629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052cfbbd7ab5c8673001c7540ff7dd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb688c11a685cfb8fde1c47f059a9db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6c5a66ccd4c53a1cd9683989d0c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff647d153684b089318e49c2b0006b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5e86353cae003a30de29b3d3f2531634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfc67595d2a60f293af6ac669c5b6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a626ebdc1e24768065faacf88892206636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798ac772ac0a8fc546b92e79674b835637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fb12aad096cb319d4c80e11b70f4f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91123eced3c458ad663387130840349e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a0f117a483f8622f6c1ff0458a918640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965bd2ca429278e72e08bf26e36ece8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e085e0aac03436dbdce8debea426b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08aa36bf676517a3dc4969da12c573643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf70bf7f8981949899d35b90db0d2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e06c50aab0b4c9a09f1f906d7180e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51895d51cb08a28a76bc20cb73780573646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04c24262546aac53cb90e292d82c16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35d151ff0ebdfd1335542150428f1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cdff96582241626f029175e4fdb2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f5d45aa4caaaa5a34f206bb6c5f47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c783581709ef1c1e7e86772d1737f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153830fd8e441871857345e1dea6043652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725d66fd70174754cef49706af2244e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff0b6666361c691b9477f84b287c70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74448d8597f9bcb05a2417cac418270655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad546d8f49a323793de1bc9b4d2aef67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802fe3a8a5a1538243e2083a6bcbaa9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7eba83f6879f36c8516373f8626d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf54009dfb9b2021dacfc2dc1d70d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4efaac8873d34be8171e8bbe7cc9ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e2f77c8d0aa33c0f57f4dd3180d72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01107e82712bb088a25a9eab449a11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa4d02baa86288f884df435b9b7412663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9029c6e7ed4b3e9eb089c5a911c80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cbe93e5327998767acbcbbfe861d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b2fbb3b5c8c9e6e512ce333a9b194666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3911f780196c8004fbd3463e8c2d934667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fac7a3971c6218f74c1220347f5183668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b45435dd23360fac5c2ac2d2a8b0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc755e4bddba3a25164e9b8d81d80404670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8b4fafea15b10d11ec2f04e744967671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57705e2e082cc48029a30e92d598ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a948e3808ffbc6e1612d9bddf0ba65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02471ae7639099b536dcde085629fceb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b51eba930f6b74fa103db1d3ce6da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b5f7751f3abf4cf975eda6e7b6262676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ac7337e09bff3a086870a450276c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39db5b0ca3e9c0fe1d5d0c694e2c14c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12fe274f766767a06a7f1d8317806d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ccb8e57eec6652b6418628408db65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8b9d9b85fd9c4a069ad7085a835fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171279b992084ffad84e890fb726c1a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66a2da05b8125f1ec6763e15f48f70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4faad9872aa3705522d33ffe18a5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff2d76d4c37ce3bb9bcfab29a32303685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7041c33b1381c085220f632a9a688e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372746002db66ceff4d8e6565cfe069687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9136dd9e3197b796a464280c5d6ec75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5d42fb31d9a85573342d801b2c0e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b2d09a11a71b534eeb096f72437dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca51ffaee76cfcbe7e5245bab00801691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61559e9a88c5a6fb8b6b96fe972a866c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d37a752bacaba9de920098b7ff6e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac6e7e3dad72f1a8be61d7b728cb68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385341ed18c81058518b3984ccbcfadd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dee9c454e582d0280b8ef1fb9ecef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb95411960179f64f82d10d894709c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c691ad790edca9f44b4d319d3898917698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8d9207564ea5707a3ecd32e251835699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e999ac3fedfa53a971d70944afd89ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982fa2650dc6fb51ca6c2ed16e4242f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86994eb5a5231e5ed0f5fa7e9cf3f1df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5250d03effc0f4298ecbe2352e9487703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0608c40e4f160b666985de4e10ca39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac082a118a0c530cfbcd5ca5bc5d71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc7a6237d7eb38a4c12cbf82c1437a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d456e51f89f120c66f58972900f3ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e39d3408bad87d17ddb7e48563bea9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7611e0c8e62e01e351d42f5bec8b2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be390764fc323816aca183a5a8c658c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fcdd9c5b545af27889860ed6b6b95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc6fb7f86b92c1400ceecddb92c917712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76e87284893f6dfed38d0d0dd0240e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dbb84cbbab61fefd52938000de6d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cb1d6fb0fc1304eebe437aa979ba3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514669c9752fbbb94401a5261099f98716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f58bc8f2890cf2bdedf083d99b0c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302911bfa20ff1ed9db3557ead406ad2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135439c7ab096a9f77a0c40b1265598719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816de6615bd3f5e24887d0b743d3049720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac835590b48bf32bd5eb865e871b8fd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44ab4c801eb4964ad411164e1be4dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebba735036b10c0f3f3886d381a6edb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cd406e70c504ccc7d984b21b8c30b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea93ca5568dc9af297d7c3156e59ec9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35206b5932eaa59ed49c7531b44758726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e75e97dbd95e0127f3c93de32d78e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f477c82f20357834bf0320022556d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e8a9154f559678af72595f50d6b29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45ca97608f42f4e9c2e56684a534ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec849390f1aaff1c65dafaa245bc593731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b79f7b2e2e3d8b0c68ad3a10066c4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c1a3fc163b23d534cb2b813e8369c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35e788515f4156de15c5219be7b263734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b121f4a2d05075d59613a6dc4aaf1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c7c4c2536723760d0e9031c12900c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe299f2ecf735af3aba0af3459caf4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd9baf67b8d49bdafb943df52bda5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47bc6dd32a1f607aa311839f5608c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1ca155f6338e882cb1969c7792f38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2025a65e06f2f0b127f5678e71aab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81af0e9164d5fd191ad77911006666742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fae85006ebc75fbc0a6fb54675647743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4ee1a782ea6e1ee77613e9cdab4b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed47ffb64694956af347601ee9e2cfd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfba95ba6996bb93322161820407e27746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b5b7f7eade7212aa61954800987ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940c73a53c7e2e3f2b09240588094ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409053e87c6352e410b890a2c2d94cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389e2adf63d6e0f19f7bdc048db0400750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670cbc8d43cc09530e299fb1cd4e9a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde91751e4be19ab9f599d83646651fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe363dafb1290e9cb5a06969b1c9dab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5183641efaad348bc735fba3cbf995754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077e1914964c935a9166afdaa9fd7ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98dce9143a353d7207b3ce9fff882a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0138dc2163a6c48dee081c9ce26d74f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edd91c2c855fb1243a31437ac44b9c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc9f265175bfaabaf76059f1585e43759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1163edf39545db221c4aa3e324a3a1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbf9912040c4b4def67240ab7814fc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ad481e26144c38cbe92001bb01d2a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a82d132d3f612e9036c6b64ca1ac5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dea7d7789369cb905cbb8abcea867764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1e7149994ac32a0426b7830a5356f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308c9277fc98668ad4d6d582bb4a4b4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9f8aacd4f0ddf49e3ec5aa05647f1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586083fa39eadbf4b51c8c49f214e07768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978112383a3a337604c78a74ae53815769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf2a0053eb96ce8c22e7b128bf4965770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb5c40a240ee114f31a134d07bc9b0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfe3717787cad4a31c791b67f03a1d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49308b4cd2304dc4003be2cfec4c3faf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ce0f8c8ff0edb30f6c4775dd77412774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e501dc7adbfd0c414bfebd5f2ed60775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510a7959053b5e780e19768db1802c5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed82fcfb1888178db54188fb621a72777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf669a979441b316f0969a81a73b679d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d44e2dd81854a82d3f821a58fbb0d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261645df4bb5384c2b85f4d851626dc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03bfa73b62540ab782a5c40ef84377781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e8d08bf48b1f9bb96b7a886f1bc1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132155b4fbfe9fd6acbd64b47e8ee0d9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8816c8ef394f7a98c58c0059f93b353784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52ade301d47391e115cb0f4d737c35785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b7c506986801ffb25d40dfdf01bfb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad98604285552ad734083f2c70da75d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6f51a8431101a1c556f2285234a41788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e317aad4ddd720b9268c6be6b8fea789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265613e211b02943a48ebf18098e45f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5473cfefbda7ba18ff7e57a54f3f3e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbc3338ee9ba6fde4fe2fd340ce742792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bc0d56c7c3f0d8758b4c7e5092f74793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd16222d0c38007d1c2d361c88b4f58794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca062e80cfdee7502444b8184a42065795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64613771489f766b6354139514a3aa06796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b25a75211bf7089acc28d706f71c5e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06386b31045bcf9d86bc7b41e94ce1ef798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99da7d877e06ed15a193bd0ffa036e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a3dc523edab595ca89d96041fef3c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36f726d998333de079e7ba6d2033b6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ea4a8f1a9908ac7a3ae460cc32c8b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacbc9ddca57a82332dce42bccd4349803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9d3244e6774b4cae4bbb05fa96808804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aafacf117b85f9da2fb2b609377cc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e30db9c23fbbeb4d34a53a7610a77806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b4e9f475dc3c017b4296447b6b99d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f46b8ca68f97528548e374c503a865808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae047b2b91721dd57b5a175fd04e723809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120cb1994662c5138221ff343eeff43810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867e6fd87420558711fdd260fd1ff1d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878c9b4fde9b68a0698024c3c88f838812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef36fa3a6cb6c199ebc2d19350769e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482673f076c15b245a3fa7c7b1a0be46814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143c6792031d584bb8fb73bac21cd0b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3fca67bdd1f01a84d95b6b8c08b00816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c11be05a15ee7ac9871d3295dfc208817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21d2b7ec4203e241fbbd4193d61e83818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d1cdfd62b108ecd2b92ee4500f790819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009083c9f01550e7db2b01e6a79103bc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6beaffb946ae3a4f1bc117b86f1851821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dd6400f89dac17b84bdbb0e8cb186822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63e409c0eccfe986844867fc57133b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec5e3bef4891b787b6127b65e062d0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32438a55e4a91034608097c6d724a1a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05117b308d5ec8f38e8e9243220b985e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ec89f257971d3385286d078056d2a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a06a2c96daee06da322d71483d679828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a89036e6a178e5bbe5f8a0a4f70ec3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba020478fce1358bda6c583ac0eb25830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3660a867fd2ea8408282b6d5caa40c3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dde2a4cbe554d8e7dac1a681994c8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5335a56f6ccb23cea1cfda5ef51b8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665f4454df52632011ee058281cde9a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a72667713f293341f5f2b948ea3519835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13dfb86a55104200fe741f055be013836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fa2dd3d6918e37badcacb8db96575837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e8153dbc438e835fc9f17cce28186838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3decc35b45e8aad1f7c265d3d5004839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8027c17efe92a92be0d8c36934ae840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f5b179b9e65db71fdd8c8c33c1fda841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eb63ced47be6cc3763fbd7041dbd7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3ebb5d15e958e699e3729d1c8e2e4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fc7a3797d75aa074f7f6b7e9ef398844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683c3cb4402d029d4c3d141d73d6734845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8913e9753c0733c7029a831944cc810846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb8f0a6362d9e17d01fafc4f677998847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91cdc7c45851f8520574aae8d7b094848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c1ff18a5b13401be6abc46cb78dd7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcc02eb2364f1273701714947e6baf850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2046cc08e0170ff989158260b40a09851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311d6d76a04a52f8d74bf804fb3616a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b20b2da113b7fdb5e225e29b44c434853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3003b555f9f828e88e3fa69051fe4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc8463e39e48b89e5640a931710bcd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6307c40349363f961cfb1a0150ee84856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a1ab20d3535529af6212c812c5b37857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9323680c866c8d53a08f314725bed858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f5071e0f5aad433989b7fa0df0ba0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3c2e2cd85d89e1f3702ff2cfb392c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e08c89843b6634ae8881124c9e6bf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aad2b27376491911f359ce9b6c8c15862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88759a42eb46ddb02032a61025e44e40863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a77167af9be0b78ebe4875567ecd8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb9e5ff72732f3dfd714c1c93bd01b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa91de749ed57d8fc06498ede019e6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff624b607874f649fe5cdc2f1456d1ef867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc83fe0014d1418148da4aeb3e7f5d6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62212628048d63a9b1c2be0f08fd79869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b43e2c60b8b89338e6be2775cd7788870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c94361e58c4fc0b9aa39228aefa2c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f302c5611ae6941b205d37166cb25872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640d3a88e03810fdb5ed2c1095ed738873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5ea56ecd7c174fb3a6b5a40618e0b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6dd44a87d86d8b563f1c1f5f0b206875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be068651897a67cff58e9cd28a6d423876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb011072f34adf5ed6f3e791c66a3472877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e01507882bdbbae7f33e4bc2cb776878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a48dabbe0b13e5abced45315747e18879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3211b1fda1df0e6d1f371c94db450c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f581cd76a216c5d666afd796273f7f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865cc952a82ea59fa25467b0fb64723882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c675e1852f52679d68ca812721908883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f20d2808bc052c43ada87514e522c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529683e2eb89c3c10df70e58a4dd0bd6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecf4db4802b63dbb1fc95855ef87f6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbab1823b1d85c27291a72fcf76b07887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90963b288af27dc2aa79d7155526c8b5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32721e075f78d0ea291a5a7024a2d33e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc2cb5c8a79c3c86e2db90d23fe2d0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b44ddf8848ecc35816bb1500836c2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9cd3a92adb0267633e5d315f13a66892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e08071d2177371f31f096cce12a10893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50abf7457a516c0bfc0fdca9f906b7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045a28c43fe9a5bfe4e73477fbaa484895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417baf455056c04fb4bc0e0560c6397896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8325ea63dcfb47335ed461d1a06df0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50611c8931c4c0b42789f5c2ef269c47898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f67b99a9911d7fd54abd0a822628d7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28a30a335c4b472d1a404d1cb47a23900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe61ad8b770a2a89163dad9e014a7e6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad9d5c682e3de51f33e303bf4da7aa902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750feb4ee28b86af5b753958fb8ff079903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040348a13749c988df48f7d428ec404e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e893b3eb9e2030d0c341cc2974951905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef534856dfb3eadee73a7b663250d99906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dab2a6c0589d188de9b94d861a2e84907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b95e1e330f21929be5d19d971c1b7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567da106266eda8d55566521e5231e6b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df914c261894c18214dc643d800de61910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3e71afd9a5014de6ccfcd6ff4dfbb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2284db7e42a6a68713fb0e56a56307912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb5d27103a638dd669ffcf224a7710913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de1ee282e12227019c3cd227bbce4b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395d1c6441c1522c7cf165e12a41b0e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36017d179b15cbf82d7a8289791e4d4b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6686e64c0e8a0f1e514590eee0904917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c26ffaaf0aedfcff9eb0f00bc57f4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30fc18a36637309b89b2ef61b976e6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27456dfc2e4fa0f40c09f475ca248ab2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113d090419ceca73a9d56a33272c6e0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05278aef190d0bf16b6f11b6efa6ca9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2b23741a1c3bb9be5ee7560004bec923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce450af42bcb2d6070d8e36522e7b21924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d302af218c8f288a4d8e154698cbfe8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d86beb30b6841ad5a7a155e581ed98926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a02d3300554638077cddc72379ade927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1cfea56eef68c75b58574db7d03b9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6388ab008dd88a0b39496f1f195a4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c46af9909d09acd9da28b7c8162db930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb6f5f9a8bd04d5eca445b7bbacb74931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a019dce3dee61ff0d3267acc2519e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2c3037fdaf9cd9e87ab5756f13f8e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14173a71188d6af8b91369645d93150934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe285312562c67ea40c3fd76604d3b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e9190a2cfcbef7a9135e8ecfa9ea936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779b49e5bbcf8839ddf31ae3ce344a7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3a1ba20cf82b88534de6d5e24f1a2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034bf53a4aba10e83f3daf012ae8ed4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f35e418c718d9aa2b8429002e0761a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ff1154b1ef006e5489c9cfa743e7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75824fae2eac3c46f304ef9b96229948942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaf04f209a53962249290a313c609a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d858e29bc50a2ace182a242878fb97944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7feaaeadab8e73acb9bb70583ddf3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b81757c7592036c9853e6dba03602946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa83cfa228a79aef6a581ebd536190947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc150d663f06f2da2847fd2f232ef8a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c389e9c49b486f7234b7edec25adf2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d863461a9371f0c3dc9c41b3fd2f3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58897049949f179196d32df8a6e4ca951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2c7c4301eab604a1157fbae2dd683952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bd4ab25ae917d118eadcbb5e64fe5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f21aa6a5ac353f8938d84841ac9863954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f1f7d2f9cdbcb1fab63f95cc1c080955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a265ec206ca5d47d2667276eb4da3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ee0e025a6c108872039d1fb1cf972957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228e823b96f637ce63752dee1194699958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e400a476cf75eb1416a6a6594b047959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a21b7e986383408e23c37646ce322960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291470cbea83696ddd86519caf57a922961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ea8d52f31aecffb8ff7d5c920076f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5384bb15dc5df90128a8e0c61b7d21963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb98e6845b6b61e577dd6046558864964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43854ea48abc05f1c67ae1fb106223b3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4acdbb2c2a41ebb639d8d2fd72896966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb2d58020f586ef9076f06405f83a1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f34748b13c9b3096454dbe7a63c72c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5957f4d1e988bdd4c9d5a11e8a7c8b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04ade08eda5d3f7c1c7c45f66c2480970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310540f57755f77d948055ec03fe37d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aeef03812187cdef3c66231e5a397972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6b853f8606e87f6e740e6b43a06fd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a678fbbd20879f6a4065de1b1bdce974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b287823a5ba4c6a69d9dd641aa89e14975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39ea9638b0c832855a040ac847b1cb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c4edce11b8538ae619177c8c199df977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36effc68aa2bba73a9caa11778a31d0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fb7cf3df3f2fd0e8dc78dbcf5e549979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116e94d523fa2158545948a0a8bc6b9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b629dfd720038ebc3c03bf7f00338ea981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0a1c478cfbb7533812c54457317dc982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bb6d69d78a0cb9826f291a5661e10983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f2ff61f5ccdc0420ddf274f52f4b6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365538df83f264d7c83875566f85aa2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4ca025ca0b5a1640402b817af78cd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d89a874a91b889b36a3848d807384987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbfe01007e8faf7af068f0a40297a4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c93cf7a0ed6ddbc091d557f9011489989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba16065085c485a0ce3dbd07908794990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9117c40c015d58e407348d8a6cdd2fc991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44474a3031ae1ddb992e39faa892820992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affdc7078c5159d3593f59d3d29caf7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12932771a3ca55d81f8a4584a07e40be994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb452b6f5b9cdc695c007bf8d1a164995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc260a11c9be3e68a7bfbb24d3d6576d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e4ce17506d9574cadf31dac60dd62997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>