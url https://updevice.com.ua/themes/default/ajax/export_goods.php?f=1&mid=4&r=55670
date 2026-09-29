--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa8f1c536fbf59dba4ff9f6e6618f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a818f03ca26bb7bda6565556761813b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0216f0d3d39b591cf94cd39957ec13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f35bd9999c37ddbd45584570e289ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bbb248275aea8a337705e028746b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f2abe1e81add00fc398e436f54e4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ac477cd952bedc1c28c268a9e9a8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7cad847e98d01c81a2c75230d7ebd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48de0aa2230afc0c2aca7e2b9e81389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f50d3a6d5ed4924ba144d4c46aea7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784c07e6b5aedc41220c4f9de2ca6d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf13180a7eeab670d575c0717fc105012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fc19987cdfa0575e6767dc4d8091313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb4b74dc339e9afacaf5f3716409fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e62f34a4372c4cfd5b9789ca2ea5bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673e33cf93d70248e90d5fab3b1543c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a9eef374e52f4f12094ed6a51640417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040de1628cdaf4eee0cd5312ec2ac6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bfd19543271d9864c1447c6d1800619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a714012fcec359948611fbe3a2421a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0dea44ed864e3d7336c4328654d4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b140af35c90d52720227ec615948c7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5c08957b2243df8063354c7dcd67223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c36d66543e14dfba33d151d561786c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446ef474b5d0fc0dbac437e7e44a62c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4c794471e8afa0352e76c90525c0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa10997e1ce9fb60db56cdba48fe75627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fff0669bac306c61eed9660cd870428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881a2e7c9bba6785f8f4c7bf378609d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be97207a44a8033725a83e4928557830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cd020800fbf3388f53e2b44f6155e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d950d0dae2bc7f3ae98918c31356632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f570f62c9b06b3afaaf867ac65a2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cc98c32348969c460925480dd27a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb481c8598b652ea31a4e4f13802f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc54b21c5dcb8bce7637e8cf396f9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c6d3bb1cabcd0db7f91d61f847d6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772e6b953b55e42ffae661d3de1570b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a24f87f9c4d557cb1e2e0dd61b981239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8d365bf31f3ed5f58bf0c221ae29440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9df4d65abb6c41f99bc3a75eb1491d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8ccd5c3fcbc4b04bb12086f2aa85042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e7569a03a01d89c730b89d9d8b4f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e64e1089daee3b9bbe67acd85462144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20301fac111fa8660a6ee9a336a8f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeb44370dd862c4f2eb0f746793ad846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4807765ffdf55e9898420c6774643447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1204a654bc57bf9add32fa1de94f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9499eec5cc3b69a8521fbb4ac02a0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a1dbc56ac737b274390cf48e718550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c806ffc494a892d07b040779efd13951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9c0a077f8b4cbe38fdc121956eccc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa30a9197d8af765eba93fd5205b34c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a7dd9bd52498e29acedfa0084c3f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea370faffc8ced6c031ce8d91f2bd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e26479508dc80c29297fe54d52750256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b72ffea147bbd559b5a2ce49c68c7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333904ede2bf6a50225e69de222ff7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344f4f2ed6cf392bf363ed011ceb00159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a181afc01574362c9cebe4a1ca24560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa0b8c6031294c21c4536d2c960d9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095375abe6b79859f783c88cd2efab6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf348375e58dd625827ff368a92d7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d714cb627de034323f1aca2397b7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f2b7f401aaa8c530081744a683e0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67086559ac9f5c060211c192ceded9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20543492427a2db4e2d5dcc9761ad5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301cacea974a981163ebd856bd30cf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befc7e1ecf3a9699a2b531e537728dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2194d897d9ed946531886c54265abc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f267575a36a8b90d6a2fa809475b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5f63684868e37c88ede783c4ae49e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9984e2db2f21a97ad2f121d41e4cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd4f1f234f19fdaa3799e19a5aeb6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795563369e306c1fac1dc4c3cc1af3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f89cbada7ea6dc68af752a55d7146176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3056c32b8e863eeab901a8225dec25b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fef9920d3da42637f2c629ae771df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e0ccfdff365f493c917d548b762e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b619052dfb5ba93df0f7c90f40b3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46538af3188e8c021cea385d6fc1ff281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad681cc2ad2c445b13e0a0ffcd922a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f0c50deb83a8b243776a3c46de3c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23099302433ab7e5beb3c0e505b7ed784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa67d3838b5693376d267a280bf507c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cd43d6df5e6577b5ea13e1807032186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d2e3e62025ebfe277eb341ae82ea487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bdbd57ee3eaaf568a2fbc1f203ed388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257923057cf9e6e7dd47e95c223aa93389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9a5ddc4db4b19798e45da20b556ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42798ebf44c23b90ce670be7e407748a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e24b8dcbeb445a1be40ab5f8c689f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb1c098eea623eef0e5fdd52c2030793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26ce6348ff49415c62b6950b88cd4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eb64cabc25c90e995688c7628f75195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3c7797529faabd2357993698057fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbb54059f600b965789a116b77144b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628245961dcecdf5b27b85535b6a8a5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7275b6beeed0a4e71f858f17d35036b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065196b8112a099361299da33c5eec3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5491aaa7067d619a6283da52ea3e07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2ab4a05d2efb621001024b81633fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3e110f7c984e9a07cc6ab07d76f96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce31036cc3d608563202411cc2b369a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195f8515cd15da3e634938db4d679a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a20f9e927ab516d8233186886839d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2082d64e6798c424c9bc3847e3318107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239904798ff6c3b37fda731579627852108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372f7becbf81a53a0c6f8e15b76a2a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf14631d852cf23e8f54c1d9c41d95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a64a4264889449f5cbbff74e83f44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9376af872a931fef7edece7993b474112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9500fc1d5d6c2c00855d99517b921113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13868f6fe63d8f7de8f3026344fc75d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c389671241dcb6ca031aa68ec3ff149115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7a56ec4aec56d19211f64f265ddb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47e4fb5b94b3e7d0e72ce92a35549b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a34c0ea9b254694ad7f144546e969118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44275c0dc80ac3d5243105ed51cd1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfef81887085ced7868e8f8a59955c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fbf2225a5402ba46ac0b3d27ccdc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19de9e64fbe27fc003e45c18b32b1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a0beb99f182d388df4278794f3054123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d815e24dd5d12f29fba7031a83edf24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db9cbf9f70a93dc25f2062a5bf7ef2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bffcb4fcdc878df5fa4fb1dcd5fde9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf90ba5871bc5c82910e6814b6c1b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e66d3cd25e0526a3bdde5dfced072128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed858d71481c11fa53f841387ccfd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f35661e22c2c36de54f93ef7e2c5bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc183757929c6c7fa366a14834ea26d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f5fe7905ed3ac60294e956c0b3b8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf20f5e4be86dbb97147531e5435c28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e73b144bb6db3387efbcb8f57476a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3088068b758132dacd63710e47e0bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52286a3009673a4fec77f65e6f320c6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698ed281c79ee0a0c443f8ed884672c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d66e49ea663cacdbea29e2c748a8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ba4f35743b8d7c088196d1c536291139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9e93a5593ccf0bc2ada759d2d010a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee312e2eaacae9764dc25bfc792f4c06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d795377334e988099a812c8a9424df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8e9f3c923c7a436ce64a197e817bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1bee119041b3207c7c5a021bc24e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75f4b973f03e0957731cf3ef78e0a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344578f15dab5c24f33f0c26ca6c42b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523840653257cdf7cfb12ace2b1e6e27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb491f9b3f7f050627da258382df0bf4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3d5a30d72547575c77e085d7d2c0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef3d5beca90b344c9578d8f9adb815150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60203f1c8c4be366395cb3913d83b27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc77f7707c4a6211fae58f6741022c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc3efd948d83cd0f0b2a22d91c47f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187a7c9e7cde37d8fed9ff223824fef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800394a3319e314272acbbbd1072b322155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1ce313a180f197a5ce4964658131b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd564dade7514efd295e26c96c4c8c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f936b194ff3f24781c4e861495a27f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3b17ddb2ea6f7440049c154712c40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2643589c5144cac1e506f6d09421d0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a636b29fb3c5751177449f0c7a4832b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4319941836e52d26250eab77f148a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b236ec65571a0150f76e360d518425163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1054f738517d0fd2206085d26c02c0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59334785409a6b393c72c813e2c8096d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b0718ad8e75b87f37afb5d2b545a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700bcac21ac0e9f2922e1a051454336167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d367de040d0176573906cfc324ecb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de2f79128e0f1509a81bc27daf2c0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9454682608e0b90c89e28002315a79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d23528499a263a2a506a7cd069499171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec63d3588a47a441348df68ecc0a5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e807b8dd759e87aedfff7e59fbd8fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fda6ad88a86ba587a8445b340d620f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de8594b383827eedd0dcc2658a9a79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859c6c28bc648294c11b0a022ba2a85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f13a89b9fcbb8a7d13a90f2fa6ffb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bfbe7261288c656bd0fe851580969178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c299407f52a6e72aaeb37828710f29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8704bc10617acf71a31a65ce2984d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cd7f97deff006b25d5cd1f9b62480181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fa1ece3d614679f78ae1045093ef2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9c62667a9b9c3a2c5b2462e06095f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cede370debd2d656969b53f570ea1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef5994f2093f3c9a9a1af02de39c1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a263c7879a9985ea11a1dc223c697186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcb6eaf69dd5a2e2f4fc61c8320f3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222464af7f7a4b00fff7065f1a1caa12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5363f84d520a8017248313ecfc4ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f679cf3029de7425cab5f51624c650b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ff3a99bd4c72daa4b9efbbc425b3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79ef391cff1f0986e016da0b31d158192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbc07f9b3103418f0501235694e7a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35add63838d74712eae1020e1cd5da26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8f41447d799aa3e0880128601f837195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11078150587909c6d3693a1e8f701b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d996b8795d7c81c310b093e3994ad8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60d2a463e0eb8fa9f367d053436e39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ca63a1d0b9d09fdca7a52897b7584199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed68233cdea8c4babb7562e13d34f2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601122e96c7a31a405c2004074985954201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de51fc49cfad678a669562f08e4663202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a58bc7d80710973e118454dd059e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbb46e626f1e2c6016a83e6dc3c8fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d30ab6e79e99dfa5d215a829414bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297806dd45a9c13d53a2968090f568f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38897678c9bd8eff7b091b27beab3463207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d00c9d59bd5a9f78f7db189a1ff8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381c07ef753bb372b23bc2205d8f2cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0df265d381327cd33474dc17a0250210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02d29cb63831c4462863f435370404211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b814e8460acfe049a03502fe15c6d0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289f2a670459a9c10e0a302644f3232213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fa34dd419e6be7b51503fe13b097d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ef28e3486c08c38c44c8c5fe3d7c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d063ed635591942a4c53b71a3f7f1cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b681af8c5df48cc5eb0b9d058aa094217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de4e660615233d05034d60546a4663218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff741b8d53c3e21c90f188611a6090219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65ebbed9d77b72a9ecb58a1d6b0308220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f75fb01524e12d21777a2e9f5574b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891a95659e41357106d39ae5c290442222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3822c55b38bcf6784c9f9b2096aec8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbe921a2c10aecf5df154ee3bbf19e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271051dd1ae23f3c55f2de926da3d546225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63350e6f629c41104e2729c23973717c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa554bf6427a034442775aaa664c41f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958b24c461a3d9b8e3ee656eb283130228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27c76084d18dbd2bbe77b2b0832500229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777222f94ebdffc5098c612f10e4bba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc49568dd9d67db9cf62d83a131ca41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2445b0c87fe4177be2d305e7abb17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1535157cd97c418736f840bcd66dcb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b07abef29d86029419ed4c843f2e45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37a7d0e07de49cce4424f534101359235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed37113af484952d6efded4b6cd2ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7eca6a7eb17f31d516ad2b0d2d370237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbdca59f83ec22f1975a5383c29674238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd2619db4bb1d8830a5faf7348747b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d055fe9a63f5eebef609f9b99b96cfe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31378243e374efafb85155b927f776fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed857353272c62b5c4ee30a29409ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcef865deeb98fd70bd1fe15378375243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6207d600a9b38c99d69c0598e3b1f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104da74c8002e2d2852794605456c6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfbbfab5711cbf9d9a09362b904bc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f0be151a415b2ba9adc38109ff9c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ba29cc1b9c16abc5cc9031fd0d714248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aebd89f59df1fccaec4b7bc056a693249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd46db4fc0643f6bf88eb356cf0ed2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aee53975fb76afe279a9eb99be3ab8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31004342a8d9191fd82724cd17d50ddb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3bc101881370def8de2322bf6bfba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9cb5f36c4e8e462838beb8a3956fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dc01450eb000acf65226f23d6b13f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144888887f8e89fa63c8e9d3daa4bd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941335eb30029c686661b373c2128fa6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865800fee2d3e9c87955cb5313d89350258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ce35d000c56c26e929e8ebc160230259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577307b617155385fe7ec27a42a62ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8221cba0f4ac32da8ca2bd661c1774b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03454ab79951ec69620e2fa5e987b79a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a50d27ce3d241977007704a2260940263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f150a24c940880de28d59ae6b7e04b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2786c2cd400baec1e58260b775029265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bc5ae02339466087b02c954559b67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d296108ba81b04a835f4f9f23b8185267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbf55e483edb59b04128d184a7c72e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af601bb0fff5348b1ad7a46cd10923269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9e9331c0472d7ce106262ae45728b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d303889d1f6b9072699b204c5de7c00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6049d12147281169fac7da71c1cf5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9f8bb4d9f940590a8456488903f7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725db4a2331129bc228bf45bff688d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796799bef3b57a19e2cab75b4bad761275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf937a1d6b6ae14caa542c7be58373276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ba4bdd7b1e0ecc4e22d359fcbc984277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b78ad21997cc19a29fde5357374474278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0684ab31b658b53bb608e5e256a00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a22c06705ec82f7cbffa83d7a344c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd340d709921d3f2e4d92b854f81206f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f056d982e7aec1e746c6df2811ab48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04717b8e80cd8d4671e7ae77e283a867283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918defd2cb32a4848b04fc14e0bde8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55dec861d9039eb4a213b58d67b32b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db111f97c5a1be2a0ccaa5bf4d3d583f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859f2bc876ab3345be82fc68c308b58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3520343e1fdd6f05d6a429b130e5561288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81856167f115e96b7489cf166d7e8eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e019048af877e4ff42ed32ba81398290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e73a6105f71480e7e888185e6ab5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019f399a519c29d8baf54179dd3ef2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e666a28eba33876dfbeee4a8d5bfe2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f7b19a05a11592e420a09b8a5971f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309de07ac46c0f8b07775861ea9ebe76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a1fc724a90c0a29e274216f3030d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933a4c95e683a0fafcf3902b5ca36cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39407ab09efda048d2af5b13f4240c84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cced9e86c1cfb245fd820032c2dd91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6d73af0423ee6df613c257eb2d2e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f537cb7fa1591061948fc58d55708301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d0a864702b4be36a1203b1c7305b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066680922c60e7a8e4dc30ac93df6f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ef97b3c7c0fb80ed6857f9c60f5f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134905a8f6fad7f30ed40ca06c9e4fae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aa3c1503283cd1caa1a43b8f4c48a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1411e7243db68ac65725802b32bfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a14f790920e24efa81ea5535f5056308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff8877491b745ed90cb4aa087b509e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e25ca4d40e798b72b5b2630b0036b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c2f1a947cb89cc205262fc61900c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3ce1bb6807b9db1f7ad8287a6c971312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d4c9a31c4b6b1f6bcfd569a3b613a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eaa53c2b482ff9c70d33ce3c69a05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03e02d39977807489da939a0a73158315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6a8daeb39e527afd345e93e15a715316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d9263295d4180b3f513dd17915c1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7ba5e9383b3e33312dc6c05b3208a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78b5195a0f9ea170eb3f0433adc3a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c107a0714dccb967f4b4a67130c5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0391a6aaef0202bfe106b1b59eabce1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84245e6dc8e8cdba6a178520b03a9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120c66b3c5f67222ab5e099cb42c833323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac567054f408be47b780f3c7a62270324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f658fb8ca7f0509260ffb40b6bfc76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116d66c0691b5962b8147a7e857a0ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f9bdd6975c7224099c2ab3fbf6b5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d98d5e0cad7a779c9010ecf03eea88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d549dd4576da89b977b99c7ff47a933329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7c709d3ca128f7640b096e2a0f1bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb579e7540ea46d5f9787fb7b6f1b2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dc3a5abd3a4987d2b30941b2739aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba40d4da6863bcb6d4d1bc85edd4f3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24441c61730c2c8ace9960ecd1bd7bb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2ad9dd0a86d61dcb8fb1cb7b0932a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ce0de874858d627727d6af11deae2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b4ea0cf31a5096357564c7d1d1342337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558222d2a15527d850f37c283b04bab3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628e3dd3f669d37cb447fcea185db12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82242bfb771bca95ea92e6e6b551318340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d506b5bdec9a7e260967ef269b9433341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af6cdbb2df93cf7d177445ffddee0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275e87d59d13f9cc5c5079632c46902343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065d42fce96d0ba500f37070feb2a45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d3f269c2a37b20aa4e917b73c50ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6529aa7facca157a8437d4013e89a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7ef8a298e47a87bb750d728d8bccd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3150ea313f5e18eae5cc706f74ebc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0e74624919b5e8f613f86570d8c0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb37172076ec7b62602aa70180c4e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766533e458f0d90da7ede765010bd75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452b4886fa82b41d942d84377eaa563352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbf84bdac62d11a29bc6cc5f6a1ba4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8732f70693b31259a38eb09599861f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b569569b8958f907f2ba2c679cde5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34e30c1a40df06eb7d7d2878ddb593356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c55f0faba5a357ef3f6f21f6cd14f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c6f572d282cc7a0fec50fe693f60d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5c7c3312e34c105440e7f6f1fc4b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b445aa95c05d77d0f88d1f6faf04c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18170e466b96937d36381d74a80471f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36cf8991bba6e41fe2cf37164e00a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f94b35fef79f054792d061bee5c90a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a5d9d2d95afc976f99fc3b389f498364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43f16b94c9b82755dcb8a225f760d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283abccd7b1b7873ab49744cb5858d44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66054fed09f46e630783361d26a058da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515fc336b7ce7b0e972d72f99f4860d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60224a9ec9ca1d7b3814edb726d18c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba8373a99104d7b05215967c387a3b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eed149da313d23b7204409769d76d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d822d93d2e07ec85ee635e034d75ec5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60169cdff8424a0be03fcc4dd413bb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7332277ee84f80f6be2b3cd445364374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d292ed4da3321be59499d933902b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d02a0954af9f4c07bb885a12a7e12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdb6e49ef69441a4d317f9e4e4d730377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d6742a92f4b9b4b54bb64e35fbf96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5e3f1c57ad92a1ebd7264179200ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f130a0337edb8401994fc66f228a202380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f1a85d1da458abc32309ac801d617381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fe288b086497a55c0798dc2a57604382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf844b77b9c1b581a9f9b6df77ac96e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f15eb606b492a6395e1655d75c4b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec500a2a5c9b64d529e159d8b0351d95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402c3da5754ddd37b013c2b51f89b11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceca1ca15d29fcaa1e5639edb9bd3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8fc6849b5c2eb5fc7d618aa27ae6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ade51b54f307553367b4616ca868c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9784521a48b70370ea0f312916a7112390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc2d9d38ddad2843b3236b6bee71ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564876b6bb7154d6eef36f2ce93a44c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea452fd57f469bee915eeba7edc0932393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b89958155d8dbfc0391873d919fc28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbbe3f38b9bd343af2652456c13121395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037497b4d7ed437e1ab66766595a56f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c45ed7c66c6118ea1378eda335063f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce0204ae9d3612e34be26b8ddfa270398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51754ffd98009e512ecf73cc9f9e95399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ca2999ae6e028adcc9b286cbd842c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a737423229ef75c74f5aa4542f937401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49dab92fecd149b08f7a5d34158316402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086b2fbdcc0702f6fe7f1095032e329403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c72a9c3256262ccf2db8905e4c2740404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b499d0f0d129a4f95813aa52684cde8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d9de372a399ea905ccfdd06a042ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9974013f0a75807b834c16f46efda74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b1b6b75e642892898f323a0e6ddd5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03789c19db7cb5f365691dd72d8c54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512c6c1f72f9a1e94e24fbbc7474c34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410fe71cb89bb2215b07e8a637200c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2343b1ca252c110e8a8cffafc68b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76f37d60cb8016017c2ebfef2c2561413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1af5d88300ffcfde6522930b6f19a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693cc636fe7524e50fcc437fed88a9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350458283589fb4f0354ff7d7266c2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9f6b7180bd7c10c46b8b93f90fc87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10906f3897b7609a7df07c8129cb3552418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308a56766203de8bddf46f2cb10e340419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bb0b3d9d848cb76efe2902333b6aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532849008321893fa562f2774a79eff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88473f9f7bce2cac95fa9a936725ce5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67dddd103b6db754a91a7aeecdb9f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b900c0e57ab38aeaf87051b56d0a9b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79643876f44b2823bae8398c97a8a21a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1da1b04db0e2e55dacb7aad2c58ccd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f76220078e63ae8ce5339a852a980b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89ca65b4679c263feace6efaa518e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13b45d9293a911e55c5889d713abf3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763fffb21f8b18e0951e4a3b23ddffe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f2385053472f787c66ce7b3d67105431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2599630aae6597e64f9f6104ad5a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361e1ebecad644adbc37f104d4febcd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4205a3df6e3ce08ca4a9c366055d93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8b1c4dc20ed6126d75dca02110763435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83943c0187c13147efaa78cf85a3eb13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f3c17211b5bbab0f71900f88632bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff627f42314bc4cca678a688d337bda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237943cda4a0c2b9907f26112cc7f41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232019be47d70ea6d218378b1a8bd52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a04536a6e64a821b6c7bf684d7eb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d668df4ef4814c6f506fb82d7ced1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0736782e509a777d28463be73c678da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1b2299c0648ef4f521a9b5a13d8ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2552969a7e105eda493b4b13db8761445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362407142615be897a508f1f40baf34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbbb44d9622c1dcb67273da94c8e92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7519fe0b826032cdddebe2ec2a434448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86991d14d6a318a17ec4882b34084b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e98a451f27f1d262a6fe7f99b8ca9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776fe76630aec5225bfcb2146ba5c36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881781bd8f7e190f199e93e8545adbf0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac3dcfed82e637a2e16956f4afbadd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c04193b4a7997201de63afd2181ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddd89e25585f309e131b7cabe8bfeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f72bf794ae4b84b68741f173177e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6d7f322dfd618eb44337c603f2277457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c60f2b39b1a752b1e2cd2fe8a68f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811c8d2587d886bf4c18968c83e5bdf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd44c4b8fd9a208103220c654eee8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da861c93997d4180adc87eb0c5bfd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3523e99f0ea617565511ba4681b77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60bb82020ce5d49dad9d32ad975919463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daaf7583b9f43737c3cae86c95baef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72679ccb7f3f7f75d27d5b18fd087f7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15754439e2bd51346b9473f63a246a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a897bb08e10f1b49984b120a98850eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a049308bf39556c0987081cb2bfbba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131658f3696c98ae9286f484172cb8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5af7261f06bd1f8fd1acc44943432d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009c85e799a032d697ae5c741cfc86b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bddf529768375e8023f2067dcfa6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ef7e804434fb2243f6c223e6e2bc1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba99f4ffca41e3ceb6826903f706bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fb7cee9b2d4675ac6281c2a4e6b13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6733a6ec0d987e8f8f9dc9489f3e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf96fa3ccc1eae7f53429a72fcf41e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fad58d6b6729b6ebd568003c39e4aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334d962790d750a55d20dbbb503c53c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea72aa82863c75419e8e76c451e92c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476cf7249b1b4a5d27c139aff38c6b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f475ba327ddd4b5ca4fa09cd47b6d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea28cfd62a59116e67dac377cb72da4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21501c3a1746c611e2990471311d1d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11387efe2e64697a4d8de3c9aa6d55e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272c3b1ebd6f7068f135bd1da95d736486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df47abfdafa9c64b236b01f6c0c341c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9d96179516b85a47fdc4cb9ead456488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4278b3dd4d543ed729f9a83d65e5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8e75b0977a7586ca6850d6ab67bee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfececcd0cc2f1c693d472dcd104eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbff42d3a72ef0d8b100d7565d0c87f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4022da6500a09ab53a02ac88b5275c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabb91d3369b463a12be38b61fff50c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef225d88d1de53f4bf92cc2dbefda4b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bf0cfbc3883a48351af616b2f7e56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a21c2f2c34c20b4f7e8ab119ee3ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fda0126d31d1840ef5b43c92f9fa3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cac5e614a6dc4f8cedd027a0188d9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f171a052cd81525335497a417511e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3804d1e80f96e09b37a913267ae23e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c376a0579df9806df862678d93650502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d38ceb9e2fc54d02db0f933b4fbc06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797a31d8f2cd06a47da5a0307ec73e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd48eaf593e30143b581dac647da281505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b0042718a7c7ef7d96b12c3c99f1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb28f0dadf592c047caf3197398a307507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329ae087a58c77cd1084a88fdee26be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28910c3c50f2c61ff60cbb2d993eb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c53727827706a692bd2146749e98f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92e0c039c9d9c6065dd440747b4181511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476af30abe2df7256bb698082801c01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39221dee93495189dfb512e988a8d903513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed987efc1abf1b66765e779509f30f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409021c47852fdb3d85281ff9bc7f069515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80bcc317f9d78d7e8dbed83817971b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb447e9b165063b46eea4b93bb5980d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4f28f19e8e3dcc51e2d659765d72b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995da677edd32e4628a63f24b22a12b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142efe25997e22613748e98979f5f62e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c654bc0aa99f2d162bf3c6a943762d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3e454ee67f5212cbbf6f0008ced1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce25eee6ec145327e0edc0c427d629523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cc7f35a57d2a0c8b7f2fb7d51963c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79514e15e063ad602a641c168a0cffa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de93117dba9ee695684f59287bc7254526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028e472862b09bce9db6b79fd7930f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2ae6511fe3e0b6048888b803c5457528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd365a84d497cac3daee18baab312fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6dc3e2882ddd3506ec4a20f97e837530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df435a6c009cc8c5f29ef16ecae2dc82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ecd9dc05772999b0ac0b5c4ed8f2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2daccabbb2be47aa5164f02f631fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9409bc6b3ed25a0575f0efbc9ff22f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcb41239f9c75e67c3f5381084d43d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e155ff3c283e7fa586509a5655c53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd73c56c438c614fb34cd9150035012537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5dd579b38aac0d2f79f0a48e51dbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7fa7e6a7ec050c5cc5b5928eba55c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f89a2b4241c897e46f704db11f9f8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f841d22e34f8095e8fab9116e6a6ff5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272d2468aef41c1a5094383f6b8a441542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34972f9b8c484276dd0df9ad359cf2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27022a4c1e5af0fc953b106e38457a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b959e93d4904f21a4d4cdc6ab4b0418545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eae4b4e054d2fd9a2bfcca82194606546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd11094e80d8d06c597d0861a7a607547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8c7f074248366c500bbd6a2f00faa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0befbe68a5117796b1a0db28bc87b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d900c8b16664062c4a5b900e74fd4e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9954e2cee8656c3c6e0300eed0463551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c70ef51af9985d18b82d17c03cc13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34944f8834f80d114ef8c6f11e2ef6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef250a0406839938133760a4883871d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc7305a1d4791796a7aab2a546f302555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11546ecb1024dc1616e510dfc41c3e35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f2095926bc06af838b67b73456ace557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d69b8d67b90cd2ae05ac7b5c806874558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce355fa9873680a6ded82a9c54470b21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529d6a34fa43d21f2b13fe1acd688e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ee1851a4e065388b34ece547afb85561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f53180498616f1ce2297e4931dc0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0314ffcd260a721baa8ab3c73201337563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553b1ab3b8208e216fdeab541f4b899564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb234a8591ff96c3658f444035e032565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b3c82cb6ec4934a507230830d6585566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaa15c4146e6e6de33b53153569d76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43cc34eefe383b32fb9023f2fc77de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3323e3997eeb82e707627ef3c57ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03786c53c909447f2b6bf153930287570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ecb2235bdf94b028860799b3225be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c147eada0eb07dcf015d953b3494b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc593cc314624d275dc038d178921d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733156cf5c7692678a35e0e6bb93d497574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b05e9bd2920ca62f05a860fdf0515575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e8c84d9671313e6d64d0b7d131d89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bef08e8321267288a3dbe6e9a301a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a08f80481524283bfc97ba457e8d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c865e7f374dc160ba4d099f946f24b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e72c3cfff1dffda44a57b39d47d3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf3e2ae3232fde270d297e30d95f95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de9a5615afbb9f2e07e0e2bd2001d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a11b0df45084a8ae41be7407483e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7bcb6ea0306611c06191499d4e669584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721af0e378ee0b9004b83cf06be53bcd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a51540132ffd4b155ff83cf01afae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d66b2d1c103dd0628aa6d8210957b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5274e43f2afe1411ecad9215c1434d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c51b534008f905c60eeb83f0b7654589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9f89bf0af3e6ae8de7af2373eeff6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebef987bdb69b92e8b992034b90661f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05c02682bb172871c80fb1bf79d857592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98a9f7a9906dbeca8031f0c0d1fae5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3fed5b868c4bf09de17c9c0250a51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db05ac527c7f36900294b4485c5a31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52c249fade5b3ad676c8c5fac0ca9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aec1230b8142d491a9e435d258344597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6390b43a89e58870bf8cc4a369d216598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d0740396a1c85567062b8e2c4ea61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22845ab43fa075ebef9befffbb84f6a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e7e2953d2f6a85c9d4883226851f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794a312ef05bf11411c6e2878303875602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda5c36487b39dcc8b08e4786ba62b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22104d0aeca1c30f7909d5d64623b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66824de086fbfa256446e2722f04c7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac33839a9196c853fe5384e7d882ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd0c5dcbe2f62c65ff66b7b1bc75e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729450888444b2404d6826c51aef2b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dae4e1ce126f7cefc6574a2c21889c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a9126864a9de6ac18e600044950f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43de522fc28b0f8f449c04220ffcd29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f0716f1e4be527d2d3f6541d8b184612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c08cbd03b5f7f097d29b1441f1c12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61191fa72ac100eb2e053b799850b8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a2f3c97acec4d77495f071018aa97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716db12407c61507011b53542b355b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd884e49dd7a0f16c53678364761d998617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5c841e5bd396e57b60b7204a7449d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121fd99eabf8f2317eba29fc3a151ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6d1bb4715cb650ac8c50626d7652e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3491086f632b6fe38d93f7b49d49f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9952571cd16a6243f1a2363f4c07c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f2068f4d2295ced2a62a3ae5d6ec9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351647e94519c0284465da5ab95e1484624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8c6a18770307dd3fe39de890d942f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f31a8bdf50cc8905a160a8a24cae6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac0b56e2621903ec5f43ff10a6d8ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9826accba3401c085876bcb488b82f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eb9444de9605bcc41635ed692b5a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45887f4421eb0bba91ed28b24db8aed1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76112f701a7909173b84974cdc27b792631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c86105121f120bc71f02a394655f13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726a805583ac73dc909c2d72cc480b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804269d1abf2957f00e01e48bb1e07b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699584aa07347312e22766e10854d40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f0f3bc12d4d9dd2e58cb4c2ce708b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621309b1142d252cd07e58683149a26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ecc431e059fe8f478f92e2cb9633a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32e907de5e4b0f0a3c36b709422617639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecfdb3161a40c3a4c088c9367ab3fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087182058dc5cfdfc54641ebca966fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74c432e78ed91817acde91d345a273642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c854153b2ddbfdbf136e5e8825f80c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeece6f8fd7d320c576f88677922a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdd04dbe08d198d54dc4ba045281f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c7efefc4f43c62477dfc7f1b0ac78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3f2a05cb15b83f3fff47787b4866647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4e253d38c2f81e78c92b0d433f35d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a0fdab9e6106e666fe9799d634b12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df196e22a8b5bf9e19ef82b9e24c82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d750b9621cde2436064ce706a9e14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f108d54953ee4b5bb2ef060207b53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f304222ee2bc6128d24365aa2d3ce2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe61bfe7f78ff057e9f2d37f240709654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595cb2dbbd78a124a1133de832e611e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc7df418fcdf6b7a60bf648581f96d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ed7789eafc3a3f45e5a9c1160876a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943ce60d6bcba7ae46ec95de963eec4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56e748055cb84f714c629554a43e22659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff3fa3b07b225c3fde4e37329bfad8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1d247509f81488ddd7a008792a90c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0080a4c05933dcfa94c0af9f6a7336662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c4017cf622d32b7e35848d6ed43af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc61cf4314a479ce0647b6663159bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89afb9f58cffac799f263d085a0270665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33caf4eaa3184ce1a6d3b34674bb64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617efa721fb1a3e5bac366f451a7d3fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30ed48e0401865627737ec627a08a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa40a217f22a9c1ec476c2051ee14ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12a3d45ea2f8414f1604c3b7c7506f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9800862f81909bcf3cbc78616718f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892758956c844bc29803e713f48a0f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408fda13f892fa62ae680543b0faf2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd2f762921be591d634131c4e1255b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd24c1557c1b0dfde19dce7a2b75e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a5bbaf854273925d981a93fa96bbb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75441592c900df4c9eeb601b50b6ddb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8687aa377af4f7f7d872cb8fe0193c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34998485225b3e76e87fb11b7afef2a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b18f2ac195e4c4f45ed8d1f0b96fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddd998a428a2e3aecb7ed1dba109fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2c397b4c1f82a552e805c412de985682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cf33ae2980adf61688e0acb76e6f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d631702d9be35f3d3a472b05900b33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fe607732f28f34aac8e81feaa785d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db68ced4435970ad5678588ef04c25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44e7f4ebcf84fd42655b92a682accc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefbda7c79f72d9bea62ee4f5da4196688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8007eef0c8f1d9d8f1ca8c4ac3488689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0e59a584d17306b26cccbe7b8fe4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06d2172d03b1a2e1620bfe7a103286691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ff27232c5af96b6dab624a2fcaa79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8d9a6712ac8c8b126e3b5d0b53bbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b5fb7ac306a429f711797cd916f06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d5424ccaec27704672a6dd6ea2802695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd82b1cbdea0a892750cb7a7f85f8ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa52720172987902cbd3197ff0f3dd2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdf9735948ab39ad3b65a514f5ebb3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294bee7bd7222ab1608331355d48a67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7736d87cf630ccec5bebdb12f93c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f336ca8d942a5c35700c8c5c21f3d84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e2c5f750013e9cea793c9adf40499702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0afad92e9c6991d8eeb0b78ab8ce9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080f7d81d571e8e00f9ca4ce1ca3cce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633e6f74081688cae0cc2a7c1b2f4fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c17470c19df3d8a8dace70a8820a9f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e37fe84bc54950caa184dc19f88647707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a729ca139644104f3fd416251d62ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aa05e2206193ba7410d6fec504110709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341aa05e5d620535a6fb6e195a2d9a15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000b609e367eabc6d01ee078f2fdcca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5a93cd6d6859633f54df229ac7fb5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1659c1ae40b060a5c4eea4e8864b530713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeea259ee71410c0bcd05a76a1e1d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed372130a35b3b5463ae3ea1cf2d475715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e9683e0a17ecc148a8e20ff5b11e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d46577a4b384b36511e42d3569fde8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881531b45e9efd6a9684ee874209b636718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bec8014cf922ba21acd62144b2f8e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead2440506eb44d2328fd69aceee058720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572e888ed54932dd487f74bff3422b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373983c98fbdacd1cbc6d29ec1532fd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d412e728ddd83c6ca0ba339250e7c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dba7429a903fdbe786f2127b05efcc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c598108aea6ee22391a754713c35a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e586bee7d1fee115bf05ad3f541b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e372765669270c94a8bc1770c62458727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485719c211047b41070ff5ac6c76e827728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4452820de1e751ee32c4c5cb1a160729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28d9d3c9791a59e69409944f18331d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecab1a5a4d4bee397940431b5549430731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1371e4a5f79e279bcc059ba37533a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e6f7893ee144b166ebbeb14966468733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a27fd0cdd262498f2cfbfcc020fcf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745853bdfcfb01fd9339e2d0d61de90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab4cda367557f3e403f56d472e2249736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f36d419f8675db357c32e8ca67ec0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b3f79bcb734a071b89b61bcd328de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92b01edfec2d1a5edab56f8f5b44c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a39831bb21e93010fd2e0ed32db8b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8115fa05723f28e7fe63c5e6ba03610741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2b574967ec4768e1c0b83deb80ee3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917ec3df53c707a43a8700ffb1125ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4ca9bee096c49e390ea9edc892499744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bbec75b2f05cd63ef583b1af01f56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc112448f26ce87d3bbdae43de457ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5640e033b9998b2b533d09a055e405747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a267e6b0d5f707b59f44c9d27f937748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee99608f3272d26ea64b9a261291357749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78103adfa58bb245f4d426ba15d5e784750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a696876a9d53aa15b74dfd5cedfdd3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971141674219913195c472b351fe3b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419793b99b39c4f34508cf72d9dc1e21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac2bebbed3f91617a5e7388503220a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14011aec90dd446dc808195ebe4b684755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c207225c0f4078847cd7cd41d5b46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50e741b3f78835333c11918e65388f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfc863d50394d34c9cf8f77253ba5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d08be36e4992a4ba98a5553d685503759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6e8b8a6b27c650b283aa613d311b8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38025eed21be26653c419209001a4bdf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43a5bafc94889719d244094dcab7ab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb4e42428b4e1281f5531458f2feae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814412663631a9dcca086545a9ef488c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd00865dc5238db43e303939907450765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723beb69d65366b3c0f8ef1982b0e77766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa9176960a5363a94a3a98fd128895767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f405d8eefff0a35c6298c34ad5ddb5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949eb0d6fda422a41a5133c6785c820a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba60bcfa6db05adbc80ffc7e445eebc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64aa90208342d5001aa741ce8de5b0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44698c7eceee9d8452a3cdfd293002e5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb4ca56fac22774a05028ccf31993e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a937077180ead2bddc738c290525b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a307a1df1fffde006ab7a2c7f2c4d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1784b9f9a80be26747498eb5006fb3c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ace6dd2b2046377abd044f1ad474b4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79304b2285f5ffa1721513aac026897d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5131c80ff71aaa1c3bcdcc0fc6db6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8ddb183d1756dbf0ff3991a9c1c9e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1c269f5cf87f5f86c777023ef22c9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb62312719efa15b2b7b88cc36db70a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbc7aa354d1743b06718e11b512e72783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f666dbb575317e534d71d6ba46923784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd41c52fdbbb855e90f32a3168456e1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd820690943a88cb890c03ab5c9a8e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485154c6d1e5e52bed34707b262cc61787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696e8681a82a61baa3476bb80930fc7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d3c86ca7dcf2c4e784cb5259b9d7c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120bb071e6a7d98cf22fad0b4c52ada790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b5a1e53dace4f236317392d4bbaf0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0e55a2856e226ba4622ac9148a6f4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa740e821fac06f2c525fb8b174fe88d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e75b2c74a28f5b7ab6f7b407608c92794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60967a89483060db3ced2b138ece9ed8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261313f97967867356e6b832c7657b4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24409fdbe078c65eb0a57eb68841f066797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c95a6b4cdb531d1b5733844642aa3f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113baaf31ae729db7c501c4d437fcb6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37619df6f5ad62c540e5a61884d68968800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f00ec91ce22e338066d5614e18b53801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576cae47ac8cb76a92601e418db6f91802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b914f3df2c1f2a1c76c5268b7dd61f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fa5755cb45c72726e8b1c6f0df6c3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa298bb1c821fe98a9d043fbbf0660dd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086501dcc876d6385dcd06eecd0c2409806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9e6986ea993723e6a40279aeea6a4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f0a95b53b7b0fc9b822bfb2bce669808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605c374d5e503cd9bcc8ef918a3874d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf1644e25331f8ef6f224f06f38375810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303e5f97d3618adee93ba357f6a6c9d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6efd844dc2fad8e49b48f69eff54a1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800be16af731ad90d4d885c62c07b404813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30b135cc08a68881cd763edd110f3a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c32e23bd3aa4b7b128f4b9792df6c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f69b57a0589b0ac6ef6c6c8e0b99816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6657da7d38400555a8e4f15d7d037817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e7bf5f4d423b71501ef0cbc269623818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbd8e4682e966d90da3142f79ee41c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591edb189d082574b0d1ebe6d24dbb63820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d57132cce7a7dfa69473254ca4868821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961bac949f51ae7845a61586dfba147822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ca788d2a4e24ebcdb0b1a467fd4b7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513172c3c07213c3e5b9499c1446e5ef824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42257c0d94367ec327a14dcb005ac501825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752554359b3f88238e3b44b79818dc09826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e876cb131dea620586d161520346cc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fedaa1192fca589a3676113c36d289828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4571884180cfeb1f2bf319a3a5df9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9342a92bc1f6ef862083bff35bac098830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d397f5e0dc9b960f06fbddab078f50b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c528f06b7a27557a3925665d78a372832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6c5a4f3133bc2240877551b99a601833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0be26b24d3c74965db4573bebbd6f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9b5c62fa813da6e7e32b3fd96932d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f4ccb912ae5b26396ad3a2188f3b8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8dadba066a4ba69cac882a23c1856837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a80629b2553f071b2dec4b32980b9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bb2ce7047428f665b9b1e9c7241d6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c053ad2c590bc762917faae2b9d0f62840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b5095426a90959ac562505ad7032f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bb0e52758c6b0807862179488afe3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4312c0c42276dbe6fae5160852c81c7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787739d5e880b5666aebe434d282026844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee861c657918e63b8ba52e75fac3d516845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737e5c5002025d5608859e0c1426ca2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0f8b7e9f74d45840d3e475ad45acb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f049613f5064b6af33831b72805d47848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be515ee233488cbd01b23f100d4842fb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328090c46a06505cfba2c7091c460989850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f842501b40eb3a41b54fce17b469eaf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee6422ec36a300cfeea2c8fde360fc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e80ff0b17fc6d34140cc36372bc21a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45500817f602a6479818afa42603551854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccd5311d40ac959ecd267b9137e0e6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f79df396c5e9975070b706833e360c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f353f600aa93f21fb40cac8852f8d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b63bf5fafbf393a90eb0c1220ee02858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceab8fbf3afc896d24a955242f748cb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb41cb16e54f4b73c219ebf18f5e22860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b90c45a59e4cdb29ae6dbf68683508861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736639cb5f9571e6dca977c4e906533862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393ea3905cb35605677056b399275ad863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b19ca9ee6d2756e002903972ee4d2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf3577771d5c94dec72e18edc5ba95865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab28f0efe3c7338c2225b6e513b0c9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48cbeb1005904eb3eb6a09acb88183867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d996f88be611ebb41b8a0735882c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f73a338e8b438e27ab96477a11bf52869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f21827276e784354253ed21b3d1715870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad1c79208587df791b667e2a163316871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80b3c1f3692f8755df5c061c634029872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bba715052f6c5117750a971ed9529873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05265a0a664d4ea8a1a7350a65dcae45874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaeca4263d073df6c398a77614526c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b157663a1dfee236ca89843bb182d6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e8b8ae685aeabc22df2d75bb7e64a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e080231a56b89daf5f3df80ba8692fe878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac29fa8d71fe147634f3800c79aabf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57703f6c91d83a32617110af8bd701b4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990581bd96ebddff613ebec489e991a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4af5de2c047f309d939ccebd70a1d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68403609b72adff7e0a311c5e3a7a7ab883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8207ad839371363ff8a8aa14019d4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec198d86e943e47597892b28c3e4972f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1403cb5ed32dec9d7407e921cd674e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2051af4dec64a6baca002f1ff26437c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc928ab31ebb67e944918022c0f7ef888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139129aca738ab2e5e6d492e74565c10889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c40b3aa03232976fe8ff883f9911e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640a33cc801ee087bff0f7810e8c75b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663da603f63c95e1a2217fdf8cb1684d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a21e4952aece73c1aac225581c52f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beefd8e73604cd9d3d10c4639a2412e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e33d4744427ecbbfab38be30c87a03895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1210cbae479187a27f594c989343758896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70046f73be74a231df9d5f4ffcabcb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3504f0aab1ebd11228ff7d4ca6adfc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4962c2ebc06efaf8cba23aa5d80946899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f79e7444b96c68868b52865a70ec91900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2c518f8d8999973fb19f8ae5faabe901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c24e6669c059ba0a433384fce1cbe1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ed64329aa7de08f460bd280f3c954903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8dccac217a8010d76fe3b42ad0c28904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f286f0cd2c0dfef1fa2956a50d5f97905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dfcafd9f025e772a9227c594f3743906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c48b2dd929a76b3d2001bf0a665c0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20501e115be71ffcb4bfa591195c4e24908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fcfcde9d6de09a709c8f4d3782857909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3d4a53a0952093ff4cbe393f87c91910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7907f8ebf9acb04d3abcf6d893da4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c732e2151afcc77015aee98a992dfda912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae62eec5339a2730ff2fdcf015602e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8b1f13bd15e0d7167df4c79ed1dfd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677e7ea9f902023530230636cc45e2b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2569f0b2ba52abf5fa3f33210eba84916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c203d700002cf84fe633858308192c4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ed37dc8d506c77914032981079fea918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf1f33bdc3b21318b242a93647cd36919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376f093c5ad96d3542fca5dc0cc22cc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57c8984dd4fe4ac99281c0b3bce465921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f63be5a9c9eda766c5a101ad1cdd9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975e1e79cc674f761e73b392b366091923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9944cd463f8be0e2ef9e025dd1559924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320348b03419ed91318ef760ccd1e76925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad9eabe1fe436450915f4275ed78dd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004bee3a0468e52436409e1fbdaf448927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a9a647b17e7dbcb167cfdc7705cee928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0facfd140917c180dd1c670b147d9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31230bf7a921300c5a5a840b0ca00fc0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55738d9f3feeacce70031887d2e8078f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79a9a6833155b1cdd13615369311e3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578be417c56cadec1ebe3b68de82689933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aae1813f31937c1a2f8994d7bf2d7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcac27c6b5b14c89317eed49b48f5f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90e03d4f16414c8013aeaf37f9b5ea936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa850c23acb7c413311dbd84392f3219937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf93cb5128465e5409b697cb829ed69938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2553cd8e6859dc86b9a5ab5644908939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd61262dc4f93859f92ae4d23c386c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfc079a5f1eaf91e9ecf12c84c52ae941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2ea095b4e8d03dc1571b318d3e502942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32602c59308adcf5ee0c1cb109e96841943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c176dc0b74f0af03cb2805292bb571b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95f885e9e4afeaf8b0f9aad4f64cf2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6839857f25fa6af86fc0ef4a9e298946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2db2afef3bb0ed870ad7e1385a4386947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4d69799157f5cd60efd919af61f05948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed87803b77fab63c0d5131e9d022977949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0dbea6c26bc594d15324e8ff3a771950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05889048329505f7ad064f6705aef629951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288f18fb18918bfc6efb6487daa85f0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0302f59f19246c7665c9301db275a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f92e8a51da532bedb638f58a821080954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124b1aaa989cbbb3e71a5ecffd71a42955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09697e122f491c669f3634ae201fc3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468e3c73d6a4978e5ebd62d14f064d5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533201c0f8b344385b8291b86e77bd4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21c437177a21cf8608d40c524cb1de959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9f12e237d258715c99ef976a5b551960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0b42b62b99b278e83e5d354d607ad961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac90f25ae2d185c6439858db04564f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3d0fb204517f4f1a4e02542dc720f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b414dd77d38aace08a844efec9896964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcab1bab7c0526260c0b8a9eca52217965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9bdffd4aea7ffd5f02405bee4269c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4d5bc2ad1c37aed2ac7a5b70dca7f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa067c6b30ced0440c00b830ca95ae968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bf498265b02daf49af4484f38522e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb61d07d584d6b1410e875c19bfc545970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22327194366cc3777597497450edb823971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9f9bf5b022bb831f9df2b05aec7d2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b14ecdc84496c664709bbd7683f99e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493a6767edd62b218b276385608a1b9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f995494f40cd80fc5c6f04c4144fd4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044243fe61747911907dfa4ac1ed8911976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fe2ddf7c2c4284357f581488132ca977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a88e020edca8463b4188934cc17eb1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bc993139c04522c367b4ed0c0a0f2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b2717ccdb48656cce14a81b6c228b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123586e3dd2a8790fbe2bc3b4c3c123981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea0d4ae615ada02eceb680f23d7404982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b98df3f7144cf9448aa3583e667964983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b14a463baa886e205a374561be0362984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193adb9e5db1c6c7738af0f6ec3958d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c369a9f39f4b0108c4eacd801888ecc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc1933a383510e442a2bd6b57e5b24987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f16865e6187741ccecb797ab3ace6a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521d41d1037d5c4b5bc3b629dc7c5ec989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac778d51b02102622645d870cfc560990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc04cf14b532a6d290cec98ac4351b7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e7d479325b7306d7dffd0c01c4bfb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533c2e2660d915fc7a5b9c18fe891b0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a707271b1461c3fe59069c95e8cdbe994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f65d83caa9bb9987d9d02941f4be1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d4b2f0f509f101713ef2f56ec5d31996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eebc6a209eaae6c3497f5788a5801997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae1dd7dbae6d97dccdca47e876bc721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82830faa010cca2ec9cb0d43efc631d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aef4a10f0c63f4b54f920b3acb649a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d67b1c60a70e8d81b323fade6488d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d1e01bb77ca62c903f6ef2c5a652d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c027f861ec3a6a0e36d1214df0ab6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fd20412dac2341a76cfb3dbedf5df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538159048681fea7a722333a873fd7438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeacf436a7abafd3e8b9d51c68a6799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081390ae8b12c7d89d2f69968babe3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2005ccfaca6feba45a03dbe8f7262d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5cacab956bff0f37f680d183c52f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca9dfb8560c9246f17f486388924c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64e5b3ec4b707398389b884bd900a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17679661b2a367d4d3f35c240290c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940dd7c6500f2f1b79cfc7e73b5188916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dea1ded583d3e05f3974783a07d7e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac081c66cbafff5c815ebce0d448a5e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef505d0c03fdc2b9c740589f2f617319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1417ab43ab25cc3d52bb0dbe7346f4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586a8521f8839fb35b4e4995c4e008721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ed85613ab9fdabdc789055a4513e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4d2356471848299b18b28877ccf7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633877eedae507d33789a0ba23d9079824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb82eddaeae22e54777e6daf0a250825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79aab27886555222c6e4dfa1a478bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b3a1d5e8ddcc77dd4312a83c5301227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236f96b2565e50f8893c08cf01036d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dc7cb02c6476de5e490351b1c223929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6faae7940f0e6a8925526245d8effc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffd638173061ac6d2fd57dd6ae41a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74814c8ce78b96c942793fd0c6c25a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1073edc08d5a253277ff0d714a2d9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809de362ce6c5cffa60a964d4dbcd74234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55161b72e5299901768b550a6376589235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c51e00e17a30ef1d00314391fc7a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba78163e1d74e4d4710a3bbf49c0a4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f8e5798ebc20eb7ca4477ae15816138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57f6367851d1b5011012ee1e1e759739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5516bfd594c3901f00ad0db86429240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912b07d2cff371b5f515270ab8f7dfa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211c582061e4e68b09d58bf1b5fac6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3254d368935299ad4c1769bf0cae31343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcc9fa7e750740e8ba2cbe0f86b8a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c85fb238893e8e89d85e2978a171145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc322a9c49d0f2428194a5667ffb06246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f527668894eabfe5f48036435585b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342facdd2e3e5f72341708d40cc176048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6916458e26fca4af08274e4e8be84649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e73c48b2004bdf0dff6e96aa0f4ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edbf48ad98c69080eda8211e1ef0c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf3ec92b2737e87e844d9f322516a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dedf9037f02446c31a1972a595524f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89d792e357c11bf4dba016fcfbeeae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58fa20d36a9d5c25d006c0a657562855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1693890ae7718a57f28607c08c6c3cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f8da63d5a3bcd3175858f9dd74b6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dca0c0815ddd235f733bd680b6e5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbc70ad041e35f8bb3e305596fe4a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8f8cff9625d7ff7eaf707c456b8b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40ae9d7630d5c38cfe6b2cd4c7c56f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80941225c476db20911a0a3fbffee19862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e3bdc71d18fe26540527eea4f683c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80fd8931251c164cf90ced64fe0c3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c53ca23fa48f43f3cbac106bbeb2ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddcaa60eb1d00cf0a6b0a512ed6ba366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5b85725de9bd734bd04be6f31c68767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfe56689f2f8ba1d3a5b818f7a01bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e04513e5f37e6276a8f5e7b617758369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70c3f86fdacc423bac0e81c2cf5f4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838976e9fd0381c91a0cbd317fc9e68a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc0aa41a3f3282808d86c3f019f31372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2112a62b53c2c9a5f21286f2f81c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1269e3a137fccb6fdecd528a71c6c9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270873f99fc721e4a630efae54f5161275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c52db8bae8147a34be91db8c019f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5654fa4743c8fc7d1c9f6ea2fa867277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbead2983b268c6032cc39ebe67ddb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404c171885d68a7abecacad79bd98b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adda373ce3c72179f00c2acd1de66280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54441c55dc49af83388c004fd06d6a1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3342f707a79d13f0e5c0ab2dabc29c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a011cc0f6a03e38a05bb217b27d95cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3d424b68b235d4f34b09895cbb41d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a57a6fa0fc6494b6837a350c0076585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667129d79f521096d0b3df0b5a3745386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95de05076eea5e1273f61d153fdf3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552f3db6f1d678f4ba69964979f8d7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449788160d6114e7397b9025d15c98389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f88b66048dfee5abb716c6f0390e8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba2520d0ce29837f058eb7da7d34d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9e63adaeb5329f72fd557f77b18492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67029792e866c420ecfc4ae836b5ce0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928ddd0166cc4e365c5c76611ec55b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1eb202789a211d86f639ef8819fa0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0d19f2014721b4441f25b82be55e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60078c232a80816542095ce7dad6b32197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a219821779824888697961e4322bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cf2480c555e44d487120511ef390799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03431aff5040c1611055b5a12c88ab7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6eb634b7f33c9752a256e0627a56d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d051026ca28812ebef74439bfafa72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5c0cd3121fa4ff13d36aada81dd82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd450ce33aa2dc2dc2b75c301358d86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27487930e68ee9c0b87dccd1b0a18b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed72c60d143089901e997ca26510bfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b24fd1c918f56b78275316fe7e69c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f88e03129bdb2f8066379d1fd45c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710f114497e9cb46a3d7006969153db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff55acc59b0f61af86672d16af9592110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939745be3a29de7e8acaba4500816c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e98d57d8d88ee3291b8a13fde3d03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8f3e2814a5f55ff19d604e6ff64b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497110cec91ce4d702bc48565a283b70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7549ca5d79c1265f5e188546615cd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4b291347f84fa59696eb512fd6052116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e12ae9704c2e5b728ffb28e7a302d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33172deca101a6135110cca719a6dbcd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fa33f2868b36cb5e1ccacedbd9d37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6c7059e4730c488b483fa0827dffe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e35235111670cdf4b1f79def87e867121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75bea5b83f5f2f4ece6b455c48e91a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da7a23796fac8af503c7301e421cab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327277e0c6e88c93fa86ddc260bb8266124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fdfc49f351d5d897b43a72adc3a64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87328ec19347f2c16e62c6f92c3ec9dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b9adf7e2f63f93cc2e10994d48628127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c455b8d8c598d1976ba0a3a7394e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f58df8057f1d1209bfc10816dc9417129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab0ca0f6e0b97b2cf3e09122800ce4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8a92a006bdeda44b5db0f1b3090e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be6189c5b10c0e48d2390011c073ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb04debd7d334f8ed1e93891bd2bbe4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7b1a95b8eaa57226a9dff7dd2baaa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abb300fa0f235e52d94c65c92cf091135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c02f019f802cc60127c12fdef7b27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4e1aa340421a3fa03b4bb93dff285137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd7fb5ba6ef4d3258c9976e420dc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fa97542f0e2354672425423ae60c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9eae5a2a75352356da58067e6e763140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ddd0ca056809afbaa7b7c796a0e15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ece0dffb06d95030379cc5126454a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b824270f90305ee2a9a516b2a783d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f94d109b1a51e195ef385901013ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad285b2536d29b39846592fad52f05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34c934fe453ed38bb83c32ed5650cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ed710670d289231d4c705e69b4c59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd65a7b610c98f91027cabe6d3fb73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154c0584d9107a54ef9b0d32fbf52b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31decca45fb73d6cbed41b87bee211a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9205a36ab5c5ca3593e418fadaa2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775dff89837908d1c217dad85eade3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a142df7c45427937a48cdcdcae964dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedd0b48057df52d96e5fcb74a5260f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22f07efd67a85de1aa16bd32ace709155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c5b6d7f53ba2bb552e50667f39e35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf8845f10b5638e3feafa94821207b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74662d6dd85778bd4a939787bda47c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341181b8b0971ee794a51806eb7de8f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc167cab7db9b05071fd555054ce97d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cd80acac94afcee9c3f41d66c20f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdcf1bb22b39e99014d4dbbc2a76b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24568bcf1572e61db38de4749534da9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35069ab0226e7c48e2fd13b00228edb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df7669cefb79a40f5ed01ceae2592e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3836c814e16581bd7274a220a48d3ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f333747085b51295a79657779ab8fe9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e24b9d362babf1ca891dabdc56ac6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e091d8d6a7f224802b611cf4c16c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e452dacf003b4ec42831ed3ba41c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8287cc3d8b47a01d255d0000f4033171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464991f19111662cd5bf936bd11c81d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4331ee85b59848cf776c737185b740173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdc43f62510df6847cd7b90893341f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d5f07278d46616da13dc655e1f2dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b558afa6bf88c1b8975be492aab814176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4db8aa36327b45ca7063127d7957a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe59ffa07ee6002b0223ac02f7d458178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0cce0e47741068a25ce7271da56c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f31049ff18f13e6d247d86227210b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b5ee22f7b0531a84b6a90e5716cc8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afafacbe9f013d31baf991d8ef5b46b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4727d68e754c406b15ea29b175cd28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad76549724960d49ea360228f5e48b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791023c5a0af947ad0e3df58ece0082185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a197a2e591aa601a71bd2747457ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03358feda483287997c19c5cd2e615df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff385b99924630fd46d6a5d041b69f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff1c356bb1f16816fa01fd40924439189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe902dfe02fd33804fa373d24391f649190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deba2d7277a46e90b086dfd10f0f4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c857bbcfe21bed7b2bb13f92e0389192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94554db5052697ceb5cee07023755e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81956d9f1b96c6e698cdce1db10b4ddd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ac2b4f288970d55188a6e11013eb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a8732ca65de6ddc4d82b9eacbe948196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a5e562ebd3681f3545184c32a9e34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5545a043906e0c5623e441f5f992e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94200441ad9c63ebb7d4dcd8a7f9dc7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914fea55017a491d5648340506ae7e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e0e66ed1e7f7a1199889dd6c10351201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10bc5853999e14407d4c3db4763b64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a358f12c697fc7384ba2f1e1f8bedf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8205e6737e305ac1c6a03ef16b38a46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c07ebddd7f61a4a16441714102fd78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c92854288252051648ad5eda4f5c41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457136bc744275412243d4a435635e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf978d6fd95bb7277489f4e721180f56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751399877d651d680597ecf53722fb83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dd7f4c229c7e53353c6b2c5f45954210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4b5626d3b88b56d00b2137687aa2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103db14d90d875ca2d06b37206b6b7df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c229fc34878c6522e4544c4c8fcd5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbe7494732ecb501db21fc958cc976214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486727fe8af5896edabbe542851270f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bad42ae810afff86f2c4eb49ac5061216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579ab7ced3584a95a9bf5233cbd117d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d11b72fedb3b49ad941e911ec4d096218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ace0cfc0f27631d928c1d5563f213219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0e55641a9aedbfebb746e2ac19cb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22dc92d7484155d40df5c275fa1075221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71867c34e7d7c929754aeca7d64d49d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7776b4a266f16fd95262f314a2fcabd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0008cefc955a91b3aa86c4c4701dbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd802da82e110a16f9c054b88be5dc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfef2ec3e183551cc47f98a633b924226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0c2330c373433702d700a0d6ef735227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad03141a0890066af95993cc2d568a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eca154c70d58b54f0dd458df72eb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bad4bad5189f93fcfd8c7cd598dcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f2a5520b4d14f39e55b7c76b839d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34df8c06ba4726f2839f9bc6c5070fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddcf909bc34c9df4aebe8400db89b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1181db25ae419d71b09ed6e0dce0d85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aa84b99ed780711fa9f5f9dd707f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368611ed2f8bb6560f650d1891612a2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe43f00cff7ad352dfa8a546f5fe5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c022e658ca93e536da6dae480ddf86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442894bdabf1375d10be5a99b4e995b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b41db0e8e78bdb940323c8e1fc699240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6009bfdc8eef599c8d50dfe60662ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf5fb807294f83e181cc017ee9ebf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa843ef66b1f022a58a81969453bc8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabd5950cff52052e95e2946f92566d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecaf1ae282459487c7d5757135f146245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006b8965f7cda85b48f6ee9f9379414246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0786886a72fc0b0677bba8d8182680e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d340d020b5b5cf6a138898bc53d22e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a62682a08943b256e4c1f42e8e6a7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1268f1d2df5770da615393b5729b59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078800020766dec08b8dbd246098346251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9626d40c4798d79de3e591755f7115252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff814a2c1751ba3473dc504053f2113253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f107396ddd93f0794a717285f86e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe6888c6db86209f6ec30b467f78b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9d4842f5d1de2c3136e94431cb63a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaf709f2a85bfc86727502af350fb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c205e2adde0e122ff787b74d8735f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e1dbbf10e170aef42f98fe2d4b2be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1069aa921c207c5dfa747c253d9d83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65867bb1a8ff1746cb0f0974df15719b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a3d3e45afb7a51600601dc468e888262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ba07a9aada55ccded40e5475a2e68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304df162bad5c0d8ebd2a40c157f0a51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cec32bc2bd4e1df3291ab0a9b8ef0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920db5290cd0c26426f7b55436a51777266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c344e275f2ea4497b96c00a102cf0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e691e7ced9c1f04d187c3bcd19c6a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33f3757874d2bfc1153bf275126570269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1359291522ac5c27d2c4dfb89cae40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70277625948e1362bbccfac838e0866271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a81280b598550cebbc66b32e2c8f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878c94ef9547ee4bb4a7157a9923214273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593da558e95f7f5337c794fc6c471a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f8ea385f94e8fd28096c4ec28fafb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90115965ca5e73c13e10fc2b4f391698276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83139eb3458b3a9626f7a8b64a45a9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e520171d1f0a8c40602d0b1ebf8db9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff650ba19b61b95ea38aa95be5ec42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fab8ecfbfac7840856c62ddf50400280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c206081d68dad41fa9ea305b71abd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ba6561dbeef88fea4b894dbb39bea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d7f2c37e6f64dd7c3cc0381ad64ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba18b435209c8169185eba9980b0be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33943e2eda4056eb6041043309f926285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a668ded28d5473f082b28c49d5fc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1051af872442c147a6cacfd3abec3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3a7b3ee2d527f1fb9141e45b54f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef276ddffc41ed845f990b845361e24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd44abef0d5c479029671128c90fab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ab59eff1e38217fde8e7e5a84e698291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655396cc7667bea1aae27354eaf4112f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82ef8f65795b50b88f896b5c3c7827293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c5b59414ba5c610e83574f327cfa9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afc2e67ca8a176fd6f7e9f12bdd1be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29ed374ce1a0a4ec9468d87381c1e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59c9aae44907a005840d97e99e0d00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4024c0888b259ae2e9b1dd6639ade77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bc63c89c58f3019b2f754aaa7264b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47053c28fceeaf0c8e3ca983b96457ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961da3dd8aeac6945f2b510d8294d8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748a8311b327aca7eac11b1d606fc6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f085e8f6f8eb5bf4cd3af78ebc498fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95ebc38b1d43e1e983ea1d844be226304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeabc7efae419f3c1d72d483f644058305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30731be41d4eaedcdd4181cd0e4445306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80ad000d5c8380d72c4181bb212dc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eee423626d9afb89718442b4bd10c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbedcbe15b19e7d65e0b60f05a49c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e7394071db5379d82271c5e9937bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dff2143c75465793ccc5f812c13f80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85211ead6a6474ec92970dcda524373e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713bb955d8fadcd75ccf55c5f9a30a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babcbc6e2e3e38b5b92c450b439fbb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f18883994446a922933bfcc112bb9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5e93d997721eb34febf098bd36693316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de779ca4df7815ff4b237a466f9b86af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27636b4a1372111880f441dde8bc985318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad2bf8bdf1fd79ff5f7be3e289cc19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f09b1b04c6ec7c7e4a12615b6cd969320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38aaa0bb854d3e934bd77edf6aee05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742322c37a7c9f04eba12175e813222e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5558f0c976d37c1d8749a179cfcd2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fbd0af9b02c612947648a4fe0b93b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd5459c854a9e1e06472763aff6786325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfa925043ce78509249ba80c26533a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e0985579101ee4e86fc9ce6a5e600327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e258f0b3cc2e10b5e2deaf729a3f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f146230fc6a4013d48d3225dacd51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314852a49c0e39faff15dc399f75373330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8205bdd70a5ee883f93b38a5d9e0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76603f1c058a430b8b3750d2694b1a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74746518d39302a7c1fc90f72abd3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98455b56b6a6718f9b58604b5bce8d6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24037a32c1e3f28e3c13b931aed62f19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3550fe2ec8b3c62aa5dd2aba5aa19d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45c1f2e7796d92fc783d26d1f4362e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bf0bc6c5339f5315b1feff5a6ab80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31140e011f578883d60b7380ab1054ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3dcc7b6d3bd60b674422ded7e80dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf16b3ce0735c551da4abdfb5b7c2e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433931e057d3d357df8f1576947914e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f25c5ad1972e37b2d60d211255994343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f17cd251222b675246d27a7632dc58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4550ecd82b9d755fe96771f79303b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7e5653f4df4ee9ec365b53e3dcdce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72a7e22e01aa7dc6481d5681346461347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a358d56df3951a955343459d11f6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f443f4d105e802573dd6422d3157616349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7a47d6df0df0273012ee0bb2445dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0dbbbac6bc77a5b7ebeccdfdb358c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e54d74877ee352a78e087459fbffc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caf3767c8f022cb30ce5a8daf2d43d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa7666133bc943ab926eb865fdab89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490cc909a0eee41346690a6480aac29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e291c6f90e649b5cebf13af2e4bb202356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd50dd54ac73ef375a13fd65b43dfe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06012162bef64e5376950f6f41810884358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4590663194f25adb5f98c81ac01c41e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0d234986f60b35d3829b8908f574b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cb2861e442e393b4ee538f41da0df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f70b2a3cf9eb364bed68a2df2f3b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a201b86dff7055e243382f82f3dbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e1fcd80e4a16a1f673a87abb00426364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f82e8512ad938d7377680ce7c9df5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae81758ab4a42b48116f42b1e12330366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fe42c2d3d6f8a9a6b4dc2d9c7e4bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f017552f3b332770cc93304519d1101368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d9eab5d2f19d324e7d8484ca6812f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa540dc9e320ad5194fe2b209c23eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdb64b08f68c5e3f75ead8ff55c398371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742e18b768c882aa33f40814f622e92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc3e77d3393bb47ebba4b812ee0e07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c9f66107905df17730d9895d6f1b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa190f7ea077909ce00eae8ed5174d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56fbb5df57d9bc0c1949cbfa222e4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990de337b3e58c2d8c36e219e5702f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62864e20a894e7751a26d07b81137c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7b62d0de2e088eca91a05a0ef35ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9adb0a567b8ad1e52dd8ca3572e64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea84a0a5255bae8b0e3d6fa9cd92cd5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8cc88905fe3babf895a3c73a64637382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089f47192620727ac95ebb5c0d2003e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a500b6287999a9493085aef9090f6aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e1c0e042e5d46dd2a38d550abcb79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d27753168cce417b8c670a23db793386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123853318abc99993f0d0d20d104887387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9e5c855572e165d437e94bfffd686388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857307fe1709bdb4d58b790eab39aa2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b5606ce136bb3043d90c8e102401a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c5fcb4ca018297768085441393c63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e8212d29f9bb7db1dc8d21f2641ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd399d62a9402b57325c4816ddbd55f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871b196373803ef775db431f6f6f4ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1d2059bdcceba55b681f2fe99c6ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800f08c7fdf2b3c61682cb89e64f3e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802011427bfb885407b4a414749e36ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f2ea6319c9e943f37545ef74b9913398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223127812b8fb583a8c4b6b6f6d64847399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959532f679601cdba5ced1a8270d91f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccd73fb0334f2a5f14fd7dafc11d9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263a5178f73923b0b45099cfdad156c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef040fe27dbfab2b69f9d626306f35af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d4164a1abfe6d6da638deed94a2d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf994546530b9aec4890952152e3ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9936a5ea3cbf24095b853edbd73fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e6e10bde2e679c23e21f43bd38946407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157164205a941e716a3997ac30e2c7a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ac7223cb60b81730665b3fcee1452409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b19fcad8ad71936e4d01ff968e8db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272ec911ef9c5ffc7b919fe9b79ac8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcfd81d874a305d1853276b93cacfe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0e84d979bd62e5eab4b60c2959f2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b10d9962da98f96ee45ac3f59f8c9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5abafe1f4f348cf9a0d12667a1460c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64dfc9bdec1df7e7bb6254578e2045416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d624bb2e2c3ac8356950a0df41a08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fcd301d3536d5c59d3835802c092f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756e125adb5a88959770549d968e9f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3da274744b6aa45e75bc0da5aaa9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8015f76f4ce15b446521436a53a8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa543e37e359cdeebe3cca561f09ea2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163302cc4b0bca7acd91e02edebdb1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299c90f39175b844077102958dc769b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9c7858733a867358ef2a19542fca2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49879fccebbe5d263e53f98ff1fff86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bc333a122c411b9a7fe7c46a8c66a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59675ca56677979e11f0ed03b3d6dae6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcb1f6c547c5958f2cf565121fb393429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c021f3e7792bfae3c30dfd6f049b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bce514289522ff6293522f7074d60e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cc3f79a33f8f43e816ca2d19a54ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c87cce345f463f9c41a469dcdc6b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af986eb1de611fdba30b98ecb3de1da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812ebb2737b5c1fd6923a70823775bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c750d73b41f0c4e469d9b24b56efbc0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e315c28774272881a92a7b76601c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e814efa82b54a97d18f61b9825629438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53b6ff09bd99a3bba0aff981e17ce3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca402c2dffd9fe50079f2b19f0903a30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289f802f61a0cbe04bf60c489321bc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847548e0d1116128c0fed15ef6bceb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e6717de978361c6d2831295ce7420443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693549a59341f4b45be4a7230b9df21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb38f651791a3b23ed8702a8de77ac7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffca755f8341a96bee994b85fa5ce7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec38fe3215570ce86792ecbf121dbba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698b9ddc61a4522123ad68a96ec2303448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81a43f5b802beb9bb15def2ca27d59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4c1092f5f362776c492a24de6d8de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824000ae44a39204f97cb11d443d633451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4f60fe2d5952478ffffaf937cfb92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ece05922bb5f852b32d5022dbc2d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffae10423f9c9ca55004ded6e6f746454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaba2e6732bf19cba1939b4376cd7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e0e6ce56210e4af3ed70d27a15900456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a31704c6ff8a7cbd927d3d07be60fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49498a1effab0b8a10ab7984beeaff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3282933e2f55b1d69d7c54666b3bf55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6d4872666cc95fdcffb232dc50d30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745cc79e4efccee16958b951f44a0fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7093b64f45f8b0bb4b96b36dffd0311462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93ac99e608ce7a11c6cee9023c7dcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f023b0c2cbe9315cc31ed1757ed95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f0df0913e4b8a27a1597fa88ae034465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a297586c15e14ce6362f99f1a1f571466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa68c7afd6bb6a3a5176db8399a3fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbd70bb907bfd56d1194934f38d3fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4c9ba94d6e09dbddb675338372b42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9782760605caa37a34af4f2b0e513b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d2076f8544e86a04e136fe5dc8898471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0556d3aa2b1de1c64f1547134ed02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa5d25ab327d781287658a4a1142b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc1a8ce52f3f074ac1624cd7d87e6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc04ac05f1771832b794e410a6300d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490e9a11505991172f8100f40ee0ceb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24bc3a1b63326e4275a791a168b25b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e5024dde17a014777d9f81d3e4fb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192b66acead082cbd829d208004274a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18036deeb2d444dc5f4dd67a698b1878480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24290579fb2645b05b87d7372278016f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebaefbaeb82202b5880e84a0398607482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344496d5f0a03734683778dda356d3e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16980ecb43105c9af62ed81ccdfcff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b76e6ab9429c90dcc38eecdad4379485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72c83935b4f7b6ce697ee075b5ab85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1873f767eaab4aa0078505c45906ef2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dd2d6643ff29afcbe34a7afe527f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d0c34f684327a6aca2476645f8973489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901847853ebb9335b53751129bccee23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d2367658006ab1bc384e6c1878292491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b480b37383435abe5e162a50bd959af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6764c5ce4cd6564ff7e6403c338035493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13a9d0898d9ba07188732fb6f8811e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895367a27351476e6ec57353b90ad1a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce7e96567414f20c6850653b32e638496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854ce0fc9df7c854ab5cfee2c01e2e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06213d9af543e562148ddee6b9e133498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f85207379dfb9588f7b2680326d51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514516d03f9aa4c203cd3cfe03ead091500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f373ca93c6eebcd0a4c3a9a71ecb3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929798ab38d262c44e0d50939fba560502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faa270f9d48fd2631479d17343431a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fd193cc71f74ea3261dca5dd7c65d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9289e230999b47a04543138f253607505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d232591f4366a6ea9bf8d75cdc68f92506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c46afc0e688027599e6e08ea1a7dd0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a27b7be0c756c0705f9b1b3e95d6d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7fd958c37881a7513b5aae0c78343509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663151674d0fae3a3754d079f23fa625510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633ea2bfebfaa36281ac37948e92bc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff1599fbde131ae3d189f4ee38450512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2551fa3926ec2fa6f61de925aab800513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b27218e173d51c2342c201a60e2926514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6df11c18291d41c4a09a11d103416515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cded004e1cc3c68f2967a7687740b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840798ca549ff1847f3618598aa1c209517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464ab89a065a36b7f9e385585bac96a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a214fed7e15d85e2ece0b537d3373e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d66cc30810d529f1b7e5cb1be0710520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ec0a6e70fe04a8e023c6e8a755323521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fedba336843f7ce0cdfde915bcf92f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0cd05b9aa68600817175699a8987a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1fbc9ed44ebf26897a9196e1b7192524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c0d5dc3585b4e22d6f4156f1f48e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e434e76258daef27125f159dee3dea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b3f77155fe926eb8fee470d49e520527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7aa1ed0ac1059c01a57f57c93fd5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a262c850661e6a463c499046a39ff5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498a8339e4e6f1cd1d960e81c0ce151530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54c88337724b0f8e28f08fbc69d986531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3c9a1983356285bfaa1583db1c363532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eeaa622e7a7e48eaaa93b3a6eb2af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84717bda37006947f63aebe67593559534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cb15f9c353d710cccb8f1b264477e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17856f3263d5d17cab44f2d7d8580206536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabf5e5c24f547952390d4a105c1b89537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc757c2a204a9cb7249898234e1e735538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c48d6a4f78b6b027398e15314d4335539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a0b6f57ac7aa6f11bf29c75567124540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fa351f70675796d5f3222547e5289541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393e2c29898eaa149ad11378b2cdab5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d338b0e2f564620fe96c9811d270a69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb481047ae3177abaadd1a8c4cd1c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33ffe0fec83771c69fc451c6cf1218545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fe90c187ada1ae9eef9d591fa9d8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba593cb707178f0976dd8af2426b3b01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab95fb7d8fdc5997bcc799f503c24f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72650cd3f6aad2ca6fcb4bff51b66c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c564a3e18708fb90a18bc46c4f17a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5b201b61775a8158f7f747e6d625e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07a344f485ac55087861c46e4542a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca886218ac7b29a51bbbedbec9c04ee8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd36518c1a33aa65ad409cb4550ed19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88c59d5c760f948bbf1ded3f0040a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da1d78d4c351a2ec670f7b77f4fe1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452a1e2cb4736dfbe812d48ca9fcf55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4a838b8cb9085a9e1e0d5c23e68d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cba0530af2ebe36f8d92aab761fed8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b428da8dbf962324c75004add92e5c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05635dae5ba6b800d99dd65224c08fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153c081cb77410191af7631b042d163562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c5f1717b407f81ad637555803e03a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf547d90aa3bce15aa12ef041628b0ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b455f7c4037c88392117524bbd522be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4194cd9889bc34b0da1523c2e8a6e3a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50978b2230ac8a1ab2205dbb8fea1ae7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f1a4da434f3f46923a57e31fbbbf5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f151a1eab7b4180cb6d0562cb9c2ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7edc6a24a977097a9bec589d9ca8fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257dd05b56dff4fdd415a3387cde29a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae1bc1b613961c50ef3e26a861cb72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f6afa57050e8892b5c8a3dff91d09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18e01e571c19989891479fb62d84c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe828b3a59546f3ab6dd4b50059a591c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b8a36d08a2003a414d074847225c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cc5d393906b02d8ccec37cecf0af9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f71f52a6a649915966b9298df56f7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26729497c52ce1fabba4a0781da8aae2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f088f8927d3a5e7d36ad2fb26e901ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d94899dcc412f60eb00a1bc4a8a35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e658cc25813a8b7f2681823f2ac1111582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792874befb8c430cf4deb35a2e66d25583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38b0d5027af396a1cdf04caf88137d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd328adb8a2fae73a3b51f9bdc49909585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee6619cf01e9a44ba29b0c56665448586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a44b2cb71a2223c0ac53b832a8404587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da9df150f8cecdf25b16e3c5c34568588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ddde46fa2f8f83ca7e096fe420438589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce7ef65e047c0c6b08a712b94aeb5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d02abcc21dce3fa0b529a9f793f281591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daf9bcac16ce3cedc48265530ac764592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f31a9c737d8dd0362f63b866905e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7c21ce9ec7f7742f1366c9435eb5e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31511af82f4bece1819ac5cbde3b5e9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b1c5ff2972e56b4e8cd355d2cfedf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a555d394de5fdb40dfe555bf3baa1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55ff2aa8cdaa878db6b40f90e74144598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac72fa134bb64f0ee9ef6ce1c3d1a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52cb28f9aa3f2295323f2539e6f9ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df682fa0a1cfab0a370b3478af75f454601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bcdf7c2317f1ad7092ae9f03b0b38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379887268778d42e5d44d2359a0c0483603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5e42c77f51060c1101e2af0d85276604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ad8d9b0b04173aaf42623a7fd5b05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09713ba72ecbd05eb82ee356124aed0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1b5f11c7629c7b3a3261ea5eb3816607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc487dd07f61464d4792986e63fe8571608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec26f3684f46a64b8be70be4da50db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a2fc85767695b04c7a91447b087ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0bebda4be5cc5346cdb68f0fb7e65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30103dc7494d594e97eede9f85185c80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b1a7528eed5720a2a0746f48fc3fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db888ada74d1dd8732504761722b9c0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd937bc29abe763d82576143267ce1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519b2446d3a963c1636015f9dd9c927616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b734ae6fe1a53976919629598db97ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad191127158728d480b02c870647db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868b6c9d9e1498043ad84d7324864a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47b5935162619094bfdae88ad75006620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5226618844f7714eb0f5dba1febe81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b4b75f27d80bb0f9eaae90ab37769622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b856efdbcb35fa4cdfdc874e3d1ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5756f71163bf8cf07d7a1b7e7a78d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f067b2be798ad40b512fd06d18251625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62667edfdde6982d73ae5ecfd6d7a22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cdce9795ab2a775a531eb3407483d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81a2a341521e51786dba26d6ff1b3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fddd80b98046e0920f543996b7b6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f514092dba5b8adb3085968561fb1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532ab2820611e9b99f516bffe0047f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee35c74261eb3e744b9e55997f5b3ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07b0d99324ab727ff1198f5436a911633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f872fcb653727cea1379e6ab44c6dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbcddbe08d9653a87b6aef46ee44c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268a6f576f68c33c5232aaf897a61a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda051cd2887a856358a1cb6237e956637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852bb20e58c1bb8429590c0cb7456f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60e6a8440063b0f7203939db61bb7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cbc7177cf67b53443a92d9ec817a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951266753becc9f63332bd36f1fb095e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b9f2f5cb1ceaf01773b974a599ba7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe69474548c08eab5eb95d44e5c6f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d736d38af602c5dcce62a4a94c6a0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d1ac0da15979062690fbf0ad29e78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6efea28120b6d9ce358e7502171eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184b68ba50f672177ba1a6ba3ca9112647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad2a3aba2dd494730939091b778995648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad87e90c8f1648509384a4dac275af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006d943fe4ae07d2bf3ccaa2027eee3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43f52eacc86c61c07289330b96c238651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bc424784c4bb8d38373b54e4d2588652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cffa2712fcb999efe738f757ccadb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0d4d7025f62a7a3f539895be9490a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b186fa85c0bce0123dbb02ff22cdb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297ff2edc15705575db97d824d9ebb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e4c0d5d51b66e5bede41e217a741657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc672965e3a99c8f1a9db6a6f04ba8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d7ef3840859088b9009c73aa69670659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbe739170df12575dd5eb4dd149d53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1737a1cf9f09cffc1f8302da21577e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc469df3c9b98119ecb3f77b21be4f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ff20fbb9bbe6952e5074d0b675472663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7704fb702890206ca5345ba64a203f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb25028727ad77e024d0250d0c5ba0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b5ca356ccf3f41e0ff4c969ffc190666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef452b808511bef6ac8ca1e7c0747cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dc39d60b0210567e7a8ce47a8183f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce929921886b38ad1af2ded5acd529669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e14983ca9dff5bfc2c7801999e101670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca64823d1a520a0e76bf681b7bf9a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bebc9715e161c7c059d01a77d292f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb35f57fcd6583884a63c52320f92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb15c509040c943d5fc6b96b91c757674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10741e1ef2c0cb757b6e8dcf822cdf8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba707829ed8df6d579a6e9db058a3f18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00c901ebc16b57756f19fe7890ad16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7acb0f52f147bc513524d4e69549e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98df440bb19a0025e5d938409afbd9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3028f8b26e1732270d36b15b38fd8a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55bf910f8bfdbe024727357d2a2749681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249a379817169e08399932981119a1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf0c9dbcaf4c710246ddb548fbffca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be2e7252eb5f2ed4eaa792b50ecd51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef560eafa6e0245befb6350a6c1c9b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a832091be118cb3fbe481170cd605b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826a98c05beee34335eeca9c55231dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9904971dc81ee778a5d7319922ba25688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22259bdb5d41e94842299eaddfe61000689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbee112d79f87576ccae76111057727690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503867ab49bc83e761ed13d334810c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82037399d723106ac41690fb83e79c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb46ff0a8dd5d5210ba621f973bd54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81a20d415a6a977b091055fe3eb1fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68194f14da8b823d064c469f75682cad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f524fc39001574479f83260b7f043c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ce47c1f609cff1ca65e1790b232a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a857d04282d0f66f5f853a73f9950698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55264218fb5bf204b8b0d683c64508a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09caa604f2f54de6ff30f1d493c335b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165142c53f97fe94177bb8af88ed7b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95bb2889571e0588f9b69c13556454702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9881291583dc90962cda92995af582d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b524fda27b6c531aabab772c201cbea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85e1142a7d59a5b5638f661d45727d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614e91e7fa31feb23819d6afdd54bb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0bf03367c07e2948a61c444ea6fd3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39132af08561da8cde206345de66b255708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44623c55370c77bd87eb708d4a195c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0d262a201e06a3b43da999a166875710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca58c622f6fc6676fe31244956264c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1e344ebf1e69722871d3bf5cace04712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b910ba4d194932caa02b19c78795cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07227e1d30f56658080b6b2e63bd1319714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae150ba3487f93382dcb7c21755e73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8ee1e5bf642a0338b0a68f9780fd1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d6d9f3c6430ccda636d0c9b73c8f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c2322012d60f2ce71dd8d36bf1d61718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceaedbc1d45f4169b087aef7c7bbfa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1f8d840bd3b620a76421b3fb028ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b5bb9f4cc71eeb5aa0af33c5fbc3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec9cbe22cd59ede2e181054c7e747a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f09fb595eaf736ad86a84f3763f4a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe3c82a5e4306c404806a9648edb44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfd07fdc61daabdebb7ecf782588e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e192d993b8a1179d132bf61e4900a34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa70735c98aec4e3a791f4a810da00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a06e875f14a346289144369dba0780728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f87141a757f6ab2dac5bf2d3dc4fa2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d13f30bb66db17d2a94a47b1dc680730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb166be5f58ce68a45d5a8487bf9d671731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6c8f03d0a8c41a74f2be8ab5bd084732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1b0f87038ee105f5b237da26a0954733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff2fee2d21945358b0c763706a7e2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33c7c0ff7d4d9197d773daa6c8116f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87a3c2c91da55f6a0ecb32a358aaad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2db91b4f17290b3e8d456f87833a2b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fe9e7a3b90911ff38f39109a59cdc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e5e457cb5bd96c17f1fc7efd302e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9b56f2c9246cea44e140fa76f03e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa97ea83d785653396eeca57fcc60c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab80e90d1778a56118a60f44c3f645742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeddf6cb45286284514f258d914bde3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b185180cbb77df3857629a7a43ce3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05bd31ccfb4d9d720b78202b96748e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b209c5c3185691043ad0e5291053f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045032e5dc43b3623f0828a7d8fbdb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292263159039c7f5d25fa729d4932bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487ffcbebdf539d8ce278322a59a853749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d9b96ac7c82b766a8f5c41ff2fbe7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea827eb26865d6a9d3b0e22da6d17be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96655f66204e206e52d088eca1e3a21c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211f21066e104b6c6db43122c053e92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dd57c5a81dfbffb7addd5146b6b50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f9e96bf94eaf908665c1a31aa77f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f07b70d6a646d5d453bc458872a5af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ef0ea723676cde0799da3c34ad776757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d43debb2dafcf2984c924e286ce52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772f6f944c2e732f85f1c9462c32182759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05c6ffe005f1e2f38ea41361950032760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73d0ee0bd84ea59159ad3e4b8ebc77761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71a9c9343c7d11c18b197a47598715762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f68cd9562928d7a5b82fa85f8e19f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cfc30ae2af85e99275b1f10832cd5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d7012573e8e66e762d6edc33a93d3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c04f8515666ade84034d495594833766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e96dde1a87d7310dccae299e14768767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e2f38a2cd6b889f33732272e125e7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc3b2bbb066e440ef938d35207db7c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ad1fdc91188d0182a924a8ad2de27770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60688920a12f820b0c984fee96968da771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587402c433a27bc76a7bb36f48b19ce772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d6906956836ecda428e8563b669ae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0b2c67ec5f5d6fb99204607c41ac2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ec95c713568a95174f672a90fff86775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca523c0e6792111378dd0ec4f0194f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3ec75fbf7ab51864b49a492bd6dd1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7928b9b8a69d3e4eda2ec6d762d096778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd33b5720c2234cbd7370f7baf37d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8383a42a8b63184eacea213b29c4747780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5aca9a38deb66cebc6fed7f9ae408781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec570d6a2e71beff766b495978b777782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efef60a62c2dde41b28975a540df4c8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2cade9e6c98e13e37796c13f937e7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a639a23a4f7cf72b82de4703e1dc2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6bdf494c1fda6e189d737c45641df786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a544c80cf3946f40563945e5baa425787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114eac6a50411925632e12083e9f555788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f3520de32048152ad655a8755ed93789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b51f6e52aaeef7b56bba060af1129790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae4c4466ccf1f3a15a33a50b7d7f16791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de615a1c6246d2f9584119ac6a75d4bd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c58215cabbd15c0803df02d3a87590793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9a5292175934cfc9113000bf31760794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d96d56d5ce2917f80832e3695f260a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63725b709dbc68e256357290a5ef2074796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e6f2eb02086760baf1a1c2e1e24a4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f34c21f58e87e37b9860e15ed8672798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957b79471a78f37273934c62f3acbea799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942293c05a0da0a4591982a7442cd9c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c3ecb343fca30f7ef07bfcabccddc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a480b72756f29d3dfd2f1174924bc0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7caa858d82b859aaa30e235380ad6f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921734ff3f2be617a7ed736ecd977a9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7a7df377181fcf6a7a034ac80b4e5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37d8f606b38e355d2f1bc29a24cfa3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d92e934a3b71cfaf1493530d2ec4c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626dcdae1c0270b6602dfb081c90668808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a371d4c027307b04aafe63a24d3778809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00babb8228debfe6e63f7bd4404b1f99810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa423ccad1051d05ccfa9a4d58a5686811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99eeadf0366a7e19be1e046d43b2b1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ef30a3f2dddd1358a5fdac61e3da5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e337e4c1558282f99ee0b22dd8c3b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28833e67115dfd9982b267f63cc856be815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3939eb3b344b0b43d2a14c52afea8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4016df9183bf73517323f74d498540817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193aac7de9efb1c6b1bafee1ff507ef818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e94d1881c7e9f282a24db1df52eb45819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4aa3f0e046a9ff47d27dddc630f2e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310efee26d4fb178b60cb46ee0daec2a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f953c64ec699e1fd04c68fefec869b1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f21666191f03f3f33393f6e70bdcbb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db03c3318fc75c23176f91be841fa74824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33856d7df1ecaa09bfc558c4596c8f2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05151a94361af3cdf58279077c6236826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaa8468bac762908062deef506e04d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1ae8687b46b3b8489ae59018b98d4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad37c2b2e020e1f34e6af6fe31dd4b8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eceee465ee5a9d47d0012ef0231ee830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e296f5ba2ebecfe642ec12781aa44a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8315bc727a114a37635cb2707d9a7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e97e870657694d9fc0a24897661b5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826827262c19b9b46ddafde0a5c0c67834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ca9e8b2d66dce4aa0159326cc5f70835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cf5f89f096575b7eb816f4ac9d72b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe00b1727acd2982f67c172f2f6c25837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbf9f6346d621e60071108140f839e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bbc82bc4cc432f042186b64453e3c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f6731407a4b7e882c24d1c0b33a91840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b5ffd62b504869876cc84f654f4cb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8376ae7df5eec1416ddc5cd4579e03c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258416fd7ab29acabf8fe3cbf009275843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0b436af1b9bd4ada1e2fa08021c41844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81bab93985fa8071ab768fa1de359f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1020bd190f781acd763f738141032ef846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8fbf450f794e59899fe9c10a78879847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5101a423ea2c2e412b5b3ac3f2798848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaea239aa27d0732399d38f5e0dcbdd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af319404206005583b9b0b31e134344850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89f3529aa7cd9b03a5ecddd743df13851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f228ca03b3e77a779a6e71833e185cc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b79e5761aac8b2dd158caa52ac51c6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3ec5281d242152836de34715b7456854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaf581711be2181f1071cf85658855855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53913f64451692d76e68f24652d895856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185bd04e9201b04178988a19b2ce094857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7b0ec1daa6d6488cb1a9a06fcdd88858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e9a97502e681a934074a67b8d4fd3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99079006f725b068afc99120689fa691860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78523c381dba7b815b78e716140b6878861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a9b0639bcddab04c4cae6cc33819a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe053d25018decd7828243dd52881b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13396564227fe319e725eb903be93dd9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59446f1ffae63e98bf53c8e41708d8e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459942f9530e0d94fe7b9329d80e13f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67534fecce1dab214494626eeb0cb286867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d23c3086a4aa546895b096408209e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c2315b07e245320b9ecc3603383d6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61515b9f1d9d6c26d00b9f224f32be7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a3d05776aeb3854f158a0937c2cbe871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05ae9666606bd8f9332c7463a2927a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d6a63dbfbb874ca38339e4906b816873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92618089eb058e7830badb1bc93a63da874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93923e5f46c717b7438b2ba873eba134875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982616b7a5d86533e0e7c5307f8daf9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00750d53fa43d3ff27d67fb9149d8564877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d7b6b710e57502cfd655e137048d7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12fd694cd939b613bb4e952f83bcba879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea35fb663f5be36fbd52af559285c9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f3e2065b3d41412ac7013edeabd1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e33b3fededc7368c46de60c5481e33882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a5cc497906ad68e417d02dc6e8cde883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012f2f8275540a6589fe49922b75d5c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedd4816ea312011f0b8a7f3359dc6c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b52f0ca2b6bfd3d79a2bddc90d2d0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07541c3afc3cc53aa316a3ab294b7d1c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce398a1362229f2f5b36b976795da3c7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5026e716623525f538e9d3dddccee4e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5641edd0b5c9790f9d15654476734890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc9c3b97b7870af2d4a67db4d03de891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b44b115cc927ef694cd5ae2183092892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ca64e17e3aee7ce99024248bd1d38893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ec27fbe5c2abadebb8c2d62b72887894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a7a358595a01a60caabe7369b066e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d8ef23b61ce04bb4638892a066554896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcfbf2632c77796fe03e9230506335897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1b6a445688140d3d8733d07fc1d44898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c4ce1cbcebaba81af7a447310510d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee187d68cd153ff9cf2c7b62e3874a64900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62777ff41519c34137d16cf40ffae9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2116e4621b160da043346c7059740902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73625f32febe7e9d5bb37b24b68169903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f26bf3c0eafaef0872158455076b40904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e9a9596c57e146d70a4c42ea3a1b0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10de1c780b8f9c8e14e80dc0c28dbf906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6b90797b7067069d5836a74fe76b7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20c2665d8284c46c0c570c560a5fa9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99636af3a755be1ad49f2368038eef8e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a15bdce499b65f89fc36c01b7d1d4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d9e1f64f6729b9362d8dc72d41117911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6066783522c221a725cd7370b3003912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb13eb9d8f928bc7154e67edd4c9a0d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9a3437bf5eb529b69c8a3bb53a6b0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a054ccd6bac1c7649ed59a5f351b9e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159e20fbd41464a171b3eeb9ba1e386916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e78606d83e865a4334298a78f14297917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5e60710ac69d7f274761da99fa5c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd2e0f2241270a1b153082f81459a4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8fdac22df0aec58f715ca09f369b5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24861e09b2e94892bceac882aadfa28d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231f28e16e7f7d9e4f7c63eed7a8bd3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f6c042c0d6a6f61c8d729f09a3d8f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0760c34a155531a33b7db6534eb82924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d3c1ac3acf43e8b468c821ef6de75925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d977fa451e17ab45ae16b5c2d251369926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601f132313baa8d9288d9a639d64514927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a9908ca05d2a18979a45ff8e6ce0e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1bdf78377247644744b7d63402a0d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d2c767b146819054ff2e3777b2c31930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adfee41cda38842eceedfa0a42bc94931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e30249debbb313f2c7a1d6c385bdcd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cc92789cfae7ce429153dc49e168c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1aa7cc8dcff4874b16e229f30bb75934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98813310d1934b0e9ade85b8d0e508935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dd56b9bc53398d649894ff35c0d86936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7ba084a8019724a140198e37601fe937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ba3164bccafe71b2c14338ae09bd3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ada70b0c0efe91524c30f54840116939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1488f6afbb51b90236782f81def9396940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba742fc3d0a5a141cef51fa5b6b523941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072ed22013ce5c4245aa93eb63b7e34942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae48077e3ed3b60c552f37f01547874943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bbdb6c082fddaa12eb281b88141f1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe553b9111288aeeea1de2478aa74459945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953493d7138391bce0aa4d30fd6bc04946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a288646d4354340a021a097a7da77947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67739e47f179461065f02bfd44dba101948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918a05b4ffa8f837ab894b66b4d89c9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd993848f6b8f9bb6b249d6106cf3d52950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1630f8d20588576c6f5acbd4466a8c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51e761890ec9bddf9adf0f7f608a00952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339dbfe3a4e1c8a3eded84b782591e3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be41b4fd976c3eb282406be2ce98912954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30c21c361fb47aea8c53bd0dfe3101955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d0547ecac5108d0d9ce3ac4d5fdf1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2567750e7e558bf91729c550c9d440e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52edc11182eed2e6e1e26f712f3ce86958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33218730e3318852a4ac95e7076ce303959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bc9cd76c6e83255d2c04bc8f14e4c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376c53b1985f6abfae829741ce2647f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47245e93883c1d3181380e0f1fca0088962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fa9016a2d54f2c4f3f08eecad2e3f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd594693b1487bb33687c0a38c10ee964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0d36b057f5572d2cd18a4c49766d5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a035d78a9a47f6a70095ce74bc7ec966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212473fbd6454b84a35cdd5bf04121e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fa243b94d59816cd9977d25d75efe968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13f1f07e044a635dcb4bd2071f44fa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8caf852a3b1ee945785319bc8168d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755ac6e9b498b370dd9ef63765d50b8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981c0c25bb3937d3f2b7948c53258f0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de674e446db7334f47c650336d522c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81816d78e0b84a99f012c0230a9e0e4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4da2c5fc994d9a270402bde153e319975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8da700a7e2159910ca1a31ed1e0586976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fe1cf39504bda3baea6ef2b4fa6af977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d4b56db77d0749ee1b9e63927e747978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e7c1342cacb10e437745361ae8d56979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14fdfe1b8a7d2733d0ed55d7873a0b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8977f636b0990b43b78530d27173186981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520317c22de3ffcc8416e095d9fc25b0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffb32ae3548449f80c522ab4349478983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1ceb56225938b9c1434a8348ed8b9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3fd09a6e7d4d6f26b05d342f5b47a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe182dc35bce85f5c204b10d13897c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82526f4601e85e29aadedd711ad65d36987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7d25c895f481afc6a77e8b5dfba20988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31dfaf0dd1d3a1d3c06922afdb5fe7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d6eb851752dc3bfe8d8a3d6ca3ff2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59072a67364825f91970d38bd9127d60991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a903abfc0edcdd16653cb720b4d4a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90654c2552dcb1eedb48917bbb94ec993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3df9c80ff63bc9b208c543e813a63994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267cf4c8e71f3c453e81698083d5d6a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f14b9ba618237786f8375594402d9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f29394dcae9e71160470e7a90c34d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>