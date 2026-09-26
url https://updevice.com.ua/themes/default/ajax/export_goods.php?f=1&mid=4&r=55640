--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c928dd96834a652e90d75258ffd4701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd38a2ae385170a5a021879bababee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36884f66c70647959d4677d275dce3693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df1b771c392a70679d1157c95657724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db269a492c18891a2c0faf034309135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8689b7b41921c82b52c3d02f335616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede1a71260c8021b9f5ad63dbcda6b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414beba669ba4a24c40345bb38f0b4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d050c9d36be8c8448347507c5119e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84aa5c2f0a3f311b47ab7be75ba33ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc247764d512b451a0af4f3c250e7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896cedd5c810ee3b09abf812cd828f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fb67cd5ebcfa43ecc7a89fd21bd8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed65bfc13c7a19b8570d22b15223c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f60ba63a3203ec03cf89678b019a7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838f6d584586cbb47d2c133c2a6af9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dba95c9d904168228165f92689df0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b53d1b71570f2a1c3cd5b1b648e67818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7f908b1781280dd01883fd9368ce519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04db45d1440a3f8f313f0803eb7669420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f6a9287010c1611bd4e02417fad9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4f677722ff84b115c6df6dc0a816b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbb5b55cfe7b57141e4d28601e413723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997e31b8e8b2cbf3f5a5f4ab2db6cff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481b35c310434a0693ff20f59605a5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef91428f3688afa6a7fea88954341226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e265c6c8e29a29a5c8f6aa834861a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242865171b6ae6a297e97fc933da1ac128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee96717de142555d9f0b7f1175db8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a09ff2976cdf516438af15d5c798730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cd61615e7a8ebd454aac34bd247f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a69ed1365ff9bb2b138db19bfbef7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a1435917e10e2e020b76bf0dc898933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780bf4a97eb015c3946d1ea1fb98b6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26246f5e61a26ebe2f255aef0b733c6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907c32d82d8d9d8812e6161b56a886436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55d346965be00c7378585be98b17d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52fb00b8fc9d581ee8129510a1614638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa477f6cff335a1449e4b75cf2076c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fbfff150068e1efea849386cb721840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a4def785723425787613e666f792041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fb16d000cf139f57087b37239b3b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5524dfbab0c9532a6ab37164960d2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a22cce4f1c5e77e0879ef9fc297da944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b7261c8c7cd7c09b54e8545cd062f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133584f74c50bccfbc2fd19026d5253446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65cb326dc8e21fb0ddedcbec656bc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b260638c92cd644bdecb83c47c90848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f42993f526f58dac95c375cb01ebe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a49cb0046eed6ec18e2cf8528f0fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8e047f7d5b7277d0e3fe90687013651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a33b8e42c436445f0faaa957d13c1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47765209fff67d43e934c186695a0ef953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c786bec98536017f902110bd2003aa354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1ede27f86eab7e31c2b5980903b7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62f9ddcd2246cab82620d32261bca256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e20deca9e0fb355197440852acbbb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2da4d335fdd4c52f87693372d9adb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0497ddfd367af8f68f35c0bb2ae37b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254334d5126ed7b1f4465af084921fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8c5a77461428f9eb84e2f408e041b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8ef6b0b3cd14bece9b6f04b8b71db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cec9c1beb6e318dd3348a141a643a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd45c05c9df36506fda50a017ab494864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467837b70a8b2f3e038715d0a226a2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfc0789ac11f97f4a9924cb8dc9d1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78131d837c7a045678c9cc7ef6f7534d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dba0a84e9cd8210ff9a0b18e1035368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823f9ca712560f0428c45933755118169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d6cda1a1d6672cb828a04087960d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622fc0441b66c8a696390fc2beecca271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437a8669006ea662d87708aa73d943b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31a403caf983e29bb4d9f01166229273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a468b9976bff3ad76e387dca0f68574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcebed05a739c7ea481d6306f770ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792363afd525990c0eeee08835d5e6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27b63a90d598bafe3f735f87b09f8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204459c6a427c361c06e67f0d29487f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ab6ee58b2c6e835135f98d8898b8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2076f2e62855b0882d8c3332fb70880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb199dd17a2db1f7e0d7c3ab1cf69f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8e48f3a0849f63049c5d99a18bdbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673a8ef0181a9ad43c82da77d95d53e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f64158e5fe0c140bc93bd4360fe23684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f449bdf5d8d0072f8ca0b587a510b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583f02ce749617cd6464d5f1ef1d8ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dd8277411eb6d37b7d730295e800b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fda1e0657c7394d21c975dbea76ea588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ff58c407779e6b3ee53a963b3478389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79a295ea4f3cd4751170114f9d8d2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56a8390f726085c16a37a1cb4ac06891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44868a08b27385c2d59c6ce574c2bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb7a253a17dca2e6734b0b591bf9ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe191480704c28890eaf2a97364fc59694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82265a35c86557f02545a5e8f6468e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8217b81f266dead161dfa9797eed1b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c2fcb9e6e7a8d468377d677c2879b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da5f947f222731c1745150331a287998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7912553866f271a59ac4e7d91eca14f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bd6bd7fcfbeff635b66dbf2d5d429100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d510e76c4ebc4a427a13dc70dd8e07a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc4848191d1b9b3ebb54612c4d035102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3256444155ebfeb6225519eb41eb50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f9c66d4b9815fc54faa4c29d613a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dee3f44ab34bbcfd6b4a791d3ba137105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c7c0f13eb2e00ce60262fc9a5b1f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d56c0cb769b3fa55224abac42fdef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd99adcce21fae592624e115775806f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be29d5909c196269af06ef3d19e8f46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036ea411339cf37a7bc0453d091ca37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d47fccdca3178f9b76995df46114d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa42c9cd604a51b6fe6869e2368a7d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c323671d4c1cfd30b899f3e76cebe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707865f885025456a73f212f4d16a56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dfd55e88ac6fdb55ba260dd0eddfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864e32e68cbffbb318f258c61bf3dab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24083a0177121278526f8573e6481f07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149864e552db2444b95dbb8c330e3053118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641c81fe9d409336bc716c22542a47b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e988916adace1f1fd1bb4aff0237f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22aec1efaf38f1890f7c84f326df6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e040052e5e13a09ec5416bde98779122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe7862d66427993659979d73333ef9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e2766e45f3e33e55e6c494263a199124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c450e6d7a87e89734aa29fe6fc26b12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bf7bf60051c2440fac4cd4edb3c48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf5aa36bb088c4e843c6ab9e64a6ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151b52b6cb063c79b8ba637284d5b38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece429aae3546d0a55aa35db04be572129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57d336f7c26c8eab794654c609e086130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4b5a93557ce2e68eff0dd583d3c61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001d4f9350707b356556f941527f96a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523be2ed5c709c2d237a0a65164e5a8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ace2c42e3eaa61833f345ec2cf49cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf4b7d7d53469b553d404902d348fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f49069f56574d16b0cd6c4d2dfc00e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84589cd36635bc9526ec85ec01b36b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd62dfe19ee003e2e2faad6caf71e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375b775f2ee87c8400a2c3c23e4665d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233ddd58aed412ad3b6f2d0f5f7a1ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c191698b3549c03a1dab9c425e320141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bcb745ae2935c3f18a2869b0298fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b485332cc6faa6525d436cba9b8852143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a866595c65475a1f38595c7787f168144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20f61d48cd1a5f5d1a127e5a81d9aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339556951ede126fdcda7f59d919504146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65cefdd2677c4478a38c7747c03a67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fdd1ad184809aa1f09be60ba17dcd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd659bed514faa2ab4a9aad1d573b1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db3b3ba3136beb3d45d6e115c413ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f67167bbb4fa62164442592f5a8052151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bc8b5b6aa9d069bb5abea663a49c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b596a4c4259e0cf43448f2121c7294c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127562b640d64f5d6b9c2b60ee8bc053154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f609948356f3ee5a99e8d91ae2258155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeda1f22362befd31e2a33014dfcf5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f03cd303622cd8c2a7da349b14d97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ec3a335cfe0bd2a1343fec5500818158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77dd19ccc9c42c1aa7c1de47096eb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d400863bddd5986c80be3182d5c2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8aad9358de2c73185000d3c944d30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709cc6575130e76d211bd1853b46191162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289b9c6173b1f7c1743cac4884fce88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c4dccb6f121d6de925059cfec5a75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3763cfbe5b9a5729ee5d632b411b798165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427650135f6161b77d4abe579842c6ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b69e261feec508bf62e824a72cf0b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285f74eeaaa8225286623d94824a9cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415521fcbe3b302999c743e8b13d565169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89157751488a6faeaecdb96be81a5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc0699e386dc4c24f6d68c586475bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36000a14ba5e89e0756e959bbe091b52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555945d71b0f3ebc5cb3ba06f7a3a265173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436ea041c73ea7b94aa04295242ef27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b211bad3cb739939d46d82a15c6da9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609a9ebf7d21483cce3e34b4813ccc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd3e730c34ac391d0457eba1c3d6ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f5cf98099ce28c36aefa039e6ded2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3eb3950583dee9e2ee59f172ac9b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a99f66e99c0175fd28721ee06d370180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafcd4fa403f305b8255da06e0124e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14295395e3fc7b0508d6cd9fffbe1060182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f12a51b3670a602700db7f1dd3849183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27178c59b7f32b9c271389dcd8046a29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e37a1c5ab42c90d348aa4bd69a5244185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab15789dc30dc0aaeaaf02362c9d9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cc0eaa5e129b6aae67085bf401f11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99f4fafbedeb746e982b2867e3dc40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68fc4af6ffdb698040da764b7c6829189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72757ca3b9b60bb131363c9500aacf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7c1fe5e97cde5c321082b4764e293191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb455022a1b47621ebbdbbac3f13c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b5f4dde8be0f1c044e3d14a5b8c05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aed97bdd8f01680c85e66ba5a5585194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede68f121914a82d382a78dac0dfc08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f7ecf2c98b733bfbe90ed733c6cb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c559953f828b406f37d2fcfdd8f80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726bdcaec56677f787dff303add9056198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d37338bd441f9e7b75e69d877891b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a797c5ad061f054214e508dd13c40a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776b4132dbf901c42b50b84cc52648f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c58d13fba37a42b5774e08a13e3d25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b7ccd6c28590e918bdcd790b59851203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa613b8b0862e74915a6b905bc550628204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4bb9d9b4d3ea5564526e6a9bb9cd3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2a172ea4730a35d5ae756c034a57c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f8b3db3a35560022da4875750dd6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd3d5695d4fdfb8154ae8f8b517ad8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047af0c9bfe97c3ece49c8f0abe63c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90789a96eafab8ba15dd5a05522992b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060789858fd349cc5103e2891211763b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3916c41268569325cd1e7758df5759212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb5a922f5936467b477ac91f5c7bcc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b8bb9f0f29935d32be82eaeee443214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb491963ae89d84cd9763b10a10bbc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dce17dd63c9b283431b0f8ec25687216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cbd5c2443c19265a780fbb2be788a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315652760e63804e881e4a1c457a790f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2de9fdfc9045e378db5daf43eed75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74d202d713172cebcf51d0b96f620c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98478bf78e2ea0a4402619991347f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231758b6c5c45acd2635445dd8e6440222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8b7cd2e2d41e8f54f85c1efc91ce7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f96926c03c72b2874fa2deff92bf1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00a17fd611d175c6816a81fd2dfcda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7a5e1b774f5e652296f8cbc72b617226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2cc803eeab3f05fb2dacdfd38325a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3ce1c49a0f821d23b70349553d40d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ffd4f5f17d7ba15ade5c7e1754583229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a117a5b138022d59e6a63ce097339e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df8867aeaa8addf75151dc4d8f71a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd36c765cd80272c0c54c5a668bb6af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23582cd81ac88951543e5edbc731f513233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739facec11752edfeb5a752b310920ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6575b79fa203c1c3f20669c26ac750235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ce95cf8d26f9a30999ae490aeb5dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653574be2421704ffd9cbb98c9c273f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be3d40291a80ae2bac242b44060900238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0acc69d7b5de4ab743417e4639ce52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034bfe6ab70e4664784a0e8fac86241240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac9367f474a75f783575541c1521a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7719dafc819ca81086482be48a526aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7017cf75aea744c02694fe9e99dd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0901187a0cd40bde23988cc672e3ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eae531dfbc44d2e0085374bb38def8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bee761588d8b9cb764ee31bc110e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a363fc58cfa093ce587bce05a92c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591fb7bdb976a7836600e417ca0de3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78870545fda419df118d7eb7f04986b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3db50f5b254ab20d1a01308f9878e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14f28e48e910dd88dde0737c813764251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae144f6e1faadaf918f8871178bac41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c14c49f02dfc8937e36a9579dcd728253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab813fba50f4fa46ddb370a00d8993cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504a4b3216efd7456a3bceab59ca1b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafffb9708e03a38e8426c6cec6df7a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596376e168794aed4234d4d4c10fda7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362207809e0a642bbbe768247568e966258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fd39a6345ae45993e6dc8fb1f7097259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29417c4e82eb10e659032b38eff8bbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7031b68c4afa31cb01b5cf4a5c9448261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a75245850446348bb62d7c02c5462262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fe953bf6b2ff7c24f7beed49c4923263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb09bef036290aefa0132da79fc791264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba553cdc631992a2f2465aa789d176fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e58e193b009cf6fab14ba3f1f7fa70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d977ca08f30e65d8a9b0e792c8f1c15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d518fced32b2e9180567070ffd73ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78175a1aa0b35983d2e9bb33acb617bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abf5e731f02691112ee6a0b4171d0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeb9b15ac94d7626f5a465e2510c05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce3609029d69eb65a18e2411b59c43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370f7a41f2a59640b2334e9b90b0418273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ebfa412c72bf47256537bf0ea6ad7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c337b1f2a3966e2114a3309d675ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b74b0328511300bef4bd8f3a26837276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d32c2d20f25adfbdda1b37c87981de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534cc0257ff849d838fa8ab019cb8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42596f6540e496d4c5293c788a893a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598993023aaa7510ebba1afba06a92b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004d1c7abc89754504eb7f5a750dc6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635db5475d7fa4357b5efe6049aaa0dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d30d356561b504bbfde184e1a0a004283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd777e6473d401b834171c923e9806cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754d82ff75ba92ed8e8f7cee2a83a35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd72a08808d7227e6fe7359d397ca2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc093da93f0263d4338374a360ee38a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86718f88cad63804adcdfa815e6be0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90301ecd5c53978b4fde2f4f2c869ac1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce56a49fc718df752109c353d91818290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f666cc43485a1337ac99c535b60e88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d32a7e5cfe8526f263c0e5027c5e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fdbddfe869c18333414172747b132293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861000d8615659d1f20335b8f34960cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062ce59836717abd687560727a56c8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e85185b3be828f9ff2c0a2e713c74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47d426433fd24d2493c70f8ed4e3b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a79f5cf6cec47fd913c13df5eeb60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8b289516eaee08f41c09ed173f633299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9983374d699a86326317dca22ccb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eece66c0a059368120de4f9adec402f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b7c38a1c3539be302deea7357bd97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e1702e6c1359a06040ba20070105a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9967bba02456c8bc16be4f57a8418d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da748693bd7ef62104b9ebd598f857305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549272d80be734aaab5e93981e38a7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c129ca34d0bfe0d5ff9b139e58ed6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce883b5673d1a2fdccdbb38465ccbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577241af659f1ed97ce5dd56194abd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d507005ad11e891bdee941aa23d0086310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3b08cb4c66f2db04465c04e9a9e7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a993f842398776325270e6e1b27216e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595faba7695b6c9a45b0b78f7f45791a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418f4a586f3692390170871a3dcd7ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04ffe3b3c8a4d7bd728e716d19892b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b667c8a34ddb4f794a3dbab65b892b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2541afd137943891d5a06f7c7e326317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02375ffea091ccd0ca5d25fbbc08de2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1abeec133ac5857767e1d3757ff5e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981034c8c74a704bf016332257bc7db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea1ac9350464b6ce8a73dab7fcbcf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5f1d9531ce696c5c3dd4928eb8d1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a2209708debcda3dbf383081dbca7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e13a7c84d3886a2fc499daaf9f5e04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c2cafb30089332bc89f2b3883234c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdda53e40d0d32b936582e3a67245c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0f44058919840e0d550c6d3c899e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba31003fabe1f9e7ab95cfd496f667328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49979f3055a3be0c0ac654492fd5e72a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43d59b2a296eb4e51e93b671d102e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168fb84455e48a8a09c024733cedb48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4583bb73095ca2d41a0e23e2de299332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23169b9de938e899663261c4fbc015e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5abfc798cc7340f0533d978679c02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff1aa76b0cf125a29b29286decf706335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b198e866bb5d759c8554de5bf9c5d78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57784e90e691b698c255808dbfb9a4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c54ec33582e72c9031c2daa04e291e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1df7b07b9223b29006048f9c92df7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d71372d0240f03f1b6d74752202f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a1e1434f4effa5553f2de4b70e7f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef65766246f126481a94b6aaf1e38c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a66b27912c2f5c6afb4c521afad132343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbb8656bf16688c1a7713c4d6b3a70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247550f2aff5141972a3e6679a078c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae3627f021a6d8f200575ca69d3608346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367dde759eaf4dfcf200625f5d462fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3d5a8505ab81d7602bcf951430a71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50533d9d8da2351119803e7f001d58a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e6d50d0092551c117c4d393745703350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fc82f2678feb4cbc85c29787e27f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49eff52ba1a7c14a1f5f0df1b71e6c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dd177a4cf37d7005b911149949941353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e2083f7974fa82be5b8f1a8c3cfa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb91efa97c913b186d1840e2b2f749355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4209ed637274c76e3557124d65ded356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59224683f42f980bda89cbfd57b75c49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e46817daca27f1375795bd1eaf01a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deb8f4cf60da1f59322171d8f376b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337e1836c32224f2844031af465757a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9b1f7b9b63c02997e59fe930bd6bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04fa83640d3140041b44bbd9c07293362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9920b71e5fb209461126e54454973363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355091e19cf3da5fa0e1cb3c18b8d798364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933080d5ebd222488af45278f82bbd0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab75896c6cf97912bccfb40d2ea7e21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc7fb764ac9c2fef8f14c14eec9277367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506a62366f10672fa13f23f998c4d45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde2e915ab8964bd43a0ad4e33e423a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce672daf6657eb2066de215337653c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f003f0e847774fe7d92a256a2ab80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c4ecd75747f9eb5fadf70c431163b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbbe4c4688ee96604d88eb1a22c3af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65774dbf3c848a5399c0393524e26d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57d31c8bd29c2764d9b6885e8cd070375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1769a2d2f99499fd026f28595d187376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757466becdf7075a630eb369637202df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286a9fbc98168281e431ec0cc296b52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ec7f4fb4324e6bed97bd86b604bbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30401fad0f31974e233610c7b2e2d2dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d2bd19a626ff51211feba30868184381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21616be8651a6fca82495aa1401aa52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285da6056e01fb7cde25cc72c4d38aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ae7cdfbc61f5f6b7dd8e5b749d103384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe44427dece235f51108bcf4e82377385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d6e418cd46bfddbb48e351d7100cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc044fdda8b05000e250ab29832705387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918393012c4b5220dfe46f15ee280379388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd85ff8619eb0468d8ce6ab7f610462389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cad21c10c8f331eaf7279fc9b1e82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8195478de9a56b3554a1a8a64d21d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6f390bab54222bd05f1554c6fdd40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852018595d6d6e25a3cf829fba0d5f65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959671fbb2ab6bbb1d0c8d135b80d40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75131176df3c7d374ea0c15bee595662395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3b753a16558d3ab39f3ee163631b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3abf93af81b0db30cf15a45f5e76ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dcd96bd8c9565f6393f5fd9f8dce1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54920054be7bc51b4c03d92553fb5b70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18b374924a774659c6b90033d2c945400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b495b9c26487ffc49d5b6b5c64371d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b4a62d7030643137c05bfb8f1fb8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7215eb728985d491513526a1aa970a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ec1eb94cda20aa0f79cbdee3e6575404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e444d49b32b6f56e00570f6fa47a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b519409705c674a7ef914394204289d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36744ec4d7077c67c6f36ed6611f80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f366eb79463e313825d686af289075c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab12e3244fac0037c21cacaf7b25179409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2459e5c18c8133b705a12b41d2d1aaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe575d0de85ce735fddbe77f8a00d05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16f3c77991756fa6eefc3d90bb8283412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a6a8dfd082f59e2bd909f448c075d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6218b4c6b57d75801b6b002713ba9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a989c327e3151acc092bb65418e355415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a6c8b3ac9c72355fe8a3ab7a04bc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc556fc63066f3fd0afaf5822b3ed70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab1d134dfa278cf83263d0ceec4e6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f50428e59ed5677f185795c3aa30d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ede9c7145de6d6a0d9b91c553b2d3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bde0206d047209c658c1fea2b72fee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbd1336900183019760db0a26b32b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f76429483255f43e353bff9405de7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912698c8d680c484801db4f23412af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7da4d19e9c97ff4cef8781480e8b6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667387c3f110be28103cf2b9c48e3d7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466606b2c7568531307cb36967a94aec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a2d6ca36068957fdf7f3071ac4343428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769c43f9db5ccbd694cc56c57f001ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ab9656ba80b65175e9c9a525bb29f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b163772aa90c501a21fb2758ff9f5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c06a7bc2ca87387cc7f9e350f04daf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e0f79d45e607b6c2ff794b4bc167e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fbd245d2c7601061eaeadf3d87c73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92781c8954424a881b62390d7089bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d7343d50505c01b76be4ebec9b433436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4d8889100b281a2dc7f7c6def074b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abb826d502bee7b207e2e6368bcd4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bad43f8967a97b4d0b75ce4c49f033439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725600ec7796fcd6eac7e1b120742cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35d7cd3dbe5d3f480ca42423d0c089441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7d4285de63391bdabc571cc52b75d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec05f18fa0e0200d758c672bcc1e06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771321c257124fdd2e1f6229ce38762444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151c1647f9ccf5d90ff83f655fc7006445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73454464328e179af9ece78ffb46e639446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d9aa5e4c55dcd19e9300844612d52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4a73a2fdaf90a5dfbf620002688bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676a96c5c72d393f7041814db27f756449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947507e9b3a95f600b09ce1950e429f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5510782b354993d65331f8625858ec0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35442a75994debd5ce6cf684c60eec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9974b03f0e25da71a970fa5971f46e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be129aa19d262db8215d98d7704be6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02960f1fbca055cddaadf62b77d0d798455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbfb26d9eff3762080ee13027ecbc6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40544866fde37dbaad0ed68f4fa111e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eff446703f0397fa741933da4fdc51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64f797d2c7170c1872c8f244aa046d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c040bc859e20a28489badf6808814460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed75f8e740582c5df2f6ad97901fe9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88611132f30b93bbeefa9539db2a9956462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb04c09c3c08f7e1c8acf0836cf609a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fed4117d381300f56bccee008ad705464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7910018aeb08a2deccf36d8308f70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025228f928f1c9a51bb7b4b642ee057f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ab7f1c4f0330027501615d5d7e57d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0297842e7cf2165bfe03180535c5d40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b67f7c27a3150e7b3fade5be776ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dff65ff0609b48fd2522fb849c82c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257556a4cabb7512a8304cb0aa00295471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca666fc3e3256c411c4039c3d4e099472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1edcd51fe06c51f2f17e7ce0f06de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9e93ce0fed634bb20ea9b9fce1170474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedc02b41b89702903076490681e294475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ae273fe48688834a9f8901a4aa0ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20612d4c9ec08dc898ad6a708f952ca2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d352b807b18774829225178e10466478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628915ab86285baf111a9fa7a68c4f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36427b32f733b7628572e85e55de22ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4620a5a1beadb2a528cac44b8264241481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aecb53a5f07ee9f64d5322417ab7e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d344d78e66d0e12848cd93e6de9659483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397cf64fdfc16cecea42fa391b2f7d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262405cfc32f1891f8d8052f760ed96f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def761965b7e56f49218d2b0cd905c43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e76f8f59a546107354d4dfe5e7553487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e849953bd83c82fbb85dd479042c255488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389d2b2415e453e9a17b7d72811d2ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437d278dfa23f36acda7fb3002bfa73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdd39b9a70f41b0a21246c8977394b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2ad9be914cd6d827bd59063bbf3de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9911595cc24e14d6bc207f66167377c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfce157b4ba54bf13353d50ec438320494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3edc6f08300ed5958ce33ff7ccd8f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d1f7a8dc0646b37f7b449ca063811496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0686849a1b17c2775c60add38d64839497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbbbf29ec428e1f5765f7414a6e4da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab76fdbc3cbebdaccb15b96c9c4e005499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e8afd58dc086391760760715b182b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ffd5a1bef53db5c34fd4ca1359aa2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395652691c8b27190ab6bebfd6c6b38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ac773407a4847857a7613f5a81439503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0771fd64e8d5203016382bb74c771504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3bea09790d4b6df19b0e115871ad7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dc76a47dc99f77d60cd8e15acfd4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aff05fba15a0254ff0134aa0c76301507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58360a4bc195940309e85fbbbbdb8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b0fb83ee09bab751de00a7d81f3ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a97cfbe737bc2e04181113f7dfbbb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08bdd2fc7e0fb8b56232a7c077e5b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacc895cb7512326bb48f584e370f48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d241da4d65a7ac6e76f315a437e294513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97822f17251536473cb0b02f81f14c28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edfc680964737bdef8342634acf738515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabf15f66b12bea24039d4e276ddc53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544a5eba4f2d6432586656c115d4256517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13910513aa5ed88f95ce6d973b9400b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b0e4e7e6e305497956cda934823d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d23c630c86b157afc06a29356b72f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f044dabc972e24db9af9d9fa9ace94e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a575347cd30cf0dafdb036812d0f97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f33d41824f895ffa107497b599e18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47b677688876f940fbfbfb60b11915524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f6a768debb3c6fdb468d671da257b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff930192ecb5e34967897c7701f27430526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b87a1c58bc89dcaa32ab60332d122a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385053e8e697fa82c2712508815bb563528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d8e7e4094c4c5ae925b08fe40a697529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db50c93a68c7e87e7f062ca94209dc2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f50d850d93761515ea0c246cc12283531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456d4ee888838f04f36d8676197ae51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde65962d8f20a1894ef5941ec860537533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e57cea0b2b9427d22c1622600764c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6af2ddbd8f91f5d1e3664bcb89a85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fca68f3d2c66e6376cb151bbbe03cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683727c81177a9a10b5c2bb719596a0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44077a1b46bbcf94dffcb7b72671bcab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2b7ce5c9c71078d9d9ee8b26497d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11bc3839e109ee68f17013f81a6936540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552ad7e9fd3cecb261a7da9f638eb2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f40d6da9d8660341ba8452e5a41569542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1291fa08c119d6560563fad753d01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed91d7188c664009f1c50270641fc4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511f88de3db8798d209ed3e25c7c511545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66dfcac17a938034ec748c7254873a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4682f12e89bece0a874755ca783fd5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3904faee2ce7bd880296070d15a4c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce894bac4aebd0da1c613590591fd5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad7cf222420eef9065924915acf192550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a0f3c0c10cef87c081da77981b1a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138752c74e76869226c5a4b5615db9d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effeee4035a372566f0180dbaba10c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c154588893bf49633f7514a5aa8578554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a9e536efaddafed5d39823eceaaee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90023eea8c9e0c4eb7b810db0d9c73a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a32683470d329eac507b019e24ffe6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f25290018acfc8aad386c986e46f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420321bbdf0cff193d86cbeca1ffcd05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd10b02297a57c2b2c38987a428c26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db53f597cbf8926019a057dc4d3272a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663c6ad50698bf43dd71756eba8a8a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b701c3899b04c2e0c62f2771ab0fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75e52982cbd7748c7e49d030e30a2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6605de697716f54de768059916b8ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145d55cad655951ca6154cbc63752d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c7d068d26a8e7d749590dfb23ee78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcec5bb68a012a64538e1c329ab663568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7556652ceeedfe7c7ead76d8b2c67d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825c8c1079b224aa257d7a5c3df15b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ae6b7c80298b2a6aa6f7c87cbf13c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60badd5ac104de583bf4e7961b51da0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4839f0065b4e504b4b51070e7005239573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f9cb8d9d5a0f29de037af9efbfff6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95d8eb185b95bc30ac2b6749245713575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcdae9527d154c1537bcc75f9300ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55af4a32abce0672653bba30a281154577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a83989adfc4346d36eae72942890e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbd51b510c891275c5eb2c4b97ff7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d2e30516c07f5f3ef859578419c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54cc9bc92a0086cf89c429b88828de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a13a49b47c53e55f45370c7574256582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae288e1e2d8355fa59e92fcafc0830583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbdfd2de3179714049d9628dbf8111584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db692c12e46817184403d1c5ce29dbe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5ac9237ed6de88ce676569a82a7f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682462bc1d1463e9c89c53f0abee54f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa34f843c9bfecd01cbeb95d459d6de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d41875bdcdd2aba328efe99d721118589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e393471985695b174b32af18e05428590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d73fedffcdd3cb707b35e1ac8c49f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98622001b48c05184dce8abb474fac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ce84387138c9e7d5de9c6c4ba996d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d3d1a83a1f0f0c08fd5b278627d06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d5c17d1617a082d7365ee107e46ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051546f565e7e75c2e3ea9baad15b53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b5a8a2bcfda0d5cccf5e173edbe97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359deafd8bdd0c6a46bafbe64ba7bf8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26520e06efd2350095e3572f5881f7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8614d95e2f30dd53ed9393472de17af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778219bb6cd81dfdf858aaa83d9202c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f510ed66daad2613f42c1e899d78a6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e3f8850c59a1357ed6891d031451c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab5f52746f28fa3456cf87aed59b4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ea36e813d277f57d44e948bcf6399605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cde348f83b0e0faef439656b2063f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e5d57828e8cdf544adb867c8f5ec1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2827a9bc4ab96b81f03d9880c7b87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841ba73a6aafccc91c9d04f9b51d7d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fab460703f65c9caa651fffc518e55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905c38c9298cbf404dfad2c091306f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e4decb5a45e63eda86c449a7d8289612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523028e2ab7461a9d34fd279b82cfe6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c2de4dcd85a5baca3e7e6108a23d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652de50476d6aeb12a78ee1524a87c8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9769aaea64cce9679120b2449cf21bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b897a46a491fb68648aed20fb44ab7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c0e6265af92b9ce1159d1b9066635618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cdd8b3a8d5bb53d1a46ff3cba75a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbcdb6c681bb4ba008e149287d0817620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e1b19a1e80dfe41004c32957eb42a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9cb648118b3b21aebf9f02298f9d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c98609cb323edcf46860f9173e84a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808758d14eec1809ece48f089f54e13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814d2b367ddf0cc5af52a0144e71f53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c2792c468f500f7e77a7207a2081c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624e71ed39186ec7f0c818de87decb9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d69833ca9e467fcea54415f0f9ecd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc93b2727769460c20df93cdc3eaf4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e553bb7986e646bed768b1286b6d3fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611e08b898e1b5b1f4907ca2b8942da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18ce58aa046d2da904ac0630a449e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91a6e67908e2188aedb04a96fc2756633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2c4002f78dc68af36229283d170fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff547f8345b56356621e53db0b05c6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05daac468f2b4116fe3fff1800e760636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcefd95ec25256db5b203210412896637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb676acae62859fb1d2276445fd6b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b788cc03aeca44c9584c15e19f3f07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98510f4be0a0f6be1d946636bb2175f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fd43ed943ed08ea44f90ce7ac6a7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034f55f0d45b3c4e6374fbca11f6f6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783c4d84b354dbe1f9b0666f5f3cbab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ef3c11995421de81437ce7ea85620644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427aaca13d36f58cba441deeb6c44ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cb7ada383bbafc8a35883a27c54da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f990a819c3fd2aae4124b13f79ef8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ed8df26c4b7c09fa62b2433051d48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319506106a3517b0255cbd6e199173f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ee7527fe8ba76e557ac211b29b050650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255b9db5d4bac0bdcaec55c169cec51651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0513e3d84ced5e20021804606d0df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f723c817610fcc4fc6111ceb6244e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157e8a8cdc231543e864bb45cbd3de8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c5472892263c1a5a5d8703d71dd33655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d966581f5dd58ebb95ad261e9a42c55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c661cc93f7b713e60f4196f0aaa2a24657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a624c55efea1c5b6274695298c190b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1360c52479b18e02e7ad2db726f7f0e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e32384e482065abeab577ecc579a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f92b01443951566a7b34d3ca1d7521661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd3f803cb2f51604ec11467306c16d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18691f760dd6c308a134931ad33513dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e59967419d53430b9dc85af28f56a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d26f695001fd4ec473a1292bc7641665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b23eeb34127b7ca15771c169c79ee3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230c08d8b19d403eb9e2a801017879e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ea37845bd7edd7d458e0b950dc57e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde7ca1361441e96fd302638eec0fd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b806dc89da3f4935b1642ef23a1fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e243cf32aa07ab8312f00a06997f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaf832bc383d2b1c3a1857f3c66805672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf652d9aedb4c4304e0510d30b55954673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ff6478b95171a360c097bd52aaa9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593ce2951533f43953564c9fe64d61e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c01b196a3055878d383ecce6752372676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6c6132827249a6de3411e3eb30724677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508d58d2d1ae085b9ff499742919820678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d693808153678bc8983dea613e646679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed5fcee766dea7a4be2c39761d224c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c737d0d9fafb4c8b2e624c4f1c83a1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864b3c7dbe862bd3bdf5d4dc1c1359d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09005bc8e3b7cb97257960f4d4967909683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f31f538bd1fdd3b0182ca624a74ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b35b1b864ed5f8c322fe9c12d66a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4f2904885e2f6122d9cf962e137f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881832d5d0914e524f296175ae9a08e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f81ceb5364903663f748f38c3c2eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bd2a2942134ae4d736a766390710e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651d458185fb923c8df27d0d2399610690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b2ce7d42dc09f8c7093f01131770a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae0897b5c748cab3cc49fcf9695f53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc8ee734224e1cb0fe20f4dd973b6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7670c754fe36af8a2c2872bbeecd9d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cadacf6f9002603da06a4c1b28f380695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15129890abca008ed4b1d9dd3d61ae38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e334fc51c882d07d8aac2b4d1e6e83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c53d3170ac76567141ec97cffcf3e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377f11546f6f59d7e9c8c2f61a13315699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a9ccb3b0683c42825d32141547622700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a93e2b7a250b6f237a8bf8423258c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14992fa520de39367033ec46151701cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00a3627e07cea1c63a2bb1e23c3657703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0502bb0aeb465fd8f98d87b7ed1f4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76f4455d0b272d371ffc536f0ee14a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d292fa73706af5e7afca09bb0328e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa880ee4bbab150ac388368a59cef5a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d17b15cbeb1ef44c1fdae23f3ae86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99da9c4b6b1e8c107b153339b4678b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18b69ab9c641892e543449414607e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cf543f3206fd33fc99624d9ebcf3b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cec9685da7f9bbb6dc3d92bedf5b54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3fa88aa98d7845e80c75dbfc59fbe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f91009be69f1f0a3151f11eccef85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74c5d97bb3da0601f2d0ac18f7d255715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4c2e9fb919be499d25ab793d28884716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fc5f7163388394e7ccc3fa2268c2b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d5182ef9a15fe9df7309bb9829c44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f4a4ed88f3735c8b26788642eec74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3003fc017f9476ada94992dd2f78a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a926490747597cc94b5c2932116d0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebfca00beee3a6393753c56f7fad20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213ddcd1e6081a0cd851d8308e8e7c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb3acbc25b049af1757b96be178325724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0a74c9daf01815dba6cf63f435d3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1904dcea344abbf17a0b471a5d42d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc890f1f598062fae0b10c5413e2758727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f913aaef99000b48cedaa2ecddf2ba7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764135cac969b2530b9d69ca2f65008729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ef0d4ad1bbc902395108ae5425e3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2118a56797064332c5205d6e14361731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f0b0b7445d4e6729110720b5aa478732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34229c05442c6fbf5c00039b22d346d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29ac9565fe6eff1baa110574a49997734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d69b8cec2611088c9cc0986e5cd09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5591178bff24bc684d4716fdd5f5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2c6a633026b4feead10cc6fd6605f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fa851f735b4a58d73c69864bcbd50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213855592008648b5f8951b5ddc47a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10b87152db230d76c6490c1e36963f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52a516eea6bd4037e27c87b2e53436741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8e340d6a121e71a425c08b2850b99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166312ac0eb5400b2ab240cf560b3900743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168edd57133b6c80343f3fa8809d401e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3016b2435303a576c9c492f2b02e97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3d1a84127c01dbf21ba8880b6b137746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb19dc65ae3021abd46111747de088747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ca64160bcfd8dca6205ee40daea5a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc60614ad0115d90c720dd5cfd1ab0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9f5fcb7ec7875c2f8bbde37b4a2be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2cc9d1e732c6bd9f558fe11a17b5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a9eb7568d18acc1f7b9900544fab9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484d76abe45accc2eb2637beb141d2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665b1ed9fa79da87f290b8960629134754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd58a2395f5374be5c3adeecf0be97b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb372157eb540bab81e408ff758baf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdf2a1266e80f95e2c9b3113e36a56757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f2ddd3c4c28fb252e4eb2c8bbf374758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af15aed81ea8cdb06f243c3b35761fe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7bf03ee1e9507615a9c1c840f787f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a17a5ec698ed6031afe0aa6d2e5716761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2918aa548911a2e4437b7c4b24e552e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc406d0789692fd001da5f5c5aee27763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164165927fe4df72cd8d2b4d7a958c1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104fff6905666405ee98da0d2f9f39d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf2ec5daa48d900ea8e1ddf59204ec766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5ea3899ab43d1ef3fbe38c26060d5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f30c7522b6e38961fbf7acfa6f3cf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01da6146ad7b1c738892ef4a5be3e3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd6e34304282100e99b309561b6c27770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055e77fe3ef5c4883a2b6a3a7471010771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375dafa334aa24c9b4eabed311dc084772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e2b9a1302cb7f968f4b5a8a4bb294773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38da97866053e9cc33d31ac3131a8f3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756324cc6d766cdd6006bf9168c32a33775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6cc06da944a47880bac715e87fdd3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd7dc3373208458324d1dd927079ba777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea868da8ea0090551889342de96b53a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea952d7a1bd152c5696a89af8559da59779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b21533fc61d5e64006e0fd100b65b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba8e3c32805e41f7b179064528a3c3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08449b9105f38b12af1005e782124c3a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e67f6af207e10f8af1ee0d1c877673783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1dfa50c0b9165c87e45ea7cecbfef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb34cedb9ff563565816e3fe36dba1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679daec56a7d5063d60cd9fda2adc70786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418a60ecc42134b45cea446b3783716787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60583a77bb2ba224fb7877aea876b4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79988f1300a587cc11af1eb5dbfc80e5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5db9191689dde0c150198f41a82c88790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36022a9ce55e558453a1aa0645021bc7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348241812ee5f27995873c15fd3eac8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403c0177776287099132812f9beab89793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef676166a0451b4d2a43c8909f964bce794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17363f27770195c3eb18cb2c3436c1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4990ed3d69452db2eef638941e322cb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c667624f425ec96dbcaf7655b939062797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382c85572062e496125b142e344208c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb092c4ad015d367fbe96bcbae8f4b9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4c27ac19ea52b393f4523a61e47af800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97480eacf2673b6d5182f9e1cf10b7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53fe9cd21e7f0e61ef6fe09b32b82f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8e4e7202cad4a9b8ed3a4a4ce4515803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8aff4653eef423301fcd292fa6ad4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00369f6f5c1af9d93cf6cf3c605b0295805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ced08ca8fd3a24cdaf05c1e100e64806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04ceea13475a1229cb3d0ced792ea3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55475487e5b8864b8f60a1c4eabcaff808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e00dbcb6ecbd79970109c7ba3e6c69809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77a04ff87861fd88472b0a187e6cfd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445583f19959db0adc1cb4cc9e3d0594811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848bf49731b757b11e81132615e40a1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1add0af1795ab6eb986ff8c2cc6b48b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bfe82ea48aace2b5bf133ef4cca3b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b186195c8dbcd79e222076b7b36687815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63e745e1ab5f664032219576db6b50816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e26e8bdb51546517ff1fd1a068569817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819140f078de5422a0aa72cc4d6fd67818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9489f81576acdf7fae45b3fccb721819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e712b0c96b01e50996a79c8ec9e2c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ae0e1f2e817507a915f8ac7a51f6f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e6cae699cb278be9d58da13510806822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ccb2790c6c1bdf4c59cecc45df3fc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d543e83c9faa54db5e649379d73b4da824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4e9e7e744eb957fa32261b7804c57825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e3eb194caf511f76d0b1bf283fdfb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb937d15e6c822dba0e5cfe1470b45827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7832d558bc8c6ff5e207d46007a71828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93fdafc9ff90dbabf25e4028932289829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7418d395d1dc5df9a793281b65d0d1d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61307d22d458cbbca1cc0c8580971c37831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4f3473f5fe1a98feceb058a1cd988832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d25a76070bda4d7bc451f527070c49833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b56266721c33426d86de5b3a55e8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402b29d20a4d4a7586e0ea1ba792104835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63ba8d83d114851346a31143409804836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a48fb5c01303148aa9df157e2398d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212a8932e486d33639115dd0b5f67b8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36093df765e8a0813f9f9394d6fae89f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9cfc17de4b02ffdc899ad5cfdf0b4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a81beb8b374217e9e7ab0dd085e66841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253d9a9888029f8809c5dfacf0bff43842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1248c5f3dff7732c4fb01917966a6c3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125d952ac43caf7c83df8ac191c71d5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55242a4926573f951e38e6c85ee2d651845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e7387f2d93167dcc57ae1fedf560f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d9d898b9bb644c6f2ae2d153cc305847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0afa6fcfc598adf2e7139a931d624848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0463fe7c5b41ed2a8db95bb1bab4a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ca884392f4afa243e623bd8b94f9e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01b7b181e8c8bb131a1ab1c72f3ddf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528633556311d36a2c90a9fd0795dcd5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b25c9deb585bec2aabda8a937d235853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7ce4ff896370e93b04b6ebc7f62ab854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e3ecc090b382e3615472a864e33d9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ad5872db4e799dd1f8369ebedc550856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63d195c9245929f9f6ea008cc22f1e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55893fd67357f76cc70509b72319b4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7efd01957d1fcf044e43bb9285256859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178b4f04a2796c7476758e34c2c4c1c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd688f624a7184ce76781b74ea7e3f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5139911c9e94a24de2b95851c4a5655862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fdabe04d2169cc4148a0b8e288ea7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79303909aafb0ca94dc5d884a4e1ed864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade06d9ed237251b6df4d41e12845de865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34cc6d3fe2bb13af9f9a96483993b1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4455e20769fb9a04ebbacf65fb3c77867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a078ff8c85c6bcf04e31b609d2b087868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885b6792bf9f643c55fc218425f307a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4626fb56b5b7498dfc07016b86305e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a008222d698bf41b4a26200bdb8e7e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e52dc2444522cfa71853a562ddc05872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de106522726e16353e9e5e1724085f02873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf1266261c132485c0e68d1dc4ecf2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ec3f54bdb04d1850f76e3aa6df5bf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b596afd3fa5a3675ce3c7510ad5d3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7048cac329eec061aae948e5bf77e49877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba651ce4d87fd43a3100a30288570996878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1b7148888b00cacd0050f39ff6f52879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae83fe9f734abb82261a13f4148138880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e796aaf6af0f394d67f143ee851438881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a458c55fda28bd7efcb99eaebb39dec882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83821f153a367020821a85e863b8be4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0eacc147b0fc06421ce70a47d613f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a43dea1ec6dfae48a72fe65757351885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2763f6e5d5bac783684c4efaf0335dc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0971eaf11791b0bf1c800347f488021887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06236d603f1e200d4295a73fbe22282f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b382f24e88907f99c8ad484cec310889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38385943ee56e1d4cb403d64cdc5c0e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d47b9edbe8267286233bb016bf95c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b126e08ba0e1d129a5732c1526b650892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eedbc80c298e5d3065c12c8c5c35ac893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e1de348457f7e268adb0c9c8879cd894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98260cac003b84c600e9724caafbcb81895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461a29f164204dbff2ca4150d261c17896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df774f736bd8720d7b475771839a9cc6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bb627d61b1f9eb9d5d108e8bc099f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13210757239ebc106465926caa77fae899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b848a9259ac9b17c15010cd7af031900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d7b717aecdc35a6af052ae1ff6dfd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa4f6b780227d444b577dff1299a65902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4215b3cbcf8acbfe95dcea7346b75903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1694af0f67022a5fcfb0898057b49d7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae53f06c759b83fda77229df4f60aed905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5654735ffa9881026ae44bc976acc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154419b1793ace1ff0e67174979e0f2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76226cf789f32649719b3eab67ca17ee908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a8f596fbfa7e505629faf4861b9a1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390a61b54146aaae63befe31dd7358c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ffe52086114006e2e264acb45074d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ceff67e92351696924856f90ce6b82912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c78aeb7387eebb78c6f842ccd30e1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa475b0fd6d643142a5e15f76e8f537914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc8baf8b95d62c76e304812d290ee915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b938b27eb154bfe801386ff1f745a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105da0b511c8bca21ea73ddb8c1f678917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31936d2369a02b261e96a1f584017552918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60230487665cb6c57a40ce8cc0444b49919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f245973392f4714e6a4391a805ec46d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644e18e91c54886cc1b0e7e9ee0bc5b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcada4f36ea19be8acbad6317c19073922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ef660e31c277eede24d484918bf5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d961b27ccbbf58c78558707ffb42d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6acea351152af0206006ef1efc2bb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ef204b763ebefc0a1f491e3238327926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d67a12f49f9902a5f6b387bb0546d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbb3e1033fdd7b3d77158ffd2ac92b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c34be0ee2e7995c9ae3624d65003aa929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ba305fd67a4f079007d7d7f16cabd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f929a5e7111c5fbc5621ad2bcafb5f1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374e7c4a8f07897ca52827f8a3cf23d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41f769a8f9d234282b2d14688dec1d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee97f365b0c757e31dfe636a17db52934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971900239ac0650e62d0ddbbda21f14935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd151c86272c5b28634fe059ab7877b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41511d59e6c748a85af073669e27208a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a5f355175ca83117de652f83bbd6c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752eedb1c5277bb28939aa3a8eaf20b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01c513ddf46d3acb9ffa58e2434e0c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc029ca023d85b70782eef997e1e5c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dffc94d5201a627e7ad393ba6387f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce0e67b3b30d35a80c60af31c33856943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40663491c608f3291095afd5192ac7e0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112728816c621697316ee45a378ae2f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28a40e414abd10806303f7a0060733946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155ffa685a1682498259bcea7e6748a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da93c9fab25639064df6014e12787f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb174c6a8de55a1825e12e3117811f7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a2750671889c39911668d7aa5cf14950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e15bf291c65ce2fab02bc5f35b761a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4effc2a0a3aa6f4c1fa811226532b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f574a150d8256b050d79965a72247b0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a11105e790e281ff28b0b61efc735954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6f1c90bd84b0bab4ecda6769d6d53955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a282124d6ce560a11873e1a411e44956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076e82daedf10f64f853a64acfb1895957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf088b33ddc335079e23a5d7b1a9130e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d636185860a9ac85756b1e76fb650959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6029054555be17984461cb17de415960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0f62e1ce664b48f972a5f99507c7a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fff1db812ca9811ec7ea94ef2c5e2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b1627f81a724d95d636f640f27305963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9882c28b22565e0d2541f7e0305a07964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e54c224312d7050f8d9981e9505d21965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29add2625f1434991db1a79a07055884966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142130f6baba19792d0958f360895176967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34de085a16d84dc4c760c16f7f7298a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c9632e9104f444264578701c3e983969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a24c4d9f6bb5b8df219ccaff11c60970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84064401c80a2c64719eae0dcb7264dd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2203b84980c83d1f31ab6bac7f5709972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c5d855679e03a9258e39d7cdb9463973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a61a6c5a13ca2ac56c3148e71467b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a149e39344e3d7b8b8bae12e5bd3d91975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6381065e3f2f0730cf516446c7aa6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb4fefee64500324eb9f7cff4693de977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0f58d1ffb13b48e10523a1f318e50978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c6033c377076d69830c96bede3da8979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a3bc34235b4e3035d97aff868c790980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16251c4126e2bf689186ab92ce863c8d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d877244ee83288ed66cb41e724b7fa982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dd3a4133fb6fd7d869b36a030461d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdf1bdb376de9a036ed39551c7de5b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba7b2bd282d009911315edba85b64a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda282809e7fad7fcd65187e9341fc14986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa8267da0e01fea32c0e475cf195af987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdced90d11d268d8267637fa622838988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f4521ba0d9320e812bddab390b73a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007098591c1913f262f80255c08a659990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a2404cce517e2af470f975510cb30991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ac06c7546cccd3231015bbba2a0d1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac54f5a7c8dac1a41aca51148198bd993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987207d14f612f11ced6cad5368473f7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c63872c13a8ba199d510f2b69742c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901bec5057f2e15d0b3548aa21353b6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403d1d18ea323bde26d7b09805f9fa3997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5fd4687166bdfe56313945cef91c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef4b3a9993eedb7dce3c774d274ed82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e5c7ce37f6b8235b90183eb9e2a043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3d8ab4a48dd05aca7b91799b505e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76614abd1ff9d3e3b4284d8c0311de895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d550f2d997580fd0530d554bbc1d6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c25a4924413d52888be32de8128b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae542b828dd261fac7d0942359025a7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cab5b37923a0d86567f94096afecf09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58678693e72dcc3c4e33116fb27c6f6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801604509283db0275539658a2cf94111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986110b4f124931eca9c470816c58cce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a790d111a3e1a00d8b35cd87a25ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786ba0dbe9118dc21517f2f63d0c09014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1067ebb45d7b687676edc915b050ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29894c0154a817bca2136ee4d2653b1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940677f9c1b1379a7698542e59eb159217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035a67d25451d6448d66331146c2cae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0b1cbf0007a32a1c11145795b3d6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aff1353d2765e9fc20dabe2de033320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967ee33e6d86b9f7176317f3f7ab1b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cb6ac8bace874d84ab29259e07fa622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eb8ea91c319aec881df09650c653a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0925cc4e4d2cf16f05b7dabd86c21fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d63edd2f5b0b6043d724e1e10d3c0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da22f26ee1a0adbf3f35c1a795c259d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252e7fb70ac7998952da50c4eacb40427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668238fadcaac5e917c8144602f327b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe44cc8e052ed5ea19fdc3475fcfa5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f62782fcb049c8496d996aff27cdbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bdc966c758ba4195d28310bb479de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a653b24769f1f4e293ee7db29049432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866931ca1265ac0e6c867d415c88ef133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4f40128cef8816b26136c76013e4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d85afb56e1abfa2a844a3352f58c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20462166a37ba90cb97c47335b0b1c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a65cf66bf9c19cda00e37bb35a57537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14b7498a16881cecdbd21b84e510fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e8566439ed5c5a82d7d18e5455b1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725fe9f3e48d78dc53b26c02bf4964f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624af948e52b6a158e2eab62fea925b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc866b96dc01415468fdd77e7b7b5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0baa158a2419ad909f6f92f059d8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c3b48b4f78c674acf12027ebc7cf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f3f4e4600444453b6a95da10434b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78f510e722a315584504772dcf8d7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550ef2a4fb201a0cfe891586a2dc68c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cce487f9b3cd9ef293ce5ffa730c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4c6e862f0d772002706685e85d26849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cc752e17431de429c71f209da307850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27b9b7692b1370f1a688110705bac351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b1a5b2b4f0d92615bed569149715552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a5044245c583ee1c3e298e889f5d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42d01d9ba16ba92a9619f21960a84d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73365d9b535af4d3efd13a8f734fea9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c32a25679f65e27465a0b136dc391656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728f394a255bde6f8ea5cbec179311c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cfae765f5420c15aaf7ee6dd1c01858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94708d45c57bdf4f232ced87682c7e1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513ce4d756e2e76f50d33ff1181aa2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1918a4a26f4ccc13f0fd345724ee861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3afa48c8fa70eb53ec1b659123a4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08fe428a4e8bb8a4a40fffcceae67863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e94fa9da053ac9ff39ed8bafddece564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260a5dec92a621c0eb2fc3795f6043865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af382c01506093f4ec55bd3b2e52b78c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf4d6d4be4e38fbbb11612570a33fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02e4d96bdf7963f6d42be2ba09a0fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768a103757895d9f57b95e78446218669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf43cfd89561e9d06cf0b4cdbf9fa770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637cd5af7dbf5266830a541be888b0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6db097e6275cafa53561b0f6faaa3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc35795cf465f5d090a1252df6bcce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb869b23c14faed53fd766632ee52f0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca5493e55cf15ff72f0aacc4405f0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1421b5a4d31bcfffac79a9751cb8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c3518026d02d92f9c135f4701a46877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25412aa68596ba4fd52c05a5cfb9b58678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7861ea69665f9f3c8eb5b86cd125d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baa77e1bf921662abe4016c0fa62eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1e249fe37abda14ec0d59eb97600881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0685bc5342dcdb7435cda5714c2173982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f7d4cca28df549160595ba89fd93e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c029d26fda892b290bf4e17a9c24684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fec6b519e7df7df690309599faf9dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9c18ff25b43377bb6e5bfd2f6195c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da52a022f035bdac0985031274e3c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab5e94837fbd804001a8b03d65afa488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7a60085d0d9699d7363015e56ebe389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b4a3244d809a5aa4d712c5184e5b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f683aa6fe6779d5ad3b974fd8a639fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391d538d9c8cafe45ccd50cefafc87a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cca704ae854792f35e2dcac257b0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d8c56804556c91418d91f403466f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0ba89c58e1dea0e0b99125828fbd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707a16c25fbfb7f66c4e5a8351fc47396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b6c25a445a436bd19c6cfabeb5d8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09b9ea6dbe8fc2ebc886994d1979bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e86db88de8a3855e20f43687e1459c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95da2b117ec4810e0f4ca8d4fb31d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927255bf2b8a7ca8804a4680b62de9a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66181edf49b8c329b91f3d56704a8b1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d58291e3eee787656b997afe627689103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620cd54b579d09d326dc1119621d9d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb6a4435b61e942bd3f336d7f680fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c82d9f5c92781e1c6a93c581c0499106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52d342314f035eca2234f0a22207bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc90dcbfab99f30e84c1511ce264b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd6ae7634e84d8776a7bf962b286a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c489b0959043e0d07d5220712537a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d795b28c0da17388497aeb25dcbff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399472746ab2801ad7a988120251563112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ee461cdbfdb4bdec9f4d1c307d779113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d75b32b6bc328bcb276900c7c7d4c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57700860e09b3c2d81bb8b5a37c8e96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4b37916f622d65fb06e653a293e48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6771116360c2959847dbf281417607117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e216c8fc1e7c7c7366e002d89b063d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1115f9d380a231af1b0423b57037d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207561f5c035b79baaf37e40fd0db903120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b174d0622ecd11596492ad9c31d77a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55b033624ea9cab40c2a8c00898dcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714fc9c6f3fff58f3a92ab92a403f86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e22b52b9e654a498c0b1424b41d589124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e2283777fcb70cfb1cf0206ef56b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aff7e0ef419e3a2644667dc6a96618126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fce5460811d0b604829f76fb6e1d78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6f7efe8f4542a20011960b649565c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61acffce25eaaa8cda2a063ef7ffb7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d5f907ee79152e8123b0c38fcb47a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a93b6878755b088dcdb1183612e32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae359b38aec4bb2c15a43112f7a85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245bfd7b8a2ac82fb1a3c407f4376e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b475409e76b42ecdcad9c12f00a45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7f232e2def515fbeb72f965a36a4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ac02c80b799f0879814a9e9714c61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45151b15a9d91b3eb24851ea5d4867137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126532fce69e6a5626ee1d1970e34b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decc75fa99993b4db4e5cb78e7eb2a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763892050782f7912a51903958b3fb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e453998381d5fc291a070a4fe6ae1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b7067d247e01b4c38e5c6d025d896142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6aeac143d3295c8fb1171ee60d02e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f11095d75cc1be5939856992322a6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce25ad7487f638b57ddec965e065453145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af4a76ed49c4b93726d1a7f49aa49f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a01b963912fadd0d4f39a344b6039147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0588f4c6b28b5f9105aa11cc83792148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c698101595898fbc8d3c12f7ccd8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679fbb86e6c598aeddef57c7e3b0668150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160102e3dbad6c2a3585563d7bfd19d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512468d6c77605ee5af585cd6154964152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c68cb33cc1a48935da7d9df18dd6c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40be471195796880a10d67b471d3d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975b426a5fe2961657196874176a7c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2f609c3e7026810e99dbc6054958c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a941573ee0f195c91f9d4101770ebc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730bee9dd0269f2614d79a1d8a668e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e60995976cabc9642cc15a043ee7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e281282435990c95cd2d74912c412a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b2e70d079d2b737acd78b9efe2a69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10c1369ee89182dbb634cdecdb0ede162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b98683b120934adfea829a36801bd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed81bfcba44a6a20c90b9ec0553ee86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2ca928d8d42018f3242b2c2c314dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa072f75db84215462b253b5e51f00a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b546ef2dfeacc80422479a8aeb51e17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36998888b3a9adce13511a5e2c7ce282168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd21c0c7558cb17dc0dc50349c78e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fb309ff3cfafaaa63e76bca820907170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d5313d67979db421e4b99f13a305d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f06db621d1a7a778e04d99daf5fe05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398a012a16a2e6e73b08507d271cb57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72365c0595dbe912855f4f84560560174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f318bf549aad246c7f7f14feeb0816175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707b456ba79fe07af45b550e7bc3f8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8c88cfc30a972a1df10c6b573e7d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd44c4e9a3bfe9889b8f6d249619e70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803972b7a47348d3ec463e2b4b533ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd058d88f33ab34ef134754b9fc6b48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197d545feea475228c9aaf461c7398a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99983e30702c57ed6bd8aeff137a4a2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb66430d534b3a3307f17581693c19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ece1119ba8510c55b85698a605e4e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84ad2ddb498e9b03a21bacd810c2b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab354b69f1266717fd9d84140568029a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f3c51dd2ff2b47f3245cd161e802b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634162ee2a9f62efb51916908afb0df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2682f8f4335b336e30ef57f42f006d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75f4692b9272036c2a5ca49565e87b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce1c7302f98a268d65ec3c010caa8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdead8b9237561e23ded6c481fff569192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76777b409d90ff2e66587bbd0d077fca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4640d7501c045df9c2e3049e2cbe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc664d650fbbafc00b137491f322e23c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e92cbfec7c8994092ade4b891967f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2ec776867816e26ffbe8829f3eda1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe875f025982cfc3e776691d7fbd3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c16c5d5351585a03542e768cfeb405199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79a3246f66c71ab5c3730ad77a7d5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5204b82c8c831e1be6132bfec7f87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b68a967022bf738802ebc5d49dfcf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5d2292a5bef7cc2fd5a031fdc27cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c2aa2231d68658321df19fd0416cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924f47818b9a022848674a9dea6adaf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8ff4a9964bf9284586a9e04c9a274206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0b616da90a02d7a9bd74b77e2b9b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe26f2e4e7f4a467f34fcac1cd103f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470760aa25054a83e53b36cb91392bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf1e4f63258d633090732a5db147b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581bc495a0f0734143986dd18d9954f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317f1b450e04cc6f29634582728bff7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a490619958bed8e2d8bc0737e2350213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518cb7073a323505662f781c120c6bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21208b8b907a13c2d412d9dda8ef60d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c603918247efb806cb913445e516d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78fcc7fe8c3852551d973c6d47f7bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b9949dfeb5d7bf509dfd28e7cc2f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465273b758f89dcbc3dc231a43ab26e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b93f5c56e1fe7d825ca863be4775a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5e8462e8ff2b1919b93c4245fc60f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa219763a39a0c08d5480d29970d2382222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd8e8626d4dea2da61d4c4720b17db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e894a6d52e5404538dbdabc1ef0d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd0998cb35b6d1d6bee229aaa13357225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7856f64c6339e754a9430c6a4d9f50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed50659da66475d3fcef9e11862be28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb538282f402b3cb73bd42e571788858228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153e0b8658318f441aee551566fa459229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f36e06ed0889015fe83979a01c7e65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680ca438bb91276c1ff4d8db19fbbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e954d5b73cba64848eb5214e87bc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c32a1f79064b0b1a8c736706b5cb1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1ae8aebe2c560bbe6c73fc8cfb917234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ce97b8f5b267194b39426b4e2f8eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3438eb20047fc5a7b35e47804af8b2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f54d2183eddd94cbd64994c7b2d8d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dda07f320c8f803b990ceff524293f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229705a525a4a9d06b10b7459e4cdd6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd3b54bfc406c99c9ef866e44d114d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab64f7e6e41fe9e1a44e09dc1761de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc0509d88a158112ddfe02c5c40641242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efc10e2eabc946fc45fae77c38ebb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8087b22ff1e0a5b8876f5f3ab9b12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27f7059360acdc440032180be2d027245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a370f3fa7ec593ebf81e0124eb177246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbff079f03801a539d70cc45408efe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cab8013883aa48efb540faf9a15f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e500fe0f118fa64b7ca5dea82b4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc72ee52fcdef779bc9da4bbe1a042250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5da21654bb39b1697f75945040b7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02edadfc5157595df3e13f7597dfcf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1cd3f35137c1ff2f72d94e818942b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0000297f8a29d2e30cf8059725660254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5981518c62c6a5b699b1c4f5c5572255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde3f9a627f9916625d6394e3aa1f8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04d009e4ce346b5e2b3d377e01dd18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bdd798eb415e48ca2f65087d6db35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654684b904981cabdd6f5b377862991259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea84477e37d5e459332c30eea4e1e23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc477d666db6099a08168172929f895261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2078bcf871b6ddbc0bffb45799fd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687af988dae8b50bc243446bcee4cb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688e133150771e55817e169d91c649a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331a9bffe8ac144b527b28eca21234c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff308e7b2254e74ffc561ff92d71492266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a55de6375eecdb878f028f524d3459267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2846804b87a28c34ea6e4eae6386fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51805a3da6ebaeae7035734eae0373269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114a267375d8ec70946f0dc1dd8e5b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d720743a585ccd3ec9102e44bc3b4f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09170052a2f9661e386e694b6abb3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89319f09006f5b98325284f6756da467273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a746c7c1ed335f29e554f0e9fc7ac2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd8dab470f2135c88a101e01e8729a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c9d75b8c4639f24dae0dbd3cbe468276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccd4c106c44035a351faa7289c8110277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1326868c83a60b998ca19452b47467278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582638727e4522cd190b71477e87e36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a867aae170016f5b88f3b263bbdc5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455d1f49e43038ae7006da79ba6f318281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c11680dddefb6058382efe71ae180282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c773e0b5743ea9d5c223b60f8332d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b3e3ee8969d6e1bc395c1c6624742284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ee3fb40402bf02b8666dcb40e834c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5497e2d261bbb15f24b2db73b00fd10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0df47cecf6d59f7f350ff1f122bcd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31777a619584eeefe2021715803e08a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762036e9e606c8c718b1b1c1c9701af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c351dc4af2651dd9a27e0da256d7d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1a4bf2d225b8be01a88804e366830291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41e0940464080f2dc2d9e0b786354f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74fbae8318cb24ad2b53614ffd47cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016d23b2188f89785bfd4737b3e903294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b9c375289dcd8f67ed0fc534751f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eb5fe97288760d6055a87a448624e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b541d04f8bcae9358d55961734bb344297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372098888b9d76e282df961376c95c91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b41112d280d358b831bc27c27b3e24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f6bfb5daeaa084de07d9d0318834e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2800da1a3503a939084f67e27ae62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae39d50d67a6ae5f5bf6cbb007155d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e390e4c29e956ab582c89584709c2b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73c2ebfad72d42f48081f420731f24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c8d3882e2aae040b55863923ca7b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2b6f733731f8804e2af641617c938306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9fc37c57c250b1661934d238b20e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839a33843cbdd1d9d962cebd3567a7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8904371e9f7b41ee0a22d9eaf465324309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1efb66ee269788d3ff664d34c2c1f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc2d43a3395e959a61035f5050f954311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594d146157b2404e9c5706343f2abb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554762ad69fc1765368af53600123ba7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0764032ebc35c7e074a47e631a2a2f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec738d086df28a16d1fa96c0e4431a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd889b73974173ea071f62681d55c4fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ddd567de06893d85e2510cbe34b3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8409d074e4068f24ea4348f799981318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a09191e5614c896c2bd0aa9a8b52f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33d174c66864809f1e7d1815bbc355320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97f690c4e21a1b4134d0f5a90f8200321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c4cfccd2fa310c5327888b365902f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41904e91869c254557923d51de2448323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca492efc67c1137906052b6a6a1644324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c814ac52dd8a601349a4a0f9efa4ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41650d893412dc7e3263e77be1346be1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddc8bf9bd10b45fcdda7b46a0d17eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff0c8872351312a3e0c0e3335047ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851028756090593c253204f50975a04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e79cae9787787b8172c82d7bed697330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d0e0a1dbecac76df6b0757b4f5798331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7403c6be9d3e0a839027581a96779332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc337423700abcddd722eb7b1885ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53835f1a86b0b33285e5fc8f4b60e9be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d95f0739c14061ebb8718d49f936c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ecafb932bca8c21e04826b853cbb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3166660a5729667ce23a2ce0bf71c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65830945530ea22b7398d83d5685cbba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d7991f1c81c9cad36f07d6c0614ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da83a0fbd9ecac5a0ccc528c6fd689f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eea25c309723e76d1492e306cb4be9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d33830cd01e904ba3e4a24e45186db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677f5c2e026a4e94ddfd056d6406a6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad2eec6a9198c6b2608074f12fc5e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b56b29c65021f0ccab83fa86ebd3c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d878dbd4ee3a4e096844c35c65877346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523a110081ceb6170e9b9d62cad79af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fd5084eded749b55c6cd202ec5bbc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585fb11593ee9cae15f155a434dc907349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b4a54e6ddf9167d2deb9336fb0f74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4caf84c7fe88206a952c471de25e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be55bdfea36e52194c1804e4839e962352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe68df9d5810250f43855ab7d134a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5367ac3aa5488b087f34b17322e26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7121d95ff095b0925111d163f1c77a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4ecdf38fad7a74181e7f309518c7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b792743417d025455eb63f06b426ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7216a7fdef132fbd3e0a0f2de2ad58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe4e010a8f7c2e43b281a04b0fb934359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3285326216d586e855eb5fe7139ee8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca9f055feb2df66a677a012c9cead1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90432dd99c52a903feaa9077a83d36d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe192386524f6922509e40e7e525c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94abf03222928c5ba5de1c0b21fa5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a9fd4b63c8260368810f775a6c261365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac9d4d69c9493e08cfe9caae1bf818366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a49535f40ebc713cdaac7a7971838367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfb2c1672219c0149bd7c0754474ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efa4d7e41a307346305c1d85a3ba43369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7b0d684ff217c28e78392a8fa9d21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d091b4eb2681235211a7dc416a8462371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc75f3961fdaa860b7c734df6e20741372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69e79e6744c494b0c294caa25f6765373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aa33fd9deff4943c89eecf22cbc22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5347705e9e25c57fe26df4e094c7d15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd9ce87dccbe88dcaeb844a379cf17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8bac9d7cfecb7d296cd1329cff6ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf79eaf164c7978c99923be839d154378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af032c65db4bc09f9e6be9fd47701a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3c6b339374fd2324b30d6bc889bb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060524b648b4170fa69e3364396120ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8e8ca3808955393b7032aeaaa8b61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a052924c63e4390f35b22894eaea185383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a45c39310e2a783dfb84dce8feafe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73ec49fa98e03554d1f3f7c20d6642385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80c0baf7c91b85400d6da0c1ff96ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5374ae1ddf76a273e3da55bd8fa31d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c2969bfd97b7eb90319d4b635e41b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f280872df6400aaa39097c454e20fc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc37ababafc2be898effe76c3d5f39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eb7ddd44a366e8907953fd2858c3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf30f6f70e4e1ab2ebcfb3fa44109b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47763030b4992ecfb9dd5d3c863c811c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437aade925773b991fc81dc4d22de49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aca092bb5ce1c9494c2115cef859c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c911eeb6f533c54b2a6bf56e37a53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4bc92df1b828b964fe8775c897f36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91f855487caed7df4026982d6ed8ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf7521c39f1b20d443cb7b231780d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d7f55665555bbc8bc98c6a7e5c268400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fabe5ee2d7b4671e1d37a706aa610e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff2aaf4618d8f076b1c7fab234490a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d70ae8ce376aa9abc3e557a3e451de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd798aa58ad54965d3e5ddaf3c89f99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bc91f79337eb2ae7b3bd8e5b7438e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee028956be32b689eb4ca3a1a715844406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92757e627574255b7310fe8e6faacc74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73589d5b5e723eb5f5dbea1a9f316190408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697cc0fc46a2be9a8d64c2235653186409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b09aa89faf2f08867d7688c4387c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b162024f8694bf729a231dc5175bc2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9677e8a05dc7d276c1117171efd4c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676554cdee5ddae216f9d823ddba58cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9948b4422d334941cedfa259dcca0fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ddef0e5b36f1de09ed8b6ff7988fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd62b088a73731a3de889b797651643416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0047c10794b7f8b9cdc2777aec0b5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fcd9f75a67033dafaa1ec5bd98b01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b65306ef203fa73ac45fe2a26072da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d79d28777dfae51c7c391539d29e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc24480d5f7a140cb5b5061f5ba82c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632800b6f5d85a2d0808d6ffe846e1d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae415f19561743c2004c6bcf026b587b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319a6954c4a8fa215fb76a46f0b4c63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8d0de7ea05d37673281f8de5e154c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dcbd860a191bfe39c754ea9f9afa2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8997e3136378ca4fa548e443e29e8eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ead0619eb33592beff51b172b98ff4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6def39d098cad046915d6f37e4a4298429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8e7b60908991deca14a15257f2a98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dadd3f3e5331df282a7a7c3e3ecb67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498c8a3dcf3ba6835a25592711e0bac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b01ef09c23934a3619bdd97d30f739433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b555a928f7f5e0f21842174568781434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ac38aad2ad324e95c248289f21129435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580540fd8f04cabe785d0dfa04341432436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66e488a2199bc920cbcba7f11d7052437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a7946c1c59b5012bdacd831eb38f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26127a2ef5674367daf12ae33e327eb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1cf3aff8d5b3ab01af265fed3bc7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae49ddc449c74a46bb4b308b628685441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870a041fffc31f926245f2b5a2995c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7138c1e021d7e320f318d57a35b85b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b994881394144d4615abc639b95339444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270700b8bcccf875936c71ea84103494445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7346003eb8423526d64f73e60daae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f98dc593803bebed42f597bcacb7db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc387d98e30a4de941da07f58070c32a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797e0b7247e7477f7359cbad05f56d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ce3c278c9b6e5b3bb7476646b507450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821226f0c5afc9ca8481722afef76af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff93981a537ff515cfeed24ef0ea4be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1dd6d0f5ee3439dda40bc421c3ba8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe91af710702c9193154845faa859454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f117109923efd00dca079a7664d22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e1d69490ac305492155442e440720456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9cb32af4eb337883b255a5cc4ba3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb4f9af4ebc340e496fb504efeda54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240171a247cc474610e9ee2ef795ab9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36c5a472217de54b90c88316a7ff07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a535dcdd3be886a459ae51622c8b81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000da52fc4f3bde2a0fb6a1939d7998a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c88ec5ff6a812a32db0865f9d4a56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cdc29809374e1be600859e587945f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986c863133263f5f0cf67f71b8c8369465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e8bcb04729f557e4ac1c828d97e09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1904bda01dbcb00f061b0662782ecd0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa51a0b5588d832036e1c2bafd6db5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa9ad4fdaba2a888d69190b837d15a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3a9645357fbe0d3c7228f67989820470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70b2d02fef787464eb6aa54f9c79b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9a68a5e4668ffcf39c46eaf016aaa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d8bb1525c04e90c1103e028d54f89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa645c37533f58d3f44634007b0959474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca16e709ddaf3e7d6f4bdc41a6dd585475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408747be01a6063112745d511fa062ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee417e1a8fb7ca1a428ddb95da4e070477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e463a88d3645ec8826ccace973632478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88298cf3762e6f16a436428a32ff53aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d0c62c9a3d058e0defe933cbfdd42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957069232de71518c0b18041a02f42b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc644bc1b6cb4f80fd66ca46e9488b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ea8568d8290a932c9dfc10128e328483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158348117f6730e4352113dcc7da161d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db09e7221fb510a01a46e35dc84708485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7c49dae2fb222fc129be294da908486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a625692a2cceb16a5034f5c3bce77e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8117e5c5bd15a1e695eb06dff2982e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec8efb86176aa33cb278c4cc408092489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961a338da83bb66f4d32a1c4d83fa47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7d072ae3d93633cc2844c14523fc2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88699af32e85e3d9125515429db387492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0ab604cb138428adee304378a79af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b899404f3f3f6927b032c917342ec8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6812b5d52739d384c4cd67b5730489b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9837292cdf3f16e02051f5555e55675496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e261303ca6383a791d6546111feb368497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faa3f06b28a2987d66490e8a12eb64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f80aafb17d14d0139becd761039c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bd4c09909db495fc26487db8bac9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ad2a61dbf0f0861393bd1cf72e823501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9455085507d21802a18d7c4b9fb8ca7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62d0120b9d2c22c53ebefaf9670a4b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46547a0c3b8252c9bae990b26c4c31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8751f09dbfc23865eff5bcb703c0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbc56a1dbbddface198511822e65c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2326fe7a72f00d3853186eee10b91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a95ac7c5e2ba9540e664ce324d8620508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a343fc55ae18d8b8b84bf1f8094f2e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7be3f8b3add20910ed763b5a782022510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a27fbee763f09d7b29c3f15fb8c3e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bec7c37f4f7aa2a8286a07dc1ac6f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0f07d2f9d3b5cfb64e31fb2846642513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979ff7e4e095b7c087979305d7a34c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7006c522f9826fec14f0d0edab8dc6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a5b50ca53089947734ecf9534480d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53362362bbaf863d44a957eee07d2695517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdc345acef8d626e315128e7547b15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3309adb64f4571f8bae51a1be2033519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08665a60dcb18bb3f695365717eeb28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c42791f882f994c4624d43fa6e82be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2847305a157a9b41f555509ff43d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f264117f6479d356997a2fc5df9a65b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0c4648a10093992d7b0671cf0e761524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3566b0a21cce4807fc45fae6f231f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f820b543f9c84d3d6e60102fa6b5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c454212d25c8123148c01b159f3a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0ade989effcc41e4c32ef4be7a095528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8a1b196fbf4e83f699dc00930fe5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e92f58901a4fc938a4c9506530333530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b423cd00f6eeddb22e1f82595d80425531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae31dd5f1ef26bcb6d8c61a6c5c831532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28222d6610f900ff491a0f20dccccba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d3aa3d02580e97598c2fdff0c21aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad662e7dde0a9373703033b21e9832535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31245e39591b89b85066796348fb68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56ed49189372c32e857763c3827650537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8617a90b49accde4858662a233866538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175e0204d451830e50e8690c326fdb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335061d5584cedd3b3f0ea37ae7a36e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666f00b802d937b09f1b46e6055d58a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fc9e89c1c1f0e8ae96acdaab7feda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b3d3515fc6ed232bb6c04c9e8fba7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2f780bd815359939194da45d455ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680919f13d9339bdb15d9c9966f1b0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cf005bd20606e55f031528de4878f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c557fc59602c3c3ff1c3c6fd35dbe0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389c7a835c84bc7052eb17a1031eabd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49563237f6b5ed59fa44ae0c8c424d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20e992d6e68fde99e83fea7cc60b59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddb39b41e5d25c3d4005aa4ad82a80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10825ea2d62a26c46353bca6ad987c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f317b509acbbc275303b4ad42e7461553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115249d64f471aa6db02e856d57f8d3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f29f3bc5b696df960e59880c4f5fae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e729bddaeb65ffbdf792d35c076825556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8452cf5bad880a1ae9bcc709d94b4c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17381289764a69c239abca7e287984d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60349d73ecc1376d109a62eda223eb03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d854be18dade3ab3f811e021a49820d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e397ab0da45885443a1ff42e81084561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df7722e19c8353661a780d6878f3ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af144947b68eec57a93e64c2a6521c76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd6f1332b6e5bd3707a7bc0a185f8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0063c6d475381f2cd1b8bef80dbbc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb98c360eebf665cc365ff7e635ca3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f35ece1d8cfe9563f1280e13d48b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b6f51411e89b0958f43c4f7a8675d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255c5c1d6eb4c3609b44a3ea8b36486569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1c65be9a24ba692e05071223495cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de95e42c233b8ccaf4e23bde185318571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf9b45e9944edcc6678d5c794d2e69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f935ac64198cfef56af738e17ad597573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d7440d0a1c564ba40a888f90022a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c425957eef33c3329a6fec2155cbb39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5798894f4e55cb3d6d57a67935d414576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b984a390c63cd19fda8987b271b4ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b51937f60c0f629eed34119fb3bcb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc7f7bd7487214cf602d35cf2e75c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a20d383790fc7d5d0363e96cb173f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efa5636c29aabc17b1b4d2b1ed574f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da296541e305cbed8438616ba2b4d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346884a41d8b4c92df4269148b30fff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bed840b5fdc4cef536f77ccfbd36b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d8433b1c75e2f88948dc8b70ba1aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe710332bab89604523693a9ef2af7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4b6f38f0502317088a497ff7a0b29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca6a76066c2ab99a10f01a163fbbf6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6d1578afa376dd7701a34c6f17ad7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21946864730e01f084a75885e238804590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded262f0933d4f1470b8f619fffc2b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ee963bb2dbfa7a434008a2ae707ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dc490f553e8be92a211aa6bddf661593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ed22b797d99968113bc78d9937795594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba85524347f500214fb46c04ad1694595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3b1d836f8eb11b77d9aab824370e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ab81132e171a891e57fd662e0f461597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523b48d9d93bd21f58cb9677108520e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501833ec4625e60afb12093dfec2302599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e566566acb21ae4dc15daccfe3604f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f56b4022ca73e70121d81786bcd9f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a051b7afc9b1fa9adb11410eaf98c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23bad0ad039658fbfbd22789f24451603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7802725676397042046f8cad02b3dba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864b937efbe053aad9d3d5b5f043f7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2349373c5e2204ad3265252300066606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a23630f1c912d895d50bce4bafe0d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa81316069a64f9fe18fb0cd7c0ced608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f119407dc214aa3d4d708b256751a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9bd3dfa2a9548b606974f951ccb07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bad3f3e1d1104e4f445229622d95b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049c7b9edfe031ff7413a08e08a6533612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fcc92f2ea7398ea52c9c810d657bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61505d87f37650a716dd08c2b6030a7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ae937db8a8b30d1c76950e8a41e59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c335baee8f9a882ce856bdcaa3a3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24c0ee5c05d966e1bbd1ae45dfe842617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20136dbc45015ce1961af19f927793618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771d3d9c65cb94838f1e320e829b3b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcfd2fac5f7c9b4fa5d1feb93a9cb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a264ba40db68976fd464322c56e68e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81384a4892e81b102567c1fa04a4d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab4903541e09e11c5b81c6448a306623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15955d7d19e58fc97fecf9b67a088966624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd584808d6d31b06dd75dc282a529819625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4cf52de88bffe23cd219738f76677626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994b532fe7d4e48dfeae9c833f485e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d125cc599ac160af316809a2cb9ad1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0df2eef4983d5a13824ffc31976e4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ce1b50fb02142d3e09c5222676545630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68e0c049280c117d11ebdf9908908d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b86a66aec0221ba881fc6e0d4fbee7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ab681b266487198b986eb90a02f20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa12a71a89547439afa78eecbb829a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe06a503e83640112b3f126b435e52f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444f5fa2b39a01d7a04f9be9fc7adeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8960ecd4d131161a48f0c82f615d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f24fbacfff214a24454174fd6a75e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b523ce30fd40caab14122c9f6f51f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8ad9fb09caabd1a21ecee8e69ccf0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1e5abad44e252c238038e47edbd1d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51081c6a8f1dffde6261d40547ee40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd11b7f6235197e0ab4d8e6676ebfa9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732da165d2f7476d9938bee8a9948240644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0befad29c624a902ed4e83a478fbd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8585b578b011a8d346d55e7605f6616646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e822fa444d4ecf318652335868aaf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ece5a00ce6a949d7eb3066a5a584e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7ecc6de10a7a2daaaf36fe26748b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6eccfb39abf5a6a4c29d174e9ec6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eac1bfdf9694334b22bd62cc1fe622651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add753309d3dff47a8495928a29b490652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a4a3f3e2fae662e1b07bf61a29701653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13795e461207625e6634c53e7a20679e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99a39af10a02c667c732cd57b8b48c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f093c70776234fb323b4f091a46696656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a41782b05812221c79ed29d5cb3794657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61a9b07fe98a7d3001351395d9f484658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630c8a3f27638def6ec2c6fcefb45c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e872a163c22619259c365365f4cf6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476cc84d9f642206fe4326af0b6593a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab2116c3870f8e5635bdded6382c9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164956d4d77f74279ca2ff7f487d8be9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b345abb6b3cd93e84a04fd85776ddd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a4f7bbc85698b7bb5882f322ecfdd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429479cfbe084bc72d185d6e9c29489d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee72fee00edbfa2365fae67e92bd10c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2052d76bb29ce60d65a1ef35a11ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cbe70d107717b284911c979083d3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdac65a0f588aae14bf9caf69b5ad46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65a892be36ec7bdfd838ecffdd779d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254287762aac81ff2ba1407461e9217672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa9848b8ac8b284e897a6bccccb1e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4983b8ccfa200e9cb0f9657cfa1710674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cf4fe0d06de690f2f594b80cafcfc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3fd437c7bebe464b279c677c0fa07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90dbac0d8bc751bec32953433b2bd3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d7b33345bdbeee139e0f62993b26a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e281d60286cf51e5d076e2fd7783c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f966f74a45c2513490550ac4124b37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157b5d6b0d905046bc66ec8bc0c747a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6530d8a8c0bd230546d9afc8f36fcd2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b53221d81ab6db07aeaa33d1ac8c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfc8fd68f5098a9c28645d39c55c8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb26fe335eb73530f4855965c6c10de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fea20223f909750d6281ee51a6e5bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a925c21d016f4abf7c0fd0af9184e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13393ab90da9a6c196a6ec09877b14f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45935ddfc09ac763c2ee64bf2377f477689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255479682874c279db82e40988571fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd1f3dba77391ba626975eaa4aa12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e2fb8a7da41c94b9587bd07b75502692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c45352fc26b644bd5eb0cd7f94722693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ddeb1a2ff06c4b35b9f5ec7124a19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587881886c4ef01002ce40d20ba9f12f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda4731bd3910d4a845a23d63385c77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11388844dcba5573f4e1924597474857697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d16327776421953a710c3fe623a99d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8d29115303dede1f4e9e3f7d4906e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccaf0c3dffa4490768d5abe2fa72c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee208e8865ba175210cfc6a9c9623f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88119a9180be9f14adfce85ff9429b7d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67281ba94f1b396ca79980d4887ee9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5fc342bbdf069d45325f79eef43ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdb0ca36dc1e641291ea5198a22fc4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579066f5f0f35ed920d4cb1b9b27d12d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af431cb93c097992334d0a179b2ff034707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27655fa489ac14a23e7c5ec7bab52c9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19764bc8a4ed320280f378d35607f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5be2cc480820e1e9171d0648e0b4c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13a1e0f19f0ec8b616ce0fdba9b7a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cc1428a6a933f8b63279825232b37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebad4a47e4aa497465b9145276790d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ca415f8508c05f34c4a40bb0b03ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aba66f38d463560b8907c240be3fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf611fc15308dac02af85a35282851a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3a2492c37ed0a67be181ac8f0344c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f658e5d13ed17e9a8d48f7efa48fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf3b1f345df961132dedb8b975ca71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f74ac1793349bf7c7083181072d76720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6485caa8d9ee667711f1877b2f320721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81863e56aa14e5def697e17030518dc8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f62130f449b1a552d454bec57ea9c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc689cbca25ba92c9b89d15add5bfdd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d78775582e8527d9c5782acc37178725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35152e922e27347b98d592f8f74f5cc8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5be6ab215c806559b4408077e162c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2fe17e6d0b8914da54e6fd201d343728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaec1bee29ee977b8eb69c21ee770ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a48c03a4515c7cdd695511640846f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3f2c0e67ab9a4e77cd6c1931a47b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c894d437aff4065c4ee721650b89c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5660431c51d93e257f6baa3e2e2fcbd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dc43c6bbe57ea5fea29065b2f4634734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a79bf7af0e0ad455d854822a5ab63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f0f1128fa16c32e795ce018b01e5a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766427ba67d9383aa9ad2b7de189535737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4b2a4c30fb43b456c57671870395f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc88df984e65adccbd7a24f11b52f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2bce057b43f703925725a7222a6ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194ec93f198008ac1fe50d703ca5c1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc14d0e95ecc9c08fb2a191b6f2e22b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce654fe94edad5f8e81ef46525c9e8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912623e9042ca31a895daa02f5d82a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e729cfcf45e4385c459e76933d801745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f2aa88e849d55d4c2ecaea6671f41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76b39eb120192bfe49e495463a047d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24d950fcef930215d4a06c648f5c75748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f0b44070837b7343d01d33fb331d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991aede4116bbc938a64e7b584539f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d2a217bf14ecff3308e3f0ac84075751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331d607829819115cf2d73da6cb452b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2894e7f9e1f5c3d3830540fa92b73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ed184c4d59f2cf122b1d4ed25f18a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2962943bb896d0cfd41bd25ef4cc4bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78d5001e9b93002f2d4ae0ef0ceb38756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601def4a036440a105d5a13e139728e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2462d32567e39a17e68e85853a4bd95758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b239282e686740f4842485ad0569b0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec8afccabaede84306a39075bbedde760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3f8973a9ff7bab962db97d3392d22761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dada110c9dcf053aceba380366f5772762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296995a9bfa99af11e42d91479db0aab763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990798566acf1c4d4ac3ff3739cb17e3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61459577835d8b52a6d72fd3fa0ca380765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3828fac04a778eb76d2b72f55c918766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab25e474dea02099fc4175d5ae681d7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8230da1b6e61b70c3c9b79f51d7b86768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94afb0d6914da6c15c1ffdd91e5c553769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b16fd8ab97c2271792c1d0ec73983770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee28c680727435266ea681e2f3e018771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f441deb8e86f0cf5998be74949618772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624b92890ea2897fc76558d83445dbc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e5456c29a25b5d635aac849f6591e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c88f8a53adde4e1c2613fea7d179f4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ff83392cf0124d743f0f56bef1ab5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd470070148797a7a791415e81cdeb8e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b5e2c84eddf6114f947adc1202305778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859f110b5b2732bf9e1a9de3b04cd3e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde34884e12c864d06d564205688fcb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e44f9b884b7523e0fb1c507bf2c7fe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003013fa90781765834c79134aec517782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b254eedfc611985cec3ad2be9daf9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38ad46fce74ff729c834b8f2129709784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6a714ccf4622fd6824f69fec99a8e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac35aa369f68b827f7d91cc88319eff786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacdaa981acfeccee764383122d87e3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78941ce725fb94ecc247085ea31ecc75788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f83ec43601d38c46e5c8fe20b01c92789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6072f4760560e12112b1ce5f8f8efa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1b5d95f95d963af8def63f066d02d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4172e4295e60e9d32b079808b22601792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1407cc59334ca3e4c4a56010d061d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743779d4f9782daf47c2f760ef5dc5c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a81fa88d9369d49e2c8fd0488c00d6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe898c8ef3e8abb69f48c8cb3396aa9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc947a1769f649694e7af9afc42f3b0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625f835d393d306a7568226e9fb636a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b0bc05ad2a415df0ca286bc60ea80799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b5118f0fa901936697edd543a33b7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556b1ee2edc9578bffd0c4bbf9817ec801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea2109d7d8afb5685ceafa3e2595bc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e830131bc5f711ed95a57dd4fe0f036803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca881a105ae81ec2e6a77340f867937804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb93acbd3a6fd68fc6b8f160024a17805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae001e62d0ca7f71d319405f38737c03806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f35e4f4907ef2317c42b8cf4bffcd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f275bca78952ff311d6f886844416ba808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69894bd7f242d007151cce20c85105d4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5773f71f117440d09a7593e59b06a0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7bb7424f65ae988cbeb0bdf009dd6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaa1bcc07bcacdb72a213322ce146f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e554de11965d64066e7256b6dedece813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105ab749505332389f6489ac001cca2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cf815c24e6b730375a3eb55c79677815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d08a3c1716a811775340001c53d170816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffb4bd53d2ddd1e32c765a88f9203f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255737dbe1b14daa886a98d39d45ba4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bdc759394a31a8f2dd11e6f2e8586819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b9452a6d77b177a2f6549cf226ff0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b27cd6e449d45cd9379b34ec905f1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75986446802944ef343fcc6c1baef2f8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eac61c0205637f8b20c623b9a91501823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43e07bab0b40248d57a047a5c1285d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7d384f1d2e603c4a3db9f670462e5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cd119895de490d7b2fd02a9cb4501826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a406da4bf7e759d29679e44550e42827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f57428b2c3f2a78f56488deea14f1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc4c332844dc4d9aca64e54564ab90829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d923f9a365b97fcfa3a53118e6314b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02290090e8793cdaad01e6fbc6aebf16831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a56714af15362481b1009b16a09d85832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb645cdcc4cd09f886072e68856e21833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e946c9c3bb2ad07ea5da743e7ce0f6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101057264107da07929e47e17701b45835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48f824cf796ce36238669d376ed947836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38414eb076332e5219ab648969badbb3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fda3fa07ea3aed24b120253b2fbc26838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d1536cc4c17a78656c81a0514ab4c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7eddd7b3ef186a930df65e256ff4e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5781e58165ca75c462a3d5bd665b7a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea37fb0011459d6350579e55911a8c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301241a5cc6d4e851b603cb5f04044a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331816d7e4843cae9a722e6ed302a25d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98787ec430d98682c3516f12c1ccfd6e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec90a3d0188522bcd97f27fc3b09a4b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679df6cddb50c0e49fbf6251993f07b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1412d9ad5a647ec54f38a3795e0d3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28384a51500866b3fcccfc022b122712849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30894b54884a710585462b3dfd54abc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310659bedcc34e9177fb308eba7d08a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec75f68bf2bc3aa8aeff56abe4f588852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0d961f166c25b77c0e3a1f1daa30e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc23a2e0ff0478668fafc3da3990043854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a140b4175b27810de4814faac365b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de56352e005dd2192f793eac1bc171e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56b6d7945e0cca31e5c90149b685ca857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad6da2d208647dd714aecf28c0f8b2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ba847e92e8b227ba67a60ca026a74859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e8320f7bb79aaf1c7a8cae44e49f6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae37df5d356a4b93188c3f6c74b3d8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfedfb6c3c2a3bf02b96697f0aab077862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff58007741b030a370ca7cb7291d179863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511ca3e9ea279363585d700040db255864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d4aaafd01dee685086784f249d8b2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc8b6cc1ced4e460171a9b6b887d3e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d217312b8e450549e006d706e5ca0e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655b7075b5043dc5612ac87b7e40f33868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af516b9b2c17133adbb1ff12d092ce35869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ccb645f2b0a697e98334c29de1d65870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4d86e43bd7cbb592e8dc23bfda942871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35108cbb629da13b8c859654d5e168872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cf994d9bf9b8a0156df8c2baeb982873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e398d36386545400d2ee09322120512874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f148869a39f695d1de8c4360bc0cee875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b24577361a79e0bcec9c088d11e761876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09102e8e14327aa668aab0d354611b95877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a861974f0f5310b25375befcadca638878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c4c4d2ddda7579d82fde2b5840ab2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de781d426303c221fc9bb19d16f97836880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a65825e46d0c85b9027de4c0ceb55881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed3d0556e1c135e919f907757499b2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae430197102200b70c92179a31c39fc9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5b5afcba15fcf0d0737f736ab51b3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5d3e853182a0b5e1a466cada42782885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcac61dab5e121cb8a11de58553bc64886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3121bdbb1f7469bec9a8cf899c9f2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82245fd4e49a1d1907905b50b6b429c6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b505ed22697cc504d318d17532b357b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcc6671f92afbbc42607435a8d35a3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13329b795f808f33ce85404253afec3b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8ed19801a89a348bf2bb452828c4c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0bda4324fb963df2e2944262cb14b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366371b80b9bb33433f77d15dacb077894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d646ff1387352d67021e0e218b70e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0859598bf9b3946e4cec5476b648c1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367da828e3556260efb46c552e730fe3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b948ed6714f64c940fb3c05eb12807d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365f611be70a49164805ca287c258c4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f45c209ed2404cc71bc813c8b12f54900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926134e38f24380bd78a18daf64b135d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bdc85c76af51013e737de536f0db8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90fcbc5c09bdf4f3830e5ad1ac1b57903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f628cd6f235fb1d295650daab1d0899904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd3abc49854d70e453b2d78ccb6964905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e9fee03b232e91d8dbca131220d5c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63443b993bf226ffab9c3ec1609b535907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1b7ee5c1cad06d662658eb599b813908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c161e9a936170c2a41540dafee50d9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439182e16ebd8fb6419b72534d119cce910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab92f6859937b758af0b2a5774460f1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63942fdc8fc5e7048fc7f94ce63b96d3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9abaf38bc6f85ae731779e7231a2a8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02807f6f2f624e590369a1d7d1d8aaa6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f676fa6f266c70dd5eb327d78fc84bc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bec89ec3f97f2a9efd74f909ea688916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed34677ddce211e52741c2b67cae8da917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f9cd696bf8e97161838f2fe5af7a4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcab5baa8b98927f2ca17d48e433665919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf278d3f806756e765860e9a112851920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a91f2a12ea8565312791baaf859ed921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884c3aaf56d341aaf90aa53d84f052a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0089ecbbfde65da8c7013a4420ca27d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daefe35a164c1ea7467b217bd85a203924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6b4fae4c3216c8f341a3f78d2e8aa925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22799f70fa0e3401509a55f566209e6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa34fc213f5369e6e06017eeb209206927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaf3bd3fb63c5f8252f8aae8a6d707928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64446a27307177b5186b92d5d799480929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70093bfb1d4d98e2e3d1153937bbc2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9744d3ca6a5afa750aed6f4167085931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cac39b0e3dd4b20b195e2131784278932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a572cee89198ab2a70093bc9eeeca933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dc3783ada3a657b8d03b74c4b8677934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6f5d8e5824a980d7ca4e1e9212aae935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7ee884d4546e663aad31606c3d932936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7c4557cc5c785a7f49bd119ceed7c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0711952daab6c02ce4016319c98ee7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d16bfa283ed8e6bbc1ed31ff5e7dd0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04f72a9bfc2e2855435303afbae681940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99d7a10783aac53bf2fc2ca1039d25941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb33eba6571902407fddbad3d4136c9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346375f68ac66995c7b7f6ed3437494943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e08e1ac5aee8670404543dff3c419944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238be60b7477b7f95685fc4e3323c4a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac02f5a59039650625bb4e613c5eed946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ab974c252e359404bd26d2a115f6e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ce1f6cd3020f295f73734a589dc2a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddcc1c8cc06e852141368c30ffbe9d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b007d5efeb2a8fcf554db123a17cbb7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d1c7e72d050ffc9530800ef173385951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b9e97635fd845f2cce39957d99522952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710531d8ca76d232b138afc9477531cc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eec5bf237bc7694852b4e4427e514954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3576f8bf1c331210ec8f5f295c4f9e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3942e37b4f0b5a1ad68e31066d73e9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285e5e89372a1f6718a6369ff76269b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbc0c9cfb6c2d37de2875d382e3e31958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e3cd064a30305b87c685924e18bc3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcc7a0aa825788c42f7439e449043e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ce8ed8cf09156499af59daabd2b55961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eb1d93a5ba8ea7d3efab52d48123e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53ef3a180846f6bcba304ababa251c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f44ccdb1960a796e6ef19d3b69bc62964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966e9b62849edcda36971924b6c7a17965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74096c62692d12e1af55b462eeaf98966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0019b59a58326e27874a214ec1b4b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6c10beea5fc75659289916cfb887f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7461ad106867e5cc09c71529630f5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e13b07227b2f3851bdc0a0a013bcb970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb353ca29c1ba907d650d7bc9715df4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb17e04c081cb04aa9903055fff5b2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e78a731eb40580983c2ef45001d097973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729324a68c980f8e6761f94b1ef2e0b5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce952290ce2f13e7586e76bab5a3618b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef052431c8acf722977aeb96c02799a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e025f8f460e19fdbae1e307cb081759977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6e642e7d431cc4d2abcdbdbdb8875978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eb8fe1404ea6e2cff27c246348310979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba5ba08e1e6d7a7ed89e02b485785a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de6944879726f5fbb9565f00c98159981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb252f85377ebb93cc0618ca19ca69982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3aee84d33007736d91433e8a2327c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe68a87e4c5016f3f3fa9bffbee4b6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c04590fd7f0a6f8b827ee322a92d7985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2059298dd367010b08247a4784d6dc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f2d53b0e2e4bf98c60ca695f77dac987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368dfb128f118785aa237762bd9fb3f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31196f49642d5cd05ce226ea05e7530d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498481bd184c352635b8dc1f82ad145a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082e85e8b4f3b0f0f5aaff8d716ef66991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3144302644b719257f4f115309acd992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76b376c8c05514b2afe8472c8232b7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b898f34be12bd520feb8eb75ad89b5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ceefb55ce79fb409699c26494c744995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0172409dd910abd7db32edda1a9e12996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28cbba5985c7fe840d063c065e5104997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>