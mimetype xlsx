--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09fe23360bcd48183347ebd376bc361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad17f649d546daa5dd88f090e573ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddf667a61cc8ecdaa0c1aa146002a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ba403206d5a5459edb7ad2e1d32374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6c630f08b65fff0f188808a616e015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0bc65348c02ef9d0218c413f1e8566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb962146f69420ac31e2f66f926527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64abdea9246b9b6155da97bb975ae0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c4804707c3e9f3771609c8d6d31c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7dcc125923ed21c6416faf4dec88510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f9ee7703bbdf0fc2727ae29249f7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e5c24c7938fae19aa76e63453031a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eac7ddcc7cfaa4b50435debafee7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2c0e32dd76e53edaef68e3455dfac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952a943a78662b42cf0f593d43a5aca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189728bbef31a9a83479c23600a0802616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17d72ce1cfc507ccbbe4abb63b870817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e6891ac17a29dfaface44425beb3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a82657b3bcf1d15d3a7479c31867519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac96600916f90d94a2382d2617044f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b720de5279a5d9ab01e69ef278dd4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea2de93f2771b49286a3d4bd00746022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb61429842cceb2ddd0c8466a492bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dad31373370a43d3f0e4888f4c0b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e1df0bae6245427c0e0dd53f00d5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f10a5c9d1f3194f2a1802f284377d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963c8ac8df8381f966bf9aba582feed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c04f66acd1093d113d629d180ca97928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a225a3279f8980a4c84a7a1534b2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcd796f499d3669e6376fbc64625d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524367392653edb1fc31280dd94427e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5f9cae807a324790ff2b5e5b89b9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a6fe212c2725e3afb0a1d151faeb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d53ac206a9e6e03a2f866f4037eb0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e7ed4d09ac7302f913a83ce3d393635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d80bacb4ad2577579e60e0bb2ea3ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b1c6ee7b78221d035a646bb7653bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8925957b4d49302bea05e748e53c41d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314d01c472a74490efc82b281d3943e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a0911a7a8f6ad1b0a34267b4e5db240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacecc8cce63b504c8645b6d5d716b1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc302df53f1b704a1051b595031951a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751d03d2e280877f218b15d0c4c965a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5719f10f62d3667aaa47883916a2cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9573d0b45790d1ca7517c9e509d118e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c050e00ed2cbaa0632efe265fc50446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cae7ed6439685785362ca7bc7e30847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2579d28740c1ef00162db5668d9fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6824400fe0681b865ac47fd2b19035949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c811f1d626763b7dc8c3f55a57d75f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74190fdecc7a866a5082d66c4c1365751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2cab0deb564ff059c8634cbe4404152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549414b7b59bfb78741784540237001b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f89759fc4018e7fd9f8ac6f0d6d70d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c87e84415acdc57692b78a7325391155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b43654c0f4b593c9c8624bb5f506056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4acb95e619af365f7cdf3d9d27266a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa8739b644491a55b1a1672648f00958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dc839b7ae1d34b547bf3ac2a3e67d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770c8d9d56fe02e63fefc95befcdfee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c36ab140cf6c55076eb1b7bbc12f4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af337315075f13b384bb29beb282ffd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7cbf576fdb53e421b9244406ff2b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf85e4e37985165e33963abf83102064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27e9e3c7ef637373969b09267cc91c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8205b0e89766536441af4de1351302866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774e6c57e124027e0e4966fd83c39e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ef5c80c60c69a66d23b57d208168868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b9a0dbd9289cd08d591a11444a4dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fabf7c2386f6f684faecc2a735c2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711327cd0409b26fae6a5bcb8e79e4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4aabae027addaf723cbf9ba05f6e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e58c60eb65bbff3197fface677e26d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41805ebd2eeffd14c72fff9288da0be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740400e38dff597a1fcae90a129cd62275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c29c08650db63e114ed6b0d08360e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2a5261e7bbec7bb9dd45e87ab69f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43ea24f4969164cf38b6f14ab763a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf22dec4985c34053d606df5de66b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abba6366346d11fbe6e18a7c620834580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aa0d56f961be1dc333adcb9da346081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7f4a03bfe04a8efcc3f74592a944182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605336e3a57ad6a7844e0a49ca27f4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb539a3751d996ac311872b9f74483f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4f6a44beb30314d03e23166fc742985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1b7bf5a9b58e146d1c2d34d4c619586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3928dcf61e170e5fc83a55faf247487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03830fc2d71f7d0154e1fb93f6c23cda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52573e374eb98e4cda52ce7a072b97f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff0f1bbe7a03e38a9f5a7e1b32652490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3fb3ae6f30df234bcbae7e44e8dbf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab718dd408512246acc4ff2444114992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0fd6e2b66dd159577d6a5746d839293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8844d46f82ad713ff686012f78a57ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9bd58ccfe3437da8c13a2f94d328f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ca1d3b492d5abd5bda977b8030b2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7aa5f9a2d35fee669122e2878042397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad4105748a27d72ba7e95bb2d1009298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec8581a18c74545edffbc68f55dacd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0d5e27abb047303bb8662b83a3d36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0fd6987bc2c0352de658adfb145c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a04da1f298e4dfc23352fa13693a79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97a624b5e4f6364759939f2f146709103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ea0a592f852094fbc1f9d495f63c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257af03a061879d380868179dd10ea7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bb66e3d30006e1a4b3bc78907e2b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff245efed575ee462a98848c1a55346107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e500528875b631407f46f1ce2bfd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a6d689e36ae60a0803eaba308a9c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9513fe9839b5053fd2dd30fff2136110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc18cb7dc9f4a8b4f201225ee620e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bc6b38c75ecb711f0fe7acfd00896112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8906e9923bd1b2ae9553471fe49928113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883457ece03152e5b5a9433f564c3c57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c54ae43dad7c94e114ab6b74c122fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c333d6c60d51ee29c4bdbec9408f553116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dd901bee4b9e289cf480ad380332f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28230b118c34e5ea69a64b41c0699dbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53628d8a89f62744ce8cc85d850278ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d39e6b1f4b4334f3df396f3d5beede120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078574858bf09e04287ee43ba09578bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8e4912928ad034caecca338f27b41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7112e0f85fe77591319a825ff0a56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d3f21a8457348f8fa5b53037b7632124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054166b4ad7d2858cfc2d67e9d5482f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca20ce390a8cdf0517994beced9144126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3e26e1383cd0affda480d6ce2ad75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff18d11ab92f89301781ffd4b02f076128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d17bba29c41cff54fe4757f376f61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb1a60c36e363d28b1b3e85e41e88d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de202365db8e8f88627d82ab15c82d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47166923a675a099bc8e9ab0281066a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89249ce84e06a621e95225e9084c549133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319f4d323cad16cc3d97da05d96b243134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01c5882196aae3a3e9610e00feed1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11899cd582594818a3ef2c7b8380270a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf77306db40f17e2e653e6a002cff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ff8bbb2b6cf43b580e13e16ec99f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b98940c15f21bf6205120d4d3007c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5cbd3fed87020c7b1f5ac9e48a607140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b44dff594becb18bd5b82b46d36245141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f9e5925237477506feb97e5e7f94e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e69838fe9a02cfa84d7b193fecb96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09fe85495ea8c34ca6dc5b59a043be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba33bf8604f568175e1b55014483a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e377257a06e6db0d9e7a0e3b34db8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4460a75177c74ca9f33f2af02884e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453dcf6b17c9437c6ebdc8af9a5093b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd2acb5756c87105dd34cec76b129b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8201baf5fa637d2e76e1fc6ec145a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d689104ba7f6cfe1ee930beead63cf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037635992c15950ead4a5dc4eda4f9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab8e89acb2391f62cc4807d605630d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a86738265efed9fff33124338c742e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61df375868519d953af6a505ba60f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd5263e770add2cc660d79e7308f3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0239e06e6c44a1e5dc2ebfe3ec559157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bfdcf3dbfe7f7c2290bad508cf404158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fff0a8cbe8a3554cb60df42f77e0c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187811975e351dae5a5823f299fc9c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03724a2547cdd0e5d87872bed42915e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709962ee0ed3ab94602959ddcf69ba26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbf2ed9b07d29a22c1916e30d8ea31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5dac5712a2c21bc8c2b12946277c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472271a87a07243bec7a12af9d133808165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f73b34386a878c9de0dadda043580166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e882aa42178e68307374225d187dff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaa40146eca9561c4601b50bb63836168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac00cfa15f6229b2f95e794ff311fe2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0deb6f06cee7e71cde3041a67b7838170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d012e80b9d24bc2bfc5645d4bd7b324171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24600c2ce9b54ac3e50fc7b5342371172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce58402873d53bb2fa30727baa68b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab86d4a5830de89355d0e32b592177174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa940d7eadc9bf0753e9f5d524f7df1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e2caedfcd23f2a4fc89d146ee466b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6759c815c322ae332e426bf8082ab63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3840b32993b449e1ca95b33ee510e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1ca50ade03dbc0fbfcbb50a5671e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cff582f38cbebc51404d1d54fdf1c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ddba8db2b4e01b9206e928e3e8273181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbff822110c25b4d96357ca3c85ebe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95651e1b214681ac9469577001e7995183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f32ab154c2d885f52dac0595fe7c58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912343a81ddd2e2d9cd565c55c6b839185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082a381a71ba3c33a3e823314f043b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d7349fc415e62747eb6d7e9c75d0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229532d8d61ce42b93dc4f9367c7699188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99417cca38a0e736ee8bb45f0727764e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe289f9f30e100e9cd65fc30488b95bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4c81bf7941f6fb2da63e863b4b552191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51867060c1ef17ebe7a59177f062ae4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd53c19e2a518da2796836d4577c446193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c15a980be345d8015f77b34ac212a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d25339db76acadff71130280f7a2e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b12bd2e235f55318a9af9885a70e8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f9d1198128b7e65117db81c325d2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506c6232a95134015a8cefeb0327d9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729433832e87537d3c2958f2095e9ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10743fccfef2f8a5a27d69ff517ec02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1fa32a411224886ba67bf2c3786f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f48526a649dcc922b61ee2a123c73d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728698e747b5241ce88e221ceeca4d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77c08544ad5fb26fef763469fc5642204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d32327e77064dcce08af43030965b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d331f58e3f988cb9679373adc3ac1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6159d76d01481c854f6648d9f968d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb6db10f079765c4a2c39efc3a5017208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136d6c859351b4a79f3a2fde4b18b07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1554f8164e7f52b819da048c2de212210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2f8c42cc160bb3246d6599b6c54d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4c3323c8bd3d5311db1ab2ec5f3f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187faaf6fbeba46464a35dab420be0a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849613708cc9b6ba183199631bcbed5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c81c8931698585792166be4367995215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2755f296221c89b22281bc030f79d6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db8abd7deaaff3c8870af1f93e5a93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18d503da2c734bdba1b9dcd5fbc187218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ec3030ae6cccda9bc8bd54daf39af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6ebbcc63a678c4fc9b97d9e84579b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c29f6e7624fa14d907f25801109996221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8425a2c9c808d72526807eb3fe40e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f9539a396bde3bad95ba2cedcf648223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362a7219539d8110155a3ba4d9cd192224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e75468a99a4287c3b0fbb076b0bf0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc8b784ad940b800b6a5d4647254bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba2d8405a09fdffa81d00b6623d3eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf35f10ea9732fd53198eb2c720a81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035906528ce95b76b364b93b15253a68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0deb75a33ecf8be70970724f9c95de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903cef19b8bb930b9a99d9869ff0dc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134afe913cd263b0d9ec49886d4e032232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14e82de150cefd7823ec26021f414d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa241951e39fca25785a9d0cc54d12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a47d5667d394e0778a0d7c9c03f10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06401159fb695f11a2ba61eb8eff02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e78bbb223d1206f64085915b11113237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ed1b2baba5c0520735cb0af115780238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca7bc027a4766498d52fc2b25bd190239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334a7fd3a9424a657a1601178624bab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7c8a4933c2a811d726f3d635ade52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337bb3f3169d336fe938fca538fcba9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22323441597592bbe81b5af1ad31572243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e841342bb68e94bf4f1b1255cf27ee3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7f524b79309a250023d96fd3edf13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97f832b152c4fd2a3fb39b38ad9075246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff406bbc95407e5fee557d68bf83b8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad672a53d93beaab85d1f01333c054248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b663f317df58a98bbfca956fc6a158a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296382f593ade374ca0818c4e0954d0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b07276c8b0a8f2ae1de4bf36c5274c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20a8799f302e330b690837671ecc4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc87e3f01a77b518a9df3a091253eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcea20056e418a6b45b573d1ce4ec9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a8e5187bc03fd099e14fb030884b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ecb514e2787c3954f96aede4865c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d96d0502ce373827c8c64cc60a4ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9943459a8446e52a9752a18149ba25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c40c9a7a354471e2cf2e6669b4bc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb097aca2be77ccd72dde572f5ac510260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431acef1f4ece8f66468d2884ded4ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e52c32ddc6a9c0d0e7e35ff253779b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e09784c976cb60c345e2c4b5e776d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfedd6a7862717aa9ff11c10b2044d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff01bce5542a31793fc89431e35607265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3c26bf4231eee523e8c29670c6922266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab5bc14f1646467f09927bf2d40acc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0b316090cfd83059aa581a6c70bbc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fa6b72bd08d02212fe60199772cfc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8324d29ca607ec11325b220c94a114270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b3bfa8599762d3a2d3480e952ed98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1305916d2b904841836539c8dc47fe0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928440534ab70f02c712aeb20f188ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01f23f49dd8f1d86bca3d1c928107a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487602ad7450e4d05ef735caf25c3def275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458fb82aad322ab1b5726de49e5da92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fc3dbc0a72745288d4c216a496e1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e65bc0002d080c805a0ef9b6332445278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a47b03fdd27726e6e6bd5c8844c244279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874711b351d6ac45206c039f679e4575280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e3c3a7aaca1e6a3c410197e3c503c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b37645ad6918b10fe5d4cea273cd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6761e792f710be101964255ccba32fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349b4ac86a5759f1c147ab34538f977284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc3c8677a9a26e172527632699b15f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc769a22097159fdeda007c2686eee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac887db86fb5de95b0edb460fb696d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da8ac428da13f22b3e56256df5c2be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c320cad2241eb96ead49afbb32ae258289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffd271da93f96b6c3eb4608177af60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad3f8c27965a1bf6f0e0ceebc53cdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f21dcea964c1b450aeaca8ab92e39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182c029eadbfbb20756f4d25d350198293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31697abd34a6823050ca4b01fe4642294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9f1a977cc780698b74eed94d5eeb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0d0e1aba7081cfd394bf26c94e335296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b213735d0b7bc0ad7f656e4f18f213e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb23482d4a8490911e472a3bf8fdcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb02080c66068b6e2dfecba1eac2dff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33915fae8da09c658170cb0ea4921da8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ea82ba15d2541fb4e6f6efd0cff89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38e6e8c31a65513efd30ab48eac7b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a0de865eca96c3f5cfcfc4da9b8c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81f35bbe57a594b7b80f0e3d142548304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f400529964ead332e49a76bfa5862305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d969d68338ae2170fd4dccd1fac4477306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b35f24959d9d110723f2a8be387c4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf37a80aed77bf2b30b1c1904a4e5d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa48ddad21317d4c5f013d045fb2c61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d73820dd0f5a4f9dc42da234bb87a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702132fcc52cbaf1649ebba7f1f9f01c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db71ffaff75077c2ee6b994cdb6a9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79471abcf9b908c1cdeb291c72e269313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d98a5d5ec67bac3634843d39b6b9a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fc2f0ea585c5a8b6695e5740fb226315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b854862e3d73f54a3a1eb7ba330137316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2719b6b42b4691648fed2b48e77d5a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09765346324fce34c4526fe384ed516318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a656f685db2ef6c08da537f731a110a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e5dc05b11251d4c16027fb50a5cb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6914da3905c7821f9f6ab2f9cb3fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfa0e0242fa935b6172e63952fb725322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e7da072aa03fa65260433871da67c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd707ede1a134fadc25287b2ed9fc9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b0c904b76ce6333509ac3514cecd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85134c5ccf4337a23169bced4f0d9ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe4cabf8c35219213e96b35b1ff1da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a762bb6582a9ec53609d5bafe7c38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001f8c1dfa80f4fd3981bb4264579a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc35de960f0e9be052527595f8ebf9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85695ec3ddc671ea74012613b0cd9f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e8e9cf937c0644e7fd706e6d1a90e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af7c3a666f9add30d861fcb17d85c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fc07ae76b95a22315b6f4b99b53a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982e730ce44cda2aa2748f3c25fb6e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b401ca9ea661d89a6f89c00385c064336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcd45ed9d937f34bf9121dc7e86ff1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aeb1af6701b7a7c7e240c3a56f6e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa694ed97086831b327c768dec730a2f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f6242dbf76ce7dcbc35b69c3f62f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19ec26aee77ab7ff52b4841117621d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08851251ee5436289457e2a3c8b440342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770749dbe4a18984c730c1ba8b08401343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadf503fa9890a0e907828ba98c7762344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083a3cfa18fff39bb4f23900f49d31c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe165fe48bbf210611d2db9182ab82f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d0623f787a68246daa07e46e241a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ab44b98e73b70cec321e62fa77930348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260e756b1a987a70e8567ef7788e3cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bde9e971b15e6eb09b2428da887c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36555d0ce45a4c472fb1bece2fcfa807351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efc03d236d7d998534c138346cdcd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd75deb5872823df23322dea6977a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096bf17bdac0166853e91f3431655c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc86fe7f1ff2d84a1fc5be08cc39925355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540be193e96e86ffdbf2f0cc77f4f280356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223033ecd9a11328177462e09f1a4324357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695f27b7b4e9fbf1d3a92d975941abc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535830ce4a7be4d41c2529f4f05351cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6d58777100fe1537da0acb23296e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938d73b8c98985d412526ca9bc8ba3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd122e5167cdad15f06352b721cfc1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7013692d145ab5b860761b394cf06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9de6f0a122025010ed9ae10b1c21f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb779a8340a5448e1b412a96ee1d78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b07a5ca67060cf41a281fee34f7f74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7f7be21c366c9171c8824e43be09d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94296d9101f1cb47e2fb15e15d1b958368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76429618290e17ca81b5b6873f68dc3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def43947a9b823892ba9ab3b6dbff1af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dc6ace0d06e9092d09468770aac2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05f9622f661bd6339ad12906ddc389372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062672e963d2675e93d7d91b93a7d5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864a7581a08eb7525f091eda1ec258e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879034c9cdee930b2d7657e4dd68504a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b15472f03d38a88a700c26420e0701376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40e2828d9276d2482d4f2e256b319d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db32a5c187b9e8ef1684b5936deffe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80c487c355d64e63d2a2a66bf6e8f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af839a5f4e7e8d7a50d328e3ff0ea07d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bfaa0c8b739cdc9375a2b16a0b5b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c957871c6fbb34e6f0b6de2d42777382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30338f79ef200eae3d62674ff145bc3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a7b57fffd033a5502b765cd17ebf3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f254f433ce8474a2969bd5b682438a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c6e6fd3fafa3342307d3287b64e69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382ce91611d358bbfcad6a6673118c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de3a448c13338e45ad40abf6522615388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460165ad6793efbc89103f50e4fd80f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94801223e47e845ffdc63f15df8941390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a683c8b7faa4c5a4bffd1bef008d6f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405046ec03405258ca31520f6ddfe34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a03c59ba8bc3912a4f441c3e7d0ab7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7c198d04f7af8ac78dfd096dba8a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5461bca828ff8b9e40c5c8d1d3b82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4298becc934c9467d626131d59e4ca6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deb2ccec6ccc2ca882f1f0d8586120397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be371607e74d2726eacaab9ea7435f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedb4b46303551c39f83f6f0e285633399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b3ebaaf19638fc2a53aa0670f032400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f7cf11e3e95bea2e168f853ec3504401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900181fc21c0bdf7b12f24b552da702402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e9caefa08e64f040bf15ee0444cba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaab967fd31e614a8c0582632ae29d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944226d2ad1b59c6d6a8020053d1685405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628ff9edd53d8875dc402c9e6428f14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc922e038d50fe08af0bd57a2d33397407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1429988ae14c7aa9ca66aaae921ac5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a9025a14a4e1c062e16aab07139a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c590ce7eb835d856918ab01a9656c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71548a14df086e33cdfe5e35281ecb47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e75ee82f180df07d82a3cb9bdb7b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede50481ba56bfc48871a5d723bf959413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73613bdca332b928d3c7c092dcc89095414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4139d2162796cfe330f52df59491b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df0c3aacb5160df27236dd518be4a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf9e3bba9221c4eb4396edc75cb27b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac13f36214d7158470d7fc776274fc9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41b65fa0c26f7b4609398177785d6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162e7f2f0fe9a519b675815d4042bd3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0be2c1970869283ff5116cf6efa14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75174bbb51ae1f46d622161d465a38f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a3f958dd8b96b71e5112402471b40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b589cacaf6578010827512d2fb890424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ba1e80bb546104d455a0738ec23ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60af371452cc4c04559b3110d93e07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464440c6fb9247b4e9bcac0bc908929427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6061641c840ba4122783deecf7af4b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4506a2e9104a2c3affe572af64c54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5d1902ab8b714efe57c050fd89e00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182e0fbbd6d0eb269820927f66fb06e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b91aeb6931e59dd1321eca530cb27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf437ed550e100f1228b1dbd6f0d68c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935a217ac70c8317eb167b382ef69f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ee7b0008b7e7cd3ec3c674b1a6969435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693e4deeea789ed290dff4ac6db0b14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b383a54144cdbebed77edb5ce2320437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6fdcfb96a7a6797fdd5c8dd5d38b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f41b2ed650b8d2ceffb444d3059ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3670234f0c70aa19b2d4945bd89d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663c851c4fc199b842526b67d388012441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad6a56f87f4f4de123e5dd9532d139442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfdfae9512ab17c47d3a8d11febcce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e964593106237132488adaec97dca4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45925580442a236f3c32d5a2ac3e6a4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d50c06361a93c5f6b05729e391c763446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a41b262f00aaca2e02e22fe7a595447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe800d4c809951dc25b89ad34d8894f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4fc101a7d404b1c2e25e7ca4c80ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af973a0f2de794f03d7a979f8bfc93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e50ba1b028b4d0cc37bc0bd3f12c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd78a2c7e604c392a679b0fd0dab55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd66859921006f51d0c2c3efd918fed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30ef4f3a8f82477e4f0d702be4dc67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b4b789636d8d08f0879ff3fad536a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666e4247e6372d8dbb6f516c9126b97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ddf3b911447af93b72df14c044fe0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd00ce9d3e3df55eccaa73affe75fa1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b5bc58810607807381b3c2d26f132459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40200ce6e40a0669922b60f2a747e3e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77288cc7112df9c37a517a5d39284695461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe54fa3453cdab4f7835dc78e0c6c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8a5d9a3ccb9e2fd5fd386232a383f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d7950e407958adda0fc354bfb78fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f396e55fc81dc139d06cccd9a47366465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51be6f8bf1989235d1d909134339de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c08296f31a1ccd5caef74587fa92d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058608139da463aef5390f8ecc2d9496468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3f68d47d5176bb62731c0f77af2d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76943beae243b876c7dbdf42df2954470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b8754301aeba318b4a528e26ed88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e9d9577ec7ca45deec1dde67cf0ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adceba47493f3c7bb9550c9caf7430473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b25767809da81eca59d6aa1df2b0e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f9accf3c86b5b28dfa2189ae342ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1254db6e82cc47221039e93b9dfba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71574b88cc1c820f864a2a7f6d9bed8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5017fb69b2d30a37065351863a24ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af602a013ed3131656db90e78d2b22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da6bb01d62019ce1f5cc8c508d9627480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24763f9f4077c7b49ce2f67e5cd52754481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d979a6569150ee5119f6e0b789368c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed37697b68fbe176cb9398aca4abe2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b60a705e8aa0240f05d3106cf1c95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c00138eed8b0d5f553be5b31b8c48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa464e158f65ee6c71344f23d2f793486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c16aebd3221385766d83310501d37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a6a2e547ace3dd6ebc4182026ff2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb501a4aeeb4bcd26f40219c0824e62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd37193a873aba33cd16ca15e6724be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e95e89277e3ba12ead325b5c7ff88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bc0f91fa41ef29545f6d8846e7107492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8efe921d9e2df45e3025e26f6af17493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d110acaa7b051cf9f5fd37158275981494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27818c956bfccbe9eabd167cc4349a8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561450b854c2e8b06cc24e7183e86c00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6ad304b495440fddb851f54f6621d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8d2993c75e5660f693c97dafac77e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ccfb1138dd53d47187065ed450507499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91e1f1bea2ed0438cebe3a5b1417c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a847f810efb7253392720a09e1569501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed41be2b13b97a7928d78d00348c88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef6cf6705d2bd46d495fa4bf2a3fcf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8d7814da65f2cef1e749d6d9c2123504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb29fa472b9789d1e8bc3455dcccb4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baf9b59691bde737e908dd2531e5b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b205fa8a22b2a64b42a27ef2349825507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1dbb96a100227ad5c650a891cbbd0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cd8e5f6c55e9690ed47040f757bf9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bae570c6ec3cc1bfcc0b58300d5994510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2743632385e5305f8552bf57c18ddb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0499dcc55d97814f4a021e98a9da4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cbe03af632b3fd5aa0129d8324dae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b2ab4b8d7922d83ac9a05b11352ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c88b5c648c270fba93a102b8263483515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0eedf43ceddb35f7ae56137d24768516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbb3f4a023ee3d5e6db3b411993010517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bf44f55d94f245dba1ecb669141b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485a9226691f2745c3a4a8c8cad1793519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd60f15a34c0eda748e911d4c7dd39e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fd326329817b7c99aed0172444f13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b7abd8f80d1cee1a2a5bc7984a594522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc3e49b988347fe39a2b654cabd2d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bacbd81e32b44e6d879fc04e6faae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0340b8febdd2ea146a9a278a0dc0a44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1b71d8e44de1979a668d7665a50ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2bf2dfdd8f2c316ee10deac02c4a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6109fed3b776967c859d716948852528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce7224c848f2030b4666ce4570eab9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce58388f469cbf95ad0ce14cda9652530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a25b2a7fefa9d934244abe350efa4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c646c4bdcd4f2f5bd8cc858780cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d87b2f357c9ed20ec45810ea47f18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c9884460d40a379da974ebf0e4c7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70998629d00141e4240d2664369a58ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817cf4f866b7de7c0f3fa444fee969d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147d867b459baf4c5dfd81ea112af88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836a243bdee929423a0b2ddfed7b393538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bc9d0ee56a3e1c8e3a904a1077d0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8c5b008f693d47cb42563f21dba5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bfb0537359283efae592f2c3753dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61c6e3bb7c25bf7ea0ad1d7f1a2969542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceb4ae790c3cbe812036a48c4082c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f217321b0ebb78620dfd6e9040a5ae2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce53dc5d0fdba8f583ce9f745e9c197545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb9b9a14ffd65860478beadf9d98d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd5c527ed79c6add2afe150d5ea645547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13700fe58ce8d831c118e641a049d0bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3a0fa2cc82095e4f93f22956e7f32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05025c802ef8a023f6dba2e2aea3823a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beca6d43f619e94cee6d5b230e98c95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728de6217d5dd72d294aee1fc46a1c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd1578aa98a65c274c4f1d5e615ce0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b52c16840a82de585220eda003e563554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c617536fd781294fb9c9a08226dc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19fc281f9004d03ff913e794f6ef79556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c766add3be5fd8e65a56eb94ef832557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d8992d8b2992d944dcb8a8e11334d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b763d7c35a606513aefdd9dcb8b99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077a7e3ef9d5c70713f85fd3acd0ac7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29359a86a0f7bfd7837c87a8f6a05c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c757afbd0daa2de0d29e7b9a3d58a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d14930e6097a625a35c056eea6b8f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5907dcb26f78189ffca053747ec9d77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f01ccba266766e6645de2e37600ba3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14003cb58e1f956560e3ba1cfc720d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fc36ef8c7e51ae40128f608495c6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8a5fb03e9cdaa496a466674b47ada568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c5fccd3ba3e2f8595262306ab9805569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc45a6b3c87bdca8f469d050c35a71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734341d867967cb20b4df03c507c421571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9cdc5a53b8aa86cfdfbfb3d656cb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a53f6dd4ac08ec0cae528e8523b74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023a706d78ce79eb1aa65d333a5f598574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fa5052dd9071cfad80ba6e5702bfb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266edb799e4a75890af5548e19ecafd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a26b2e520884fdfdded153fcb59bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789abc813530f8eb7d59e4f79f20422a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6f65c13f554b9692758397a7afc46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d946adb09bef3c8267637cc1cc34632580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916312b461b281618562e0f607dee953581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a736f2fe64983ca7baa2d17c77c3681582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad379dfe73d4db85b0dda4be16bb75f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17079e9c8d7f41d5098c7012684d7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa215b2371e2d01639e8d795811810d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e7d82d161c98d8b7fc34819027eaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49d367ee45d74148ca58b438dcf5ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca47295bbe7efd54ed3f4129ae2d8a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b7b8381bba2fccf99752a8f38cd01589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a269926ed6c074f941bb482d3a9c55e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765b7caa79c6065f4f3b6432e385b30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261687daf755dfdb61dc979d86ee082592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1da45d689c779ae9fe021ce49ca358593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d188256525492c98ea62aefc27e0b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1466b5454cb30439434486ae93d92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd5d4d74ca0e2755cddbc6f352ef48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c045a94666a433a6c4b5825092e3df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a3543c61056f45bc5a0614e51ce9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90a525cf64ea29461b9bdfd68b12d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205f819da379d067ae5656da52cb126600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b40882f4bf4bfd19ce2181e6f45b4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfa3bf0395a04c9a72a92fadf660ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35155edb49a5f3e8be72e0bdb51ffa96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1741ca759665592d6d4801ddb7776da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441a061827d967c3e5bedf91455d517605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a15d13d534d5b5f8f5cc3238a7ff93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145c9efa7be7bf7b0e3d1828c3bfc42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671f0b1504a305a14c860609bb103af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24410b823161c4fb74e2ca27beccbcea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70912c028c0fe254e5ce5731929cf1cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9da35749627c5788d89a4ce21ced9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4bf61914168040059e00dbd7776ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598f53b27dc5f5abdddd9d7b4209960613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ec371b1ccb7adf92bd31561f1ca77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00102853dba064f972450e32e9f9e07615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc432c6c9b703ce18947f9f8e355ef09616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead533cf27373235ab99d1fa8b79a2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d766acd758d24824f0855da1b354c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187953b7d698352a4036585dfd670c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0e8780f0e40ecbc08cbf906d81d5d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf81cc39ebe0b7c98cc9dc91a4d6cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d504a0ff0595e22745845af58b7b069622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228667fa1df999db7af41414ed011fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5d74a75d66d2842ff6f90725e0ce9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5c9ec6dc110d56aabcc0552f48204625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a713363eae24464de259258c00a3370626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573028654c171a4c3362fc6be624a392627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f0a242c675bbf48b9c4757ded1ef4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0697d6812dad25e9c17a5b00d6a8ed4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872977897e15aba63791c4e36ad7a7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299d897853bd08873392074b77e440a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27034d7db2add85fcbeff67e733d4fdc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e264c7b3324eacf345ad00757d0d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f77fc386ce0d40ed7bce13a4d81ca0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb3e4b6f4d997de9a01bb90025fabd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d29874fc0abc5caf1ef3e5f47cc9b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e46f5c2a8eddcbb44f9f8f2f18afa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5db4fd6ec6a8bd6fec44e477fd78f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac220617a54aa4a4abba915416f5195639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c28ddb18fa023c2028fb73cd5bcca9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715000142dbf4843285081883267f0ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec843e20919a9e69e303e7409806a4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657653fd6896d58a0cd79ff4987231b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff8786d634998fab1fc24a37d21067644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845f161578fa644686c880db58dfcc8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0f647efbc867830a8f9023037cade646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb6b276d2637e929b156c8f2a4341b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80173b187d05933deaf484d0f15e4a74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1966823df9ad98d7d862c65dca0ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0cef41409011ed4f90c301d484c76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d15b7da92d3cbe39898aa661957cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f1f6b3e70cdc0c2635380c2b399b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a5bd6ccf9216d2c97eb86035bb7b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a1208ad3b58c2c2a971c1d5f5245b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37f1e5b8448912ecfe96a566dbe9fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f257605207c0147c5bf58e0d3a0810656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e128b0fe8fc3765b157ad2ac502dd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e73f0e087689c681d9a74e4294387e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d2336a080c13c8ed4fa0780741a94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44cacaccac2327f14cfe1b62cb824c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026877e4cca70e31f6ddc1bd611eef44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ab5686e6552ecb4237ee5da7a518e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207828d5329a118066938bbf706eb394663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf0ce1a43221d96305a471ab3cf4fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6eebd7f6abd716c3ba7ed5470bd4ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd60b47e646923f3a3257586a94c32a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdf27021c3ff4b17845439aa9971d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfb80d85bd4144bd12d48059aa344d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b927229bd1d9146b5a28558f32c29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0eb53846b749aca0007a1ff7d2564670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8f774228a2f932b21d80fb3d5b380671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44913d7bb1c5011a63c2c8917af3c26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34305d7df010ba509515b10debe4c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882fa6cec07c1171990c06deae57ef6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174791ced58fac87f15633ff82f63b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af078d29525e646935b0c8855b5f0523676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0982f77e0fbb596ad4f97b2f529400677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c485dbfb306f76ed3bc4cdc984fdc3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d383c0bb38e9677fc434d45adc33f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ec0fcffe1b81c912727ef6bcf0aa2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bb3abb6fede06ed181440534c157c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094690f444c9268ebb0c05ec3648878682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d7bd714156d9154fc59edec3f7168683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247513d6e9f2a3ef6480dfee99463e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678241a404ec4142b2658864aa9b5545685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3214a8c36bad46931d4149ffde1f8d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694782a66aa6115a85989421dcbf012687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270ee31dbcfa62107090ba0d24ddc14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad2eda55bd693bf0d7c748cf5895b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bf1fc11d7be4a99efc1748965c0c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f06b6eb2c1dc5d08a013f8f62261ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d226fbcf5001c6b6b4e63951a93dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507ce0f9d999487a670146b674ecdeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfd2be21e3a12e1e9edc24cf093b64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038bd6743f7495f9f93487a9c592e1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec8f4f98b3f61d029dd92949628395696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47ff2d2d65753af1ec020ada52fc35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b96f5956ffec4b68b5d920e95f4661698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69302f640485ae9b03285137dbb60b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa9e7639d945babae73e2be8505535700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000439b826d3da3705043fb1257ace5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7743771557995daad4ce17455cdc15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562385ff1eb05e6da34af8deb90023d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932f971123e78dae032ebf08b8b1f02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c3ce700ceab807800ff0bbea661cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deae7dc9fcd75fccd6f59ad16b1910706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbfb1bdab07ec70ca5e4ddefcdcdf9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dddb57ef88eeb7ddcdfe7f9e0940a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b2cf7efcee9ed8cbce0c1730c13d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d8db1cabd4d48d9d5768705ffd1fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac373de23e7798dc7979fb90f36ac78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4f51400e6bbc4421fe7be53802cc0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920657a0d671b82a755698d633c04709713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab22d814282c915bd2274a67e44d99714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c012848337b7fa2ca7ce1e10c7edf7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887e31afac42a3e32b7b25976e1a877716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746bd601573bda7fee09b87cb32e496717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa31f6fe58da9f25055b30150e4c67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab44e29f3b46c8572fb09dc7241604719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b865d946e1f8138e7c991c315efa84720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edc44a90e149c671e806283fd68ffe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390035360e028e27fe8ed98178b3f68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734fecbf339783cf9a0be1714281601723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e5496ba75c4b379465ec15583d26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e8b8e91e599549a898e853864b987725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce94666343b17346ceb75477b256d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19752c62d6e21cad0fa0255e4640d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2be77a5316dd0c45652c2f1fc8ca30728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56964a352829f0c64baf34811c622c4d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f70c633db6c84379a300302d08810730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c39ddac0297623f9442d57d3241a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e894e7eed0d2a0be72b58e8ea1774732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a9746c1cbaf5f745b397620a1f916733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3afe7f10bd85ec66686572b25b689734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9c332a2e93a8b8784b87c535fcfca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c182cb9d47834542245ed28e0e3cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d03be559fa4004389f966c6ecfa4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fb66fc4f0ef1bdd49a45b7877cc6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c315a34d634eff204341c8116f46f1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3268bec2c40f7fca2d8c524d226c39b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb9970f3f371927d307d2f8a8cad8b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6c75d665ef9cf34261f0728b9313a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f5812938decf81b9be6fcfe2426d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24817ed1f9af5308c9e193b9a1cb40744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626058a4c7c59595bab42d7fb2e80135745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a2c3041c88c9bf7a66714ce267587746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c78db2a080c9f4589a198630bd02ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecf88ec7c6f38af07b32edec311ed3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe20344518550e16255d7eb7a247000749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efa5bb7a69ee72227a98ac9afff328750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd70d538651de440f48d2faa42fee9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb85c6dbf8a4ec084e51bce2595bf0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c91e19e93cfe96011fa39ba4cc5035753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660945dc6e2cd049341e1bf1ac11063754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2df31480245a9e8993ac0811ba973e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc462e9c7fc32d80914b09b3fdc1a061756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9fee90963ccec4e6699b282e9a9fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633cc6fd3a615e7f2d55bec073a638a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a913dada36deb0a22643d1d528e168759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a65c8f1155023787557e718b4e2928760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee98efb66e417bd526b175f1b375ad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5db8d4f93c605b68f9ede2d4c14ce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f73542a4d0e014d8ba39c7a132975763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442869f9eba2caf4602a0ab6a30d418764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d071c61d39f7e79b7514a2baf2866765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5241922bea12a2f805b4ce5c1615548766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c10e131f30ff544bfe015091f2a757767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2ef8a3676f143d33bcae98258c3aa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15425a9370f274d7fa18ddbd77a38e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1b6cecc6e2b4bd84271e15bf29455770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1e4184a62b60da662f39e2d282759771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf9eae5340dce9a06968cb67ca5030772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1048dd7f1cee11399560c49d590f794773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93229dd101e4d6cfb9e86ceab1ca4d6e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f016019a87ad5517a5d896b11a803775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb2ee1a386fa98ecda91ae6481fa7c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac28640bb0bb98576d2da9f8bd2260777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140449cdcd5415fe578be61b6dfa98c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408842f03679cc7684d4f5883e106b0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7ac7c1547e6d3d01554c5a51df2c2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdd6f44ef12d4ba6723a3e34ca1acd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aaafcd8e822b275b88f78c5b42567782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4469e02fa73949f03c2d0994a792c4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eba41573f462ec43792033612b85b4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08b317ba419325e218593fb61d4499785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2ee42bab00f3c281349df517af0f7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d2a0ad3c2bb3a370e1e3f89cee23b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eedad491d292acd2611c5fca0994a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f183a06fc7d2a486d335c5de5740582789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb61c7473421e95efc21cd3e6d1f7f9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd85d1332572adf5282078f1fbfef4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feda1017a74e7cf0b282e443dfe209a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa488db7cdeb1c9bd8e2cccca5a9c74793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1df93b91e62af30da5b2e5e1c29a2f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eec16d5002a1d3750e8d4056b84b77795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50855afd33f29b6d26c281114b7f4cef796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a159b2694948f8974bd2f2069f176797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66dbbdd058d1e4101be98ea82e24d2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b26c9fd55ec508a7c61e87ae0c22a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ce8ddcad3cb50e26c24710cf71d27800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6c02ebce74b8cd7e0bb2ed3f11169801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e1f1b669ac95ec3eecb2be57f5114802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574db83e13432b5b3299cb2a87e74e75803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8608f8bd15a11e3afab01b4536e0a52804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d9cca567bfce4907949625b29caf2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb7fefa09f0342fe632b017a6867c8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f2448d137c529927bb24d065df984807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfb9ec8846c2c4a5fb339324c03d5f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d2bba2c7757f151d5f65a975fa49e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90b6fa3eb5338a1dc77bd63d746498810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a306e717c54c79a4e9d917dad60065811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba2265e9018fdcf24ca7254f7973d3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084602e2dfd10b1fce1f7b819e4d0be813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ee04b36142a8f24cc13ee7e7dc3a0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ef9885599572163e10571cfb9433a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319297c24d3eaff2a88bd6de84cd053816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bee3583a030a33e16c8a15eb0ddc3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc42445e3f886b4e3857fcdf09d373818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b066e37fd4d1084fe530bcc2db2c49f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf012b097e53767b7ab002af88f51d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067f2da351547e027639549ee0c9786821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e498ad83de3a7a134b9df77fe399d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b94a7513994bae0070af0dc8d63065823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9042b92b82d834580c5f9608b3d760824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634b99a5d3346b5bf850253f4a31dae825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc81cba8eca29c88ce4b331e2c65c99826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bec1bfccf4790adb79d6ae4d4373d6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70a587116b93fa70000aa01ae03af0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05690c233a0b51ec83ac8c549f9e00cb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afcc5b35792591be274caa95432aae830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baed03798c1b27356fba10d4ae7e3e9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c7d420d21525902c2cdc19ba9b29d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0dd319c99eaf28b1b0cc642c4fc4b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9618a0de79ed56651a21899de41e6b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009468991ac04beb8a7cef0230eeff71835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6746d3b3f97a378a5fa0e093eb4c32836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb00fb4836da8cbba216411800bbde4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c2e2c9a72c035b39a90df79488a3d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65b9d730fe8ae9d6158cce4d0e7072839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a114e2a7039288b1015d7957c801b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7d580963f5b4ddf14514ae8e71395841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa9932c5678b023d51757721daa7d9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d625a722cb4f6b85a38242f356e5e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf3c1c8305ea11291bda6ed9ec7217844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16a8e9baa4348fc0800c2c6bc636a2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c3e25022df0f842e2d00bc217df7b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24e5431fb3a6376084e7508871262f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14f9594ac6dc05905db9c3fe2b3fa8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29183c1c4046a360134088160334d080849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9db2b32975b7857c6df3462071cb1f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c69f2b5b62c7447e8540ba181bc3e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43e887a2dede8cfbae85d3917b6bee852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b853ab1f4d67cb9a9eaebb5649e137853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624605f0679f5f8483ca141cdd61c7b3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803bf163920aa4405c440d23cf3d97e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee4094f6f9136a91ccee00f3b9a3ae856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef70dfde0956f7ee63a67135be6ce5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2013f05b3093f9d9351ded213dddb2c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6ef8b790985a174dcb61f4396a43c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdaa1225aad563fe93865034f65448860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa6b54e2d979728052c1270f21859e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac37173fb6836fb44368186f4cfdf2a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a4848e687c89befdd9a679b6b2856863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b561457f8fb678310ab01813cb5cdf5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9898ce582282953899f17e43a0878865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2757e78a2300f54fe6646c876d9cd16866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78325eb3cb867549d61bc46cb5294636867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602980f9e2cba5824b17366434308e6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36251882068179f5ca0ac84cdb9ac85b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c609ed53c24a02b6448605510b34ae5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8188e699c051aa4ac760e1d5774e6ca871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81d35c1ba6d1f7c1d8daacc04147d4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecd16925cb53be103fe1589d1a566b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c434891e852b43e511981e39924c275874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3cd10319921d191267087bd796696875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d5d49bd20ebe89bcf5fca2f68a16c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350e2a03ff21c287c63fde1f0e34c33877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b600aa3c22b3c7b88a17fee08a57c0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f73d60f2cdf12da7317e1984c59414879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323da69405d12e1a05bb287622f99d8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f066fbf82cc4b8b8dee8d503af5767881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e24e5bb8effdeb8167026f2a6b16d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5b72a9b316c02494084310b868b2c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64057468d9e0150be1bca8f009b0ac1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590ec9b43d8abb0027212c5793ddc3c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80442c7d19bf0479d60d0d60c59c421886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7cafd9fde876b6d486e21a8c76aea887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7016957c36d90b3cd0a01402c4ec3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8ffd78dd5a88caceab7816842d043889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d9493e5465a2c8409a685f0ac34c2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95abdd229afd1d9549cda4f569d034d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc0c09f5cbf01e1fb1b07e8da4c2da892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0913a380ab3d99de507640957a8c8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435572c19b64d71f49eeb97d7c947f8b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610b351cbd1e3a13553f86f0fce676f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9c039cd75bb172b4ecdd685a54178896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf4982b914338ad3df49073a542f69897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202bf581c867970626be5d08563240f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6ea9990dd53e89026c731cec23345899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b68ae05f4b39812073f2020ea88202900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199ec971aede9bfcfcf931cbfd28c0b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e773fc720d7a9b7eb1915115164813f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af924648c5b5dafc69ee9dba71943198903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d435d4cbd3a89710049e1b216d68a00904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5de68dafeade8af7c8d883b052d84905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a5edba5f9c7b5c5571db071d18441906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244ee614941b3963ada7ccf6d9bdf54907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595f06c8d7dee59e21330bf919614a2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6572c88b0253380502288a41ffc0ed5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477f2dd63b7237eb5dd70dc2563cbec910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa0b3fcb9cf5769c9cd09d45841c95911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a2aac2a0f117c47b9157030f925a0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb075519efca14da9217cb4e6c12e0b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a91fcc36993dafbcb6db152098636914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3eeb9e18924abdca0087ca5589c5c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a31d290f4908e86649434d85aeb371916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aa755d12669038a45bd4032be5ada917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac22e4e87249bf2cd037202c2a2eb6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df84f83e072d1ee0e68f08764abc61e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b8288ad2eec3be4502dd008e400dc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419abab38f56884ecb688ff0cc09f4d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffb16f6cfdc54f582f8fc05d68179c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723193f803ea85a012fc51111f0702b1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc751d8a2b7fa2e6f6b99410c2c3c3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d2766f5828cc6c29a364134ea213c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5c8f53a5c269be684233c5510036b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a48241d4d0a4e397b5998584f0d672927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c500b5cf18b8023c6045fd9cfa81928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec61aca5987d749cdf5b24517b0a22929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ce87c59b280e9fac077040e085ecb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a185979ced164d37dff4a6dcd2a264931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda563aeb93783fde6815a28d843aad1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9df75f949e64395e2c9ee6801e7f2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23f6b64901e6ddfe67b654f77ff4be934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428abaf5a81c50f38e477c87878defd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d01a9a7694c40097091339d5e82ee936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7ebf92a2e26bc1280e012ef0802fa937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba676e019187d1762c92099fff27021938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96715434468ebcc78eabb1278bf69f23939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063886ce7e6f03a6e427f1d3b22450940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82888f14f47a3e507260006fe9efc4f8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c892689f25dc2e7a21eafabe5e1f2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9d56ca38791b94520146e9b5c2d05943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac90959df24330ccb777b834f2fa6ae944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b635771ca140bb96b57042ec9fd299a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c654a9ba83230dd1bb95a562a750d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eb420a624b1c87b7014929871bbed947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140f6ba5da0c61d2a832dc72304ec12948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b9030bb5a5994a7526ad1462b73fb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdb46233aace421e883a2225d650e7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294dc25ef067a9fed7d87eb3a96a7c0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca7bb2abfee763bafe1bb4f1157c82952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09671ef6138c16dfecf55b24be33a909953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564f664713e99cc6df150cae26b3b0e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03ee08b772451f80d324cf56f34611955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0950545ac11fbb7146c324f45aec0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490982060cbddbd1a2f7882aae2e520957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a09c95153041450adc5901b6c73695958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740501e376b93f9473a051fd13d3f58959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722071a3fb95b37eac3ce8724fce15e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db577765272ec7210bacc784284bbd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e30ab8963bcdff7938f9cb2956017962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372d15f2bc8c77c79b699c5386bc95d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713d361c0daf01d28bb1abbc9608a7f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bfb5a2c20f2f0fd9776113b24659c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6271c2b2847ed3154158285b687aee1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7febdcce7f3db9045fbd1296bd267d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f40af8444ccc70e59b68f661c18d7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f770c276ff96a01d8fbea13f4a4899969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b24783df7d44e4878dfb44844fe93b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa86e11ea8a0e04c13a94e515feb812971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b048dbbe7f1a7736129fc84b956aa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f360a33e7ce6ca14f64893f7f7d3ba9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ce7542392ba3ac2cfabca41d08f92974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b80fd9cdd02932643fb317e829e41975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62492b84bb0f50250e11fd679042dd0e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2bb4df9427038bd03eaaa949cefdb977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd46265988cc4aef37518358ab1a4af978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086039a84fbfa710f4a95903bb87906979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cd07d7556508adbd5f024a1240d84980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9774c646e69dc6d64417b753f8036981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ddcaff5c13db2c7364ff9b5fc32c9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f045655bfff7a87881142077bb9322c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3716e263719e016d5efaef62c9bb622984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f71dc8d6f83a8792041c1ebecfb10b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877231cd14b41b78c4d173b31e21b8a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb01d07c7d6dc133773a39d94f55ce987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed1cb4521be644d11cf0296e9b73f7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770a0709154aaac472683164cca4686989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57dbf33aa67924437eb3d04d5f26f3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0c36cab2f0cf802b5033c8a015eb0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb000a2c114f868c47c082defcbe8a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0752f3d121133694d260bfdea5762993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee0ecdcb31ef799bd6cee4a0b771ad994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe319a08246cd9380f9f9022bfdf39995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c46b92dddde31932e7d43470a47f8a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d0782cb2bb67a1c7497860d417bc2997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b1e57cde0aa714a7de30114ac99ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b90cf2e425a8c22f2101f244c3486a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a318dc1862052f7fef1e14407b8cb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5833ab6c8fddfbd6d3928020b36a4554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999747f311fee7eaa3d065a5db190e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed98f192d2f8f066b21c7fa6c7a7306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8de5774c1d891ec3b022f13369b02c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba0cba4f023f6ecb0340c7f3b0fb978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bd39b799cb9bbbd8d81274e2c3ace9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635b4050365a7cd28fe64a69139fc3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3be28d0d136a2233892a20f71b7be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41dd93601ddfb573d899723babee1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46582a85f33ff4900c081597552ccf8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d4eea2593df78fbd1b1ddcdabe22f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207cab6b9a2c5dd5e6bcfbc9f709d4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da911eadfc8d3defd6233eb15050b0cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71abea61b6d6af256eb5065bf9a8b3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7a9c6dc38c123b4fe43f75c72a2f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dcef6e15ddf728e3daa7619ba466319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd6cea8e9db85fea12636347d9ee8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682021a303a09551180f2cf4f44df2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc558c0aaf9e9aa93e81693ca48e51622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2d957292ce6d0a8b33af82002030a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab16ff45961d06e424053d097386db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377937f0982b232659607565ae9bc9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee2c2fe916aff619f95b85b8e5898f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514035742c68c9780f11b3f864aaadc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c9cf6aba485428f1288b6da29c20928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6718a66dfef75ab165f66185e5ef39629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88a6fb9c84b55f7ecc4f141ab9aaa630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61732d4739c60db4714503a39f4604731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7893c3c5f9ee6378c347ff340b01632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d349b07f5080cc28ee9893bc653db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204883bfbcd4e2be6e6a8fadb9221a4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ceb963bb8b1db964f0d33aaee396435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86bfb67167c200a5f68e3de442138236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b2c8c55a051293dcf83cd78c3cad837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ac49a2df0376feb03d1ac7d3815b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46651c4e35d8f79c4ffd07fd09d3165139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91dfad08d7e614296cdcf6e329694040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd143445f07ad34514ac94a2c66e4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b956b80fb97bf512afc286a7e37bfc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a272baa86ab85ff2cdb48d2281529c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d2e979bfdd3be99b1530c706d6da944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e52d56e2936780f9801f14ee8fccb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d32fcabd3a424341f381c92889f2b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257419eada4fb1cd2ebaf7895611c1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd92c388346ad4492506bdc797fa6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565241bda3df8e29ca44b1a8fce007649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f776ef0a5bdbab31e72e8b3a9db7ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ad42ed161646e096d970c9c8860f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b54acd1cfad872124376dde750cc152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80925e365c7e944caea86d530a4b5aa953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1325a4b1237a11809cb50ec9750f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65146f3ac837197de06aa1716d8369bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d985f7887715e29a40223b971b648456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217ca723492990a6884d7c7198a25b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e32c2c8c458051cc44c19729f437658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dcb26431de532d2f862a37f341fb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c519456a3576dca9d82ed7b87eabfb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46b1691bb33ff699a776033e67958461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a300ba55551b1c86159658d05af7d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692074958f7eda4ade55016a83788ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd397f7dafca0539893fb97e51145964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b6168a6e264925ff4fcf0785e3f2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d13818531bc0ca831317854a1810166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37a6b2ab4a2d0a862b668a010d0d0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a18515aa5c99a7b164b3d8cd6efeb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1551c4c912b261a330cd76630743cba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1271a9be81730ba390805d742ab1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ff63ca2a45b9d1be05754e9441a9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe04280fb56bd96cc9a2a463696f8cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed62d9e4e38cd444b4c61fcacb625c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c22e68db08c800887aeb153a7d1dbb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6e7928f1d0de43ac84089160d181c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e1a2333498d51a1f084c395fe113676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4499293fd838f48a8e6f9e5f7f9a1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d551e05c53a5d32539664b921084d9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d001688f6b7fa5369dc9f5c0008fd879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0619f34030dbd6f79fbec12ca3d38fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d74ee043fa7487445a4b6c40f4613481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d9b3bd09420c0b1b4c91518dc6f3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101d23ad44544c8e26efc9e96356bda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872198b1b58a6bf7a0cd64f58e72aeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c160fd894c97d234d3212eb876040d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7245a10bf071ec0b7ccdb70484d9aa686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765db6830d3b75f7207a9270153c14887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5b93fec811d13225a70ef7c0a5a7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918c7d033d403ea7dc65e8aa59fbaa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893af7f7dca87afad3db0bf1181326090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347df63748d61912e8959cad2e7a18b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dfc656b062a74234d7349c940179192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ada857fa12efb8715945dc3f5f8ed093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac134d9f54f0f63be0cb39ad9ffd9b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dce3a5a149340246e7acef9474ed3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b07e3ce5c774c21ad5ac83a5d6f8dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e913b008485adfaf0a4510b90c512f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e49c2ee10bcd05aa00ebc55d97c43f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9373083545b49b219b1d06ce5f5f1f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503eb3714efd0050e195f5621b2c17e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af271ce2dc7127f7686b91f2b063c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db069fa92a7202ab02ea4d6e3bbf8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75213898371d2cd0951c5f9292e43b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6e711cb114384c0bf3141ae3d60db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636b1946578ced992406579553d7d96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f7bbf6e4645543d290235d58d9f57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fe1ed1cf03d6b088ea0d140622a26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7286c7afb3cd65a9ec76de100428bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17c8b06e3ac3396326f7bc2061728f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e316062a82de1cad489ba1039b3e19e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad66eab052d4c667b89a492e8506fe6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c6192522cdb89a0827cac0714c335112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11e9f9c32574b28cc7c8afd41db65a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c48751505da9d962af2bab66e6cc3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726565f655956907612d491743d2a990115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e23436d0e52eaf85bcec0fc8ef561116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efb1b48254d4f518870484a3de531c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba33cdac42f9f5a710cb17755f5c04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e11ffb63c555e7ae14a91143f5b45a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056a0126e69ebb90e1017fc2407e0f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88794b7ee7270b75094abe91b5ccb686121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9298be060532a7e245fd716a5a1e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659970b0571e294169b2f286e438ae56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3164efb132fd4b017efa3da0ce7a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee2207c0c81d76dee504e08554b2f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0ec0b4989595a7075dc75ec8b7369126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3380cc072d5198c21c76b4f732fdde6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde44b683a5f08af616298eba3329f2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be972e339f51bf6465aac66fb6e057129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511bff7434f7804efd1395bba4323cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b3750413322b31c8f25a77a98527b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac51c7b4ff52d6db72fb682b61d8918132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9aa53159ecc9e0be8e773bd53b9d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c11f767c7f35d3ff3a8622ce2fa72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaccdef68de29e536c603b5cbfa2bfe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965ae3b834df76e383ef58aa9c62fba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe2129841e36e452662292e0941686137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a31b41e68b81da714f48db0602af3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade50b9f3c7104c85b8773524bdb55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c2a9a930f5ef6a55f3cd5c6dbb1b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3cebe5a1002ee640fa6d3f90a2ca5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91623d57aa100af101719e5d8d1160d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3db828661b4f8e8a4cb64aea71b24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad944090f63a777e6d1921c1c24b6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a058fac134e0d761edc124eb1b37e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79401f10c70e69259884a27ea228ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfb987f9bf7eba6ab1b04fbe243f6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b048beadcfda6d073647fe77e8919148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca52e69bf0552f46f3312a61e97a75a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d775d39cd47931b47c20524f73e2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d833ce8032f49d8c71d96c0943f1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058964a22b9ee1435e4a649995e21366152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fe9c18d1612f9f1c305e7a2f8a035153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a48a3efea7f8629a8c5a0a32d0c118154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67e3d5cbf98762aa4e1cf30d6cf5cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035f3ddf836afa6584cb365144a0a71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d81f7cdf9d353aa4218ac49fe5f432157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382bb79a645a7ff1fed59dab4356538158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5454d6141202bb5fbeff3a670084d93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7592429a4f2ad572d9adc19c9a51db5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59da5f4ce4893e24e8de46872435f64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff148823927ae4198d6ec5811276e49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41197bd69bf12fdd1c534d827b7b44e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f5e5d69c89ee57f97f4991eee25b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48966091ff1b879b6ec7dae43a7b658d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e78f8ee720c5768dcc3d3208caf43d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42d8f9c9d76976d13a9d27edaeef11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832a71a6a0d64aa50c4aa083bdc510a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c3217d80f9743083924e0f500ca58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185c6b786609909fbbcdca0989de08a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e37facbb4c154aa6af705e4fb246a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ada881025a7ccc97d04c5b2146fb8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fb9a3fe022f3b1394102cad44940b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea95ca6a72f3a9b325bd8325aac88b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d0710e2b9c8a12ee08da5a237391e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c25ccb5606e26d50c507a571454e20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828383ef8533d13c1ca91fc2e9e9114177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642a4df9e92329991ed7ea5c84ccd46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca53ff7b702488afdeafcc3cf44c940179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97525f98a512bf514cd91a13e161347180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b9c0329cfadbe3edac947db053d66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd1f44891eba8740c88e2cc878f112182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adc46c7d0308c10bd34d88ad216a7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aedde2448f2cc46b079f546ab78d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa418407b78fdd5f6ee88b5d31d8f91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be56df33868db7e8c7458b2646a4409186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6262e96e35cdd4808735f920ad9b739187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b65a7bfc7f085344fb424670a7ae71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c35837a6ea6316df528393d5f59101189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff095b733baa0aed9a951577ad44dc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6d149f4c0c9d9b815cd78df18448c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08942086d299dceaab98ee09254585f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c3fdcef838690f2eabe55eab41bad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb390254d0d9cb4e0273404e26da7c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0adb4c84047b40333e611c20cca4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fd9a4e317b61713779bc6f70104c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9667b345990cef19496038133a11c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eeb18170f69649d5ceaab1d5f1544198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ed6e200b183304e16dfa55352a85c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227160db24b97841d2e029eac0efa991200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a35fbab0c094b655fec45ee8db14d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aab452978712d094f6e73663e316c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c419ec14839bc319957852fe3ae1d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e97ca336febad399bc9b8cb103d1cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73492bb0e4f005852df3fcbbf776b412205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa1a4e530f49076b9d99ed059d0f22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a4ef5953c241cd16dd52c2cc4f417207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5c13acb9706cd083ea603745bf189208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b266199b727d38c49513d71b03e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5befcfb60a181930817105415f67b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce089200c8f676564292fe53634b15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e286fed57168f9db3cab8a929d9de6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed50982e07d4e3979135554fdd8326213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9787e34de632881443df8e9cbe6ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87a588d3bc6285ab6a6d197b21d727215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918311778cd88d207be1cc7909ad30b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe04608a9d58b9aac72c60773869e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe8489e62fb0098eeeab72598ab0f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7557e4037a9be74f512e7701957b69f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99163776686f74b5d50473db44b65fd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aca36799c49a4b41589c7ad5f20678221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b340313dca82e2fed4a0e9dda9d80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8617b492c2644ac7cfb7a3cf60ed3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be3b0697a617a4bd21d060df973f6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb738b5cd8c9d95c6e575fabd41903225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c694cc7c201833aae3e4efa8f60a02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc4ebfc799e27f0b98316ff273c861227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68c9f5d8eb62b91b7b15167027dd52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e037041e07d2651b0fde6b674ccb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca08087a038731438193cab4e571a40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0965ccb0164e863b07fb3342b497e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebda5632bfd991033e801f1aa51351232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bae960d4e365aab65c529804bf6cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625141025686bf2ad69237a9b534991b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1941d2dc91f3276ea0d10be32511d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a2b8d9fe43d015369002b4d3021a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020acfc5a577d372f3225c1201cb01af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962fb9621a1482a4d60e7ead264dda6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5c8cb04f7460f77973e02eeac83f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7db59dce85a863270298bbc126e244240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdae3a469904f911d0e44feabe37a35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a40bc71837e52ae0dae361f88dc83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f159dcb15113db2d2aaaa45f57772243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce82cc7bdc70de6af22430f2b7340b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5d00ab36b3305064d597fdb760188245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d876fad448628f5ea82092747b9fbd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3442307b6969d928bb0f92a65a962f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcf0d3023f045ed15681338b7b2bbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed61b83011bd6f4bb48f2dfaec4522c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b277858682d5d3a7d7e21e0bd122dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a5aa9cba6a41d2b3a9d65ad5603f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd67ab13532a9c5dc5750ba7fcfda9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00959b68d8a35aab9459df310d12b70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cfc476b9c49173b1f5403d3160b80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78afccb688839365c897bb36338e660255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cf4cabd8b0e17cbd73b71fdc6f6ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8abdbacda1635e097cf6bb68f3d495257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a782905493d2ca3c3e6777841ca31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd4de87899ba7ba6f247e1f427829f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63f47290dc388cb62f7ad6680c2855260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daacc6ecbea27f2899eacd859670c21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801190d385bc4b225fca626b9159d1ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e195a2f6674c70c354cbf5d0afaf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3fd313628e03ce0f5170f5a03c68b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dab7f335d5afdaa0975870c027f17d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a7d2af5c8b552ddd3f19d6c342636266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82bc70cbd95003f9702eeb7228ebb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c243003906aa9830f981e899920c7da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924a9256ad4f8a86afb057547c82cf8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac98f96323c4d62b9ab34f6dd19fcde270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacd024da85a42118e54b7c14d4d3e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2d6d214585993556657b32f03b2dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51ecf45a8e5a5c69d0b3b26c59bf11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e22f03cb54f05d1198427a86d9cd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15753fdb6b81ad3fb024a574f8dcf1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681aa25257cb47355aa85ad16373aa9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bec2853b6571551da6ed01f09bfc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c706811f5953c731ed289aa0929c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a558a665bbe9b026181c417a69ff6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517f14ecad518246db6001ad3b275b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e4ccf498a284a26e06dd6352863cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e58d05acfd30a851dc567c30c51a4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428119518a6092d34e9b540058c986a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec91a29d0ed4c03d75d5e34609b426284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223590ca32378ea47b799b96a1dcc596285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877588ed2f420044cf3070d84550bc26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ca847350be40ffead68faedbd442f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fcc4ce73808b3be0b8883d83b5bc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d72d477115fa7c570e4983988521a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb7a440aa2bf4eab51d034a70b4e34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112992d58fbc66b57cd7534e9a61eaad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e754e544a31158cbe8bcd942ec9c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573b3ee36b50e325c3d7c8d96335b84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1d5b5142af2287d9c881dc19cf084294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42640df0c61857c910814fca585a2e4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c50beac11137803657e32af4df5c70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead94f70de69837f44ec7b4d5f21039297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e90cd2202aaeda334c4847ceaf07ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41081403dfac820fbe0e33ea2a3a6cff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649972004a47145812c914fa8c513ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe8cea8f66140346b72928ac092ffd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8374f1f26566c481f7575424bccc2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacd386b777a10715e9776d0286e907303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6578d26daf6588ad8b43e38c493caa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80422f26db2cb0d145af30a20ce479a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188e0950d4eca74f46b5582686df302306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793fcff4f647df672957187e3bffd50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaa88e40a41dba3a4f477282dc3893308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f9bb1f3eb19ed9f80a841233d31b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd1f7a406e9d5503d7d6ffc97bcaed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348769ec29eabd473ed328b61a906b87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a0721624bc41e17ed283deeebf21a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c6ca783a1d69a6a6ea07fec3aaf61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c3e2ab90c70e34c523e99bc63dc7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d8183f3952860dad9e18753dfd580315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a28e63ba05cd435344dd2df7d20fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaa0a365820859a68956e6774b7efc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b544e1fd21c697827a61a2fdf909aff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ad9dd7e604b8f0ede650e86c3ad6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839318ef4a2d6da2a0751444e61ff30a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb251b22f87800540c170cd1086537321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbde4d1c88f31958c0f0bc3f854c8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a34786e1b51a824f787fbc49f1d12f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e1d77bd3baf4f09b6f43a36e3183c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e5285be317a94eb26acfa52f6832e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20545a39bd05694e6051915a2bdc8899326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058720981131612d0775d05beb39f45a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f529d470f8144c136b73d04a308992b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377836bf98bb18728a464ed3d1bf448329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40f0de3ff81b427b726217b0c8125c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca02b58b77922d90816ca2266b9a25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b277e9962e5087f6c8cfed634a033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76288defdc3cbabd5dd6f6a06af9c71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138833cc5de91a175812924cf0e6980334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7a631e13dff1440e9cb60ed28e9a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1575020dc29f2847cccd6ed7dce01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efac8e20e3ed4314bdd388a4ac29afd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d02cae1f12b8934c21c3a254d73b7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101916c8c3e4d94c22f65319d5d8517339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9433f7e8aca81db9bee8bbe2547925a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a844b533117a7285e5d07c6b02aa3ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853307693742833c4649e7681a53e7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf09c59375f53fc04bf0241c9ff42e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aa77985633d5d0ed7c0f3381b0dcf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea968cfd6f0d61a35f9a5052a43484345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dec920b36bfce142131c60ff99fc4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeff1603628ac2422c34f6cf72680cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b6005cfd61a80ac6f4f4e2be80ef5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5583c208efc418bd544c18536f6fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75f2a6111e8bc9f13fb6c257c3d588350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e23463a9f074e822b6d364825c765351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf559affd043897011828a2b90d04a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aaa5a1dbfe6f5be2213e4bfd1090d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3afddef20788e72410df6b3581e95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903ab5843d52dd1c2f6adb905710f5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5fbb9d8be0bd61dcd2cb5d65325a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78c9076fca1c19bf109031b5b16128357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfd62cdee22c4e60bbc56bfdb53f97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070a7211f3ede7c36dfcb053e0c8b22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ab8884dcb41cd7b3244936d739c14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f2899d803da918138b39d9390b558361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6193a2f5257fb5fffda711d4ab5af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274cedee5efe572bb78946fe3fadcd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fe01aba1372d0c347f8c3a478bf50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f5d9814c9ad10d8823b252bc1562b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ded3cc44c09387b3a292417754030e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642cd94cf6a95355cb2f950ecef19a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403081d055c12100bea3a66021943187368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bf0c0b81951302d06247bd497104c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c39df0b5666ab35e50c4fe5d223805370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e0c1b234c3e4a3898330afc064158371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50524ec0f440da986db754ee78ba0f29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f648c8bf46dadbe4d037f56c52fe2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4da9b72b10ac40d38c22f59faafeb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfcfc1e631ecba9ab7f1ebe5418f04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7df4e20e6e23b806c58e5fdcd50cd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca4965eebc0c72474ee31b1c75c4eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937145e85f2289af66a1357b85c1e692378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2984548f98926e2b481f2b2394918379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bd3bf27fab06d1079ddc2fa29616d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec569ebdf8bc59b8385395ff301e458381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2983f68cddd29dbd02656dd3ea009f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bfe70d7b35dc063346627efae12fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325885f941dcb54ee8886ddfc0b9864f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089f6c5ff86a04ec67108336cbb1e06385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6e19dd68cce8e0018450c4cc663f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d396293ffeafd5992810085e3eeb3b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9ce6c82a5211ae455ba8005d8ad39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a205da5bd490db1e1859cf497c3600c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e478c5d469a1b7fc138a6135c43df79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbd805a958f77b0b5adbf6078ddd86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f8a3f7a77e4754dddb71c1135dad6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88755fa4a7e8abc07f442244a4d89514393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a652fb1a508cc2fa949d4c8fb0234dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed236928a2ef98093fad425229fbe00a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd822bc0dc0501ca58df869d9803f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706183bb1546bd1c19458f288104e79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9c2df6e20632a5f20e9c6a1c04896398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4da416f455d50da1e9be4a3e28556399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbda539724c32022990f203a1c5b126400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090f85184f37f4031c9aa8e726b2e8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ca4e980093eb148dabec37013183d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf84923dd9e6656cde0423dfa9447d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d61ac37a4114426f39e366d3928ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c8e54ed407dfac3c5707e29a693bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f26a5caa1007ed8bd3de0c2e02708c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42af7458bc9025e6bd530d3364abe4b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d110707d4557ea1d644add776f333408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426ba8889e4cba4c2fe76ef02115c4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf3dbb77301c72be643cdbb7491d21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af361ca3ce4522447619095876e6c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b54f2ea9392e6f2c8408c6b9326f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e32c385e12d89f76813ff575f18d3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df9573dfca621d15e31956e635211d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338c96c4e0d11a73c655ecde68d7c97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cef97e3c517d1b3a19ea545b37f33c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d90ba8bbd144d171ffbb9254944ae1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be872bc4e9fa78ecb8dd15436e743eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e67abe9e97f553e008793fbb3894b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bf30d7cf3b118b6dcf062c202fae8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e97415193b66db2dc171b024e72d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ea704a47953113fdbb2854e5a60a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6bc747a829217731137ae0e0d97df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e858b3c515fb8de6d0d3683d62250de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b553eb6e911a30b3add784e389002425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf6331de6d318398bffe336fce596e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137e620ec34a1dcf6cb0581af8502bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec8e7bb07b265afea4cefd5beb5c67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c14315a8d51a208129dcd2aa35bf5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e5e2dadf334a17a031893d94bedd1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0136700edb3a789be41b5f0335b328431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f775f002da0f0368d1de7f734309576432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0037a3df4606947a18e7a373aa5828a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae741ff98773dbafc8059e50b1b13c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f938b79a5a9014355dddaa180a065e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9083f4c97aa08d599d5b516da9b27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7306ffbcc147a4dd6d448593ded8c8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b423f60c74454648a4bf0b4211dbb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c130b23b85f33ce2de448676614a96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5c1e863225be2eb21683bc7944351440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762907166087927e25b6eb4bf500d44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ebc5d0936f87de0a5a944611cbd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c9f7c1cd0c2c5be29ad012f3b83f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78c59fef8868ad022130827acc5e46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cd8f14b5b0b9c45b153932a1cbec5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b86bdcb4b1af7263cd9596931deb2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a498bbc8a3bbd211af9419e77b770447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8340b383e8f49e3bec8fb90ceb06c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2e9697af096ad426a2ff7014ff8ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd76b5adde71844a339568453c089ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf4c99dab81ea17a763bf82530acda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1f502c13d8cfc0b9afe725b244e73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e4692cf5457ae092138a31d849326453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5cab4ea1d2fe358aa29f74a178649454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29704a9d7324ff7c5a1500b2f72a81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dd8fbfea8d05110d39785a833ccb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338f667af8cb45caf13ccbeef5893e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ca07c90e1427a981611fb61e1610a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad510125adac6bc1e946fc1223c2f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fff7caefeafd600f9160eddf373173460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe30821d4ffd3dfa8f8f853e1eebc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b011159b4429c161847d5455fc7978462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58d3e53b9516251ed28e39754854be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbda1c310ddc0e5b6b835d9f3d867c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f1cd01ef2dd2578c2a4811c9a1b3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d458df1bd43cb878160740bd063043466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cf9c429d939e692c9e35df7f87790467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5ebcd081364154ff77a0da53bf9b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5f62e50eed27acf6f2db780cb7f78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a48654b5ce0b39714f6ee6b05d9112470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26dbb4b656ab02ef21f8b3d6fe61d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b3b522d24275d88951c2d6691fb75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39937e1ce4d98d5864690357ede179473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7856886c601c95e8e5a12ab4d4e451e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea291ce6681d9238cfc5c60bd5f2f11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61952fd3ee8fd4763ea22b422124f831476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0d316573c988983a2407347b5a54d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f6df5ca4ddbb1cdadbc458a0a32ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a74e75e2cbbfa07d17f3361644f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1349373a86cf16adf5c52b7fac3a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f26bd071338b70d1c4a4b3b0488ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134b3b355a989b578d13f3bcc190c20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f53a362117e2b80cb90acc98ba18e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdc17cd8cc73e5333dfa5022d01309484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dfd2a7d153a1469bde9a75c99a3bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940a94f860caffd9a77e2074e4a15a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2ccb32051100ab9e60b5a8222c9aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabf0f0127b8abfd02086c7a9a7ca64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ced7c24ac12720d4c5fd67e4328cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682d15d9b3560bdd15d266726d89b7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f954880abddafd2e9eaacfcc2b9f5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3466962b820d6f29812aea88481d50c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d905447a62309ed856595558ea730493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3eb79821e9db60e76d446dbded112494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123bd485f55693c0016c00a6849cae3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659bedf4c22ae0491f3eb496726d045496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de4040a6e1ecdc1d071f62c872d052497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412629043ac809cc9c2218611f8aa5c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511d785e67710a31a95c8419db8bf99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ce0d6724b13d6f10aec6a8de086b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0cec07f9fad1230781cf8395a2778501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c3dab84fcaa9c1ab5e966dca39ede502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e01ef35918a7ce230362bada354ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9f6f373f98e3d0a90ebed986dcc3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c7016a2755ff373bc489b586479ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cbe23986b5503c47d91e48293300d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448026208933cc1ff10b29fe07a70fdb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee31bb53e5ee8e7b9bb940658a25d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29427531feba88fe58fafe4dd6177bc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4e8dc42edcad11ff363098c95605e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c53497433e75a98678634f77b23f28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349c4926b5a6fdd35260bd7bd682d09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19373a4ace7eb3451b1f5ad7451dd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9900864a459d0b08a1ca51021c5826a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612350d9a02b152394f2b7919d546bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd521e4648818c790b839427452d6ad0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109ff6264bb86bc9cd6dcc3399d3a94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7640bfbffd6aa7a7d9b1b5da3b8e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281ef5d8c3fa2e4f52e933d46a963dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a6b82a8df4ad5efb42979e5ecdb7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9435640ae87cae27534ac9bf796940521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb7f342d099d453a72d8bf65e98679522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad7ca28d095df52797586e82e8e073523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3c2f0cbc4f60396e2b98101bed54d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9df96efb6e4cc407833bf69f23f8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99dfe8210f54b149f4896baeae376b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8204b24d51dcb8b6134b6882cc0ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba978039278acfb91afde9677d2eaf5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54440534b3cf619d7540164206398a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68ce13c3c0222f54ece95bf9bd56fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af52f5befb40380ea0990d0bcfde4d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530d3f6e0739cc48ec52f987f5e5205532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea2d5cf5b02017c01effa3a38524b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7889738929d5078a0c2192da9057ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e6666c209ee82f50997a89696ddb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c868066324596858a7eff2d72a2f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7c9cc77f952ddee2f6286f6e2878c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84df119f004c145a441f666db8536b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340caf6faa9481dfb54868485623c9c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f30d71880754d99d895885506f262540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6227ac990eca49fe428882af4565c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0f60cb3b50684034e7301210cac3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22975f3bd42a306eb5c69782aaf0699c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0345ec1493acded077648ec571e01ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe7b8ed84e4b943e4056f40c6a7973545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7843450375e26007e6583414a144e04546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fb6e3cb19b3ad13a864d0d51a8d24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf2558e1ba25a3edf569fb33aa1313548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2f70cccbce86aff6371c2a15e1042549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ead02c06ba8699efc9da4327e7a23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb1b675470b2ec7265001114d9028b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fad3acdf495f36ce1286fd7ebf8be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b1553e78d52329b16623f734f64e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c960f795619e30f8c471df605ecb9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fedaeb21a3c6e4471c57f84c19d63555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ece193e9a6fe5a40da4ebd1c2c645c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc1d38ced4a5da1d325c2210908a53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a30c418d37259036da8444b2d21fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7804483285f5b845e40dc4162e92c85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43bfc9b2a778cf96675cade04078ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fffbdba125641b1420203a837b7438561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865201ba72452ae276e02fcc2a49596562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77b2dc16356d2051171f854454950c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436197b7eea2c81fa83eb07e3e1dce11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f9f0568223ae623d7f4c46c07ae07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c383b5ee7d2b8f626e79c34bdfd8e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bebd6d78541fd57a8ce5f5c6afb6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a795edeaee0d3a90c0050e10771288e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6407fbeb45ef22f35c55c8822218a88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a33624685950443a58efff058c79bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709d5e79bac5bd1eec157b331785b56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80482036804defab8d502cfb8a63b151572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ced07c6563dd72c618870ae32c5494573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e6c0e9acd5f02f1901be88262a8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769bddba9deb5095d4aecddb506ac75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a1b3b183a7d8aaaebc74e606dae15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdcf956a945e265e67a18839f2e0bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531960435d33b2a00ae6211e2d36f5e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29387831c78b5cae11955327bb1a4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166012f4e890db26a3d7f626347f86d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ea4b93480f6f84b3d2730d4dfdb53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1b286b0d356a27b8afb63bc52b33b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0cb0a7293c98bb8c141c93cdf1e33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929c8368e2dce1d9df05fa90701c1f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272441b5e787ee88bf099496c6105e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d774266b1f2fc44c37f62dd5e266c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf9eef7eecd9d2152fa7f2c041a31f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98c6c8a0f3b0367b87298f6871d176588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7121461bfa994632d2e40e4f0b19b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1fd39fad452d89bc3c41c4f56e500590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd216bf3b49df41f124992eb97e6325591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07d41e6d60e596390e2b070987843e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a60e59ae61ce7958568415d809c22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45bac0ec72f857ca37d3193b499c6c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e6b3e737a079b5f827e9fd021c1e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747d5277ae605b322355b2f9c693a22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5cab3b193d0b50163ea5bfc47cc9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146091411666ca9cad47454f081b08b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583fb893ea772c0490fc803d12974b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465ac63f7192f53d3d8b0cbd788d102600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422c3416dce5a0e91b62bca4b11fae8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4229226d0b211e20d641d985872777602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e5ff44c93ac8330c3b24c8ecd5f93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365163908c3a144bda6dd9383fde2f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42539790e0568f90835234a94ddcc1f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38483de89839e6b60660387810cacc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea03c006ad283c3e744cc74467c71bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6afd34433af2e2b18fa01d1d8ac45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08805a056e3936d51b2a20a4b5d898609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617cf67a9ae866210ca7a8598257166610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77798be0fe74b61bf925a18dba1fb16a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f2447d375648750d14e57c383f9cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70879ead94eb1999acc7bdd7ebd421e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc82bd37913a8d15bdcd13bc79c2a3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139507e2b35c04812181db39b05ceb72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef63d61d1d01fedb572706e3047613616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb2843281a8a44cda55737e2dc0cce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7f186a767541ed9140e81553762da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d2c42063ef23c7c0ee17ac97810b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00336d54354dd5604a3f574400fb80e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9be02581f52b10e9c56782cdc6186621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22338df1883ca215409b3412d19405622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2a4c850647e10de8652b7157b46d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1e81f4b98fd1204a77aa4333c9497624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41c4de3dbc011c1f1d557f97b16b08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10eec332ebf3c9253a163db5161f74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70567466d246e22c7c13258eb8e8ce86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eeb057fed54209cdaa0ae2dbdebd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5f3bbcf037add5a4e4190cbb0c812629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f5f80a8b3c88867c5b3a323d644cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d7285719e89cd870dc58b7dee20fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aa6df92d34090767dda31125d522d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78879ceec1b30342ad2ee5c6e13fa52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db23870fcc44e84fb508a2563ce160634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c501d4b01bdac3bc997714b1c4d9226635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ceab7da461b3c00d0a04106ef9bbf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6779a81d63757fb88dd1bc97169d1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bb3cbd24286a1a21dc68a00de1a67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456dd0a0d63384e1dc77169a078f7fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95546b7b86169c91de31415e68ed46c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559aeb3f887b36bc7317125e124c46b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda149c6d90eb317256ae25a7585f5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca1f1f1d7aaf2a1889d25fcd966e0b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7cde50634fa1d92c1227d4237e094644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcbbe6d69e4f60fd23a1424783aabc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de885352869e4293ee77ff2c736c7373646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0e16655737c255e5742ce6a18901f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a085994a5b96268ded33c0304067058648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf707cf07a62546c0af66cec5e18c62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ada9b68feeca9931d6f709b4627bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee40eec6425c7dd943b588b9210cd33651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed945e04ce49f474d00a671f48561d14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc5fca30b2fc84736f6884aa6ca350653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cafd8a2a97a4b992a3fd49b9f63759654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd068689ce2070a3a68fa613d8106c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90909e714a5d0f1b1930a3bf9ac7b623656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd5dd9a3be5da9a097dfd3631a32d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302f6e81e8f644875c315e44c3d08b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82b5f3e12609a6e4b9f59135afb12d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3b2704541f574d3e7404c0967277d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd0f4c33a77edac3ec8ded2a386d0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee5d22d150aabbbdab9d630293b8c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23cd014007eb0fad9cea206546e086663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64839980ebbcf02104a4048669e02c44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17d167eb3345f6f1c684566018ff1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c329347c8e9d88b166955f7c8c0370a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a443db7e072ee0c5b402ba39de1b674667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff24714699cd7d42314d8c32cb2e15668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f81206d64a406b23e0d77dc1b16e8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c18ac027e3c36ac18f359dcf29dac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a99ab414ac544f3d2b81454bfe8a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebddb61b040656c1d3516733dbe85c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372290e59214d744dc582bf56ab8232673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218d88216a6006808cffd668774ba4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bbfc7d3ab83bd42e4e1d9da36a01a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff96aaa2870676399a939259552439676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02930da827f2f74e7ab1ceacd84e8fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704dd3774efa3673696b8d39982b619678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844007df270353729724214cc354efb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164cfd698affa59693be199ab2dbb7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fded9842159949320d3ea03cd2fbf74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7043abb264ad2debca833d36b0c7df4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973661ba9351c95a100d0c564b9e163683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327c8f0447a3c1902444d20525bfe9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb3d69d0c23f290101bd9e991b0458685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765392009466bec28163c346bdd564f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf33cf86b804b6b1065e50cff7ddbf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c9f3ac23fcbcd70939c362914c865688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4b87b3e0f6c7b4cf860ec35b0d7ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e89325f97597b95f85e00f5550e8f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790e46e115054f305dd234665f3197b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571d7aa17932598e1337e0d5e5ca624692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d3ae1a36b5b13eeb87ed2f788af4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f825eb30f0a1108957d4cb322c2f2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7a6bf50b48c5057ddef15b28a7a22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ce48878efe657ae774de981fb5b85696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b08a810ce12ebb8102fb7bcd636a5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c0822fd0df01c61db5110e9630b70698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a0a4d16dc2d54f302422aca89df30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac394c6baed81e82494be67a38627437700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba1315f60d6cc8da139fe680959de0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ae007bc91d26fe41c5930aa0d37aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df00d9f41a8ee969026e1d0c8f118e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4c57ed5e372ddbae5b973c6ae0e07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71404f55fb0475f3e42180a74f1e3a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38ee169f992b83e9ff5cee754bbaf4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081a52ce6c072fb26c353f76e2c02d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b5a99a9f9c0cef98ac302c80cf612708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39b0fe6cb885302bb34aed3249d0a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baac7851f3b43a2f5eafea3243c8a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7ddf0d04cae4da0bfed2f5a1fd6ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa061bc27c775ad88808e4cd68b9f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5099f35a369d65fac4d666dfe5f73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42df6351e0c31c040d812971685b99714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4c475114e8c7a0a102f9ea3051ccf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1136b9b83a486a456b3a9d678131b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6aa34ebf77e842f55fc2446a5cf8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011cb4b95a9557d6eab58a68fb765f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a981280b9d6cee59ab54f5202d2fec7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa0bbd1b4ef8e23bc17c20a5904505720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f19fd2cc24fefd5bf358294053595721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685cde07efb746244caf0461fdf48a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fca8497880590e1d7dfa9c44d90ed8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f53ad8883e5e0605022840169c08e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5a767f762669d97885162e170e6f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b85b4b3fe71269228d0be502b2742726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3d1c561482cc4823a54e0829ffe6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d74c6e4e8df203d4ff54ce763978c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f16c8e5f15a3eadc850e910a7241a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f0597447eba0aead58e976b0090c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f22f8ad6ebbd4ea859f48deb60905731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e0f3b43fa71d852cdcffd05732e75732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5b77cf5c9cd028e8c28b0b045e41b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968ae01b6c98fe3d15568cbc373aa93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a754b7ffbfb55dc161e39d57fb26e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ee2843df7404e3650af408e175af5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d0b1b3a286912211038796b73c9b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe68b709f1f0b0fb28739b865d29ff0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fe0c1f96b5dd3bb9281d0b4a63de0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19881f0e8a6a8ff084dba382c4656427740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aa4b27bab389793aaec27188f93e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f2e0e5d97334ea6fca91047a25c6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd989b10f35347934255b700e12d01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae468170ce3d60cb41e78ac5a9467ecf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a008998abb8d0774adb355e65e7443745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33117d03cc410521516b30a24b86edbb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298a2df486bb0b59f39ed451fe503a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b094424a2eb90b39659db7623af2fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038f6fcf6a390b57feba421ea49ab42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48839b8fd9442911f22b0a987c35c93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2665bb8298ca1d5b01a379b28b5ac52751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7634a249a9191ec44a01f2030d373e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46389e0d45758582b2da607ba23e6b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec990ae6d87fd07accd20c46bc23eb5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba752f193a41da96ca542663de5db14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a06b6b8c5b8f4e9d51726172e1fba3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b882fe2b21cb03217f07fe965d42e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498ffb772b9792a53e86494b7834786758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cac09d9872ef054d1ea6be27df0d1f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09319a86700f4fac9fe8231be81fb9c6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecba163e87b259f498c2238a175097a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d839ef66270a0364e472527b0d93d03762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d52285570569aba57fc48fc827fae3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7ae50c0d9010472366f40ba3ba3db764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a013ec70ee7759b29ff954e0312f4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028827a7d5d3bb1b4535144825d4025a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45bb027f0f31d55a3a28ae697fc49d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3910b1e5a5099e97a182b25e7c5b574768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbc13082501f80ff4832911dff57a4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb47aedcf6cd90d70f9b362005b404770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa2be1e827d52c8f734177ad4931cb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862d6f6408bf0ed60ef3d66976e47e9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842125fb33b2cadb37f383098af472a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25203681da8b509b20b6bbba07e1d7b6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca21a2614c63aa5d2dddd8d49090ee775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c491d64005143d13848bea48a836dd2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804301d91d33178c49f6de74874f618777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340875a08fad8852db62cef9c30b831778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f550a01a4988b37b5f7d1791b042f0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53182657a688ffee8db7fce9fc63a023780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bba495659359bac232d55d2d87f37781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ecbcb2e16e1ea74e8fcbde07705f2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb92ffdaee333fddf8465f184db832783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271090ec3060850fbc4d73d850acdbc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4153b8b037ef8cc6bd6fef159b58c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da074371bbe31d9329fbbd7d8d329856786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a508461ea057babf03c04dd7afc1a3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a12cff293030e8e896709c597661e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12885bff0ffae012e280335e2d3b80a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260da9a84c2a42a577506bf08e62ed2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d32a79194b0375327a749d530d78a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c54f0973760a3a3b1857191c7a2ceb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6d211bf96d6591ffbbcedd4a1784d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f574451d3090872609eebea712fc6c9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f872a408efd1224916bca22fb1777795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde429591d20b0e5994a018e2b1b626796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deacc21cad21c1f647f0f03a5e2b7f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20593f2715b61e437804e5bf5dafb0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cde0e2adffa8e7581d10f8b50e1acb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52310c1fec7eaa8bde8a181cd18c4d8c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f37fe24f99c03a51752f3e7ee6799f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cc7b1b89377831d5e0c986b22540d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6ba5244b44202d622c33c7af2243e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaccca49ced2dbdf576a0fa9cb2d83804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8d095c0920711906721b85a010bfb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda20f3f91b8bfcf5fc3ad3d578e3cf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993433acfb44d10488a2282847fbc83807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894db679318f046d566e2dba34a138c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee3f8466e64affc8f9392e012ae89c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e3a80ae579fd59c3759d56516a10f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeebf866d139182b54815ff0d57e6ff811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2d28f0074fc0c85b687838e0a9eef812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa698b697f615427a7baf4f3c00a380813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d3c54dcb21078e803b8404451de3c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74229d7b965ccfa726a71f9a446c5d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac96d07de8d62f0229f29c3c6599e06816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca256ae0092c267405cde9859c0fa4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a235dffba0d5abe027249acc9f9492818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1032db658ed7cdc54c59e1fd774c6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207c38e3384c6e66273f1e91e44ef4f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a6b6309a5d0e207544e64aff1756e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba718fbb214990f3b3fdfe870cce4c5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dee193c5888069e92d3a48408f905823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0f871a85894b163c2a841f73653c9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238f94cfea05bd766a66b48ba5840cc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027359ea87817ab0e6d8305e0040971f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc7f0341f19fa89fbe50c2fba4a0e7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738d891f4c1af0ff1a21064a7a1689d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e64c7e607000e6432c5f9f93242de829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a8fe317dbc1f48760d0718c2b5411830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f98bf1bbea955ebac1612096995c2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce43153ad82b198795eeb4aa305d8c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d7d98eebf3e6e69691356e4a3f4ad833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6bc75024488dc459de27b01628a68834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbd3e11ddf39b86ec88404693b7ad3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e84baaaa35aa63e427fb9cf6c866b1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de9bc5ef2c9108643b2c950b86c4bc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c58395f0236369297e41dd69b2cfa838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42882cfeb21f92fdd58501d6bb7fcfe4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0538204dcafb247f3d443f79535cc4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a7aee4a6f3055c5aa349a711bdcbc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dbcb27395c543cec0268afc585af4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd4b4866d8c01d4261db0d4b1ac78c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657c7e7a08e2d70cccfa1c906e4eebb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e462f2fe8f24a82d462b25fc3df2a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fa5c303dfeaa90f44898b1f93be27846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e625bd34e10d126195913cde146fcd6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c873b6a058ad82d157bace14bb84b3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256218931bad34e59c4c84520838f2b8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d45643fb86a3a6478e55f6f5535a4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadd3703758eb6294be4b27cab0ed4e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502a54d421127b05b845ef1838379ce852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95683e7001c67c5caeb612d782c2b1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51672866663c8526f4b947bad01078854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcfd9fcc7e72de7abfec63d308683f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb92a542da59d573d56e2f3208af52856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7451d12c81a3743083b15b3e31488857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547f8a7abe25c23de433ce8320f292e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f8e1f26c483174bc4dada3bd308b5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa79f62b48af2f7bea049e602375e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556de543d07eaf5886b2e071a9df505f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a461ed04a358d00254a65ebf6ca9149862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cc62b33d111f06317b750c5033225863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a15d504e036a7b82d6fcad5b2ec25864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f36201184a03d0b60190a672f2a6e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e784a4ab4a52b352c3c3dc59f0f2d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1e6c4450476d171733b441d0c8c27867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31424374656bbc09b1d1e9fd9b17e9e3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492166fe38e7c608daef65922f97c72e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b1c6337f92dccc4f08e262079011d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a352eb7c0ad75089fc95e20e136bac871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abc5cb8e6f6c7771b99d11af134ed6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b85da867aae3e7efcbd93761d38c9d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3700023ed173234032870174fb7862874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b909bc9e3acea5a8f7eb9df34a039c6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096115e7c94a6d4acdb7f0a11b28203876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f478abf12c4a51f1ef7bd3aed3279b5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe429c5979ca4bb394bfac1da0bf21878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63710a2186d538e23dea130b8a09fd6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3768f96a0962a46764669aa6ff277880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1787058fa1ea4f93bc55bb414af0f99881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefff8b2d5d49932dee9de889994a77882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b3f46e566768b3a7bc3d92fb7d790883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed682cc76fc13d8bf8a937b8049b88a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb041a1969ef1334b65c28107daaafe885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6875ce98524b4711092f3674102152d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e75c7bd73d5117d584d63475825c9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b773124016f7fa619304ff67713c6f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e103f4f0d422e841456a4fba71403889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ee2e6c33c4f82e2685811ca1a02fd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14eba6b8ffe4b53ab6555ea154b7a3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319ef4ed29b1d5047d703c3811e5ee4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c210429035b5a5a10e44acff3da4e3e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a851d268d0d64706a7cefa209da8d0c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1d68b3495cef4fc31537dbd7b69ac895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137ed5f51db5961c73518935c0f72cc896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c115eeee6731a32fcc676d73ddd3d4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93d7ce41fbf73ff13b90ab7eb46d23898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a866e05d9bc2160be1b426b00a773899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48018c7b6024ee4e621c79fadbbba76900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1824875bcadf826475356565d96d3f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b59138f45e4f4df933404b4724667b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7221e43591db15e1e48852592adf34903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd13cee5007a69cffe96985ab23e01904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe99b88bf755935e855617076fa003905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4a79a498785cb59e2be99bdea2428906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1562b2a30b5b369eb91a0226acb05bf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2222a75ff059bec70a27f2f3afc8672908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfa76156fd6957bade4d9140e33b9f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a00bb9e5644ac71fd0401c9d6e38b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64821f55ef21df6c59a6518727a73c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d008ce10cf39be66299b68548ae5d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200a514fe41a807cb7d8d846f065766913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7e1bb0833dec5a3072d02c1e539f9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5643328f9620ffdcbae182a980ea1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5316c10668e9497b531e81e46471bca916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13ef6f15834f6f75ada997e043d9eb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b3c38e54e4a31a4c229d2ef640f70918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bb2cfdad310a254cab48dd675676a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5118bff86bec90e0c8dd783d3e9849920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feadc437cfb66d19290e7fff03f4f1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42adcd68b14885306d0913e0f8eed2b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff1f8c4e2798017537164dded6c1ef923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5fd5402e5cc44f9c6da34caf8d483924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd671ec3f9ae413378b3fd82f943af4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f40adef6bc6fc40cb02966473222926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a162d0b21c693175afaab8c73429d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26ed8f66bf17d74e1d430f97a55302928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620e7441aa9d36024e71cdf3bf0992e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124370a396023224196fad6ca2fe1d65930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd188bc68c7200596b1d35b47347939931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e90083ce44c01134c13e50860dde3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e945ec01111213551814470f1c6727933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a54f9bfd57288fd9fd38130628c436934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c274325eb655f96509f827e9e078862935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d81e7cdbaac299b7a324fec1662152936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e229cfc17355878fdedded239ec33df937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9057a779869c09f611a1017ca9b3c8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521404f4a5710e792809c5bc72454b65939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c7b23e4d2780bfef7213fc0cc2c2f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780d816b8dfa1a0ee6bca50e3104a83941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fd0fa130cecd59aa80cbabb399405942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7132bdf427e7a933d4a0b47a1609267943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a79289e652ffe7da41ad78cb511f2f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1225c9a1a9e5928d8f0debd2981473b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426935f3dbce261b9c07521177620db946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f4d3faece9412ba9f2a55c3ce44e2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fc0cbb477c5afb386d61a1ea8a5bd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29244416f6eb8b338cc15776f1b296949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43040d260d7577133dad750ef7ce35ee950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a15d3b4331234c99bb517711326d78951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1be430ce82aaaebae2c3911cbba709952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95163aefa4dec5cab7bbb8f119964b5b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be4ae5e2aa829f9c5cf9cca077cba9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa251c9103953661a39db670dc1ce5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aeec61fa51667ee3485a4513cbbf1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ea43561c82e07d3501157c918d9f9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181623f9a6094ad40113ba1fc734472958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467707bfe4b370192e9893968d01ef5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7c89879195cb531457109fd7f159b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db7974cc0cd15e60f44f8b8874b015961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac973370f3dee366a23514b0806895962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55763e4f6a64bf5467f9425460fef7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc69e874fba065d1e3f66c553e5075964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e930d6db9a6339b7066c4ae6cf759d3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c302b362049d54828f4ef3ec9d441966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c8e8ee0127413cfbf6d5bb6522e1e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa426828a2023ce25dafd7b68d079e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29ccccaad9315ace2a0f018e2ba614969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b6d6f065222e3a7681100b2f96e59970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0e764229ef87c3d3f97df8ad4bceb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f8c5384b392396280f6e0a8ef90e3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cf6577494e1f2cd21455065a6c32b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69425aa317af757e37750f91e0088680974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855a3b314217f02ef244f187284b1bf975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1012c431e059380d63dde25522ae2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369770bccef9e4feb55361b7240e039977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b356325b633f3a63264616f351987978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab93f22ea714e91e07aa70acb22243979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323fe4a061bb4e8c94ad56e18b39c75980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac6b2327153df99172f139bc0b45d0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706109d7b77e888ba72c21cb4e74f06982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ac2dfa3778da9b8f39e5b61780cb6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703353eb7eaec86daf139ea76a031e44984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bccf4588e0149cb960092e422830b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a3ae2de58b0be67b1aed459d31a9b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c80f16e467f7592b080f685edd0dc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5e02dfd49b967defc074fc028098b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5ca2950a31e7cbf6496f234b0e17e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c76cdf69f5dca9ea36bd0347f55ae990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf1c2a2fce56a71d36f0dcb60d0259991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab528502e284da304c7e7292f4326a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80fb8e1fbe44b34643f4edf2afa8e9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e53eed9dee3a15297d1f0fd953b324994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac688b5fb6ad7f16566e825264ab57995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255cb08d6b32e270dccebbbce3060d0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e529c1b6856035e2c4186652ceab4997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>