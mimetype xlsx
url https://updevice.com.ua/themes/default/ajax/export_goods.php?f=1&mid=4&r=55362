--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ca9392435f55609781fdba43820251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a96c70568de7595a27af7c59c660862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed683d163506e8eb4c0653920a8da783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbf9aba8c15b3b99eea14afa7c30a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604523da605ab75c0d0b5b647df761a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e31eea08c943dc517b17adf9a7c1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca1cf62467b89f4df542300e9e022b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cce2f5111c33e529b28a896c02a41f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65b723a9f5a78662afcd651de5b4789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e6fb29af82227c7c5dbebdf14639510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f1581a0ce165660dd7151f6caba5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c820d15144116b0aa1b7003275a6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e91e8bfe4cadca2e8b97826e698c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00360498e8d3c10900a624c53cbe40c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cc9a4df449092f5a6c88db027d28615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46842345a674d58729d18f04f4290eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef37e2f0c95148590a23d52dc1e438217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ddc5c6695e49e39660257d359449c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b6eea5a8cb92678eef4dc3a346fa719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99232c1f00dfd0e180ec54a57bb3b00120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2080a0f7cb204ce090785ff6938604621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966019d6e06f644c487697c7ab8e199322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede427f6af25d276b583b89c44727ed623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36d003be1856f75d89d7b878e2131224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d4644b95c97df1322f30c27f80e9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5532a43a61cb6413675993fd664b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697e9c26d426d8830b4af861d1a9e3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930fc6f21c01f11e9a94c8e8229fe8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876a2d18f4b6b39a2bf770b3452fd4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8149e552c45e8150936299458bd036830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea0c97d1632eed32dba589b547287831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738ef0b05642b6c0f0f354070de580832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bedff0f6f1ff261f457c0590a7f77c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36974dc7067ca2a9fec5f6b41e0948b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5918a1f2962df3996be6aba91114be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fb967ace55262caef37f93b867f0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15049bfc652a3dd4c64c988c6fd2288e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5fea1a379a8127577afad6f4f6dc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b9e1613f92881044333cb9ff7ded039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04be7a8262e177a511302212735da6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f2f7471b3bf0757d08111f632f09841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e42b2836d00c613fdd08d9b1a8f34c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769380bd72250c0af5c6e51a46a447d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac799908da22ca9b747419697ce8e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ec85fdfc8130f248064a018d1b92d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc4419fe57f143967cc1705edb022446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74ff274cc5c0b0b5731e517c065a3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3f3dd2acebb695dc26b03ce7fe7f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c51a2a61ed914d9afee55ce6cfde749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25667ad03e4d6c55521a2f04ee2e95050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e61cb2c020d5f06556b44ffcc80b0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c6daf8e3b9c7e54bb4f742233388752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43227e732594986bb2b95a3a3bdd376553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4125a416045eedb115b1fb574f73254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e6304193684c532311b737c3c952b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f37274489a7a7293082ccb78ef233d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5217dcbe0f92235f8699fd0e1256d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d508d6d85ab53fda7bda99a8bd76058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f581956585995cc7bb33c7edaa032ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff422196ce82db32c1af709af7ca2d2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b73f198fca0ceed13dd49478239a2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc85591d90095ed25faae38a8b922462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc769194575033b333adc22b8ddb0f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984530596b56782bce7e58c90cf4024864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b6c45117fde64d43f00be8e4ae41265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07160ef132b5749e128463200cfdd9f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e1855863714441277a6423e15cd3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff198bfdfa2ff587788239600cbbba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac32af1af723b438fbd9da7cd72c5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cba0346fbaf7dd3e108de25499032870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9fdf276b96f0d3f760e1b5668856471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94203757bf2b9cbbcf74df2bbb2eb7a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a758d7ba60aaf9a100bcec522b9cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647530fdda2fc9cc316fe03de9a6532b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd478a2a63c19583fb8c01883e2fc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db329fad5d3ab557b1fcd284a1e148ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe2abc04b4db54e9b6eec6cebdd20b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fa5c34f3301d96058f1d40ef1879678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6baf04d58c54fc5b02b25b15853de579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ebd5c68d2cd89621ed6dd1a3e172080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e392320639ddb99b266d66ec1f0c44981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba7edb57c9ee3e93f6233c15f2988682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e23178eb3c6a2da5c41c48691708b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b806eba2ee6ab407daa7f866006eee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107f77fbb6361bbee23f2454e7aefdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88083eee9ab62af6dbd0281f4ca06c1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8516a950a2147b330759b7b4cf155f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c038a9b0985feaa159dbe3c465cd0b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a78783198618534401ed33da06cd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaefa52fc7788bbe29cb13ccb6bd29e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49f3e848314974e29c6d06f6be93bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db12cf232d0347f302df34ababf0beb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43d981a846cdb20e902953d4bf697c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa38044e23073b20f02418f9f704e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494cc1dcb2c59f99cf10ebe05c92aa995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1467e89e159f4f6fcb2b8a43056c9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aab99de86e5be3b0439ef8b2f397497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b99149ff3d7ce5f69e61c17331b5a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f02fab1f45057647f2bff3eb6f487399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ca2f45324cc4b0d09da8c61fc2a3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bf325188b08957fa65069f835c42f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013d4f948ba9f47748f998a81dd9908102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea2ee894941fc5d959830310c5e4e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22265e4815004a0bbe9c118d1c8909da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1579dcee433056bd01d52cc55235a23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f98c5153cb1b24163c29bdae4b12b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e452f9beddc4fe16287ff8d588da96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9e3dcba4fdbd0750894e6da9f9ddf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46c9e0277dc08471796802680de10c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d13daa0e41f0f51fe1c2eb79562c4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaaf99a287dfc803adf37f56a95607111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e36f45ab0bfb421c8745acb709eb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128ce5c6d290dc5d18b858206f111e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2263c51a32ee6e53ea8cfdeb000783114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4a05833f9de6b66d332889600569c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c065c9c24c32d02bcc989786badcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba2600f9bf0654af38a98690666f1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307838a2b6b3238215c3ffbe1372d3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d03b666143ea63b5697c9d9b294cd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c2ad34c52d179dc2bf93bd37218af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f7c09711b5d8c63696ed641978a24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7425ca214e151f551caf88820aae6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f42ee522edf9ae7b2c6ea9462c307a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7060ee4caa5179ccc572f29669b289124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0263d3aa5f54357c9870aa7f29a8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ab544eae9f3a75ae12d353ec7ada7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55551fa5f6dd8beb4c0ac315c76537f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450f5052385f5a6f3b8dd1d8ddf7cf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aa22a8765e6efdf7f53f93aa2657d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d59fa6025fa4334862bd73814ea7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572cd80950d4949759382588708681c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb716de5455029fab4a3f4fd0d22fa79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d1b6ca8945007cfb5a1b8d9684e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cb789f82429117fd3444a09512f5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd047f442bd30b99b9ccb62bf44334135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e003c1ac3024368d9d3f52a547aeeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f779f69e7f839384985dce01fa1f717137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485e6e8ba30155089a6168e44ed5cdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b1186de4b8ab280e5b497395cb74b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d73c0e9db0cec60a7cc5f10a37482140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbb74585072e65ccbddff2940a6b7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7984f51be3157abee3dc2435d6dd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f92dd5efb1093b7a2645c441ee0bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217894f2e4ebb9be96f3215338ec695144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fe44dd2085211219e20fd1e359b4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0d0536d46ded32771c9fe7299d739146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803fe8e87a0782e36520d9eb2670691147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9caa8b93588764329ca231d0fc4cb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f831d1733b22977e755f24e24b80287149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc395b60d4f8f8c2e050c3133b6e5576150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e5fea10e58579f2596a3d79501c69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c403152f60d2ab5839a23a4db8cf9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd09387a0ac4aa810755613d0bca00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2b1fa12150311af3f31c9bde236aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63941e1ff7db60ead8ed8de8e4b14e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2c51b3ba077ce5e98b45487305a2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ae8cd94d6c09e8e7d4ca4371b7e0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36894d62bc61e8c22ef84dcd49a594f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b30ca1196b0fe9d34c13539ad909a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147fa87a968c74b89f395abe6446b23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408205f5d9084415704480deb2f3022161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f2c137eac560b76410e44fc7da149162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b6682ddd816bd1498e8b2ae46fcbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e504029fba82ceb15db1b111b7492c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4198ae226add9be1ca7683d0772a0fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00fdfce38f93bc815f3605f60e6318166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92964f2a75d5b4610f7ca4f43e40c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c60208ee123a7ff8aa3c23fc94ea06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdbb235c0ac8e83c3362e1760b134b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9b4c3db96f0662e5c6bbc00c0b2cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7888f6b88b2030a68ba77b17fd2a31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb6896fe684b9d9382e9f34d039a26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12114ffa430880c609db739df2cb300c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062e0593c38643dbef213d2819283d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e873b23bf29337b17f3148cb9a35f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062913127e3985c763a6b84a3efd4080176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df82e2bc4130f5e41e45cbdb382e56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425baa29324098d1164fb353c4f29d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24e07e98f303853776fa58c857798f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5109839482be5eb6517201f49395c34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590d8e8aebac628468bd80348c61029181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a405491b544645b6b513cfb477b2e9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23546677e502c5259132e688f62e4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed1339f1f280f3a4cf436d90d067e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7fc00c1c764f7684892af94f92a8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832a8281962fad9395ad351fa032fdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5eca68430d52c89a3ac1559dc2f79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83f7fdad47fb5c2340219352c215ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a540c251c980b1906a77ba46dfba317189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6fbc6ace47f93ad2f52cc158ec89a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a3fbbeab1d1fb689bd1122621e007191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0ee577bc3ddd39aa9f37359e28b44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92440c471a0e10cb51e7e11c92ae784f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e2f199797b208e3c32b86f01c070f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02353f0d08b56373666ea65153ebeae7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ac2299ddb8e6ab6d4a269aa6da56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ebd881b1d53ad34394a1db113048f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd82f7216bc87550177b339d1a49ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b85b6743828273da5cf8c0a7f8f8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01e043f60593956f80bd0b69c8afeb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbee6a1fb694a2ae9648e112b1b61b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eec135bd44010ae5f2e47aca1bbc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b48771b3d8bc2b65bdf644324c518203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea6c540eece82b227c4587895f57d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cebe78017fa844e4644277b37fec5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ccefa326f88d0d080459f572f72d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc01079ae3ccc3820a98a7925d64f47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8030b1f379e21399e05c41d8c31a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5390aa842e747e2eae93e1366e364f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eef63bf05fc47fa0e2605700eb4971210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ae8af75123fef5c0bd145fb88820d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72258163d24b42389eb9c2ebf9ee6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ab41de664ebe97dd3b1848147edeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad3e7f8dc129b121add46d028068ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e19284befff32bfe67929b7bd1f7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda5e832ceef85d9fd365cbff993590216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc562a1881157b30093d47107cac8e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988db081cf7fcc795424cb144d1b1c03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96be0d73c5d3e4e10da6d9bc3588c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e19e614fd22ab242a68ae04743672220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5154648953586c966d44ccde48ac08a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361fd52f85faca7a235d2e4b0b57f09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6209b671cc474be7de01c2bca44856223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93668d11e89ae3efceb2502598f967c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1d20281a7dd5c4c85421f942bae18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505472b21b9b0dadbf90be819ba42493226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee079b171d54edbcf4bb3bf8f552cdb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e7910fa869c0a22d9082b04aa0944228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1ceca01dec84fdeba7ed7f05cf581229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9532bf7ca50975233dd90e06ef69a48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afaeddb168b7b72a3ea1b2effe2119231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0fd298817e865f5e8481615483f66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41465379136c78a3e72e6b9b75b05ca3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581126edbdd01ec2126876ebaead9b57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2534941b7f0a3ea51d2f1d68f5245a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f86f721a5a93efb1de8fab770d1763236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b670a1541a4baeab88f073aaca25ac1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a6dee39137488821388d4ec0dfe5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b59cf961a6d187a8fbe0f0c55c9ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085fe7136ec63e7ac338283b9caafd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d6107790633472c9a7c9155b31b42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601613ac976ebb812deac3de95ee98f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df42e105ac24ef84607d2f70a8fbb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891565f397770b8db210bda076c222ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40e82156ab4127cebf4e9772ba68d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a64ed3312ac7ce2b6709507d9e93d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984660c9599b1ca3f0ceca2ed91a4fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637732d314137e2c1b4670689760f09d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbe8049660d59f465dc0dd4b096339249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe183dd60921d1188c1227c7a13f142250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8979a9547efe4c903a1e8aeda775f97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfc930d68b1ae330a66302bd4fd0bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a225dea59e872c362faf3ef45f31a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a416780dd9c36862283a54e3339da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234181e68b7b1668f70cfddfda92c2c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8394aae560c33f490c523d03bcdff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c1c29b65e347e4c92d86a661baa8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e256ddde9db2f0e46b3fdf923e3906258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50bb27b999b6ab6d25da4c59842f59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a2a27f2db86551acc7035839edbe7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628de83b20cafa64b1c32441d317d6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f743947df8a47562231da0091bee5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2389b142475e23ffe3f0e9d8cbe45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2660d311995701dfb4b9bbbf987ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7dbd97395f5c4cf77caec1111d243265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c04171e84bec9ed5a1a52adbdd7414266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923fad5edb16d4d3b9d3641b9526d52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587b38e655676c754e7e13d134570b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7c766436056c1366e6e4b07dad893269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c5ef7fd9d82e7d051f0ac9fe38eed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a62d93b3bce14e385e692951fa38b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc110e64b1b2ac0d25e9685a91c8411272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be355b9edc99cf471f989f94720fa902273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600b407e337390767fbbb443e0603d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd524d37ce1d66f0e4a357998bd8fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e048b9f99a77070433cc2ae0584fe24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e34781de8c6fb53fccd30cdac03527277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8531646a33a7fddb1268ddcf920aa0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43b28a0e9c16514536c668b8ce48e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149f01735437d8e5f130365b84d6f8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b513ccc183a3e394219e81a7b1737281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71854b9e515e53b227628730e55675d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8539f90c8d5b369a7b00ed68c293337283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5085240dd97638d03221d6c7f266ff5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75912d49d30562161758a917f44b4275285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fa54b48a5cb4543e324f7d56e1e18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033c0169b1eeefe23e3e77265ecae01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa3e437b7f7a42e56052df3a0238b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98948e324150968c967183ce78b506289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a277e3c287f5f49b7ae04ec0ca92116290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043aca53e16c84c3a6b0002f5fd205f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a38349d801dc13b7620e7203f048c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3a787567cc3bd01660dcf3621b536293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734301f7972665130b0dd343c6b2203294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0652892447d5ab57e6f7f27a50d0ced295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41912c97d891961a048a4c2d8e8d02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8536b8026f1d61e3c111c7b8ff9839297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c5442132288f15bc4127c9dfef537298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a8914ce2a0201d562734da5c11f75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23373905a421346e5eb8a24ab2f2db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2045121fe2c3ef7c2942d0c8666f77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8613cbd0f2643f8ca7b6ba4e4db5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e14902805bb4333d35a0383e594d06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a18139ab6ee622ab55d97024c7a117304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec061dec3783bf41e726e1eb6e068325305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2029d1401025a6d7a02581f08d3cb1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0bd808a3cb5d791709e204980b699307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ced979323a179efa447581989227b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c6d575fd303e7f80c2953ae470d5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d339a2e485816662cd4d10dd509b048310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89951dd99bb0b33ebf80aac186e4ae1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d028387ffdd2199f48f22f9e763aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e57c7c8ab0fe59c3ea8cd56705401313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b7a392a722d6dff09e9b0ad991b89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94b6d4e89930a35baffc04b530572f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c701aa2e2f12f5320946b60f51dcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85884e74a3d9b5279690233cec12a2bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15f3bb18491545e7a4f9342ace7f46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2b9e0100e9c404d12d404dd3c03f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4acc4b2f167aca9f6ef2d1906f5937320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5939e6585728513cf515ca974033d8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0c6493cd091a47bf54429d24cb0d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820e884964ce2994cf8112891b2aee4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d28c89cd29c1cf3aac56d9b757a629324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672175673582f280efe91c3d4509d96b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149650dd84558c3c5f52ea0fe2594a7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6db3d15dc2cecf010cea5ddd97808327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29617e56c5e1549b912e5829fe4a68328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ee57b3811c83e5d5c2847a1e0561b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70077e494c17f7186a35d872deba5111330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860b47050487befa4c8323ab9779848331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9118f49e8d0652737d7597a55ec51e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3099d797795ea1de10e906b8241e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d39a39557f64a02edcf57ceebf1ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba999a7c18c13acc95d1b2f945ffe3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243fc45d361bb500840edb93d1a784e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6111e053a65bd9396930c19893198337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033363015c5b02aaf1a3e0495e73022338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c502e4bde6e2ff232becb2229edd95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3799409f87a1c26440d173904110f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa2d9f6046a0587a3a72cdcb58594e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbe45c6081737e371a00f32da2037f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a54f0867cd429f4f99cd3a0c7e6d06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ebcc2a0d219aef1468bb704e061ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260d273b4453953d0d4f91eb0c86410345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ceb4cb73a613a04dc2b9792584a94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192949088af7bc63284d50abb7fb0ccd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f183c6196d51582c5352b73b7dcbfe2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d68d905feff0c3c4a5d62551627ec7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da094b7b5cb10a0f938ea5c5aea88338350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094c1c39def8b705ad03af766245814351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9257dcefe87ae7a06c1c9a838ab53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ceb88d3b09b5fc7c50e799bd7a4fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb203362b56b7bcd571d271478292e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7fc544abcd64147fbce45d61981a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da415a385ea6f53591a9a8d666e112eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f35fac5ac166535e116251fd6d81a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628f5cc0bf4d159f28e13a53bcd8f58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6baaa4a7ee447eef2e32156dcc118c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e522dd4784be15b649afffac4a124e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6152f603e1dff1f0e632fab3767b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d626c2409309592749e333b5bc1ce6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17d8cc613872243f35543041297231363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7a58b52795ca440d044eedda46aea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82f2a77cf6b85aee8fb177715f793c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e733e6045d7ea869e15507801b25cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d30de9e9693bab6c52c051d159c0ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a5cffec7f12d78b9b17a14363667f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7177b9d77a72c4e6e2b522dafddf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f292025b0a35dfc27af2a295b6ef1c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bb2efdb2ae42a380f3ff7aa8cb82d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522807f8abda6796ea111b363873727372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25fb968d22d20508f6d123ab0d4377373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b9736f634a8a924aaa50c486ded1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023a607b0a2f7496ecde76ea71bf33c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc473f5a56ebebab337e12ea1b778b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11085cebd9fd13c562a525b111bbcf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c23a2627f660b888dcea3d2a71143e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afaa75e60592478803b35a2edc2f1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b36fd4c72a0528b52858f3196eb3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f3ca3d5b3f9329ae6d47d583d6338381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ea3d3fcebdffd55be3f227b798070382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c6497d45bedf7c0bc956aa0b54f1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff969778cabd3dc258a567a6c59bc3c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1100d1dbb276caa3da424c1df7d94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34150c2163b7d151c9d6ccc472f7882386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86865c395bb18756d2b67b6aa03739f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d80a810de66967be2172e7d1c95012388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad8ea5f760f7d1636e6eefb53be534389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc304624d2b0ff37e83910633050dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ea2c25cb96752bf730306393c47ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df761b2733798910c13c78bcf8a8081392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666f1c9cc85e3b0aa5b73ed06452aab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4b71872bc6aa482d0fd07adea2ca2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e14c3b9b3d02949bae0ab3ca2039a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5d556ea50b73168e4c3385a35d09b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fabd3be460be421e26aeda3d0bf57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64adcc602155272e4c3857e424c8443398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d007211bb01f7f9681621754d2d3ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7190a9138ff779b582e644af4390435400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff9e515f835494301f04052a44d174401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933021362c66765365ca0e6f6b4c6b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0afd3281c388e576cbe5c5fb3c4aa2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44299cdc29c13fc4865ea18bac9897404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095a160a9396e53eccb3c2aae193e69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f66bb56d4ad9460dac7ccbe909fa6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda2a5528ee4ab4cb2776e789581d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24723b9f60febc6ba5165673346ed81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc8b2780dca5c20577d1167f3e9755409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ae160b8588cac2b6f5d7b9cacf2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3e5b35c159711adb1e3e548c0ee57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23914bb87901572687ea67f83026bbb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc418b9e67bf32eef197fc7563702b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb007071bc36e650bbf49e4342a524414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716718690fac924d5708f6e9802993a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e042ea3718ebd210ff2cd61acf9159d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9a00dbc19e674add50494552c3314417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3ddf2c17270bc357851fe1053e1ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd86cea175f0d0af34505cce805ee62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dc14fa86167cb10b103846a823415420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f433f751f82d8e77733311e5a453d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd237cf7f2cf8c3983c0736571016552422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cab034740f41a52412f9a0b0e4b0db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e741f0fc5783a2765389793ef6b71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfc431b95264f95baa62a07266cf25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f55144ca79d3ae7b51c8f900498fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93d644d9ca17981018782ddbab4c2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375d2b7840118e08aac44cf7560c37d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40de85e6927b2047c1bdc076990ba8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e5c49566350494a9f1641b0fd906e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1762495d31ed1fa13b5ab706485e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523abcfe39af81e1434eb34a2d4db31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bb411a8e429a839310662b0c5d795433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed00a246ee7ef3fbffa44f236c192cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cf73ac659bb4bc45a4164e84f837f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec571bae84a75efd11bc5a7257dbcf9d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70cfbd3078ddbc14dd8742a475e454437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9275746d6be0bbf26b904a616a519438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b36b0967aa9ce2c030ad011fd6431439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f0bfddc208985330adaa9fa09b112440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92d034477c900cba162e92f129a0ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a2ca6f64de8f17bbfa52d8f0fe2c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2703c9cb85d34a1550368cb7a01774443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340595faafc0d017eaa52a667c8280d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525f7f379d5474e490ccda7e9b6ca39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ea8955a376f803d710017f0fb79c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad140731eb304f5b6b5ad149bd26c03f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61574750111b715adbd086886b5c42af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51fc97f85a551cbc601586a47af3dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28485d26546918c0eaef4e96d41aaf90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433458d8ed6a32a4801ac2033b8e555451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7e94eac82a7bd1be0d18f405417a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a8ad487e6cd0a06ce17231b921954453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aab9d54d5498e688b795beb6ccbb6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932782c3cb097025dc679bf6b03bafa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e941664dceb8c8cdccb32a03dc47b3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b251a4626c5b855366fcd09fc4185457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d2ad2cbf4092b2d27cda45d546eed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3db9f17657ba0d7667413f2748f52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2acaa0855c3f91c17996c04bc5085460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb906e1510e7bdf8a4524cea694edba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb1c48fe4883c7cd9aff2ccbf64dc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1ec82e56cfe66ddd58c97d0087cde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5a2a1611cb7100a512f36b4ed8dc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38746e3d784febb50c09d52758705243465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb14744623c2ae32a4f9ab0ffb88624466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5ab1ab1e22cb81caaf914c87346e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b43b83cddda0028960411f1c810f45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb93441fa6c9c83ad3669bef01c18b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7daefbadd1d51562f5a59f498f426b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040ed2a0293647c66f2c1c32a9ffe0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda23fec83902648c4b93451805212e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790675dc4200a89c6242afdb5f12a0c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835be71510e9ca8d47c31ebee2b5a24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc40204206f9ab4fd640bb0bbf44ef2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b09a8b1413fecd0f892746fc982de0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2395480168beca202f1f5d806379827477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41257e73a525f0713e4efbfad024b6f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b285b8516819cb76473f19ef2a74fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4c00c8eace65bef8da850e1e8fe60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6517d7818d3e1d2bbcf67a04dfb5099481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523d99999c2846f21d798672593d609482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe262edfc3f0d813f6bc424d82fbcaa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c56755b290e8e733ce7094d554507484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c8d5982690f3de6fc3e6ce308312485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281c5abb3c9a8599cd780d204cee25d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3042ea1bf1f3169d336e8f606afbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6790c4bb649b7a2c03796487c4a06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8afd127336a2de04037ec7d4ad97e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c034039b9f6b1fa63cb86954ef41712490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f11ee8ebf8d077d679f86fde18e463491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d79ba887054bb4c488e8773b2ccb98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113847638bf656f82f2fd706ec0456c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fcca0df6f5f3d8d4a3ecfeaf913ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203622535c05dd906fff265674f39253495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e792ff83f0e9f1905a3a1c465356b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ea0e218b10c5dc3c43dcbafbeba8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f85a70a3e7d9d64d1a044f2bd5dd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b591e3ff1a4831e93c2f14041031e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f4635d068633b51551b61a7b77c52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bf4fa93904c66cb68988e967798a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b517e656bbdc82694cd3b78010f7bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620689e7004f3260a003dfed114dfe2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808afaf7d668fe768f313a5be959fc2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38218d6d0292b6c36f18cb9ce82e20c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d65d038374f96f160a8aad4725d86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9930b43090765bb087de9c78fffef7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fd0caad029dac5c9a3ab0f00fdf70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c7ecbbcb72b88a5ee8e556cbec328509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb37e0a23d4fe2d5a2a855a00ec3974510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168feca4f5cbb86ff867361e27bbef3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257e78c8549943e0308444b0f3c4c41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7156bd726207f9112654a9f5ec901513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc9452ecdc6e19a4fd8cd626e4a7a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e039d22898c9f23f1c708a5f6e4673e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90cb740559540cde9bdb41ab6cc8c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb26e481477fbb1331e5011c9e820ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a2cc99ddc8202aac368fb7d30f719518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdb193d01233896f6fe1857427da97519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230e4441c8f3f3d83cf5c7d09a63df6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa4b654d18b8cb4cd7a83e1c0924c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345abc3cd63e097afa95c3d1a198ca9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777cd313fc72745395cf7cf5892f3e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb2bb3f99da935bc369970e139ffed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d9f540b43f98a4f1c769a6d080c39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12728d42766566d55a2e39d7c9c2b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481557c243f397e65c06ff9ecd8d03f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584beaa568116f8499be6532f7b86aa6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410111aea780277f36c667015bfe1f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b68111db5219656002499ce4ae2ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7e5e6d87e8751aaa8e3665f062427531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b229af2c857a09ad9a94a86fc039a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7938346285f4428dbc3960e9c4d81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563e11b7706e54bfb80deb5b871725a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea9f888ca72f7065c299a55fd87c94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f022cf76c40b80014537556d6e943f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847f0d7d6432354dafef11dc05da4d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4be64e5515e96c2ffdb312b7664a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17a2e34fe023cbe84b136a0f48544f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c300043e2ce5a1947c87b293c12cb03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67831a345c450973f5579e618cee7ccc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbda2b88d26e1bc74525d8a4fe37be4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd8c3d75687c6ac702b2e19bc9f3fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fd2a6105aeb1327ccdd5e8a3273a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce42109b57e7fd0a73d167d4a7b6683545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f9fff82aa817685cb1d1563fe2c0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06105d6f5ca183d4f0a2def75f5a0636547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78022118c0bec6507f6a1910c14286548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e21f0eecb0cdbe4296c14fa272fb0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c925b8f2ac62a59af44caa5a86f643550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0d485ad87bc9c306330abb6d174af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f467cbf196721847bcd2b8b149c956552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efcb00d0605cd4fe0c328bbd51ef0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aa1ef25e5d91d655aeff4fc8f5606554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3486a7d847354480a5e34b4d69f20de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e4a1d32da4094a782e13bba260d5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eba8519fd43650f53609a6730f32fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f20dcc0fcad44399f94899b9e776c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00d5f25b5cce5a2a499f37b2974faa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93bfa9955008666675d80872cc992d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464289177e08d6094f42b86dbf39fa2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c357afde5b10ab6bba9a018a1315bf0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470a4a4291f6258de0e96c21b7c98f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efc3a7a9302ddfc83aad494b6c16e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ec547c624bdf07ce33fc3600033a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9e48bddc16b45dbcd2012b6f03b13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13d8b9e57e7054253bb7121e130327567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642f5a34887c5b87a2a9f03dc5754e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3690adacf318f1f176bee4b43488af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3567245f6dddbf73d500abcec18e4ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d2c18052f4b53e8e2cae67ffc301c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1355bbdda8291a7333a2c5804a13a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e182b032f0174e25dc1fcbca4cd4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e1d8266b443a16fcce66d4d05c49e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f1c4d3bbaaba4026171cb0170a412575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003eb45fbb4e23c2a36b7228f359071576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89835a5d98797c115f6563738a4f3907577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe07a64679e3850378dbe110b798474578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5730a4a5df92b236b942ac746f479b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53db7b8fcb27f4f87e2ff9ebcb7979580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f55671df0b3ef75bbfa8b774c4b553581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddefac24c3d1c9279ff991485cafd9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a22eef4e99b09430749ff4196b0e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef53147516b2497627f7e56f1a0056584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448e9e9f3e19a7843eca4fa23addd09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda34c381cb1cccce8161acad8a7397586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80f4ecc62830f10846ed1f99195cf6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cf8a8c6cebb5a80640e37eaad02d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aae1b3a87821980922fe0bd4f8ba0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28685d9d054e63d458f6252accd236590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b696e3ee5aa17bc8498c32a76f1587591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e04371f3619f971f471fd8d75d1224592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6192d58c3f5b295d806e3ab71d2c05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777418bede0da0103cf2d061da5b342594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c18dd7d371feedf575b65bfc23f046595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af5a850d499c401e4d26bfc57c19cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67889cc12e78f8e4e810e643ab2d6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82589f0e85ad3bccf6900ac0aff6561c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904d64274fba6049ba47019f7d7bfef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f109a9cd8efc5c4c3101ca8cb125c2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a8872fbadf940a0d3e5cdb1d94efa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf2596781e56c12ddc08966a4c0d0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417d7db345c46c5cd068c55805ac2e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c1427d538ff1840be8d496b1301de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8bdda2a09a2d74b49252912f47f80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d035574e22a88bc86fb7cc4c83c0482606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911966eec00789f60fd3f284eef6d08f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b39f24fef0abca9d020128f850393608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6954a1a0c6e8318675c7c9da67ed8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1d44711b5d00919385ac02c660b1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad2bce0156d10606077034341a5424611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f00c60e117e3022563bced574ec87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07397587c6da5ad323a10d2a182ca92c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d070c830ce2086d08cd279786ffc3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80968423b7e5f6328f4be1b6674fbe8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b3bfb586b0cdd9e3154e547a6e2b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091de76189d6572c75d5ab34ccc0f2f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51351740290358b85c568bac98c3c66f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84b921ab3cee4fd4191ff3bc80093d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211fbc8dadd0c9517f3b55f7f4bbe05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e331418cea6e558ef6c09ca04b1e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e94bfa33feb5ac8e040c10e507665622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3e008441723e762c5b8d4282a803f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc42a6f6bf96dc56e950e0976d8c32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79465c839070ee6179b37a3a0333f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1f097e431bde7e3dc3504d005f47b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedea3fdb4c7bec367c51b1994a1ee66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61daf4b6961b6349e5e74b70c33fafd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71876cb9f7b739f1c5a98af4ed2a98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e11af932ed7615037602e0bab7bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a87bcab003b0db3a42dd883ec42ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23284eb158a56e4e8009bba4b164392f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e7686f9298296f549db9d7c3d5532633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ed8fd9690c90b6c730f7aa1c3b3be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e03039927d04fbccd2abc641af96a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4249b3b8dd689569b8c96d4e308af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fa001420f5910c31b71864ba8de09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb906634a963109e10e8dc1c20e327638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17345000693cf55c5376da4de30cf0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f02c2fda577db46b4ee46294e6059640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521724d24def96a7cced7f823d27580b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e3e99f383cae8fe1c3cfccca0a7e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d8a9b0dc56db92c0aee90783f9885643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3c6a5ec50102770621377b9fa949d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268476279302deac3b002b00c124cf2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fa09a5dae9d16cfb9d772ee96d40d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5df7668fdcadf6727b14cca8de189647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e492f94bcf5be5378124042c1aeacc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b778d627fa75b9165eb6f546b17dc8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7418c5a587f1a8ed46a237de386301650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135e78ce394838dffa3fa511a353a6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a4979aca5bc410b653343b1ed5ecb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4e1256ead23fd90f362f17558939d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e7aae5fba3e8a909fcf26c0192a4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fd6e37dd00c59617fc246f41d9f0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a3d7ef7696411eafc0ae6a7d189c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88304fabd64326c6ca1c0e52e5b74470657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ec85e416976975a4cb686d5f6e200658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6d0968cb5ec23138a79b1d5beebfd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864a838d59f6b6483501e5d4d8de612660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b263ae7b72b64b8cf2da10f7b2ad260661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9bf4765bef347ec49232a1e1980b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967f6b7f739791e132d2be5cfe51224663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc89386f8476601441aee72a880ef7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d3525447fe79b718a9e0ffe2358d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309c2a6c06efd1520c9e42befb85645666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a572112d50b25e0e982f0c1e6463be6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fffb37c5c7eba5480d4867bef8ee9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491ffc48dbcdecc9b423026404885a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b337b0c2aed3b83285e8e57d081a942670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac9746bc364c8fdac6b106e3215262671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12e5c0e7ee9766dcffc7890c891ee0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608434385a9e8a41e3825cb76d6e738a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf33e9fe2ede8383af6c33a665f6e60674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4300d6087ac52900e85a988d038119a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ce4007ded449c8f1f682f2cd7f8f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b4fa4b798e2b730c5f17cd344129e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f466bb99d7d12dbe23425a865bc0e86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13651e6e11ca43f414fa3bd6ef68410a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc0f224ff0e2b38865702652275b0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1dd18bbeba959fac2c541f4fe2fae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7916ea5432f3b2cb60ccd2d53fa783682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fe126eb964dd4529456cd7c0ef119683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c0728524223daa98a021aa5706c3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea233d55b744d9d1f3d5ed8fce10d5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f6305b22b9ba2ce0b410697140c01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d70033220a9ccdb7a90d80aec362d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860941c6da9da4541d3047f3aa8143b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835252e70265cd6b5d4254b74a4a02b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd522366d2af6ef541c8d3835577b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81232bb039d1018d686237469c8ef6a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857022ab9712e2338aa5b9993731110692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f16aec0f22107adf24bbe14c80cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a71a758d701c948f9978635225e3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb674c634ec6f13dd074b6fb77434dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dd10a0d6443d18c5f2e667d9a73da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594266e841f1efe8bb1c1a6e170d742e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424ac59dfef4c0b96ca9ede6143a636698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21516c39b5b31fcdab5e102bb160f915699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c33dfeabdafcae3bb6dc18f05b1a21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62458ca7ac3e4426ce8721ff3d8304b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda25646f945a77848362ca969cfff26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e214d20bb2c640ae29c7181fdb16f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c795f35890602ca45161e38e47519e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61badb0e011f31bc477b44b7cca8ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b52f68ac010315b10211a474867c1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b64489d248b8a4d6426e8bfbb788b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8f83df95ad7788b7921c0ccedcbcd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05356178932350089efaeccd3d921841709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730712cfdfb332837a576c86ff1de70710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb6de497b7f54b9f515a511009895f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e2501fee0cf653ebe2562e15f7c84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c24bb8f50da0782503e199b5d8a8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bf8c94535c8011a75cefc36f2ec3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646cb0a5556db1935b307fc83f2ea28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ec7509db028bd34f875c7903a905a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63265fedde78a9c5908411036656625f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e222ce81f9acceb5b9d9d7781b6f324718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dca60d3a0f4e9bc5e731a20e90060719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c20e84f6b4b1b0274b1d35e76e856720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659388016a850ad3aa8190ff8c804b12721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a57260823a2b8bae031d70a23e9bcc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c074d525b652cd06c87e5d825a01db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c72e77168da557ecc9d375f0351ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091faddeda7f4615722065171bf8b00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa063ad4f2e41fac062397fb11e1c5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c29ffe88278370ed5f7a00e403bf4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5059feaaa0ced7f5d5823151e6f729728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d095c723435ec8b7181b040fe825a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffae38ba7f85fa1fbb0c2146493ce0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692ca71963a4f2c0b919cf550a3f5ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7c31d6db73cdbbff4f7e41dc0bdae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be47fd01e98c9ca02dc3bdd4711c2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408d5f748fb200c7e2b578eda5bef5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffe9aac842fbb384776bbea7a683c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08de1c02c716a34196d925c4b75e3b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1601862340284b1ccbac31a5f0306737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea1b4bca063fb17e3c49d6ff1d9dd6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57702eca9d4ccb0b85159e87297a6501739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb1a6d07932718b600c4e3ca7216b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e11c5f64121325a2dc4055a51fb7cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b1e547387ab12ae3a6f626bd19000742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3669706d122ed930d963945111869a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed32d9d264b8ad5840f6cca2801482744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4163c3b86d5e2b31779c377c1683c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cd37e20397bd7abbe28865df44921746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7ff5ac8a32915659c4e0909d598e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766413bbc9e826d45e00989157fb85eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733f8b31c09323e51425158027135c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c810edf786fc2fef5aa8838d3750411750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448593253355b766a9396f042605c6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf38198eb446e9c82ea0985bfad7f6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e89b12ec26f8c163dfe20e121225c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91dd9b729b63d6c53c633f34d8bd14754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6205e283fdb3bbb7e99718e7e8197755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c778137a40a8a20bf2d7f4805ae2a9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bda28a4d305e742fe1ee947560b5c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20345ad0ae870178a7b7977c8273b17d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15a09e522044d2ad52e4461c026ad5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3754fce42f4af98267a2701548733d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb637ac325ba7d51c9709aa50cfbb49b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb458958f4e288533744e557fcec8506762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645b2d397545d9471c674e8e691c189763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a4a0de59a61ef639644f6de25415a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d3dd4502a41b6467eee56e58c6d4e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cfee08d95cb96e0d6253577ce86aa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8822d775a736f8ce3811e26fc4065fb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01090439d65f3dbbbef07a1781e80c17768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec91633f4017b800a2e8d13be8c20f5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10e9fdc649fb99a0873b96da8fb0ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ba1b67668cff6151300c2fd09f0e0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867f297aee57f4bb42905b9682f75c0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e11fccc9a62bef748f14cba5c64c67773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ae00e375e38f13bda1f22f75ba709774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bc73c966308cde73b610c33192d00775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9435fd9e86a6ce95bc283f57b3044776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123739a7b79d814dabda99e660b3937777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdd3f965f514663a4f3dffe6386bc8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79693ba9b93c1d713cd16b7137bfcc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e7a9c8a7d44d64ba2a7ffdd0bb64f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd9cd0a569ca0a57b55fc2707572dc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b810894b170907f41e53829bfeff5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b075d990a754b49dabd2937de63a30783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930ca1b60c8916c094dfe2b70333895784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4602cc1713d8a2dba95700f7220809d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e2b7fd22be7afd843adcf1e1e0a1e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e880fd94e0d9d3b507857bf37c893d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d414911237baddc3c80634248d4e7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c35a8f21df7624be147080c80245bb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c8355cd181d28f7263fef07af1e62790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11d364e2dd1b41377ddf3b4b038456791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c34d9acc02034799223088e7f3817792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65697bec524ee1930539426c9f809ec4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b519e3e1f8b79eeeeb74dfa6ab9ece794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b17b67831e6ca7d9bc7989925dfa53795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbc277aaa9e0658cce64a94afb9748796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034419c96613c5b19ef514cf4b022107797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b76e6f2106aedc45086900d6eac44d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82464bda33ab4ea2e0d15b1076b3c4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb17114d32f22b5569d4a4587fbbbac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37deac494f61eb07d595406c2d3e8422801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc12f1062c79a0811bb6a3733ef056802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4497ef5876480a3b3f140915806cbc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58593b7e268fab4228ffed55e77002de804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb9c9adc2c812d400d9f1f22bd83b7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43583d266c4b791ac7c5f7a400600dd4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e74b5f6003bce24383ce61080d229807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceab6565d3e6559175f27f8acdf1c27808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d15c7c6b024a7fa8b0759e7481ae5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b149538ccfe893b2e8a1f8a3ded2e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8cc4a79932b441f3120a2b9a7ccbc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f83b24a93bdd679c986d001c6d44d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb64bbea32056432628f7501eab072a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167867df5bc2bfbbcd52bdc918e31cf1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b3aaf247b2b6cb3a9b935cde9de0b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d97d94fe5f176c3d68a9d10c0fc83816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd37253bb6710406489fd7b16f7995c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981efdec5793db047a24c1be3ebe9a5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374c76d7703015ae6ff722db58fe201819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af81629102f56fba3d9c3b2bd6c686820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b535e7c91897b6d10f7bd2e0663c80821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa8f5fedd72b5179e5023a21bdfbdd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152470320d569c90583150379c9daf2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63cbc31ba47124ae8e2fd2fcf8d1ec824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946fb4b00c067a4e4ed162b6c788f97825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef1a37c1a8b9c6ac0fccafc2801ed4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa07c478e11c5e0c29fc50dfb595683827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f32a0497ca774be4ecb6bfe568cedb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d24004b40a4486cc80f9d63132756a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372de163488f95cbdb58dd55037c0d05830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af0505b588178460ace64cc8e33f0d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e7734522e0ef877880eecc42fe8b3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e973c18e50cc3c2acb9821e710dae1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03a5b3f97bf2019a6752f860b0e2e6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3eb3ed434e10fc96263e9cf4548ccc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e450bfd61e3db62eca41dac9e3f1352836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f326bc5a6015d3d9c418523ad50be837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a28d8cdaad3ebca3d899e1562005df838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9423d583dac2cce7c0e61f77eda7058839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eeb61445b3f51c39e68b1f6e2923a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fa82397b8f7c989d4a979bfc3dee3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e3dde622f7fc552e7db70770cd44d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0782ffb451f591c947c99d3f22eac843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1d4eba6a4814e12a832f2bfa95982844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082d61dade6efc8a3f3ea12d4530733845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5188b07cce8f7397ded5787445083bd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd3370e45646ee997fafd76416b417847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e3d7a4367cfb8b8d8c89d5fc7cbb1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad279dd4f4584c71fb399089b30657d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4bf3a836d3102923efb34c7f7fd6a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91b0807c88abac6436b6fb24090657851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139777ee384389d3c5bcab359891565852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7460c07c580f7e3f86e38d9a352c6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dadb58facce18be76b03400b63a4d0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9b1dc3be55d124c4506dcc6812944855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066511a1842f180cbcbde944d3edbc4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f0ca7484bdf96b748deb8577f51e7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25205fe3e6f4ee0d0ca07f35523dbe858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559d48152a1c2db4bafe7f8e0dc06cb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b99862f5cc4b228fdaea82edabee7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6f286cc68ae0fa3828dac0bc49caf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac687de1ac1872b4f596bed1553e27862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3340e663e59dfcf559728d92c179d9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe83f7afeb328765f6d41acfaf91a55864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02105a2ff4560b017d9135b31ca7c08865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765e4633f86dc3e0a3ed413053929e9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d999d67af72dae15e809927b9404d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae589fa8d89a1b360a2731117bd4fa1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7ebb2272eddf2a42f509c87080d26869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a214406e3155e4167e3db0d19a235870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5403076369aa6e1646c3ba85bab547871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e82c629a623e2dbe8bb6cc71e2482872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8739ed3e4a50bda1d3837de91a582f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13adc30e2c1966cc627a0feadc88c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aef2185e02a63b0fcf985f7b88cc8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a77351a02094337f80d30ed1b19bd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b425f3903d7f2b927742e735ec75877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9d5e367df77d160328867c5a45fdf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102a71a9f8ca278dbbc95c712729705879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffb0b03958985bf4a834c56fd7fc3f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960714d896541300bd5044106798c321881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2882aa48387470fa1de838c252e1e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5210b9950afd0f2332f9bee2a57292b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598316f0d284b3f2b0312ed795f9253884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdcfd7ea45b73d44dbe1bd632a1ab4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00700d4fec83b626d148a706742c93c6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab7bc6b6f33117dfc34c12ef5df7c3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4239cdd05f03e22e8c8059d5477ca5e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350331bf665410580429a9ebdc75af4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8349aa38b58092bebf388e1f5ad052890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699ba0f0c9af9a370b19999c70283f5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd03c8de2daa498f6c5e542fa1825e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c317e790eb53c07154e19e672bfc228893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1b7240b3a38642cdc1dd8cb9acd65894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dede68a5b88c2008d8d7971aa5c89ee895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b0755b03f1eb9f7b095741afd8d96896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5613e88acaae47e9654825418a7eef897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a4297d1807847347206abfd1c8ba2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30df91e9211a3ecbc282bfc82778c9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3972328c3819a22910806e882af3356900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7243c8a61c9dfa3c640cdfbe5b35ec6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887868690ee5b8623edb57577958150d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff79ce5652d92c894da084f9500d246903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bea13cf6e5df07f12e688d0823141904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c389e44646ebf00bf0af8cf5ec06955905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e3cf3f7b2fb6bf90979e32a910bfa906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614730742daae8d66348df14dd4b089a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f477cebb3d990f5e7bba70834c3153908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b31d7a975807fbaa6cf6bf8499c485909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312e3cedd65e0b8aff8cff8c2303657910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98e0d67532a7a4496a85618450bfe3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b535132d8a77bcc1f067d2321c8d9bb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c079d41a9109b9663d4c9b5f01a358913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c577891218814d1cbb94f5c2ca5f08914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7324d46d32818e52d5daf45abf9b907915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3717d0b420ee3faf5d232cd0c3641916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922395a2c2da02431cd575457c9907e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dbf0308f332074ce530d66bbbc81b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fe75aeb5dfea8219e203106decc9d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb703a852a0e760c567eb49acb261a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3833468efc562ca68c3d13c80f408bc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24688532df6494ac249d8b6e4e204b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f43896f69f89444028a7c87e42d63923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2989d6b42e2e56060e8084ffb2e3ebe924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7897f191fbc5feab9b71b4d54e2ae04925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7ecb62cb6634bf4ae8bcc54896f49926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e62b2d3997fbc1579cc9cb8bae854f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833c8557b0788dbc4065cd669822626928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a82d5f833ef0e3b7aa5edb1d96981b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b79340af3f7f48f33ec7fdaca12c3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f797c970ff4b9501d364e6cd7b58ea931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3c8850718a402dfb500021298c655932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5912121a4607ae620569a0948641dd0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f576a9e9528e5d7ca59c0df4f8dbf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fe1e9b1149b3af7f457684efcb542935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f3458bee72c8a12764940e56a35d5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1b4649c6738d7fa973563882e711d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d39e55005488814f09faf286bb29ce938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4eb7259d6f65be11f5f490ecc289f5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86f7a0116429bfd21f7c6d1d96a6a7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e17082413d5456e1131e69c9f527d3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c6037d5ff154d1cd173d278dc6493942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbe6e34e4e538ba51f7df7599debe0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf033957f6a676d2ce50e3ec307b9e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995db4d419b7d9dd26f6155fffdd929945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafcede6cedd3369498e922f136d033946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb2d8ee140647d30ad716f870fb271947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7fce0220b9aeab8713064d9a88bea948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd5a303f733011aab428f403f89bd9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7499febf2186069538d10e50b0a3e31950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc0de66b07ce991fe4832041931820951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea39c47807f4f1f391bd6364ebfe11952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fc4f668f9ef1ccfb0143ad352bb0a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c083126ad45eda2be81fb9a261141bf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8823da66f1857d1877ebacb52c16fd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e642a0adfdd3055f5266d989165846956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ecb9d3b8200dba34ee4d9d300296e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4e52ee801bb2a800420e715bf9ee7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3d6b22f90310b633f1c89a370e65f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20ba997d427f5b69d15c68b4335e53960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d789ff6f862541bc84e601ec70af198961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ac2a1d90f081af90e84253418a8a7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164307a7e5f77787581c0989b7871c5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422316377f4056920c6808d36d876156964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0a62a0c44f80cd25e6dd93f6589ae965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfcb70e9bf0403a3ff1d742a92a2fd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0547ce4b0da34826088ae3661816283967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc91aeb9992da85be331f1632d5368b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f417165350308053c4b9463296afa7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c4f7eb3fbdd7106821e4186d02266970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373c83e2fcd8e8ba619a5d5d4fff199971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1d16a65d1926ace4f4cf12bb06106972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a9e9a5c3aa864a6588aa68477ae16973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda14236b8140e65580b278aa291959974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14c78fa8cd0a7811207876f0d2a0cc975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79171ba9496f8c9598a5ca9e9c33e3b6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d9c3d8e0d820e07b4f999e9cd3f95977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee0ef3b3d46e6d7f1077b3087c25c3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07143ebe5dae2f9c1eb3f5f1dd46bc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b159eab4b931408943431e41ae14bba980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d2a187f352e0d547c5e010b09f71a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c421254ba7f4b95320e23128776c0ae982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ae916ffe2ecf2a9b3d4b36cf21c95983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a67bf90724a72b4e92955f2d7eeec984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8afa54022a998e0f9ab5c6d08f4a00985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528be6b82e095c7c5688999f8cdb37c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ecbaa4e653f4f6aca0288ea8ba0a0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec512fdd725465bb77e0273b912bcad988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8684323e167d4fea5f55a0a3a2c479989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae91028a7a84bf4d906a6100501d1e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bfce87cde31bfc87199da4fa52086991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879ac87d061bf0f017c19b0d061c7fb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56974bacff2ae112e3f9c233d756b420993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69db8e21fd29fd74a4c57d52e53153f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1b008b6689096bc345b9abcedc324995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ef7f94059cfeacc71bdcc2252d1b1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969727c955b29144fd35d642862333fb997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975eba027aad75fb475fed543d07d141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18299a16461e13fb134111019267ce002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ebfb4d33659a96e193e9ddea72cce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a07f4b570252e67513559251de75e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a657286fe4dd60a72a91bb60f660f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c02767ec1229a6d0bea7c23cb5bb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7170dee8fa65b51239bc75bd723747a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13345ac394ed89f585993633780033d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02917133d9de1571d9ae0991d13c9d819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6030e81282979a98e3e77f06c947c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe013096fc9fdc42ddd5093ebcba5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0502c41477d6e9c28059f11b5d2cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df41b94b3e730f17d3fb6eb0248368813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6d71eef5fbc08695ed016f97bc70e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890a0ad50004e7dbd6e36b6fafe32c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10274fa57915857891187163d8cea4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687b8c0ff2fac3d23d5a7bdc8de4ee517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efb1c034fe750ab26ad4a158fed24718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f12967138209600cb0baebc9a2a67c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2efa430d2c307b6e31b68c8a46df1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbf00dcd19b4aa831216232560dfcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4371bcbb34e53220825c5d384e9a6c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcc2e80b517d8ee9b6ee96bb5681e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507f1be3b2b5c393c33b64fdc59687624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eea235df89083f000edf071681f67825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bf74ae4a382b64f32d4889a7cdb8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb33eb1cb0193683260b335582733827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f096824ff540826dccd61bc5e0cb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098e23ad0f3eb84e5bd3568ee4a4f3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8d48f56733ada3dcf485b54ca1bf630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b7e373cfa3315f4ff65d26e3b5b9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1772c65fea7820b607ec54eab5218f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c6f6778da11f10cdbe010facf06a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0f4ca85a072922549acbb6f9a4e5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539d9fc34f03cdc8cc535c66556b38d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f037d5c2ebbcc51d81d5e29b5dc1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69c9b6c787bcc0823fdcbee14ed76737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6828684815f9ec2f11327acb80076d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54669adccc2181c7b04add072ba4cc0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a647682c8eb2c00d728ca51717bf3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc8e1fb4fde70885f10242e2c4c78e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace21f5c39157a5e51561afc9f4d171342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc97c5ddc4d4bcc9aa62dfd921b3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52d84290497f0d783e7113233d8af444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a1a1942705ba5437aef2a1968c81c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99122d326a96808870b97b3e4f311d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc041d983ff3ea05a6a838ae062085047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b9c924b9aa18a7d61d0400fe1b27548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6e288f8b343c016e3a1f1e6629f4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede93821f66a071a72717e62e0cf3b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a67e2c6163dee85271db430904a2d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765ca51c2257926d11724a324b7cdcd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23a2e2ec3d41c5181ba7a382108eb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6c56032385da3ab8f592bbd18727f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cda05d033ac3f59ce1e34a33d9358b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cd0770091cc2fd319582e667a7b1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f43658595ff3fb8659be682dd9812157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f91088e2a78250ccd1aa1e471c8b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fe37e09ec04802712e59689fc27b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48689ff53c27f9810b107c4a4b772660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eace89f2c3ad1f9cd5eb43a26182f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bb4a2027dbe8a14cae03270c10c4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4baaddb2cb68676d9333509c918fef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf35045e9a27d841eed0ae9712a3a3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd06f9cd9bbbe28e1c2a39de4f8f9ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd02d53d2b90b493c87c8e70c3f304d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdefd5619c6789e6134e635a4a0b4c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3a096f6498aa65bb2ea8b592de40768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b8c55150b8a2e0415c0fc1ae330dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94878b64dd647061536fa684dd920bce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f56e5d54f5744dbc80e6699c05a56471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1d67e504e95623edfa42fb7637f6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f07e9f826001ed43dce54a8d5d650173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c9149daa4a36a73779dd763fab17a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94638161dc9c726dad2f6230a302d6e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f77fbb1a4810c15999bb867c59d2b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad26fab0fab2121aa5384f71516ccd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52494c1accc2193094a225466ea6a3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93de172c6ab3c46680b047a49e1c9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7e6df5abdd7f3c8b40ed5fd537bb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bce5495ebf14a674fd0fdd1876ac881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15387c07aba6b46746375eb51b2074782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a2965cd49e88180f15eac9c446bf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2fa30266c6d8e1a91fc5c36f1f66384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fe290459d5ef5e4027fbb77f0613585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43784c4b064d4a1a82c7aaaf2598ba7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230f490d088d03261979dc98de3daf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0122c52d61cb9bee9bd3d7c3acd2cdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fd3ff4857795a6de77d9fbe81142789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5da71109cb916674d7e568471986c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340076312bd525738c4ab9069219a39c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55314e6283bcb99eb38cdb19714bd6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3d22a86138fb31e2c0b149974311793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db45897a47fa025164c56c1977687994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb836f65026728fcfe833bfda11f4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198c1b5ce11ab6fc3419870199252c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4b19f247c5f8b1c5b81ac1ad8a43297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d805ea04b70b37a7327a4c6fdfe8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d901f9425cba1c5422245056ba7dae199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd437e91adba6826497a8a916b5ad4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbac5d5d2899a24beb42256a2baaf55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5302c9cb535c05f005eacbd5ad44ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f18fde1d9f3f04161ed7b3b6076e21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eb20036590d64d8f6d4d1ca32630d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efd1c977d528acea8b1f9764671bd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c95bee10ac0ce9611b05e5a196712106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08edd670856d23cd4824561234ad50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33685dfb073ad629cc38f63be554ff3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eea200a60b0b0cf56876207df9baf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a610615112dd693f45a1567388abb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70855e17fc02e2c085de2135ad6be9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950e04415af53ce19fa221f7b4cc02c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4d6a199e184bc73dc08bea4a7a1d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39821d8fa2e9325e5dfecc75f2a6b1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b23233fba7b201f4c4d1273ab7eb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a824369924ac65501a68e68b988ed8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12833a73c8fb3d266f486f4f4abdb3c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83be202b61ba98b3ebf9c211f9cadf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f905cf70b2459d4d02b0239c9fdc71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43910a2d2050fa4b8778b74eb5c125b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea8b5f47163bae2aef55d00135e521121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422fceb63b7b57cb49c935169502f13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b917621528f3dd038e422b48cca44b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5985b18ab1e7e17f2824ad738449ba4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c2078558900da520071cf4f7cd3bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73886254a44bad9f2ab3f78ab3680d32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35fc5316835d735e109788c0cf7d1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb659b32824a5b36a7f1e014d7700cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b575056ac39cfa7d2b59936ca832f8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac342597de277ff7199f631364b606130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c16cada09add4387d5fc7cf737c46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfce125658045f0d29c1a09a0dd796132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a507ed9eb88a19f9839ed855a46a9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d13245a09e1b561f9d0b27ba022f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bf5e92b7b0f67b55dc89a3f901103135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f6f07e14d3be4a63a8eb179b6fcf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee5c558c5cda6dd11d4265db935e7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8cace0165d4e7810c80c1ae30bd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7dfa10c8d084953f8bb213eee73b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204607d7f54c5b444a32dab97732c04c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84611e6e815169ef449d697b4c92069141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997be7fc759266938bb295e43b9a287142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cae6dcafabda665f644857c5b2b31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf645a124fd986e0a8f6a9d11316d4c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc744eac8ca0b75cee5774cdda7cf1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1587dbb1d68f75e1bd72123b0849e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000842c65cd77b5f0c6d741dcf59016147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65705cd3adce4e1e4c161dbeb4802039148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a48a37f8e073c2766d8d50a83b00cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae59e7547749a14102655224a7368c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d14f0dd021bd78b34dfff96bfbd44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730ff8c3aadbbd7503e061557eb2d14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff2f36f73d7bda249ce2eb6efd71a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95783ec4f01be56fd0f324d19942e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c40431d5c9bd20e6a6168ace2ac44c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73181002dc5ccfef3f857d5986e57973156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c352b3686356b61dfb6ad4da3694157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc784e70116c4335cff11096ec2ef7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1323ee1a2762ca3af20a5474131c2f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537355c447aa7e8dda9112f0f00947df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edcca9110d189493c1e1407337b807161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14822179c69bc88b2bc831158c35ef58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51272b13e1866811476427c35cc3aead163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60310bf6441e8e3a7d8b26d4bc96a4ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b113589af216819fb8eb210ce1e80b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d65f4d089ace6b42b53ab29e754a82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395001f1b4dc2beb488edbc44a35fed6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045f76269e287d4b3f1eb9f50fe6dab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aa666f42240185b2fa9b520936d3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfc72542428d2233a7113cabb736c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847747d3ad431a5024d18d9aad2afaba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09b37b48c0b574ecbf151477028a1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bff0459fd98e50087b809706f94f4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e725a4e6f589610c1f597c98ed09b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fe74c7209cb240df665b8c16289cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db11cab6884d130be05f83702fa68f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee078a00a29b14d457b7bbb2a92935177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b424704cb4eda3b2574a009111c30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9637940a9bf7073eede2696ef862c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e902a6c0bfed7ba94e280a67197559c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23168f8ac866649b7a9dcc9b5719788181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72186a91d4a13c13e80294a395b1ff7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b87eace13ca2f9a628283891ebdb88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082aa8858e75e088e6d89735bbf9a2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d27ca6d38c441f49bdda3b1dba856d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48516585c0c69de4584e83c020d861186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725cfc3124dcac2a7f1af78ed4de7e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd36ca5f55e66a74d068021dfc386c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190f7205283daa8497afc7cfb1b93d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a5265dd738b4c155573db636065a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2313f71b07e1a29e2e09a7f5908813191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d3bd2a06dd72f50508b78bce353cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079036a3994ac4bf919167a1b335a888193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a3613c273534e131939090ad857bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9da1bce19ebdd2c570bb593532ebd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bb0e46d82fb20bc701e05a98602a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9c95888a31f5fdc0e657e4e0c02cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6b7ed3ea1832637c15fb5306daaff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c07e571998d2585527ed45661d9f29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542986b3a8a0bc433be9067f97b96719200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef270a1703dbb12537cb31d5fc7cd1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bafc3fffd684aec240ed339ab48c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae3c309f798b65c09d1217aeb30780203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21ffc6afef5c68d9607dd3fcb8ee20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36e09b38a18f6800fd997b17a10a24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a21466e88fc827944afa7d4387696206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42034c19594c2fec78890414e3bf947b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3198440f6cdea0417968d84987d5477208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c727b860cdb37428cdf709297275f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b9d8fa92c3284159a8a35e9ea179d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072b80c037a03a983226e99b1ecb76c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf5622b9f62a923d03ac2491c3d6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a02773592f8a47f2b24f0fb369b53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376833454c1ae04c87787531cda52ec6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b1d36d5c0eff1e4ca4f200925d562215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282a0552fb4901fb3143b0ad1c30bd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73424e22518d97366321d000fa4f5fb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c45399d1c12c2a3d75186ddf96a2e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9f7df15d3fb41b459a9861ff29bf1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a6bee5de90852758222665fb03fe1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef869c73786cb3cc57bcb9c4ee27d31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6da0de6e4f8bbee4da74d321bdc3a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72560d1b4e6fe129e911ab273d1f7dac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb556504633ac62ed5ed8ac6f053d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d391d72f36e3eea16de833ca07ba5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fc2a753a78213edb8ff298dbae7f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10349c54c162058010e7e7db4ec7351227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bb9f71a86f6efda2dbdb23b6430f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a31fc7a7475d1e7d44cf6154fa726a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95678f2b5f92da7bc0c2244cba7e38dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db504e3dc107084e6d1fc6239b2a894d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07dca4a4cfe94cbefcab831b9c15b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84003d3b0fad17222e41fb5742204f57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f62dfe642d36a7d0055d02e693094b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc110f2543935ef96602ff46595a38e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc75ddcc6e5753c97511e50e7668fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aff608332291ce3a069963d8a7ae0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c55359bb4d41defc6a86d6ab8e512238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34de9ff58a77fa4de1432546a96a07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fb3b581f8f801c94fd5896b3bd8f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f1b0b65c729d80ab72f848a24e414241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1cac13f38f9ee2e59bd6276795ea1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b479382f1082f7bb381ba9f2525fff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b314959b0636253bd44a0fab519e2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c6373e0b6e37e1e90bfd7ad7b913d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47648f10839c8fa6836c59abb94669e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa72e669788aa7ae4d7c7b5fbf03b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c00c951ea08dfa4eb9a4c9a741147248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59a4390f32c20f6691af2bb448ddd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67972da9b526196cc555c5e61de6948250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fc53e416881a89185ec5da4270be5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1efa6f9394b82a6786019e3b69ca59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ecff62a3172028c7a1d38e2ff0c0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff8f962713334c076594b769c2bfb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccb012b9c1f1982d695239a3022bb4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b96bb9707afb8728bdaa6b53701a47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d44d4210a6b33252e378c0b0cb75b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cad06699a76136d9c51cb39744d1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0677b4504db55692416ecb61e93e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f0dbcb9c7c475b766afe8eccfb7a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5741616cba8536f1c211e079773463261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203cd3b06b93502025767a5c54982ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbc20526bb7fc98f87d5ef1ff9ef68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219e0277bc4073df6421c24a7b31622264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbbf41c697e4de2ad96018f4695801265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5fddc2e92f5aa64b5724697c625cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d6b3c5e914501ddb3bd57e453026267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1035555cb5b9b36c43dd6b2344d311268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9323d65995b8b14a45e7e6e6313e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22593cfbeb5db49ce629f82356ecd8bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e764ea76f71df197d3bea3b2af1e53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab005675e9dcac8f6d4933a90dad1327272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fa942d60ae453f80b5f8030dbcc14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23aeae5e50d54d42dbf45697bbd4e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a930e557940ab3cba0c9cbca61f0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5c8508d257f8b85773089b76d04cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33333e6c7a5ab0a52605763cf96ca8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0c75128024e047daa8b3aa3160b67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18969ba3b6410ad75b5fe3342dfb609d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8702cd07f9b0a7384d79e024e4961280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fe2862e6362029ca1cadbcc518c35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445dfac90df00ba6586f8dec995f308282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d520eda954779bb79c2974a14da6680283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc81335499bd7c426c7b9e5d0958c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45da634ce0b775b2b2f43eb0e5a288285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887bfbde2ee4aca071a4a9aa5c2a687286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc8e51d34f33ee4970173c986ea069287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f1e5d739e925d82305a68751bdba3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb80df90cb63b2ace50605945caeba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c5bc620d1b5400586ac148529582f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ee175374db89a9c11c118ec17fb86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37354aebaf5afc88615b3ae65eb9f3f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d59cdda7119e2dab6b09d89ba1f19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04789b6180cbfbd4d7b9c43ff2e49ca8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd46d84fd291c744bd3e8a66950fb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb07f1e63a90defadcdf9726eb94b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae3a9361ad07913257b70518940785297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebbf1d705f97519d632228c1a0a1c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a037b4434b81b82b191ab7b3dae022299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b83435a5791cd9c0086c548103c79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430f806953bca2f9d3d5239c9c4ad72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da335e4129da94d0c6e35c7bf21442302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b965ac1380365e3cf085e943c128c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb173d364e26eac85138f66e026337d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7b73f8e57b7ebb875f63334a0a89e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbc1ef3d189b3d8eee8d3ed4d22ea4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3619064777439065073eb9f2b33fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56ff18c25c4e80e84362442913ef64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b927b2242d81ae6f0648f574ca2262309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b114709fd7e3e3d07d0484a93bc4ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff807d95a61496bd1570d998450bb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c466c3050b68870405d2da293ae84c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1623ff373b2dbff3eebdcc28dd8883f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e977178a32935bc9ff88de65fbb461314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3231d43c26621e878ab3631f2d20e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad5d1d2909bd240d69203dd729e8c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbab93864f02eae6cda07eb0cbbc8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d6fca92c98b8a044ea94bb067d27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3210fcfc285d4e1e6ddcb2b3dd1ea89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f9da160d2a9875028962d0d9d1377320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012fb8e726aecd8c805bf9a30f93bf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7144210abaee1bf2bec4559eb760df5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a495c2641a7bf4598b4dbf59a1ed265323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcff3926debc2b0a199055bd77c4458324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e2a700812530725a243f1dc30c9d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1a59e5d6ffdfa651cf1db547abb8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20820d7a2aade407bfd4b74299d58e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747acfd5219c447358e2795d5d3d441e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e33d00ee56eff6afe8579fda75632e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614835521e83a0497c2546410c1bf2cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5537abf909c795b9985b5e8e1bafa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89a9ff7ade31afb03d7cb45621d80d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c16e914c490a7493f6ed57fecedbfa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258bc277290df3d6944dafbc26a8463334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33336103a316c5f9f64582c7e463f907335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093511ca8420abffe4863fb1acebd49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b915e02b16906627da235cde6a70a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2758935482cf5cdb0c0cc241ee713f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba1aa5318dd62477411c6a86b27a3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c322b47b88657efadd48467b57a65c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a0526a26e0f4c9cdc20e99ba7ddbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e46b80a887070adef5ac7361a79e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b99860b3d1022187d483ee493f06b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b49dcacb0f65c362102fb5503c17a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51205989d071f648c37c7ebf46f28d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a41dc05983c4a2980f8441c2d78f15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c71ff4ac8a74971e16d06bd8e63aca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b80c8b5fe46f72452e9a3d967e3e87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13accf47ec851e8236c0e933fcc5f82c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55017f44a607da7b3caf4c9fa7929f06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096622d8f5f510a69718fd548781507351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f51cd6494b2c2b94cb1c7d32c50c8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1eabf5f07fd426d6005a0f64ab19d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6e37c05decf62eb597c6632716cf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267569b10e713957afec7a759c3b34f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1b3860569c955b122a47a33a87219356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc9b80461368061836b2b667219343357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6e32353f0971a560d40d6b9c84288358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cd6c72811d1f01895e7b1d712436f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5529deffbeadf27e39b8ff1c785112360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4c68f1e49fa54742c0c5eafda8a30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f25a5769f484fd012ec1362fa07f65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d1c9a41013d933cf4381b46f937fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b684714bf773473bbe82b913d3b8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a88759a4f2927029577cb6d0040f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f9ac23485fd4c81242c5e7753cbbc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477cdfdade3ba176373d62e4fc927a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd315ee41a506366739d29791efd86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8a6c7134500890aef0e6fa6abb0e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef805ae1b9f0a6328272dd5e152bd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb17c698f8011f54ee72e15ee1a09f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200abe42edebae2f88920ba26febac2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44c1068eddf78616b6f84996c20290373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d61e45e1e3ccee65e9087688339d3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d100fdccb592f47da7688289a903ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a1c0d7c0ee749f70f076c43d82100376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cea0ed30b17f537ecaf9eb6928cfa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7aaa0a6ef329bb948bab1d904d3a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdd94d5a8d6f7e0f338ad01ea4cb53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18ef51f16472aa7cb83b22c02d05bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5eb67cf1d78893dc011ced57950025381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecf7f3048caa83bb0a6a1f9bae0359382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c09d5623b047b1b41908cdc902f23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15661f5d612e4af87387008c6198bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f82d3f48b6c2db577b943b0da569b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b2522202449a195960c16807d365f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561b80c63ef304b94e36d012e17331d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bf6fdd947c2e02e7e7e59dee7c91b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff67297b37d97e130739b836bd4c671389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d3be0b69ea44be4d55b9a63604edd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7346c0be7fc129d078fc7c258d65f42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c604e3d86d48122638e35b5d8601f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ddf2a5bf23b818fe30a0e6a03def5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87a207658ccddad34ecde92794012a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fe693294cbe0678d4aa9aec412dd0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc79b8b1a8084852293d83a0b36f0b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba9687b8347519e758c09c25f04a31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b282f0e3ee4d4e64436b4460d3d50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6e79c36743402e81673d0b04ceaae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b05f2d8048bcd791190d4bc90dfcff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf0ca43141f680a97d5f7f6c5e49b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c00706f269b6ef3159929cfe213c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978a6afad05adeae19f66388561f0bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81115cd8d2816c2c6e17f910ff3149a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d2d25187d88cc0c07572135d57684405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679a67752cca23fd1522e5ebb69c8f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce909f221700afdfe084ae220f92fdaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453046b289fd804b264d5c4777a5882408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba26a2c3f34b4779fb383d84ab760ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc89a241f2cdb9e62c3423ec4c44359410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e4bfa2bd62284f7cd6e45964712a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3536150451bcc295cf03b664d2c11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16604baa41257cdd5382077d21b5faf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280baba5f8659592ae9d39c37ca4ac1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bfec1ee33eb5158b580f34384c86d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080665119ef36cf560b1e4134a632cd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d78097d752bc3fdf12b47043cdcb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389eec943cff882a915e15c34c7d86d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520da2575f5295b407f0396421c70304419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1923db6378841fa3d80e3b34c5253ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5a2da6cdac760b350556617437719421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263df9b7ecca2ee91ff71b0f9ebf3d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9770f0438401b084a305d51f577893423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe583ca623e5aeca8cfc64101936db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2549a4702b764cb15888383b26851d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c82f37a8e737d7a637fb603d73d4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ffeb3a6984d4a8e1512a69fe31bc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45121410e80d7d0b95241f5204ed727428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde2bce023eb993b56bfae9dd61ca75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182f4654b01653b85e327f34518326f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683005c31522bd8da785b216d0d541d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7021f4e067b08867efbc80e3974cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78caaadbeddd532fa14f07f0652766433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fc07c417a1c0578b305db612bb71e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14efb388174db45e789c4cefe40543d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f06248b896049054ce00453bb5cd7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd6fdd12a27d2b1f7128d4d7e37e15437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc070cbbbe7d2ecffa4e0c671fe9345f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0b5ae56afe58a0e442e6ea960b714439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec4a616418151016c7ce22f9eddf0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c7ee7ce3bb7af7078cd011eab9ecf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959ee05a62a88e04ece7e88c6500d3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265d8e4852b70ee6559be0c14c68b18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd512d8f356b233a5d23b466e09f27b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a910d7fc29da4636e6fc6e4cbeaccde445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb2e623eb826e3a9155e027dacc32e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b525e9040a00f3668016beaf1445f28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf346b5d03ef8a0e4fadb6362a648a18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9cfc7125bfd14e33d1c3be89f0708449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82743ad99e1cdb6c502bc4402c28903450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0576ab85c0d385bae6ea605f4b449451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c498c233b7ff3eb15d7a0e8cf5c5d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13758d7ee79d4dbb084aefd11b156d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa38155b508c9a8482fb6f51bd8848454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c94d8e0624484dc3b4e3fe2427c60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c1df81b595066072abea08ff368d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528933f46594709a433b3986d250699457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e31b49ba13fb18d4a58487aa2f6883458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753fd5a331cc313cb4a0f036c25316a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13099fbf081fb69ce8fd342d373b636c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729f33be72ba59156ff4840240fe26d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a573bfa013c0a528c03b2928bf694d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e188162122d6c674530e7e5efd1b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf45acc13d9c97b0e5c681929da0a82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f8035e7f67ad2853b1fd77b961525465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a73bedf5c0e86563c9ec42c973c5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eefbcaded5526a988212d4c431b668467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a15e949ec50912a88c7d983a59f66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18033078b698861f826af7c17166ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfafc8d30b8893dc1211773a9323ca2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46903b0359b047bfe2adccecc864db5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae00c6577aaa58a8ce9f996ffb4b0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522aaf0705c69c298ebe536fd7c4e63d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b8aca0d5852428f4dd059b7890154474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deca355ecb604fffe3e6e8f0b95a4f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e201069ec800c2399ca3ada7b7a931476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748b6503e5c86b1265ff3dde5892bfd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e117ba0c3491291136bb6368b707d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45d9a5398dcfc1af7f2219c12897e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68ff37f9c93e4a575148da1284cf7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244353ce441f83cf9c6552a80b751f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4d60f0c4ee6384f87f8677ec189ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42444d9ab4910f4d7cc26f06950340fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417262a2b84d529e771da2c3da59ab2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e52283a4626426338f54c44c2e837b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8ea5c632b6541ac7a1b9a4c71f0ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385542be1cc5ce9be1660c8bc596c9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42356a9d1ac801ae15860eeeba8ade33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fe144d9d8d07aec4d8924ebb3c368489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dc05ccd1d71463e33405d9cabaf53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317f7ea5418872c7bcbfd9ab0d96f05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dff93362341417792decc4d9a45b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8645086973339abbc8e336f434dae07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e602f770494e5c2e09062801112ba40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8c7ebd64dba0c0c914be7f59d2fac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e39ae46fc14cad5dc4b867756fd46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc429a033f6c040f0fce084a76c0dfe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba110278a7342b77f2a116008c8546498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ed32479f44056307c8ff8b95d72be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f7d9d73f3180bd6e11dcf07f83e99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709572c29afb8cde7bae91118b234c29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc54be8e2f0388b4f996fe841fc3cba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11364f4f1f02ce3700ed540478e40f20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f76db6d20f092d007cdd2a47b271f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8d40b3bcb5785e87ad9f67e16c161505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f639ea0c7c95e010c1804dbcf7795506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a56811e4d02afbe8c071009b9a2aa4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c907224f61743124cf02cbf50491947508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4410422daa37ba0a7fe25471f9b3c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6c7db1025aebba8a26ecd27a8b564510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d621b42be5be14ba175bdd599145a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c50aba28fea44c22889d4df78f1aab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecbd3765bcf4e4c75d6a09ffef5dbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac64c4728081753767f4b32ae1bd98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eef4c25f85ece2e09a79cc66ab593515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498d3ca65c2d22b0f513d741a5ece8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de450db8332a6eebd61ca4a19a506a27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46332ce367a3df4ba3a92b93f03390518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215342bd5167fc9954d9e1e98d9a7230519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c851387f8b5abba513edf8d2ea9fcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4ff877485f0b70ee5639289fbdbd5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ec6525fd1a2c484b4e27271e83fe2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d3834fc8eb0534434cc5e81092020523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d4b8f8ca029bef6134c3d3b2f69e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efdf8044c59d0e151ec3a063be8a78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe8ed368f2ff79eec02503013e6249526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d78218976cd84a83626933611ff86a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4439780db94d6563c426c1e1cb1f550528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390841c88d06c798736cd5f1a473118a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e8d0c6aab2282722257455dfeb96e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b0170de4d8de45e8a70c5b3bf2ccd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9ccc3a648a52e7d759a2cea5c5354532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be14e7195f83e1486e4eeb6fe5ab19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9670f46d5543d9c4fbd58c262bf834534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f29821e8cc9fb11e7c922cb79582ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8f2a1e97c8628e51e45c17e8330b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2281dfe03d96689776fdebf619bf505537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e915e858dc539abc199474c47f6a46e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702de7f6299257fcd8c61ebcdd2c5783539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572dba21c559ca595b349266c7afeb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3949a72d6328967745c62237bb2a6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0593d097012c3299c07bf5fcd7050542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065cbcb2ce0efc0d13f09e54ffe76a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73cb93b09a542c8be864523b433362544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6b7ba4ecde619e37f4602cef1b918545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a745ff6cedcad2f870cfa91ee46e2a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d733d3ebd91d725873dab65de986dac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b5f5f18a705c76a91af4d2ee914a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350e94e40449f416b1dd5bf6e5b8bac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac91458be9297ec93bdefda8f9a2b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bed7e3edf4236d151f13e27bcdd36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37f29b00859949247a5a2a4b4d6117552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b94a5724d8c34d222684d0d952207553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a9316693cbb2493be96ee5cab4071554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762757e87f96d2580db9e753f8fab3a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44918fef2f0b496baf0b1f06d0457298556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebf535471df0d978b21e46f44cd5e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d209e453ec16c33e4711dbc6655b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe8953d6404b4f55c11a95b9083fc6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619451c5604a18acc4874a612292d2d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c8da5f980e43ed1294281f0f2f0da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b715b8b0d5ebc8564e74cb892589ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253dab7f1cafaa192293043ed5320ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f128c86585d44854baf88e28ef4198d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74173f5cd5108824821205605353d787565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb11d0fbdb889035b6e49fb9276a3dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841292d99c606b26e9a14e04c22ad8e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08134950f2e15a0c28a35a7359367a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caed8ca2efc525497dcc2d1259e3f45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6303d0e814f827e8cc80c0036aea415570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f8543a5f582adef82645bdfdac10f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c0cf6fc835916137231734f288bce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60780a53353d8a51d4d78518de0a1a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90573cf67e864802fa5ff747597ece0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3bdc261d24484cb07cd789f2644b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff800f6078e7eeba68741d38758c8c1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ff77596be853275c2e4652274b286577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1790a34c476e55d2561ba1370af10a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412e05fcb0719838d5f26ad1883c2b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd2b437bace6a59dd6b8140f4c69ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b4ca02565edc568fb206089f42837581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba90b0875f202aaf71acf67fa232f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b4101a1a54c48b455c1a84dc69789583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bc90c450873bd76e1f6e036d8d875584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0524ac0adde04aca6751ef36c4f2c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3694daf56405a239de10fdce4b3110586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a3515f4d8ba438ca377be09cd38b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5b2dd421d2b5f106b7479dbff4e2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb144f74ca6647dfa63f00893a4f5ffc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992431990326b11ac72debfc5f4b321e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d3def898f9185e2d23fbd2b2d43ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708f1e0ff01f81d566f5f2866377017592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203a0cb44b72102816b06861e4b1ffc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78009c32df58e0bc0d100ee07ef44632594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e95090c9cf03ede50d8d4cf4121aee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c931bbdf39964c9517c8b1ccd4fdb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359d2d44c3551fd14c9b65338272f17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69371c1b6be3527b7d6262517c7bfa14598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5a0f7a0544fb90da6d4261a3aa1d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94990f779651e3fa8a53a111c3fbba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb75a8c75b144b7c1fc1f196823132c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c290af185d5476df401436e2696d41a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb210c2a857df3d1a64eb06af68bab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097796d981359be3e067b38dfb81f655604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72de49fcc4f65f91849ceb9a6d3432605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33506a90ee374f95c41ffe208f3cb824606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e02c62ea95c1c084a2f1c00609640607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf99841c879bbc3819b521477dac88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fa8ffaab6c07f3c101a0e51f3417c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90064920f1af7f2ddf87aecb240468e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6358a3859b777a77bca58f59dd55a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d07eca7331114703bba972a3edf118612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb25e9fc179b3f290052e290083750613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a64f0f605ae5115c1f66b88f478b5e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfe718e7e56240636882193784d9d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1783c0ea5a0e6ff2e608f8d61e229616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a1c8a4bc3235585e11a6ee4408b05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb227dc3c47f524486960755cf5b9e32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2228a518fd63f36297c7c7c4add470619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956683aeb19272384daf9956dec8e42620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257bd7db3756165a893b4a87d331c40621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4c3876b3cc598e769a32c0858ca47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eecda25cc575c06815d824f842571623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469912b3dfd9563c8ad68c8aba9ce82e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8fdcdece33f84827e371b8d8223c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328933c6377bee9fc777c06bace98711626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b814ff4496c89ae4508d720297b025f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb410e01f6b8dba363f584e7b5f0d44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a5d009e3088efff806b02446a48b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc102a32c990ccd27f52c5291e119e16630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea4d6ba8cfbab02132640381ca55e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeb39f00675a85f168119af8b07b84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a5aaf668c9c6b34605fe3883eea45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d4bee0907bb6b136e6f6edee4c802634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75834abc81fb1d18b174e78610b779e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60ce8fe8490b0cb093fcbbc02374ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a166e9191fd1a0016dede5a77a52f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7711f39aef05e0480f4a76733cc5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4d628693050e5989849e335e8c1f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc2b48863bb9b8299b9a9bfcd2f6ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab687c01a798d57142d71e5febaa5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b5a70d31d4322d713d97374d4603f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bd29e708ec2a2ede3ca8b59c44abe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91563d8d8ba4440a8281dc9eb2a5bca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a26ee18852da4c03eb9c2f780b870645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71574782e9f497d6d342df954c66657d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e1ac72bbae8c7626ed0f4e5c056b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5b44dfc8a4c38a583ffe8383cc8f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c23f25d1daaae296232b77c6a646e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc93c11c9b8a8904790fb76bb024d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198758f6ea26f95758b2ae37738456f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682d713a98b6182c0b5dea3c5d60c1a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d736cf8a8717192461b30504ef0ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcc503842aa22ad19595dc485a1b75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949c733833a18ea9d0a9b230fc29c32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89b558fbd5d4c5977863e3662a3b20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9a7ce08091e53b9c8b071602b63a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89922f675b2384bfc71e7947ae054734658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23514ef6efcc9e4883a6ad7c1ae918659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f4589b14c7996934b73b76ebe518c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a830aac70f7b823e9bceb2648d26e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c468691ba8c183efb491ea3991c78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df45d3735aa6c46411e95bb2eababdc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4c665ce0bd2b0e4e063ecc74980b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d3760d3e399e0f5c0ac608335ed2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78036b4a008159cda3fa2060825a0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dac16a1ce82135abec68cb7b070ec3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f98c18fd45c977acdf69fcee0dae3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b0c35dac0c5c5c922d3c6e78dc442669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d634fbd63b7b152dedab864cb03006670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd3250aad399bbc5256e369684c2cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdaf35bd3382fea2b58604b3fc5bc2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ed2927482bdf6833177f07a536348673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c0f644791cfb942f9b3fb6ad00c4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf25153b1ff39de879d98be2580d089675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc366ac98b6825c33ab36ad5410d6b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2cab272a7a06a01f16d2e22d99e9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c01ae1b2ba643f52b0c5a6352f82e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36016af9f47081e704e56fa4e472a931679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd17c56c9413909f685be8970e36f47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808c8c4c557d43a9ce3dc6245c9e886681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023036f3cd560143e54c1fc01c890ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6022ba9d546d8d8bb8eccb5b86f51b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f67bb1ce41dd859d9cde0128f094e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2135e8a37c68e7699f4bf5abb4bd65a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329597358f972d8e6a942c41a8dee2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad238f5cff163c132228817b8959e9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b7441073e09f9ab0a9367ccf95bec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0011aaa5e25e7d8bd042232688711ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3876f20fc061eb7152b447c8fb5f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e27f3cf872f9b652e49afc3e4fc8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc11fd75162196dd6ad1769b333fa67692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecd93cefd73c7153f2bf54f6bc154d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b6b03f3bf27c9ebe7299516e28ef6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444630dc5c801b2b3fc89c94f2ac648695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25b39e8762828cf3e11c229ee4d628696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daaf0910e5e69cf70325d0fb6806c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8cfaf208ffe9625f9dae825409f5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669c07775a5ebfc7a737dd2ef7ed441699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ad5d5a09a1bc057dafd3ddfd78d01700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd662282297c8f7b1ab1c96b44d7aec1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257af2c981d9b212193334b3e96d6860702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96897b6bff707ff7c47bac00ae84236703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ba86ad7660670344265013138e3ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e1631c0fc5a2530ee91653f87b10d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccd1f7ab3c5f792bb14d947c96fcc6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd468a7e51167958cf32440ebf16c3c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0043fd50e5e4acffaf90d44f785200708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b62b562d4b0aaa2b2f9a2f34c1f43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceef7a169d311882e87353381ff2e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c3cc933f87456eb95fa9f87caeaef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d02ba2537e164c46a6c82f28c7112c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf03c48638c2e5184ff7e8fcb12bbd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f4e04208fdf8213f1b2c7f0528fde714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84d62914c8bd3a1f6654b17dca9e72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c0e6068886e3a1a71c338de4d7034716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0c9c74c35b2151a36b632654c14d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf1a282d3269926eda7952d9294c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdee12e2754f6d5ab5102400251c038719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b896dc9d89246fef39f9b98b4affac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6d8a37c31364c37c77d2d998bf80f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491caeed791e2f431777768a0192f076722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3926a5d0f226b1c385f6b4d13f202723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af103851adbc4211c505d66466761f3d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8dc5157dd00056142ef00f8cb9667725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973413b0263f6f180cd7bfe23525a720726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab04d1126342c551855a2e54dd59e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beb5b51dbce9cec89c7132ceb86e30728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c684016734c61ab0e7cb44400ede5c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba83e1077854aadae870d3fa45b177730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f6a51ebd594fcbdbf750926ff25d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8885ed9eb6e553cf48d67c3faddf876732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa52c4192ec206a820eae0336b5d0e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19866f0d6c99ef63a7b2404db8aec7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944ad076acacb229ec59da18da171be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0ba0232901f3eff33074368bcac76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae3acd3e2f6cf42aa659ed55891965737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7c401fbd95160a2ec00fe6e7a8b6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed58e95ef85abe7e39939f08c0f889739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c89a26ac2043a6bfd54e9bcf513054740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c00123f69db9fbf9f80db581eb8b74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14b20175622855e2d30538844cee73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6508c013ff24ef03e67437f6f5a5d5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed87ba73adb1894a5eedcaefe72170744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff62241bf64d6d830b420b6fc224134745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b7112b8790985c2f88bfbab0043b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9324a9fd85867366c88c0c71df8842747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1070874b49bf5410c3b65becc6cd4c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508874c701d4b08ec488c49a3204040749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbdb1964380dd12239ea1c42050c44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb829b4d9b2757c89f8acf94a9bc3a94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a552b99b429da45bdee481be106ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43c615e900530e020c8c6ef7e8c6bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a5db14d11e8d569811f2b85e480c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0807732b540628c44e3ed9344a455f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2675328c7854dba275a65e3c862cf1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb52d32d87990ceb83e11d35889a9d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e985a226c1dd6391eabe97f1cf1e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9702cc876cb92be46910070d3e437759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faa41c00d8cb1406caf5766585eea1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7a5b18fa7fa208ac7356d477e18c4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9257db143375cc0eabaf19e92ac1edf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c175948b016535300c728edc3d71f25763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56c7f6d2127e8baeeacb4d88810ff4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe859b7bedb8919bc5ea00186b43d0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32084ea2289987011c6522d5ff5d92766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd509090dea117116d6f64839c921902767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0097f33420c8aa287d112f44c47f982768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc13a4cd675c3fa89108191791b944769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7735927dfd26c30c8429f1dc496e602770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c3bd2113e15820415c07d2539a935771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58ffdc376ec07e3710eb5a88c6d4c2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63be4d54eed86869b3e1c85a1e03dc7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357de0211a8333f48095c501b281d2bb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282572af90f959586de2cd543380860775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426391dfc687b7706e7a004a39629f0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ec36803e2d55dd76679d6d49f7f61777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f4269b3adde45867242e916e94f72778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15d6f458b87ff234a4485503599137779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdb83a4e2f841fb0b33e554bd5d656780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b367ad2d665e5c0ad410449017363c7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957c866ebdee180ee195ad31dcf49bb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a9b4ec882c9b410b3f734612bf703783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af812674fc652f8f77a8706af33f6d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50040e5e29d63c312757dc77fbb9316785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc9fb2c5012688c4d04086736d1ae3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b94ce8f0a3c2f67987bdaf3dab0f25787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa638f91b16d375fa91a0a4c26cebb71788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aa70873495b860744d30b6f38334d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2708962593b9f1dfffe7ac78e18a61790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d9187a1c0a87c3e2d4826fed17b5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954d234a2bc408c9d653852d8fcba49792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2a914155a63e506d49ad4e1ac7d67793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf65a37014c3ffee96a73a104b58d9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4c1ff4d9cdb70a4631400e88596b3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061067476369bdbca2c71a8959fca31796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751efb0166b4b9d36421d57af31de55797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc5accd708c1a0f01e6e70a0c390f9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9026f499ac8490d70a5add3e7b31a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddd653428fa4946e7fb543f36835b0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd27dbff012ed649583c62738636f5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ba7e7311146ce475318e32f92a17d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290089665cf87e372bb1530271e5b0b5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f68a4be7bc556cc2249a428d4d93e7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3f49e0e2dcbc9702735586455be9f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2500e007dfaf5abaf5c83319b3e8ad8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1003ba33cf1081d7d6477fa5cb14a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07992edac4ddd726530af512c6ce1c1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7ebf421c87aca58ef8f26927053ae809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8cd403c161cd339a8494c98b99ca2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318cfb60ae5c72cc6c3f1a5eb972287811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af68485952dd801466fd87e1e9b9895812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa8be64fa53d2c6b9560971ce40b04813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f832ba84e04502744eed566ef52437814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d471482898d579c31a6deb9a6f02748815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083132ab3ef8411573d66edfe1b6ae5c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a0f446b622e5b56c4b628f9a49002817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020f554894c3ed73e55d96661c68359818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c8b1b256b14aef065b557d6a1c1fe819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c0fac90b213ee41cbaa63253ab5a3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f41a354438f20f8cb761176203617821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ad8b78088247146a45f23d31b39e5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101f1c778c709989b0cacb09104c9f0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801a513826b64530b7055e31b1c74ac824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd99ddb8df2a9ec06d21e5274d9ba3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7269d80d0155da8a26ad3faf44aee6a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ccc1eeb2f624c96eed7bea73c4de6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9e08ff134dec8a5b4d404d2cda0e3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35ef09788be0108cb6b98be1af32ca829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b997fba1fa25a67b412f253d6e1b02830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda619da8029b737218925262b05be7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c848f07b9550d31845ce192a5db49e6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fad8e7cee218a82386294e0a01dac5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b25b19890137abb599f56b512d3963834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249e88b4a73cda3e6eb4a6a495fb01b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22011012d2867a531ba8aff4c943e8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52cdafbd37f4db59589f3299d7bbdc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061b3349db1b0ab59a3060fe4c5a0c2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec02529d3442ed7b9215f763f0ed37839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9652d3f46ba3f00ae0943ead658dcd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18554e272deed4e2c3b54d5048b5ed2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd263bac16dd889369f12322790551842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20670cf779d7cd9b2442a5e9ff58865c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d5fa397c2dbe912239e8875a3c768844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70362e5bfc86a3487248f87d4581e59f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ef14d8997126a964b04b237bd2314846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f3a0d50664b67c4a93e0b5e4d8e6e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67653727c128c18efd1c98a70ff8c4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec494e666728c31f89b9bcc1971b63849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c73c3c240431e81de4ebf425b6aebd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdab836fb45e81db881e2570ab50943851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e6768d11e077913ae71c6f09ca2d5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81b903eb5b31f7377727264bfc6604853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fde5a8f83e2e286480a143a51fe8a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08c89a8ddcd5370e06ac7c68deb87855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13016565c60abbdb6b3e1d42555215856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266059045e0b836bb1096dbdbd0ac24e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a00f68717f34da398f6d3fa790b29858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cb580f7d5256143ff348e68b0ab30859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03e4b40645a2a07a545a8ee67e6d81860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35fd90db4eedc30ffbf607f4e6fa83861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dce568589a811093af9e6d7cea4f98862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f989a705c8b1dde6989fb4fb48e2f0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b31dc7e8167d53160340ec4389da4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2707a02336069cc7ecc2e8aeb099920865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38563760339e4817eeadd206616d6134866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3b317565741de8f7b077847e60cd5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47118771c27ee8bd85f6a380efbd03e0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a893b028b8f81fe1fba22e9450789f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e105250129560767c802b4e78743870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597f741ce2360363461017dc8eb9003871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c6e9de35ffe75672e99212ef940c9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6320ad36e31b90e0909cd98f0c596873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95473f8d665c6bd3c4f1e582dccbe91d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd537503d935b59ea3992580f386e7e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c55d90d376646ff6311729ce375c7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e79118c9fe8676a658f7f5760879e3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ee199ef8a61ec584f1b9a7f7355de878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8924b2f712c65033cd08438cd4d126879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb643f4198beba6542210d27c81a9492880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe464ddd218b6be799799045c0733220881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349c79091a9594141794be327f15f4f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b018a3ef54c984c9d419609d4a242883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9822dc514ad58d977e6fc8ad0e00e2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6fb647f6d8895d0bea9d19d008e72885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c1af252edb0d1b43d3dc9624a70f6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdc3d90ef4d6a90b309967cbcfee43887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0973fb5fdd94c983845bd8004eb9c65888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdeb636d69dd479187ed9f8eabf2e3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcb47e0dac97a6bf4dc632af4ef5a6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25b3ff6a130d14b80aa24d963817c3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36955f80cfbeeebab2688b2bc8fb615f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fb14d2d95c293fd5cb20377222090893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866f3b1f72fb88b66f665e573f165d9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03bfc272b810cd31ca69e70e560bf1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29d5016a727dd2a782978389773277896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d74ebaab93aa4a528733186c32c44897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9b21ce3f2cb790db1af4f7eed02f0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f75c9dcb8b7e4f9484dda97d39de1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738d92a835ee98eab05b7b99125f437900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a270264a3b3884c5ee90b96f424f1b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc527ee121da05027552c57969b70ec902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d31ba6d3b4151847e74b928817ad8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624906305d3d2230820e64dbb45e9075904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79e4865bf8d65d20e6785d9b367973905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e9859fc7f50ebe4cfa1f62ce57448906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f527815aa0d7febe98e9b28dad3eb6d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69113bb8e969975a518c6e8e6f286e3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0454a5f88730e7e21a408cdf5920e3b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e10a8c1874716bd1d75e3ce43731ea910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc27038b40512ca2960f12caa69189911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246578d35191a3e243c694764c6fbf2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf503598816237df68b69468a8f6ba913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999dbc6e50d621885eb00c3f14bd028914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622746ab21fcded04efaa4947326f37b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57719326b25b974199fc95bed2fb9f8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c34049daee37ae55970a230cf8b4a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab24f775e55288c525d6b22e5409a8b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867c918e43ce6390c93f94742ea1a7c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fdd14a0185ff7622861cd3310ff9e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641730207802a5fd4dea369461eec7de921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d04967a3a442c81cfd159d4d6ac75c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736214567b7e8a33ccd5d7a1327ce9e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343e2db240723da40c0a1a086975f71924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b702695a74d55924793d81aa54f54925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dd9aaa672b812e2a1d4ebf72553f0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835415ec20ce9ec13ee9760044c3113c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96c9103449b54fc584aa0be4119418928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e34198e347594a6682c4dc09cbc93a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52209e912976e70620ace84050a1cfee930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aa2e132fd700c179d18bfb746b153931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfa4acebd1b7853a9f8acd5abff97a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61e4fc79946be8b840de83a728a48e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba3b57749775c9358fbe6390b1a925934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2240c6ebbfc377fc0a534cb3a1289b2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e89523b038d16d5d527e605f2d493936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565104eac70def95cd207075fb2be447937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15ff29c867d92832041c5478ba4881938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f13d7e33fa58f3ad55f809d2780ec939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117f6a81711d8c487e870e6f9a49238940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3b251fae184c9e8e3fb0758780886941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42757b169424bd11307da579924cd2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976502fb0af85aca9db532f288964cde943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f8530e9737817baacfba7b11652cf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af862e92fa6b44e525429a8a58735d2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5d3d51c53e37c67a697c4385e4f8a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a6260ba4e95fe482535aedafba5fa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0377d9db6d81c8edb36a96562ae02948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322586659e7ddd84f584e4b059b4457b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28069ad758364554cd02dbdf06b4d438950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc78190b48986924ce9eb6620c160951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879344d9708606cecf8aa6c303951eb8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e70976c296291dce93e7e2be280b1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72715e5c459503c916f284a4d32de655954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228c745fd3e1386d79faef84cfffd3c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5b4b4880786343f0de5416ee3d714956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9605447fbee81bac3bdb5be424b444c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036151438dcc19b062f77686481531a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d41d47d802d0dac586b4935e5589a6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018a670557132f70294fc17f736efca960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f64754e1e9ffe39cfc21c81f369b17961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838075370441ac0fcc122f61373e11c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c89bc31fb9ebca84f71e6718dff951963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e922c1e65ba340b24f43c902838d68964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbe60e54fca66af76bcbec60d1291a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b27fedf478ef3bf6c4f7936414c0c5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b22798e89d371d19986b07ed83db54967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90535d9f9d462db5a9f1dbf126cc38c1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d69abeb65064c659313349e58fe290969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd395daf1e82d91ac1f5d1dd14b6fe1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2e73486cc8cc54571ed12d4b087f2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf49970ffa8b13edc1317159c2fc41972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0edfab28f7abb28104714241a7db7e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564da6c787ff5cf3fa8ed50111b02c4d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5d4504b3e721d44640e21ac743357975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca35d1cdc103f622a1cbed1aef8de976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434093519e401bf6b2b71cd5ee79e11977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299f401d9b45b539a6da71b2524951b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bfdbd533f8c3210f19290a4c20b0f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce9646c07971d094e1b28422a342ba980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d608581cc0c740adad3483c1e5e3e6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe51405b88c1b145bba305ae88c079982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d49474c2a8937d3de70bae0c6e6db983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9699b136c0afaaf83cbe2df251bdf0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e4f9e267f2fe1b252e61f13721db8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8874f65fed646eb148a73b03b40588986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5a4669f51caaa95822151219e95ba987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aed79eb14ae973f69826a8a5ccefb2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582ca5a93373c0a535ecfc4717aa611989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d76220dc2a042af81815e8fbd97070990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f525e3105389c542b1b7c71e885d53b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388afafb02b91fb4e8c61be487b88fa992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b1de13eabd6b7d4418a00b6824eb4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc997d0e96adb91dfe69864729def8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887b8033b1b2432c5f08d4f23cbc6bb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec289cdbfc78b4f116fe2ec47b5d788996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6ef047cf7d3dd5e34574d19147fff997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>