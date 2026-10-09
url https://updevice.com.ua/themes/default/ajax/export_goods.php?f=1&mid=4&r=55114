--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236072d15dd4aed7e508ae827334ae41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eaa367c21b95de14f9aa2f17a80442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4756d9a2dfbe5941323dd65e554e9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dd841cba8e26d4bc0f3a9b7b431f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb782cb813e1e3f255a57a6d115f43475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034800d26f5d0e95e3d67715d7c90696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dda4c4f2ce0604407db7244d1458e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c295e6b250b0319ebe79a22390f39608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c495e2a7e2f08ac158e09f5f651799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5c73585dd7ceef168adac3615c1dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42965abc447413a8d63900c50675de911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee957e07d09eca7ca3182ad3d0e28c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a51f650611b474dea931b4c0f1751113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542fd6e160934b4b70b197da682807d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2668ce3d3231ef54adffe788acf3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e0783bfd8a0552c094daa38b1380916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582d2d122b8e47f88b0c2ada3d9b2aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57717aa91d77afb5b95a0e31a36363a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7d7548bd5387f56d11a5a8728ac0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5370f38030f2aaa7c36b45271a36320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cc8c3dbc9484d360b2d50e0712b6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39ee8a64a3443f6285a9456facacb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22adb83cdda4ff3dad6e3a2680991d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7e3910a8c43cf1b611c69baa007a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96afdc9e441f2dbe5e1d4613c84a6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3be1913cd7bd4acb51e4dbaf01fc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4be57dc2e7ecc5184126260d0319b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358f317f897f20f8fc49af47aabefdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351f94609cd7941eeb6c9310d46965729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66237d43e11c67cdb95a764bda0d7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eb302bc28d12f46917a45fd492afe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071f78af7ca8ac64796ddea93dfb4b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea349b73f3a4d345989e2de6a7473a9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf5212eb61aa0f8064afadf4259d7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31018dc6ffe7bb608618e2b1566ca5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4c1f8791e1d9326458781e71aab1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000ae4ea53600cd6ea7884d23d0c8e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb60500a329e31cb6c58ef35544fe938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e76d420b94e7e49a84797a4487aab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297c4ca04c7c31d990e95f0620f6a6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885d2454aef27ee6446e38d2015027b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91556716d751e2f11019fdb8fc30a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6da040316ef7c3fe5bc5fcfe7ad5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a4de39f5df0f6c90dcbd1ef11c37e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fa6be4c4aa3ef87517769671eca2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bdb043e11ab444706e8e02eb08cc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d578de7cbe8def9f7f295d4f8fcb1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61847ee4b0b63c103e97c0833bfe7bb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab82d65822f912b05b2d7a59548b0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a33f5ad08837b57fd3e0ae94b872950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8638ace350726ffc240b700a343873351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44e9ac1a54ff6483b0c30da02b303b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48495a10ad8a9a421d82d96837391853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d86289b58b58201d09b6d7f79ccea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdde51befd15ac8781500ce53562f2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fedcf6798bfb5b29e3f90407b9cd9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67318a7245940ab9b13c1e60b7a35fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911f1bb0015ddeec14e7191c075a47a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016b14d2af661e1da8ebf53588ac58359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e41dd166e9deac05e059c5ee4f2d5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c98b1f50477b76ae1810b32a90c3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec0a1f03d847c88b175767b94ed57b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a19adbd73a9e9ce473a80b375e09cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82557803f8daf67e08d58631f04cdde064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689188a711b13bd0a7c015cbbbeb5a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc5849f53f722e54a842d9c64d15cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43753d4cc220a6b71156b8b198e827967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b6fb062e4ccf5c0edae87489322f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc7dc456c6fe46184c88b83c942fb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b96af699c677b38ad7ff8df96c964a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df7bb3326a85b669496fead2a94c2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea287b1762a8b1547454583b19076c7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550c2eb7b1f5f1f10a7d9422ae22b4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddda43ae38a9f5b68519ee90db991bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9de8895b66d4af4a36ba4a6bef325775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c682b737323fb54edce8a99fcb0e8e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be0f935b3202de86d4f51c3978b4fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f405eb3260384218559e6e2099564be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3f9ed5facaa77c934bd6dc77feb5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9405534cf7aba4bf2b8f0237f6b7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8477f5fec7589a043dabdce216c17a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd1b1e2e510129a71973d4b569d3aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49d954173166c9eca5258c2df7458e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c9811429d1309ac6c182cae2219bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bdb07e3cc745d94d7ea9d81a1375885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4eb8431027ad1de1b80d55909372e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8ec73d1fdd8bf7b9abb7d54651c1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686fa1343dfbd2f65df6c45b5e839c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c74622f1e0e0e207ba54b08fb093089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9423d08efa7e92e97685694fed01690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a45b9dc559ec23570b4bf0aa642bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc327e29973cc9a814f5777ed5d9f4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b3a3a901ce59d66ccc0fbc1f7440b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8eb73959bba6031d1604c1d17c5e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623a2f18fa363d26f00c52ef9dd15ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b32ff03040bd758f2be664be4c00096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea00b2f0488759ae71fdb1839d35f3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f9e2ddc0a8b91d34a766fd0b2fa5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab524731552eeed1ab41b57a79a95e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be811795499251c32bd54b62781ef3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6688cc3bb25e6bc68b209417c64e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b3a6c9eee18ce264fa2b2cd1b4138102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356672a8deb0cbd00ff0f5df8c3e4a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04314bb0d4bee50f9ecbe5bbe52e650104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8536ce8df7d64429e3406053ea9105105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac5687fdc322ce44a46ac1c73672c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3630e0609a5f032fec4c1ecacafd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914822722518d18fb56a99914b35a8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c292bc0f9c4d7e8877e216e88116ee4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33764bb435d4574b96c646321e30e3cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41e652bdaa7dd9f6426b5c48b214df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e66c6170b0f62df58113f3ea89a4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1186ae279b3736c6a376b793536b57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d3c11a52311d42f53af2ea6d57eb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396e200d3e78c03428f1d38d497c3e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da58ef2b8cd451e358a1b8364dc8ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea1f191d40753ce5bc8d614cd1f081117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c692bc7753617cc0f39bffe3fe2d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a2f4060b22042efe965f3d0ca5798119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f280561de69927738dc0fef990d951120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fab0485989fd361a20dbbbb923945b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb086f8f1a1c499019266e2b3287c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a51ef92f519d4ad1f6ed6f69c8c92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93820c401a95836824a76945c9ff46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c159076e62b61d8269af3b46c2dfe6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c6c70fd6b55a9e87a28bcd2d8660d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40974b59046f880b6bd938082c16c9af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e7c400df3c992d185dd646e01c622128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bc3745bb6927b77dbe6f7588a9b88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f72b69055a8ee387d08f949300a384130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2aa780552675d8696716e35c46616131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8249e237ec7655817f1e61fe2a2b0d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2df5f7779d1e5367c30dac6abdc8c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b0764a10e0004c142e118cc591bd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d350750f98d27b28e82e2241aa9a12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fb652c6ed336ab3568e36d9c7f4e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f040c7513ecd131e618703d2e1fc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be1c1826e2b2a5444f34af6c8552a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8d4df092b732d03e758e5fb2a0d9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104205a9a57ef1eb3b39e1c019896b84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232e9633041d64711f855862811b116141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96859a8ecda4f822e60c6e8c8069db5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba282f6200cd85c4291bd2425c529bec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983418047d8c7a9d00dc486ce30ca32f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c484dbf870ce36d387019053dec7a87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb307450f8a17a19079605211280c36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f59b8d4deeb393e8dbd71886a90545147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5b0f0eb2c99a29bf401ab0dcd761d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843840f9f30a576708c4c2acbf8fb576149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cedc8697ff080de6e6a084b01508b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6d6e3d7ba497bffcb1f0615ac281e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f82b4200f71aab83059e9c6ffc1f53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9aace2c7cb70bbbf0aec5248604e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41d8c1118b72389b88865940180a24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0afb1572565e3a04a50809329e94df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e80670102248dd9b04cdf2b4399e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcddf2dc611ed0c52c4c00e8173dd50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0cd7c11cbb44db9d7073c8cf4cdf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdc1ef27d0cc8ab7b1fa94648671f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba0dcf03043bac0145c81f5e0f25f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176d7c1d9faa069eaa8e08a6577c192161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a1827225b74b48d37ab79bee9308b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186fc9cbf949477540a5f7c55dfd503163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e26579f0c0a6e858ea6c76906dca9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1806bbc7c35726152394958d8c5bf03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcec5b7e1e6eeea9a8514bc3fc376b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8edd4c3828f93e8634c40ff3548bfb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e04fdc1a882fc309f3d56a2542a06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca5b02c10a4147efa3e54af19f4d8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824d0ad89229485fac4d08f80cdba4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562de849ae9d77673d02929f66771c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87af928751f3eb225ff37a567bf58ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420faf7daf1173d1faf85d33a88dd119173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fd7fd2e562b628419f783851acef5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccd380f0e4e7825863919df4fd6a6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf333ca785d08428d2d5569424a8b33d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef9ecb360a92c02370e3eb8b3e6071177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1041b423670561df016e832f9560750178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3efee8a92f0d13c73c89f100ad355179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c4349d2bd81997a9dce79c3bcc281180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e4921db0647c0dd60d141ef4bcf56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73adfc2e85e0876ad5c4a9e3e22dba5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab397b36b0f3c24aa9b8b21829d5641183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14269fb051a6354e57055f476278994a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539ab98dad4c851d1bb0cbaf83c3ecc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc063d17842733bb6e8ae34c48ae6d31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745a50e3cc7d9d8f035bec609805687187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2865e96b44680c5c571aa094ccc1c12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a02a6b6e8bf51ecd27a368953e3c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ac5e5223c3c0e39f79a7098bf83cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf786555dc54065a4f36e846a1e73a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c867e757bbd064845154bd6f320e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca57baa75ea7fd6fffedbb029252037193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88308cef85c4a4ae5d126ecac9d63d50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0f0a1d35344e79bbac9f3ad64fdfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f177aa4c7f2384d95379738d4a8c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0389c5ac8f19a1c421384969b4b61a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35e9442feedf5349bfd9ce925a5d75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb049edb7ed32d6ac690a426070882f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfba58eb648ca9f1474900d08f390d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef4d6a13dbaf2398bba07bd029240d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4dc1caffab946b6946af8bd2b78f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e104b9dc389428a164fef65e4dde8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaa9fed8a2f33ccbb6b0b5207f4bb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e4cee635e56e3e35b3eafa76ee4cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeff49d78533d422c5f2b9d4e527e31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b956f616367f3a657eec49f94f991207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aceaa64ff7d73acc6fe2a6d6238d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0280991f00941614f6a865d2325c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db476a6f29301f157d5593a2a2a951e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6c97eae8b2a0b13d6be1196aa6e77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef069871a232695d6c0b46949042296e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d267ac85afc35fb11a8d47865a6161213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e528f8d18fa56d4d140998b3d6b8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50a51027262fe5c3f81d59daaf88a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68cb72a8ee31ec36d604cd9a39a83f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c881d5e56f2a1d9517a666bdcb2c1e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c817830dd39311fd8149722f06d51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab109c384371c24109a122dbfad12a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff2746c9355d1edd503ef73fed36f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936cb5fb259766715634884e20e4a35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbca89b62f3e72f680d81e6b014602222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780519ca402a0ef851771d0c85100189223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b3dbb0e3ad2ddbf87177fbf149e00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e17788184d649ee7e0fba991ce04a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ad23d0aa8d73bf448afd6dc73012d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f682a6153ecad13c576d73a9f40031227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69f61277958f76c13998ce6b0595ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271444e852fd5376dd432980098e301c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7065065483d0f357b21c7fd7b2504e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356116f1000ffc6026e930ad59012fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a014542bbe5e59e461283c33e28a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96899cfd1831684f5660ef6ec143ba9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad23715e374ea8d2cd22b87302b65d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e52e97eecb8cfd01d067099d6c019235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e0e91825f0cef25b665bae9742164236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d464bb30dba28d291d48c99368f0258237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbbe6917d1b33335ad6aa948ac830d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486010cd1a333226c6b8c6714959943a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924c495e881cbdaa569d17d44619c14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9c8c33f0f316cd1bed377edec2b78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eac3cb9652367366f45b172ea2a725242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa16c50a4bdad3b408e859463d5a5ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc65475e934094803812075927eb56d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60f21ae5c6c8630afec3d318cbc464245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864f2d618ad2c5acafd1ec243500bac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcd9abcec3607de93f637b022cca70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0395035c535bd1a04a3eaa1751d76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061a93e9ef9959fce5baca4e0e0d101249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7483861af51edfecf985ecf77a3a1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391290bc1c962e14273f9a21fcb9ccc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803be562a315065763ec435f9b6d47ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300a26ab53231c02f63d01ff4c7e49d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5ab124d29adddea14e7813f1a1508254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9804d11397afbf9688dd81759ba694255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba2784165ea45daa4d8fb007d8269c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a78f6da05492a08f443a3d55e1bc6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89e243e8340dabb5812e194259369b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eafe8e72201f3b097ed30afeda1228259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695698ddf2468563bf688bc845033f89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a3b6c49e6aff9bd72d00f79a66879261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dc2f9e410f2fb42f6f74491bb55c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949e94d12cfe66947876924abbbae9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a386a15a2a22f5ab217c87fd12acd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319ab29c1377fde7d784a8c5a31c62d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94774d14bd09898c9d23615e085d8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2a95a2b78a1ac48020dc576dc2d5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15994c2f5dc34958bd66f17e2e8a71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4c1d8670da292227dd0575c038c73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea27a69c06a171a2c5ebaeeebc897a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4d090d53d67eabd4207b9356e7c52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90375e63a880512a237354c673b2fae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922bc4ed5b4df7b9696cf0f128d8373273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312d20e8a37006dda0d1ce67c88ca26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f47b260b967ba7803729957e9857c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be824cf7145bb3e6ae0c6bd678633530276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce513a078cc1d23495ef33264be70686277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164f76481cea5d4b7a268266c0c9b1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923e6d7fc2de2c81ccf901ac902ec9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294121eb9eab75aa046190f5dc49b21a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aee882a96862f791f22f1b65063a9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ddbedc9f6fd28c03e3b0746a93c4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42022735b2ae0d1faaa8e29f0a29e8d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d06fb1ca086a68b7e0911750d8b48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523508e7f85d29430884ab9a48af3f25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1b1751c91ff7ca238b58d3eecd37f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bf6d18e00e65284457cdc52c52004287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71d0697cb7d02c505e7eeb506a67f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9359e95b6b4314bbc63bf54d28cd01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2303b2ce4d2838b2760a8f9c3759724290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241937acd58267edf219ac76e1849074291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d117261722a168672ec857170bd2cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513479d82f0a0ab2a7465d1079b7e41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbbac2f6ae1688e582fd9678fd1cec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d1f7a64abeabb812629664cab3b0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e2244c1df5f1cd51c7d65f09e541d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34f73c1f603056a556f4a40f7eedaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734eb33ea6e5e1cee35e17da1da45af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cffef2aa769b767b8e8e0da77c5ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8618f732da96c3e59251a3c6e20e61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a4b39e2e380f7e56a22e0c7372399301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefe6dbebf3919975d0d1bf38e772cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1e7b98f8a3015d5d1565d004303be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f855176d5dff6f0f1344ebe338c7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53383deba8416e4f8a907fb189ae79a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265a57f42738d52f9e8b1be9aff6673306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9008492ea54c032159377ca391f410f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173dc539bdccd5d501837cf78e2b744308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af8d4ba8015216c1e0e2fb960b71ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c5c1bc415baa1df3c29583c3e7205310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c77cdf1d95e44bed2442729053ad75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cb9f82e053bfce06b9cf984f450c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db03460af3a4311b12fb18e96c6b10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338d655c8bbcbdfb28e98f6550b4b1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61742fb02ca3c51630fe8cba739c6408315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc72491523c8601307bca465e18434316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141afa3756b247b881b632a76035cac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4450072bb704c8476fc2aeffc9abb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496ec591ee6fd1cf6cab408c1d3be70319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc778682eea023271bee3d78d7df8168320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd053b8468594bdba8258a2d283e9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8665a2f7d7af78e441f36069b840c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7bf609c3cb83701fa094636465edd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6793b16c2c2c25e7769647a66123f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5fbc3b15cd75bb5660f698ed4105d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc270d9a25a5f746deb961899104a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e72371f9905b6ef8458953f448dea9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cb70170c2efbf2bc272bf6508b019328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b797138a5796b5589db9db6d71257329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b920d524aa843b3d2a70170489bbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbc723d8aba43f04916d8c446e1c40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2622345f62b236b61f3f031cd7b1d49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36ec3dc1543dd2846df3565e73747e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027bfc2e8024fc1d9ee0e681c6ea93f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244f06937880530f6b917fdaebc6611335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9780048648963fe0b07c25626ac0f3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0f83a1c48b6bcb4517f83fe97756c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc47b01f3d2fde5d1d5ceac51c4803338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c5a6ee12c8df2dfb0439d15a88d08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf3a3e558587f59d6173da7ce67499340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0856e1c654049ee1eeb271208611d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057da4c04f11fe3c0f6984c9bd50114342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd36f9081d78720e941564423310f4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774ff5a99aef2d406e7fe96d41f6daa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a7f7af1ac1855472d5e9c897cd0f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f08732055a5302602cf91268bb29cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4249e92ae031cac2867e81f575631ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0ebb6b873c6ea8bf87053d8360024348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b403c7d7cb615deac02be7b277b5e69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a081b3086a67d0de907bfa7a816d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a41fd5ecc983f78f24a9237a4182d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466964c932a9bb3f0179f8ee28ba2a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bf53a0701d9ed2e1c0754dd4b63c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262e0e27904b735665291808e1126c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616471b040e624e80df8acf065f8de3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981c29e21db3530976bdbe096b5780b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265803c744ba538a1e3f35aec3ae8f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771e6dc859a7305656ae44aceeb35cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498b5f7280dec1fb7547cc64d4eb7a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f56055058d0e8b2cd275930a945c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2cb77ff2f05ada8b050d30dd4f686361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f896cb0b8f0c79ac253a1c5e8fb16aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5d681045643cbfc1c00350170ef04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56973547860121e3294dff511e0dc261364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f6241d458288f42f65115fdc82eaf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293e87d36b1435446f9514c3726a85e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9637492c477706886d2b32da43c2b98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4763f87d68b1ace04a9ef576efb14ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016c0fb5c75e649bd611eb9e3c2a081369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e0fac4e324429ed33746040cf38a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1dd297357de63d692e502c5731f64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33dbb22d8f06f879ab2e871769a452372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c480ddf07e38a0ba20c4f7c2002179373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221390e2570486dd7bebf3227c19398e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588845fe1bf93836161b4d2ab71c9bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056d814e92b02e70bd18ef65ed24968376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685e0055f1b04429f9d4803a7f6e7ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02c0ea828e2ee1d423416bbecde08a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8554b6f044e9684a6ecea5a4d75a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29874514ff0855f5d4b3f73fd33d7cad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418a8c88f2c7eafd358bb26ef8ccccf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2023aa5070093ef55f303366784f974382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe993ed4b8b407e4a6b3b3cd696c320383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a625ba1af4c7694a57e8963fc1583b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e2ddb77b6fedd8617015f247fbd64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4bcf958004cda39b4d75a955ffd5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc490fca2638e0bb6cde692547b0d556387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67450a2a6872d02b17218fc7b89ad65d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a70302e712ef076c97f7102abde629389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c77ff6c199f5d1187fd7bd7eaddc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3a39567bd9aed5541811c1d67fbcf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a1b75888cfdd9a4625e054a160966392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f8e9ac3da8ff389a39ff73a67a278393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09a012aa94dbb3c1429f42a0b799ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefcbf602ee9d19b3471885ac757bd6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73bba003fe88ceb10db167e38df9e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d17804170c3a0ae339e226aca374d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4a2e3dfe708643084f21f39a7b1ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d620211795261cb938d27b57142c49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b0308c8d331f799dcafb5e583e4a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e89d8632b8f795e9c76a64f965487401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259d07d97bd72d3535cd1d2752d1199402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7887727d71389a3d12c129b3ed4cff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce482ee44ed66fc52743187ca9b64c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c208fa5ef701da99b3af10ecd73a278405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ffcd960877fc4231c999f70cda5a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a9bdebfb53cb35004d4d5d17135da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb1eb3d5bc762652d75e39ecbbecad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38eac4f420a521b6b8fe199c353ca8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67457af4ee21a2e5754933f20a567600410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de584c76aa60c94e85bb0af804da1e83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d31b5d5a2151b8b39ce07e108a1a3d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40901de7ef16528b9518695ec1e61f88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43387783b818747f33c05945ec596d18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b987203dd733970e266bc4903f5d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f56954b776ea61114a613d3e1a99ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e57423335171861fa8e8591e95a49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572ac5ddf073cc420b194bc92b731f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e11df13e7495af26732f2495bbaae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b05dcda36738968d9835aab2f63b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e22f6089fab46697b891984c6cfc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374f6e86296dac850f97e959c9130f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01717e7cbd0e92e5f5766078617ab867423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c627fa9cd7d22644975f45c40dd594a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52949ffb4d1b4f1857636e33ac4551b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a2d299e18727e985382b81ca993eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab0eb3b7cb2747300c0b7068a9bbfe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db728c857e401d31f7b022d9c0c506b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c2883033b3da4d634c930fa0323a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3608bbeb8e5340242926c62aeb912b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ef8ba8484abf614159ce934290871431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d15d44067ca1bd4750deed69872097432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b767298b55ac90555dfb87e63980564433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051441df6e619a1046c954cf7430e23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600848f87d33455ee032945e74c11f44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886887de06a2c930e49b6cc6f488b37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69228d76bb1207bf55482a4ae0aa40c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc117932be51987162773e93e051466f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242f245bc99f05f2f3da8eaa3c6ceeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c9dff0ff7bc0b32e67eac076beedc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e48c1e6dcde760002fc06d6d041eee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ae54035d74629c98b07b45784b6bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673423c3d3aeb4a7fa3f8478e0225df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba503179e272110458b78fe81f0a67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e85e14e217c485a66160680443b8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfdecbbd252317427f346f95a2da1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a5c90a0e3d46c3511214b1da6c5ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a1131630383639ad7f8ddefb07f62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361c86db69845c5c865edd0a13440e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956eb3404e4fae3b00f0c11189c79e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990869418c28ada626221af415bdbeb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960f0f30dcc690845565816fd1d8b3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e4f6545d603d8f4e04db6aaa5fc34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf17579a6dd35a91db6f08bf5760ee9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd622aca9cb5c2e16de39669f7d0c7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2f1ab41fb89b50b4d2dc8860f91df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8aeb94e4502b7d5ee29416298df9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04424c57cf91a5a153b30c86402b33e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57cbcd8a7a26b50e88d48ad4e4d85e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d67a015392064764097a9ccba72c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d987f9d1efce41e6d0fa025ab06482461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521ffefe381f231b886eaea66c4cf56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b438b56e5833f8d602bc34dd97deb3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c539fea421109689f51ea859f24266464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8100100ec04b53fb76bcc8852d46f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d50b8a9ff966517c21f25a56bd3fd6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea11a7aba7007aa353ebe3399116c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c6755ed2553993f8032f438137be3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ed449e6a23123c2657ace7512e2c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a740081638fae8c9b6c47ef89716386470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372f611664df5ded22407f753bc77eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a97540115f9b4208901857b5c806b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6df7340bbbca5e01396d9bbb440821473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cc98e3a3c06c658899e39f27091bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7f29dd371cbf84fb0638aab27c75f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6758347402b934f004cba609b07cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865367d96003b2d0efc656a9698fb39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faeb28158466ff1891462778bd9e28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeb4a035903f4c6abeb047a28f1db7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83236385044916f779d41ac0c92547cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f0ac95a5f731be07fe03bb061e7e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e6b5dad31fd3bf3bfad2b91c7cd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06698597d9095c528aaf3087b893a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2bf38b13277a6b01955f2ad0a0217484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a80a68eb3c652b36d87e58fe8d0e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcee7f634095d6ee4a21add5d5f7538486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bbad759cbd7cb211fc7939f2cf600487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0c774b7c1e70ae2559f4b21e8312a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef8a594d5f32f333e444bd2ce840e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd6590f645dc4bc84e95286eab5dcc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6104c13876c644271c2187241598df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d2636c52fbe0bc11ba1338e8a5352492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c55343c86f0c0a1d3c41a891f369d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74654b4828e4bcc6b60a29808f78fb11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de96e221484c51969375c025635e6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426a490053b6a0fd628dbebbe143d29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63bd3af4821477e0f6604683604ee4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9523a5a3e76f3da679296294dd7522498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a79bc8920daf67e40bed79bb572d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e07c7c19df1577a343838996e30549500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ec0e20176a8de88269b54616c9d9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4fb093b36ee3417a2b41319157b7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808bb58e775153d8509d1e1775c2a92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9781e4c0b845bee8a5e3c8cbfb5e4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba257442c02833124d9be0a5a2efec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808367ebf7de4de6e57997db896d549506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f941d8c915e84d25e2672ba97fd4088507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1259320dab5a2fb396bc41b84c43884508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf3ff1b0711c9808572d3e03f2d413509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7cfbc34364bab72c10ab120dcdfb6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7020783430d4720ee81cdc10a55b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b60f21bf637670e1728b50c688ba69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ecde333d06c4f8b51e83023a4dac0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cf7523baa6e38b5c477c089c5690c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a6af718eeec8bb3c03443664d7977515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39249bc2cfcd6ffcd5672a9d21d36f08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34cefffb335ec13d7672869ed311ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59176558092c2a133443b65b4524dc16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146151e1cc3ed7e6806a774c059ecfae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f650a1d113edb81bd82f06160efbc4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1c1abae0723fcb73f6d390084de2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cdd656bd6a8d76ecf3ad7c896ec67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2ceda55182cb7a9bff554477e944e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfb49bb6aa5461c59f7057aa985b46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ec16470ce65a29303b6e8e81b191b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936f126fd6c111550d1a10bcf7ac6ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8641217dd51443dedf1104104f25f43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6604f01e00262a5818bf3840d9ec7d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a888387e9f4caf4222dd46eb344c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d228d02ab871f9be7a9ae79a9229ac8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e576105a0c8e4acd79b56853a1f89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28cd121360c0231a12877700e916f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acf4f731d7c82e45e38f706ae04efb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb9c89a3b57cf16bf25db331d9dd59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc42ae1633d0e32dcc564ee27fc2a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff84a7478cf488a8caf61bf47bb222536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94773b31ae940e33997bc9e0a8e3a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648ac8e03c3ca9a3419551430342509538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902444aa7474a6d4214dba562e02e767539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a208486bf82e217a8a0622790bc01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1649abb41a858efe9b3cb621d086cc3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7472fed6a1fb7b06c76001a73fa625542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc604b6d0c920f8d73ff0b26413e1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d03926a8b9e524063793d1a8fe14a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff315877e4316e7c63f1d12c213553545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e1fe53c19c1b05657f68a5ea2dd79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe2fb53d094ff809f366db0ddf8d77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821dde6ddaf0c5048973d3b6d3daa2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923719eb3a03acaa3cb8a44c6f1ac92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68967b46d5a378b3f467786bd6dc2252550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05299b93c4cf336c60af5b28c551d11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18600edb0d0a6e5dc1855be3455bb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6e4ddec4157726b103dd15dfd7b72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a0301c4c3098c19782113c00b7104554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80944cabe3f5dd7892cc02555f9916ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97ed3524183929e122804173cefb26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7f673fd24d7f69759d206d7d34f34557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaa5259ff9e7b8bcf463442a7cf134558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796819f1ccf7141671311d683f9bb085559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1096d5be254350df4495c652b6a1b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3e96d42c51fef8be46f2e2a846260561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a76e98bf09fd08e256fa518ba16733562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa7ce5ef7a3b4d6f7715e93f7dba25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58022669f6bd787a7c7c05de0f1404f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f04848d1764812e6b9376e5d29ee5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657273ce3a0cf65b8e8156dcd37a0bc1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d73d1d95820b25d40452336dd934e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535e6a1b2cdb451bbb5461fe7010403568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2a20f6a5ec4469f9acc77dba414cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d534510cc2548d27305fc45e0c135c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5c42ba863b07b6bd4c7207b10d167571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12f32030905aa56f3935583295fc4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7567a032d9888dae30343b1bb68ffe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbcd78626d6ba1fd178f857aac5a90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd39674b36076e9d1f27566d982150e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049cc9f58e3129789ebfda46a3400fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2319236378050aede4af5798e47702577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da826204695859d15f41daf644acee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd95b0cfa0b2d873d473a078f17fc9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d92f68016abd69631f5e625f30055580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d52f31059e5c503aad3d88390b73b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5935abaacb401987d84a23c533b59582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898db0c5658768a5fd77c4c8985867e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafda63d7b61bd1384cc5ed6179bcf2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e9218d45756a7e3e7ed1b70386e4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5a4e2338635c94c2e226975ac2b2c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df51098e02f39c76fe76850bc0c90d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd603a8f294662844091c5e2808eefb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291559e7fbdf358269873b7c74129132589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577687b5a254b7f10d0dc1313f9310f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eea9352f2099e3173ad06195ab288b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7b0ba6f1cf4a939df446bbb59eef0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce50e096e429b8f075096b47dad6a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db523959ff8b8d15c76a439d12ace018594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951575125f100941c96b10abbbe99cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0c9c95db29fba26b4fe638d50953a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad73568191e0a5d1031289d462501c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fbb27feb8c9139acf1ea3f49494f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34ce055b8558c6b7f920f28876ce23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e3612880d3efc875fe53997d4c52c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f799ad1c487468034beebbd779ac7c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dda8d0456db4ca4cfab26d75e8ffd0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25070ec425784167068265fcb9770b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc4d70be0806ce68efd7c69b703354604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebe148d13e74bd2ccaeda466913f21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42690eedffe6cb3855f93ee265a6841b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3ba0659770e945b4119d06724885d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a27b98886859fa3e78ad0cedf700a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ff479686f60dce67dabee1da77c1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f79a79db26169baa382bc542395c4f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96300c2c3b354a98df200e1a7615baa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801b7ff15beb3edafac977ab52d4cee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681c35cdcce3c337964b177aacac4a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99df2cd888786d72d6f103a9d78d3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569fe7e018e8b449e1656e68aab4698615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc87500bd5c0385f2b888ac524978a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb8cbf279eb1eb2e6262dd5043e4c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb4f7712162a3878a5397581d43613618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cff81928bb7ee6e34b9fa31a449e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef3926472f32be3aaa4132a771e224620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885666e8b8a8191899b58cffd024dd0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efbd9bb24c1556f4d85258ae2fb2ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae861d099d13e2a79ca93acfc9bd61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fb4160b74b954c40c238b274229f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ba9aa38ebda588899287d5d4d683c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60ed181a2d51a0606355e4da8d06b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd7b06f209fa786e863f416f4146e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632b82050ed995e2930294c6a49eda0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db81d5513ca305d5f3b148c7c58594629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68008506221f21542465976c018cb5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f14c6b534d6e31a9aecc737f0177631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451957c5445581ec860f8e26142c0328632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f6003add3b947fc6c40900830f9be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e330b5232e094ec5a0b44122247df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50582539d218cdd575d87434605bccc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce056dd98bf571a4471ec9ab832222636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245c671c81c3f50de374c183c694fd4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fed04e8545ba4fc4823036a74816cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cbff61540a49eb1ea693c004cb6f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1cb06c732cdf06949caff4a712c4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a408b2d78dc676e8b0226affa118ad5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ebb6bf54641d25022898e4896736b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04d94d0f859c825447bda918b4f907643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e93c5a2d64a3abeb249c3106c1a96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac045f5ee0e6cc18f1bc3f83177670645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72a29c2e2acc7fa780a32148cb16af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ad011c66bf11a2fa355f7c0e1824b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c0963872c43ec2ddf95fe5142a423648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e42fa8aa9777107fd7ab4a0197052649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9480bd8c7420c918683f9e98e4cfdf4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875a0b26cca8b4aff114e3fba423e71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e61e722d05fb467842f48f0ac1dd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59984acdd4c7cda1a77fccda47fca41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdc4e324355f641ce4ee50b52574ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b9ca6a758242127351a4cde7a0d71655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b35b5ecb52296bac0664a5daf836f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c9ce86e11496e59a112977ded4b7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3da3697d9b87880a0fc262fc3732e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54489154debcf69a4ac7f09ebc50b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0e55c37f807faf293fc4ddbce6657660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96ae334439233702b03bc8462c3c3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5fd79b1f8140e46ca256b4e746588662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d05c8dbcee304959531a6e1055ffa4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03c61e11d36e082286a4d585d75bfa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0fb01883039ac2437a5eb659e7400665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc23005c163671d2125d87428861c28666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93931745d7e315996ad7f320971b2533667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c7cac0db95a822a2f0d2336c1b632668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c466f218038021cb2b6a94c9f9946f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66be37a3c9fe12ac41831680c7c8ef4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465fb114c616dd6a4b25b6118a24540671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440e8199d252285ff67e29e436e79b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0851aebf76a1e9c626087796f7ccdc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a69ee76c3b96e17aa7b4c32719b7d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7d215aade7cf1070b84539b1d6982675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5698ff99c4c5f4575694bf01a5f38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1c8c9a4e34c52a40156062389a8dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c35ea93fc3a559ebf4eb9119cbc0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f50900f193d44616a0d19fd79a25d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0cbf0dcb6a312408d7a4021585adb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf27cd5f2544264f4516ac609c27352681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927144bb752671280f874837d32f7fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a428ebdb86a6ee1c563ffa4da13e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37949913a7a235c56bdb8f58c400eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e3448adf6ecbdd1ef1eeb918e65f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030369db7ce86fa750a9326c0a536e0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab49064f4f3d8ef01203cb3e2440b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b000b03205b79168781dcbe95627e7a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551afa90f098dc1536ef217360720b7c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47504b2e373e582772aff8fe8e3568f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee920dd2b23f335792bc7e09dac056cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6193fb884a6145e02cc657202e24d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31596b6e4f57dd71afd985aef384f27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a764a69d0ed0c4626af3e84f07b2508694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053fb141369856a51c2557fdbf7d59b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40e39725dda055b71e78ef6fc545dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f510e83b8694f39b7414c7aed5e1f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57342643739af94f989d8b4d0bee1371698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46db4bad7e295838c6c243c1dbf33a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac17a920831cabbad8ca1225974b3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6b0d9131f10b44ea2e3a6a42423a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb69ca1de411eafa6af0e7a0b7e9d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192d11790a629d602d17f256469e8c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2782ff01a7c3876da20361fec7f4e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562f511fefc5784a54ad111bb59812e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56145781fc8de4ab9fce50661d7fd910706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64adf3fc0438fd0edf1e27669763fa9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213a9facbf2d4056ca90ef607ea4b74708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7e197530151599c5fd1d96c962866709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6ed825391b836e096d1fa9d83c41c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2676cce410887073b48cb8740b6bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bc5a0a5b225ae27a6ae0738a4c851712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c168a2c80ae223ac69d1093c65c1b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d34188e2fb011db6fdbcec5a1791c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf79b23b1401ff33b07c96bd91226fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea3427d476582e2b0d6d6edfff010b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904f3a631ed1a1c3dcea0cee69991b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220f0828284b88666b2c6e9b3772043718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff4ce3c335b32083e037fb21411702719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599595fc78f2fd5169b25d41f2f3f3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff9796bcf302225298b1e4cc0cf76d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e5bf2c9948303fc7bd85fec0b5d4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b88fe0dffda7abc38e09e9ab82b03c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae2acc732380d05a79c43e3d248574724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337663f5e294194fa412a97f90c8d72a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b97fb03e0239e725e82e91de2455f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfb031254380add4e6b55af50aa0b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81060e09d55a6e199cf1fed83f0c15c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b24304891cdef0f080c5a058fc57a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6efe4877cab6a8ff18c74e0304ae55730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60791487c831a870777f957ad2fee7c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4a249bfb546dd991f28e61abe660f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab01cab696e0db14e083af209df5be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ce0e8d7b6d4649f196c18a1170075734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991024f483226243257207bbe538d523735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167dde420d0cf9a5b80ae4551c4747c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5207d15ef781c7a218926351529b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fa137fc389fabbf539a2b3952abd2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12949e5b184c1b562b9c371e3ccb387739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaecbee9e9e85a66fe3cd3a1c70c330740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256edc96a97e5e06be2829cba0c2e8d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f342c1e293061c975d88a0c9842a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67444a43a253c699b9651d7f429a91a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2e4bd5bfb0383b9bdea637e8f3a3e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668349b9ba253d1ae13a920c77101aec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604fbf599b793753c1938d656683e40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca26de909a141a16c56c47c1641f78747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d103a857d5c1558215f6d3b5ce0dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137321962d6ca03fbba33a76c92c9beb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239610cd6127f060ef09d4638f38be9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421b06ead8df95f68a81eb8c0304de1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599680a17777c48925c30c325beacae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1db958c2a5e6a9723c4d4d71c3ddd3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa1b4a20942af997fee5901e0338c8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba511dee13452695a97a90f4e4bcc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c9834ee5c90ea1f4e8f33d9c83691756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f7bb197ce2a3e6166ec336ac3fd6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5f0e1c10583f96dc824da9a0fda16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f8b32d7aa227f35a4355cd403e9f5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd857edd257084c49f6703be5e8ceb6f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cb34af5d676a8616577c8e0ae55ec761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f524b8fe23d40a5c1ae6c2b988bc53762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76cb57b508e07866f4099cb17675b2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f1fa60ada56b1471f9a09e71f0711764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80893f3224bd091d02365e180d1dec98765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7064cf7fdd76d8352d7260bcb158a13766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef57dad45bcf947bb5d2574fc8a81e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b72e06dd5785572d8e11d2e5c90d0d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acdb1740bac765180d78b7c2bd3831769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c20753d2514c080f6d3c5578b20b4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffbf30f84a255d19b53fc57d5d1503771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbd9681f09e92f86c63c434de5bb6b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03f6dc38310aed43f8b1afd6884c3b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988fe7d45b0387a141e3e46c3b3fa6e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78426d67f21198bc08474c438e2616775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9581d80f690af708fdbcca45a40656776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e786e00186ea280a53454f9598a1b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485c3adaf4dd7e028a67e191f0abba5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06b3def70e80aea0c576739ed836e1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe360d5a2af71728742a928afb97b19c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f0f125b96276acb91e5cc84184537781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c313dc8194bb537a6d8220237eee13e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef387e5abf59fb9a21027377150f425783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55efff3a7b3a0c63453aca4e13d9030784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ad066eb2ed4086a276530b22bf711785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815ae8f8f122832862f21495846a6eb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac9b05b7a7c8236f752a5f0d91abc3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51895bbf0195c1602ad84d3f1a908cd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de988baf606534dc1a07011f229a0c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22750c0786505d4faa0802e34fb8475790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a068ee483a9ab1c6a75a0fa5e54bb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282edfed822c691e9eeed52b8d04631a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ba1eaa79c43899e0d98b3f7567cf9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3203869c894f2a2816d054f05dcacf7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8206103b284e6f0fedeb10e730a2565795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069f137719f9e2a865acaca7edf89ba796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55de494667562fb7277cb70640096b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82d6b3606341acc246f69802de9add798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0880c19f79a4c7a3aac7b613e5df5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de893af7dece79dd5c2aab88ac22632800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24bf30f0c2076d67bb2f18022c5257801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff0525c383dc74f5a8f7c3363df027802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27759137a3da4b9aa6cbcd1ee22fb1c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4afe208681db236f4c82929f12881804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65528a0c4030c9aa3f1cfe6e437618805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4f8a07d55a696b5c1cb08f7b903a5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d4e69463058d4937094c5b51e4a6f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea26b65843820a2542e2fe51bf61f57808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd356d4ab5e98d9134ecbee79c039f13809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbe38f0c0185c8cbfe277e46731cdf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575c21fbc487d1162af29bbd2c07682811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609b2ed03307286a3a0f237aa203815812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c4a9d05bf148dd78e37b41114e8e2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7251ad9d3d928c7f8712cc40dac0cd9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667e71ed3a9aeb604c7c2bec7ccc24f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31265e53dce0ee109f2c0cc0061462ac816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf585f70bdda2afb0e4f9c6d613ef4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7869d1e92f95536393205935724e9e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eacafbbe0467e9339eab0b82fe2e5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099aa1a6e7d8e0b7544ec9fc3b1cc3e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdbcdff455ccd4f287b9d56cf5054d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b437b59624b055c17424e9d25c475822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbd6bb90c30a9c88e595fe33b4a3f1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb83a492b459b62502ffd22aed9dccb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e583066c9e8613b7b1c342752b2737d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a524c7b34d0da69b44da7f7292dcb5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6808f75d0608cc0d165e8cf6f3b881827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe61d3f987c983771007ddc8409aef828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca2f8d6ac2ce5c6d60da85f1a19865829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0b355137ce155a1a5ddf20a758880830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a8f12b0322cccbbf9be0014cc9778831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27357e17121b904c6aadb4499994a887832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519a698415b4bca16fb3f82cc546cc8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c729a1ac9d45ced62b5338e99d21451834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314771af4b702ac8137f825310f8bb3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cff83e856a5eff1501ad551a99047f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bab0272e0f332bc25881800790c01837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394f742c04daf2dc214b34172cf07de838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c681386f5f1484562bef720736619e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974c71bf1ced74847ba5415370c6a4c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d355b1a2d49104e6f123150699b9439841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3241c9c8350f076fba9a2c28178c86842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e930b967864492fe9cca6491acb300843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992abcca524473ca254527d7305469f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb1ae4d41a2efcac17df0c66bd9df7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e01f40aaca3826ea284ee45904f249846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14288af32c9591db6c8a6d588b1a47847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090fea4a539a0c14461dc7f412e768a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b41aeaee7c10b5630dce6c63e5118849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dbde617ee9e5bd8680c7efa4fb1b2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc527662f47d68941ba814d4a38527d9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b81f88171a5e3816cc02c6d4c4865852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29ed5a0f70b23e22ab09a0871f09fb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c1910af88d697804d3b2fbe5094c3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b591a0bd3efaefcc831bbe13059033855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0f2ab4d2fb5f757b306eedf5be3b7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9351c6d15c054ca901dc36fbbc844c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb6f4a726e8776d0fc78718a6d94eb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8113311eb5c4d5b89f4f14e5718dc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3962497e5313470e994e09464660a6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b6bc085c73f34d22419b4651c52ad861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e48b3d918d588ad896da2dd4f50db7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77db2716230483574e344d0a499da24863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9374366c621f27f69260356c08e9c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b6e613600b47d1ec2a7158e848023865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937e2d6c7d39ced29ff686ad9c9ce87866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f84a05f8a111c681c97728c4ddc77a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff8b55222ce0a695a349d15c41aae1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a194c7603ebf706f87c5e179a688c7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0120163c943e1ac9632588a1f4dd4c7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616b89a50564a60dbf8327ccf64e594871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dec0ca0c857596f032fef64caff89872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381b6e3b31077aee9e4f2bcab35951e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bd872e19e3f6e449c4cc05c7a0295874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e0b1c2b231a260eb7258a427d4a96875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798f9b475945a3211582a3b7c57d768876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934417c585816966d2d65085c4de0a77877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c265225fc4ea9b577f17f51d3c301d7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c3b9782a854cfe9345d047aa94b90879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db491023edc2b0e029d2ee482ff08ad880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6603fb7f720fdadc8ba1093054efbd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff451f7b79453f7347102ad7293b86882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498216f8d45c7af413c6efae5f57614883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776f0af0f0034d69c45be222c0e6105884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942002fc63876bb1cc025301e9a693fd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fcc5997cc3dc77cd72339cc07147b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c6eabfc29f0dace70dacac19c05b0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348104c1dfbc137a1e9f931ecdc36042888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1823f1fae1f6fd279a0157b59330adb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c837fc063836bca308ba13e687dc9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0da7e6395b3dc940f1acb1d3297020891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac348e5595b5b85c196cc7e623eb341b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768d5d28aa0df06ca782e4fa3fc7dfe893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ce37c8db752281a9996431d785d43894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14e5a4e0a0d1193ea0f726d39508ae895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580364851392f1446351778b8d5683f1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68fd250042750b64388afb15c11d44897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b1ee5565edd854ee19457c5046bfe898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b8e54a577b809cdfbf999e2e13587899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba744a8bd313695ce72cc17dba0058900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe181993dc5a0d117ec4b47070175fc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe52df5bff9ce5158a2488fa9bad75f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375593252fc07148d706793091acf85903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2228929d5e994f9d05597cafc07ce05904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0365ce927b6607c1b6490c4bddca17905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075400e09a8c0e0d8b8aed44b065b87906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d2c3796484cc3c3bd99b112a8e79e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1b818361f32037559390c39f75494908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193267fc86b12d97dcb8f5f1a31057f6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade7974c535ba7383703d88f7d88b7c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed8a9afba26005a89279b9113868d6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088cfe392160d0bab2e2834a4c66122912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefc4a1bb9a7266fe3a68e17e8255f0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34117a51c6fa5bfc045955bc1fcd960d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab40687d21c2d4142494834286e4ee915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db40137e39333b75bfdeedcda0b3f2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da763b491017af1945ce0b4c245fc0c0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71533d6c72a8faab7bfd1aca2d64c5fd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d9e2d5a80851f200e3de617cae3e2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fac950b7c8314d5958c57746760537920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922963d8004b19820185a0643139c7b0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dcbd29d280ce2f013604d693c94c5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107c2d6f54713ff7b8725b371ce9670923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78931fdada49cfda1100fb502f33860d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05ca888b7fb5d84a936568e73cd705925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f56fde4e7b9057ad33a4433e355807926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba954d289ef36f846567f388fedc0a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c8dee1250eaae3d2fc36a96ab54a0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af03df8357978d3f8730d8d545e220929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229730fd32d6f1c199e15b3943a75c90930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e509cc9059ab3898ac4ddc3b34c9b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d4512371859435bc37b6949b44824932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6602ea2090f99b228b166dfd8e88b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877054f9e1a5bcf675eeddc36601b4d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305d7fa2d8c93b37ddfef554e4b066b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2da2f2e1f9e8c01705fa67125027d7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba9f665c0fa1325dd257daf33b1bab937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd0ec2dd3edf207f23f915ade25dd8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fe0d82b2bb7cd7ef42d3f4cf30e7a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a7835c023e319f350187cbb5171fe940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dba198b98929c4afe24153f090c9f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a3e0400a5e8cdba9394e28c03e4e6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b4f97142aee4bcc76c21dd4ca4b5a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b3ed038bca6305eb67b6a4601b13944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b07ff31e38159e83326fd0cb21dc0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bae54fa209b3cf4a54b9a87aa5c2c4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d8e64c846eb04b3010cd39c9ecb42947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d495fe099afd402cda3a0e9a1bdbda0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e372a42cf536e82e9f1addf3c726e4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcfa8e49c7bd6de1c36229f04afc12950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eecfc8a390bce6411b7433130d4d77951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4a45a135f7ff114978c415b10a2a7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5f909c89f669b0446409ea86f6600953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3030bda5ee7fd2d0c8422cfacdc16954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca52d46a8ca32a311ce317a14f06a1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405ead86bbda5383395275bc9c8fa44956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4c8242df77f94da4a764c26e74108957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476aa501b243554c4c580d70100240a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035c5d05a795153247d398c0df50f77959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1714779bf715c7b6f6bb2b97cb5ab1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e59c0ed1745213587f7e9a2f9e2fe7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b4c5db7b8f705838edeac05796684962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add27a461274442c2dc3975248e0997963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aac3e1ec864d827ba14c38868b2ad1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6fb755c0ca460887532b582479735965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073431bdc899134a851700624fcc3ce966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca8faad41c0a4b59b914e27405b444967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbece64fd526d68d76691f6abea856968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3148a4da33f7c4775bdc099f85786969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e0e8c234f9f478092e66465f75924970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb37e1b268695c0118858e7b0ea9ac971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeebba407a7d4c75b7867119f39041e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0e6e5ac5571fef876b22b6331a20e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a398094bd42e86da0b86d284e3c83974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2541d2684a6527fd83f02d566c4691975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bb2261819395d471e20c55c6d65c2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705fbde8d36d4390439254f56065c66977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f768ca6ab7e8b252f76d000825211f8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a48879ddd0fb32de389945371ca424979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeb750d37eb30f19e7e0d54ad8dcf7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46a69c5d85ad9a2f560ab682e7051d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e24d78844f08e48046567050daefbb982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6a580ad7c10aa3816217a7018392b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b77b11d3240bef539b81234a4cd973984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83845620c0cd6e78580db85a8fc5a7f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d445272edf9f2d7e14e37c40f0f7155986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d2a6d3e67fc0d2ce451f62dc89d27987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3de8a3f097e939e6ee8cc7fcb8659988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc49b9c1d57d93a4997bfaf2f537d5989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fc1e08c526def104a9ad27535bddb990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb56c69a366d7c9d4f627a7c1e07ad991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c681b0032ed0d8450e1afcab51d236992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b3e454e805b730fa41db806bb4802993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb856f16cdf7128c8d29e6994e53f0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cf99aadfffbfd05a3f4d9996b50c3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5690eb93de0206e6d7002003b6e8e8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b553e89ca1fd72eea3aea3a01274a997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13f3ba87c20d5033fe3132b3df7d3c998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c538e3126c3995a2f81b26f4a54f1f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1880dcbee85ce746e3630f0c37351c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01006d9375bd1b87f7370671c331169c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008866e7f312609a1530d27da24d99a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c0c77c6cb82533564d9f9015a07215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec501dd91f6be66f7c94ccf2d1b0d2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a49be5d3f7624ad5e679ac0ef319c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6329186cebe2cc9f4d3a61376d589d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91ce3c17b73e0a84edab4a51ac89419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d974560dc2d534611534d5510e54d0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07b7dd97fa40e2002cb558c58e00cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0df2974550aa8a8fcf5f0d9c6028112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da2dee11eb89f889cffcb29c1d504b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd44f8db34e84f018f8d7fc5845d5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c221d459c2ed180800c299cd0af6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38f95511333fbde150fa15dc3f6e1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06fbb9de8ce7e1160ee56bbd3401ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ccf5ef73e92b5381a23c53c55413518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbe4c7631fea90a4e2c237aa2a049c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5077f8de1856834372b14109126831520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a7504b21d12e4e470a43eb97b433e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b688f82f5d88e53351fe55b3d748e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fec29c565ec68ac6d0ec8ed2cf46f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b46b12295d5ad5c080e0234c10f68a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9e43e3d8d0afae1a9043976b4ad0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae25e0790c45d3072a9eb8b69ea5c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1098ebe1f3956d54a380b6b9d525727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf59bacffc8ce54cac1e325bb20b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1323a3c63acb0a9f0e281070fee25c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ab9a3454441fe6b380f37be9c8f0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220e307048a5cfa10b97359d1059ef931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1ab2872975d55493da653badde00e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb030f1c7347b9ac43e2cd6816c8b6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b795b89123015b710de832bcb6a16534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750b9c08ebed779a894a486a25ce5b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be790f4bbc4e106c5534dda9d688c45436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323219a870ff51dd5117adab597b0dc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7acb09049da2985b0f2f4667b6e63e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57f67739514d3a0549fe1c1d1762f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fac997fcb7cab6457371115ba11aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d87e8387ef27126defa6b2ad83b54041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7a238527d96c3fdc5c5bbd44b3a6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2efc29f97b039470c47d9c6819fe543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f9084c7206d13927c2c6f0e70843244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e69425ea7fafd5e1a29467ea86a63f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1b6eb41b7918eb2399a4708b2532646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8e317dcc9e6b2a4dc215eb28ad01847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bfd1fc9166550271b1178aed3c16948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3540b84ee1c9fb7f9a63a599de2b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58c3c7fb55e456ae3fe516f5dd2d3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f06e955c382545b8282e7c61460a2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda03f83b1f435a37918c25a6097e82852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66418646fec803419ab19fc5fc19c14853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1a8c0cae06348f238da43dbb65fc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e02ae7c90885d371dc893e2349c3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aa7f2ed7e7c93ad57539883c4c7b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b2b61a7d4704ba85505bec8839f6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e02149b6b76922cbbfcde1875893358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2513026e3b5c67fb3bae86b8f47860a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4021fb74b6047263b3015b5d577dfe060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2742c89d057dd311cab9448fe23659361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcab9756172ae54c5fce7e22bac5ba462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25987685345e9bdb3fd770d08cc27bcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aff70479f02ab03183c37cbbebd51264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56683762f12644bb7199192a33240465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8c51e60079e89ac590436a33e903266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55976da8ac89635c5e95ba116fb6487367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7f548c6020a993e9ae4ddd98cc98e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ebf1c272fd76b928babec586b515069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647c1b565085a070909c20602030bfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac6345bcb1a26def15e26ba7e8313d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff591cf2e2bf1d5079c536683aba8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6ac9f579f11220bbfaa058b60e38073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534af7d279923d67fe9c657c9ae94ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44e8405699f05e18e476355db830f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9162bd43d85fe39a1a1e035e3159b6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c21e81bc333c4f52efe3eb4bf4d1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac6fe05dd4f47b40e6f14971c1808378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a7b0a65b5d00e39b236ca07fd747d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bba0c48e89d741809c10b913be3fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e6b26b5b68f966c9e49fcde4ce3a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35202a02c59728672cb3aeeeb74b49d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c789531a8c3c9114a69a2bb601e4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec2fb41246f37837e42c61dfb4b87f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968d1186c340b09c45578690706278f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3625d2c5254880a3e033bd058167d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caee6cfddbc3f4d457f8896d03d4c9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6023fe2780229ac6e752479bd5f3be488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1868330fd667357c558afad178750889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bca891da2412b27142c18dfd65b4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208564de614d2468b5fa6940fbd2af5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb623a660797356af662a6ece52b92892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5a602ae93605c01c63cc51f93d3c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65db5399acc014f7805ce9a8d19670194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfb34fff024831e306803eabffea7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e660b60f6db2177391cd4495b304cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b5eb19cd3bd49a9f0af565fec0d1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebad98cbbd790ef1b0e56271071284d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f76458a42353dc09c3db5089e204f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a945d7ab5a16a0508dca4799e9b480100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d094df373c961e282a47011b70ed83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aebe755972b902a4b92d1db15e4c50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2dadab2f4926301e16d9b63fac394103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c42bdb4f426d7667e7c44722d8413104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456b902961e5fac9c260b8c291e44df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f782eaa4e5fe60bf4e1f90b96b707106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5725077700bd690e7ebbfb70c944d45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703e6a0a2b1bae97d5d8e1d9b2b9385108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ca50f601ae15423db0fd421a245e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89080ccc1cb030684d8e4053f39b916f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25990297217e6c320a1a88bd9a48bfb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d511fa9fff30a179ad9ecd57d12e8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae05e2d92b8bc9b4a12507ff93bfc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cedbd06673264f211417da81f48ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7712351bbedc0e7a37749bab42aab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f03b9134b514c80db9b1f5aeaab66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfabc422af633749f447182ea21072c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d5859bd34fcc90d71a83e4fca4d1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe1ce85596dbdf0c34fadd359580da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b638f0ef7e12b7dd83a6736899825120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993eafd8729f01d4eaf296dcc0d9773121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d07cb07c2f721190b5ef9bcaeb90bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf34700e57b8634f1a36b99158cf3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51184c2e8b9be871e2d0735151058278124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdd098af687d33c800d2c4a566b573125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d0031e3935e3b9ae273d4de1b377f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3795e698ae8aeb92b3553f6043d67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb9e55d070b64f8503f442d30e2635128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad1f93d45178ad4872baaa8df6372b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0a56cc680b87ea0b8e56f70717308130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a935e7aecfc282216ee2d8091edbd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e417c71f4b56f3d604fb22ac414f02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fe72a34a082ce1550297ccd38c35b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc638eb2c9607a3a0bd9965b8432d444134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc67573844af902ec233449a282a834135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae1bf290438ee3073d5d89995bebab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7219974affa592bae0592134fdfd11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b40a3e8bec3a08b18771750422f40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d30783a47007d35219488a3b68dc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a21fe12248d679295f863d7746a7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad79129c9e9650b1eb1eff86ede8e5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f146c32960b4069f9286b5f6eb6ae3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185f365b2e9bfb1ea3c056bceac3505143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386982d3e3cd3bdf8b43c5423e6c314144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a0ac92ec1db36b029ad9e797b25d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e332ef7ff0d8d0bca2ee563bb7e19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b412d9b06e241af23304fe0f88363e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a26a1e16faa11bf183b096186aac03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06333a8a32b108fd71005fa801f2676149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131e92d1df5fb53834ced0e7633dff7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a942f9540d48988b0244028e47fea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060479172b5415090a53cb3939872a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a44523ea1be87474700a5254efce79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d200a10c01ef5122dd584db45b9b8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff865be371cac64b8ce3d68d003b0f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e28e954ff43ad2561cfe54a89b856156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858093513207456c25293bfd898a500157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4dc7275ff526cc264c6bd168b727c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427d52a56746b92b5656fed4d37d60d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f158d66e01c88017d40ef65b3f0a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc6e04932c47ab53d4e0494d024343161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a779ff02e7e70af4426e121839d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac69583eab9258dfd21ed1440635e27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d59978e1d8ffc692a003ec09c6038164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acd9a0aecb4421f572961e242f414b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec95e0b6dfe168878f51826703cf10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7a202cc480e8f423e6c2f3730f02d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6f29c74c69ca375ab8acbae91dd7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd553bdb621f31abe7a6c53e36d6067169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1807c2a2f5cc02ff6646f43b7a9b191170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b58a0344515eacf9a52777830bac60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66eba1820d3ff221dcae4033596748172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33601ffff175b8dc9d512fc6587d3fe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec400354e9518231b0a919c848c8d171174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb5c34adb72225b77817b9f21e5a0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5d40743f70296bdf926f177386666176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102903c87cabc1a092a2119f2ea299b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ca33ce6c41d3f7ad648ac345a6bf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980960f95063b8aa2408ba3f78ff8b17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ebb8c8a15963df8f7a60f24188383180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbd6098925a083ad9566ea36f8b17c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b90daae1058510dcfae322e719768182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06acdf9ed96f4881e521ff293a86f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282aa0b5e65e6b86bbcbda6849221fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8959c96540c912f3bc13510bce99c01185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b842b8ca83e0de23767557e18238039186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17405b0248907d86f47208359da95668187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c5f6b615437649d1c9159a480eb0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14442d434b7d3c0ecff2fb2085717e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0847768fa923d277d65d818d1755e03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6744463b2822c8d5acc8b1a49ff65ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fb3b4c49b435d94306401743bc0d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1de7b4bf9609e392850d94c8638d15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75498ff6ec920515b4270df42d889db0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30444f98cab53ed69c0e544bf125aee1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547c2985e4f51e6ba878bf84361965b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77f1fcd8951b8ca2a9286a6269a265197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f39da66c6e3996d01ba3cb2ec5e3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65656bc954562e6854e13c56cc5fd423199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714cc3debbfa963215756e375bd717f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22d21644daedddee9e133015f36416201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04d4ab6472513acee89ab98e0020b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13997a2aa13985dee27935241bd69b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c30991d174a6b55784d3775f1be20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fa96f6c07bdf4bfb22c17c00d1b56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1e4d387d0c4e8e337e63adbd4a030206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6c551c391e41217f7e64a43a03f04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7cc48514b87cd3f227ec5a472dbcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5616804f6050492de4f3a3bfbdfda4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e6e59342dd47ebf15f822afa190d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba067654cad1d0264a2b28a5ed160d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38060c4a7632c37f70ebb0ce1452eb2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645e954dbb3bfa16c527fff38b56d12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4290f8b984b72a14d6001e30b9af54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c3cfc25559239a1ca4bd914f2ea3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb44a5fa0e92ed1c69c2ee5fadc7c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ff0cc1b8f172b435f52f6200fb9e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576afa45e463fc10868fc8583806932a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdb75aa23416dc97e7c94a2ccaca79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e58122eb81fea273e5e9cfb3472663220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205c02b07e3aa70a3c48088ccdbe5ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ded60f039341ab40203eb7193cca9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095953678024a0592551db1080344030223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc399b0896201f48684a832cf0a0bcd3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9b8ba528d398952eda2f552ae4a0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79f69f049fe582067151cda1b5cf9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e22850edb27090c0f8cd9d2e1d7fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680b2847146c5b6902771ece43fcf75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aea31053cfd91eb677969cd6575e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729ed3ce075744bfca129835419dcb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fb37a6132808a2b642898e6373fd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c02beb0b46d02656be610c63f7339232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec90747af091f8dbfa75e2b18e8fd10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607d29216feaab0cf9894314b81af87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546f795d8ea3a309d13ab520bb7d459235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af675be9495607989c0d8eee5c8acc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfe420bb1db20a3281dd537bf0ed91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bce127c5dbbaedf282294679c19b74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98910e479fb997be23c450091b96cf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aedda22a84b63375fe2dfbfb11963b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419eb7db86e8136d648b320ea146121241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e98534b0dd25ce990b25f5f5a8fd1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5c2977c48815da36c9fbfc3e8ffe2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a637ad83c80d6e79431e62be2eefb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e377f41a3bb7d35982c0ab9bfe47bca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb1950e82fb03b0a9d456a068265ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf0f71e53573208e0e0fb1354339ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48a5e10fdd2972147d570ac1238db4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10b217e39b2427514433ab08055bd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79149f45296338b4400f4dbe2647ff73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91acf43f916448d7d18a593086122b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd891c5f0c363967090df18114710650252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdbabb0ce0d0c08b3c160f8a74fdaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c90631dd470010fa602b603d22227254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047095ab81eafe8cda36f9cf1f62d6c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a64e3702a9be03d31419957a635fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdb4a84a3758010b1646c87092a1c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3e8e30744ad9382ff2bc0c890c82e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc21faa61c1c6574fb06aa8bd349f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c973382e076b3571fc672f2262d1ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a11839762d4b4293e26fb4e343169261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e227ea698c4f3173f67b383ec51a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3e122c1a09f0992fdfb3f60b6cc13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3984c36ee85f49c0d4c5a6c30a1b9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abf7883220eaf55b01565549e74e0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462da40a0a14f7b30e0a6b3d13ac8d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca887e7de67d60a81c63809d764ae4a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f12cdfd59ffd858d6ddebc1e301a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a62baa0a4d1767ba68cc5cee4f76e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128a79e0f018553f07a8d2d87bd951f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed548d8301a884421021770775bef6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68179c257c8116e18fdb5dffb2544d13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd2f72530c3cf27b68762b1dceca18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f9e6744b00780b2f1e40841c2cef3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5ae168aa4698e65ceca9264895286275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316347e212ef4594f026ef8f6ea01d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69059c104d57bf3c92a3f14f5b833082277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e233950d504a000e4e5315e0eaa8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e61cb641121b4fb5c492fcd34057e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079cc37f7ffa121bf69bbcc54e56fbe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1377c227b4ff02c69a65304865fc0b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8876a26e0c84e3c29baa89dcc63d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef56ec21ffd27cf4d917de9d24532b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c60081d3df8eaea9653ef1779f5ede284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5b76f3347c0b87e918432e97740a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8cd7515d1b5c753544ae2b870eb92286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c5ca9020fe5cebd47276aeb9ff70a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12393a7508287d768c69f8c7a1e5b29e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f42ae2f786891faaca521ccf09dcf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6010e1f988b2fa9699d5295ae60f89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43096a4477c6ec3d58d9cbdc0f75fe39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1889efe0fa357ec3f1c27154468aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004efee5e045d0fa0205814c93ae8c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a7730d77ad1b1620db2db952d6a28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c3c13070d39be1a45d87c67fac598295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5ded64350a14add4f76d4d44aa9e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fa4384637064c5a9f9e7806ab458f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4d80875bd6e1d07ca5976aa6c7c73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb0c3c4930d70d139514a4db20b13f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f4a44f08f1b8e73150c6ff9de087e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a374b5d981f8c248b0c085998249e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad546b8334b0369ed924c9f85ef83bc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6d2d5c5c10031bc8007e6f249ef79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8cb76b8286c45a2c681cc048743df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1759258568c5808679e84661bcd7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f6732ff758c50aaa2d2d958c52035306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00d6cdf1bbd678b18f1c5869e5e305307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef563929e931f1f917df47b60b5dd4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5ebc958056ae67d37ada76ff3121d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506d1150b240bf5fcdb3b530d32fac9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c0e549334834020403e6ca842a270311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a4a093b842101daf472ba16117ab7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736205ad01175f2b5f789e84ed157e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1cdfd708375f711a1fd393c7a00a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9942d8b4d1461d7dd94e195cc82bbc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f16592dda45768c1de1bfb977a3174316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb47080496c5823c5536708b2b980d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b68dd3c718a66d6ca625e1978f871318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2928574e19c409b05deb9f16de1fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720985a08af710150bfbc31941f02a13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a0dce2d57bd96a5d514fbab330205321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a315584b76a933ff04efb74c695e950322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398d78e21a133aedb18a01282d67b86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a990af3f1ba1c8e35dae8021d5004324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7b59047aa239f39e90cba1c54d841325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6feb0a5fd09f6db8800dac447e0c26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c199a9a275310d1007b353703ea8664327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9bdfe831bef9704ade08399a376a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa509ee80afc87c9a86477d15f1294b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d41fbe7819a97ee8c13857f21c377330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bca9759ca8984bf4b31f3ea86ddac4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac539501172400ac671494c8cc7b04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b8e00b0111fb53cd7bbd92c48ec0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adb6bf18101712857d810d9b02c733334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565adc636c1b43cc55c9668111769988335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205006abb5292b0db6b310df1f679f03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824af71fa0ff36477538be456be0366e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2cf9ee9d9fb266ecae10420cff2d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e682660e2a0e1110ff74319b787c105339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009bef8513e91f961ed48bf703e73e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba0191aba261136d193c6e7dfc5b44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673577555a4242ba71e1ce9cb4036d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789c1bc47a2036e8d8b58b21dcb3a21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9082ee82c80e7777854dd6470a073e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41226bb2945860382c7d9ca2d642ddab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8888819fdf950b213f3241a736d8a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d1f96029dfb0a405ca2665f4a9a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c947406716db4831e5cd462b0289c38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dfe86dbb676ab8cca1a537e536861349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eefe0b6f1242ecb6253c2ab9d8abf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b2eac1fde2044dceac9e47e305819351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928ab4c34fbd79c1b0729f7f2345580352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e1c283f7272da412a020b942820ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9143b445398b41f17c267bea7a4a037354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8e8ed7c869b6492138525b16b33a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5997109bcff8a69b0924e79dfce63a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61766a26fe4ad55c4904252b697fafe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874baa967124c4f8eeba517776320c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb29e3b29fe616d66df611dc36710e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a2c0202c6b329c65c16f9a2a97b41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba20a3ee6fd13ee678838d6e8d958d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249907a1aae5ea0fff89f4838298df4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c11c576fbf654b487b4d93aa100ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a0aa21fe746050b1ee43ef6c60a18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379870a9b948c1346dae7af7a5ea5bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b81df9c7215afe0973029c107de4d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8308fd5375e9ac7cb5e994815ad991367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6914ba15e7be57b53c8ee2fc83e5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b64e716cad6b3e50f76b21e7fab9a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf751cbe4c24d42dfcde3f93d63e82f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8515f8388ef2297c4025f5b706022f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc96ea5d07f0a3b65c51230cdc22f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2836e11ba23b2df80a8db1466dc2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e930ea401ddb9001152a584cb4cada1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a053c1b6bc5d68a49afb33acd7e8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2234a533aa20c879afc045391cde429376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68153f82cdd3bf795a0dd25c7a0c66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b0c7138e793548973c359b6079f10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05413cd32d09e91573dd4373f2a0281379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4357f731d146639ec3ce249a75367380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f338dbe18a1c580bc59ac13d23436e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe458de9e6d0f68be5b816c92b93a73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8a12fa7399a19cc5d016778583e65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de755c718ae903d1358cd56b2cbc2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebb6630ccbe230a892b8ffe93393a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04570c16efe359c5a56de411ce5351386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87504a2ece5427520c9974db7e835183387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fdbb9a3d625c03b932f222cbc3fde388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed09bfb34887da16a3953f7313f611389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd5dfbd57c81656fe68ecaa80461f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528dc0466f9b6dc4bb8d2f7624783a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d73430cc88c69acc5bdfee2fefe468392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49ca28418d6f6fa67396345df80a0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529f19c79413fdad100fdb3edff24d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5619f4ae70edf3e7abc5db7996e53ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b13246eb007e673d806cd0a9ac7980396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89379642b74250171704a1172c8542e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28e38d05d27129c11488128f7dc67b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b363e13d69d39e64ccbfea6f3fed9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d7d8421517c0030ea81d3d5ce92c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6a307f32dcbd004932b4c835561d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d819b5be32dc954ab867169081495402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d8228496482b7de9f34077411e459403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02abfcccee2f233053e3e8a8a68c99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62304cdfaa12c49d93eb3d96a739963e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a73c70b7f1318658fb58f2879ce84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885fda65f2773ddecd5993d3d848762407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd6fb8015d76cdd70109aa396c88cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd562ecd50e8bbd0d51a2c92ef86863409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66167ca0e0e450611183e92fb8d3e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8ab6493d12a5276a38f318af4a854411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc049801dbdbcd658adad94e516ce9fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721d2b79f80e17de293e462c15c7e13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d659d1b12ff408698ef09b1699f6ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222954d03dab641c44134533f49977f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630d3d2263d5a2203a33fdaa5e73400416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fe096bf31cea5eea672fd5aacdffa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d6d05d0b513f214d05bd57e3e3f94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14da0726f04930a265edd28190688c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b989a577805db9dba7fee1e9234a11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d9e13a2ec99d70deeaa86d15c3467421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506fd02f6129767fb4d3cdfee2c1fe0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f353798f8bcc5ce12ffce6f863e325423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bca50e8fdf6624eaa07dc957e8f06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0c1c98bb17871b9f6bb339780def4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be30986f30c00ebdedc29157ff190e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c66567f5bfc94280120395e8c016cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bece8ec042ae3147afe14444bf31c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc56b68e0edda06987083bbd7995978429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f23e8ccbd3116f01403b52c3a699a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368409d096d4ab34d5daa786785b2a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0da8f97c54ff17bad3d850971358d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e290e1821d15b828287539b7768c2a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bc3a4bb17f9e77b8f3872862b338d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670bfa2e2ca7b84134be081db2c4e93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb174ac6449923289459598d4c4ed5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b382ac20d4662c32b002490d49bd245437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86b61d2dbd7a592c9ac980b5dc915f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fd30e2f2d9a23ec8989b4851f7215439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41051aab30c7a151437a02692fb7043e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a86e01760d22b44020adfe5b8f2e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9244d8cc4b0adb9eddbb3683d5df7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d46efc5f462d4bd35348b286bec782443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0d34017a7ff572aa8af92438fc32b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7295b07f6f4c31b8738dbec3d045207445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b4480be5bbab10bc074780b1642ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da013d01ba4668de5897ac00047320e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13121b7b708b5d4d48639d1d066d5f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de633fa760456920806b7cfdc409b0ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2b0314b7bc16fb3653700d6384b25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac91112a729c3cb1251fc42d7a449a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99dcd1cd38b0ec9f846a4ddec52124452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691ebe7ace8fe6eae229df9a8110c0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4d32d94548ef058706407d2626b13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f6d9ed25224f2eccfcf5da1f5f2cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45a9f4a10670399cabe959460b805d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3eca8542c1a54db59e92aa9e2f4d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a4c3ae916816a3988613207fd07f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6042bc31e298ae41028fb43e4e5484459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe686fe86fca874ee26efb82d27899460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae014cdc5c9e4a71c8fbbb52bdbd11f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d0cc8debcca953d9753bb2c610d18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9210b5a2680c3d521ab230e8c944b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a429bc6fc1a6a51adae060db9cf581c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511560e8982e46cf9da089d6d246329c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f71b27cd349ab8f1b733e0d16f601f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90c01ce8ea7c64fedbe526ab6b2d1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ec95dea9ee16436943c383e4d148a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e276885cf6086d2e7ef1d6bdb625b9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886480ec13f700407063d75998cbbfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93809e0e430445ad6ca582f41b3cfaf5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12021c5363d03aa0de4f9f17afc9d39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054b7ae910db8b438752963a7bd89dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4900ad86f62c9d3d50da388a6795bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac1f8da632cc9091339dc379084572475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24cbb208b3b1e8fcc8dbfbde71e3bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd46db23e5629e24b0729d7ee10540a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5863526aa64cd13a6b548be6e4427478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e59ae0c6c9a335ebf7c2281b464fe9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9150c88642808d611471c6fcd282352480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c091a138c811836a2012d0814c50a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91160e5c8126bd687df4c23f0ed611482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627d28c46902d1c9c682fdaa9fc31f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b98ce1520098cffee551a5dd17f18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4d8c5c1398d4f8dbebb86753131cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ddaf13e8e6ee36fdfb57b590f8ffa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8d0636ad90d7ed3d515a5b96680df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc803d6128bbd880d7aecb5a528fd48b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c315c7bdf1c7a70853da4b4568843489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4db174e7c372280a3a1375ed937f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7340eca6072adfd4bb8b0d3656cf2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710eb07a1ec5090446b97216ea640f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09866eac76d0bb4b253202342aa3502493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32eb4e06365cb72ab2355425f36d1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc8c5ef9994a21518a4e83a8a73457495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744b003f33e7562206f2cbef0d18c0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cf60792c1da7a7724034d65c6138e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd918e1e524007b617ee2643b3f018b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a3d74acac76bfa7ba14c40e2e33da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e5f32de94ce5eb1e63b6539c51990500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec13b77d11bbcbf84b6cdce1479d0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd197a575ad4a2adb3fd0e0763cc7f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7f40b9b7cd682e2cc3bafcb359f91503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1c95691c6cb87df4e75b883b8f2b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad1390fe324b29afd64c26a2216b3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734c349cbc2a808a1937f3b2438bd19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb33514aefb965536101890a738b43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d458c2094799bf987da3ed9a5a5a85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2962763f109d5a7ec49676449f7ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a186cb047ce6f3c4daf37e3334e503510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70652b92a1eb9f4af1f2206af789864511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d501fdb7b87a21c4d66796af5e988512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94838e4a104aaea6fd4d328a696bf2a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653f144ebde0845e4e940f5b783354e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244e31ecff1f333610e388109714349515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da3f957453620912473dd1e4cbb8c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd799f8c56237166fbb108493163b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66c63ea2060de0ff80fc18bdac7868518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c07b549626c6a2359a36e57e028bc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d26001915acf294d594b690ab91306520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37456766c9632938309f3e3282b553a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfdc068e4cd87d345a5ab39f6f4f78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85383b878bbf4a9d02f6ba68915a41ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f953cbd49fc63ae0a52221a4de8df69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd76928b75e8f76f9e10e3bc958b78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dbfd3aecd4d6273fc596a7ac5698d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d7fb4827abba87dcb938755d7d29e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352ad5111e2dc96835b6c261c77547e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b1af068ebd138678cc6e4d50dc813529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd6d3ce943fcaecec7339466645979530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6f81083ac9b69acf331383b0bfc75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd42f3c81f8bdc004ea19387a45393532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f923aa33634177acb7ab5eeb9a70518533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4139c5172c2ff8dc612bdca3fb0e18534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1a57912a5c46cf1556fe894a63f45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6240d72e9c057aa0c5d543ad834411536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be303a645e7f5d7999e6629fbaac906537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5d8c13e772db5c59c89121b0af085538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276a788b43a8f6a8b5d2e774b184d07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb3b874bfe096423b91a6722a6ac2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa854e86e4fa64ae093a5f4988dcb9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4b8ac3f6cb13cdaa8d18af6d59b52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b29ae652f2ec1cd9c5922873297d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1a0f8245f6c22703131b91b69170f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccef2ab94753cc68e39fbe4618cbdb3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dd4dc736073390f158df5219b52bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac500b1fe8e549999920fd9396b93823547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925739c7d80077853d74a84f9fe8367d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2112da27c736e39b2cd6d9a0e775a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414e02411cddbbc0c483e57ae821eac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a953160e85483e8e942becef6f95df6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7b25e7652237cc4252cab7668d7f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6b92a15170dd81e225673c5100997553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3678c69c30bad477ad10961193c9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cad9449d6725d3818830848a0a905b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e13d37646be0950e744a35a2647ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3d91f4fe198fb2c6ac4bb4531323b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fee74dcf3d846145e0da8a35967386558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34fd62bd9eaf75bba53073fafad694559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3bb0d7b3e5fe89a88d55f2906b7ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a0ca78a1cc92d2299d218fa83966a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43f51a1f2adbb4774d7ddfa7be60bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e57047e8c7e32ab8355fc0e2da441563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff486179cc51382bf40232b07d3e143564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e4c5ced0558d477bb15808a8fc405565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385644ab26fc913ac4db5c038f499ee3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c80e81b39b9f9087bc2fdcd70e02f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25789c5e1110e7b4b4d2e1e86ad58404568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb5de502d330e6dc442059a48c490d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a40cba8f5e848ccaa6646c2ecdcde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703b7a178b89390fff657cadd3aca89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7d68e1fac11b8698d1ac050198fe6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dc27d9d811c77c16166fb8144ed1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c2ffa62449f134167c220c9904896574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01272781e30865f8cc4ff534921d9560575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf025c71f5ff142398b4740ab4a9eec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec031df485652003d2415d8b82ea3e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93976501b7d950d3b2f484c15fa2ee39578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ad69ee1897773a08e61c19256798e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee49782b7b2061bdb224b95afa3e25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa33fe5f657944c6ea0b72636c58ecd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968f966d20f3dc84ae80cb55bd19b69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53b0a55bdcaf79563da745a89a8c22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751f6942da4a5864ea502f68923ad91584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62942ce27f01203245b2a0c7b8a7e50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d752ce954c693c4b34add4c951c248f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30260ae2e3a9e2727487ddb8f6070ff8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1204f10336e184baad2d7f4b39c9446588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007ffd7b884d57c9c63a82bb63db332589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3095aafabcbd460ba1a8da1a0f55d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a390b4bb1625ab710ad665da20b566591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1e68f51440b0db404d3cd9f5fa937592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422d0c42bdaa0ee85e0e90bbdb61bec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5ccb9f712338dc18b15ae4336b38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ca6e71f2f52558f76ba468732549e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77f0d090fcc765e49b62786797d9aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb0e00323163679c9e93dc4898361f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1f8b55476dcda75992911383e0c97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd776d1c2c4ee27391c156db0443060599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab72621f1b89795a5bc43502a335ea3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8bc9a74a51893fabcdd133bb10633601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be809e5790227a666456fd9bc70bf763602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bca5f61cfab20ca6313e865b84a5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc32d28dc964638393ea209deed8b8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a953f250f096906419872aa67fb31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679cdef31504137dbf60b8c4331eccf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378985112c65146204978de91dcfde7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6d91108f8cc59a78636214d96e511608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d55472ec9491a7b23cf1d674015e68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aad06378e00a12c048f03d190ceb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412620bfa97959530f10876416036421611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacc45640eea40ead006f4592e863ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1814eba3d48621e22097201bba0cece613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a35203a1cfb51536e4969909fa8d70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cbcff02bc1cef811b665872c3d00c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13153c7db096ed4ce9e6981e36af8c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d4e19a8e061796701f2c36cb57e1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05111bb150367b45e90dfd22059911618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cf43f4427d799be19e8374ef3075f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eb589f2afaf9c39a01e92a278c516620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053792655b07f6f3baf8fee48ce04e32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bb4343de1a34c88c5889141e0f309622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0085597c817e31c54fc93f591a616ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b498c3c69e3e2c1b1c3d1c180647962624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c5938f8c14c91303e5391ecb0aec0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d008c5901d63c888fdfab29c40649626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255626df022c38d2ddee00245782222627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb297713899d0ec80d1022c17f902628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cdf2e51092f3a2e4396abc1ab0264629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f51d100a1fdaa8bfe3deb2b647320630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b1105a7b846430f8e840bad7135ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2d0440ade1060b63631b776bd5aff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a3921a088254e3053bf78337ecdeb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f48509016c07674be83ff8ba5f05d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b53bbe1b714195f0ff6b45b49786d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95f7b830ee73145e546dad372a12da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f2e396f5609ae267bf77a49dd2fa2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16187c52e7479b5179d99198bad32a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad6ac9d87aa440fc08310c50ba2b05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1f03f4709035708b3e2462f2d1ff4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f355f7d943a059f749441dac970a88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddc1d04c559fefb29a9caad24ac8e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832d8cf1aec7c60b67e4bc3302f546f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a70a28139c43b993ab58d4f4de931644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f91b09b55169cc5c7e2018f01ef062645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57b31e809449f25fdd54dc544d8a76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c927ef91520459db9ef7cb12ddd8ef7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be7b24605f505d47c228ca69865414648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0eef9e4e92d8025ca9082a5e9a41e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393640cec02ade5ba06cabaa55806248650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c734b1c2dcfca97407311b768a92213651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18a5b443e3c3f84f205bfd890a59a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e510874f6e92b7c897e3240f21b772653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299655e9729635b58728cbf5478de657654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d274dd625fe3d42e1e18ca35b23b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406bb4fe576a98e3549e3c1b8989099656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0de62e178c0b9f18a2c4d561e12e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0738e5e8400da70580046aef3c022ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22953b4d9abe78080fd3fe5270787085659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcf0555ebb8883457d5d83b941cce6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0c7bb6dd7894ae8bb5bbfc30f34ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243cb05f3fa95b0f73478b8033e7c33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a9582ec22ff286bc4d000f1e80fd6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae44976bb136f1a7727e046fc6543f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969931ca66f65c613c05fd7dcfb56fec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d2f08ad200b656718f54f79c521b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b1636cad23cb977d83d686fe8c36b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31ff53f61c12e64f172fd0e024b26b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa8a8fae346877db857ec91538fac5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6916178a4cc89fab5ee5e23e6df223b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21beaf946a1a6f59272bacc38f393c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beedd964ad56dbf87d5f119b83d37d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b872811678670deccd619bdcb2233ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325346410649c5fb8d35da5eef02a16c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfaf0d5daaf2d61a184a6db8acad59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb17df75ad96eb5e07dfc4b7eb6b551676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35956268757ec84f73366ca814f1d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e02af1bdef3f9ff1c1e2a3d07687e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4455de05c761100c8c6eb1dc607ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb4d920ae801c7b02f1406bcbecd22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0db66c3b1e6597ab9d224e0323236681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c89245625298c376f0403939ee9faf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e332a5f8a4547ea0f22f6e5f8c28c8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501a77121f5a1f1d2bc27a2afd69b20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d120b6bc381be430952a0aedbc113b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82369222c22bbc5eebf4dd67dd44ba8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fa2b1b505b5787c2667d4855cc28c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7898ebddd78469840c11d93354382db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87407d69957d31557f4c48bc6a244e00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae291f9124bbbeb9ccc10033a3ea93690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b9bd6b3c2ab8705db92df8a469cb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cf8c568e57031f93e505cb7855c72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c6d729e9dd00537f29b517df677b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a642e7b805f43c4f21f1152283c42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aa4fe4ffb1363c6a3593b094cf0a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10537a26ade34883b0838ac53601462696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed7cb7d54be10fbd7ea1369bb4db2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976aa7164fa0faf7aee4bec718fc5ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3339764f7f3ff1e88103419a762c27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196c9577022dbb8bd6bcef936e3cc0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833b90ba9332119385e915b8df1e3c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed394a51769fc90f5ea4df2de0802bd6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8311eb3895370a8098855d32e0c786703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf1e4f191c0fe00b4b3f67e5c4da0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fffd6c2693e1643bbb90276e7eaa34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b016a97d4bfba8a6ee22afcd1a9bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60603b65f5d31bb4cb4bb0e0f1df776c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ce685e4fc901023a270ed9d3fd646708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb16a2a0a963c307c47f5b198c638fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa93158f178c5290c44405644ad579f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd498aa828fa31df4262db49afeb28a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aba0eaf032902b7c1129ddfe254b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550fddb46644fd3a83f60bebe95d0cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2a662cf6e7cfb8b22293e76619ba7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee5278d1e0fa1bdaf355943780a88d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8df9b5b5105e1f9724c0f2c5da963e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7ec0a3c706a7526107063f810c58e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28766823b79cee59692274322895f7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f162a5e1a9e678d91c3496829383ada719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705a66dd0d83bf71520393ca9433f03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dff029bb046aecd845958358d7412721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ca64ac77426a3fe79b384387cb15a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4136288ece403122dd8a7a52b8eccd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a79c0267150e63668cbc3abc4f352724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd04533f46fabbd83711daf1ea0ea8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdd0e925ac84650037fd132469d48d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e3191d480b004704f568e1f8850c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42267fbcffe7da56e03bc3c67bdf55d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f723c481bc0cfeb43e359232439fca1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ead9a0a212349d61dc9efe070631e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b116dcb1868dc9332b95a4214893e6a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204fa6f91ee4bf5618ba8ed10b5e551732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199891034214744eb7cc383d62e7e8b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0855a755ee26f3522e4d79009ada96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a21520920b24bb183a190ac237c782735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da819f7abd5b31df47f205ceff6582f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bcfa7df558f29b763f70d24ce73d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f07142fa41e82dffd2eaf40a9c119738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175096cc67df22ec735b9674fd90d6f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c90a089d2b83d6e6283952d51698b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae484a915404e16d6c7476ea886791f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1036b0cbb220d81da63aa0b97f35ec6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c4fef79a1cb51955a88ec2d19a891743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070189e0d137b136d65a6e3bf61491f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3db6c3b340042e9394b4c0df821d20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0a0e3c4a1cb925090db15a3c8bafa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65d1fd840afa46eb9b0e572db62729747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675eee730bdf47a097882d2c81bd74748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299586c39306a8a87877bb58bcc14e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a27445905e9060597a6580143c952750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1012e3ca6b72e8b507289466c3bec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968887a45de0e90caee6c041ed08240f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64d3cef0bc3fcd69884daa0030a05a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdf9cd1a1471e89843e8ae5e22a1fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74055ef71c2447ec38c0908cb59f9a93755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8340f9c0bed1e582ede28797eb52d2d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541317f35e01bb45d4839d82354d9fd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72da22c7ab3baf80d3da19ffa32f70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221f8bb354c30da651f8510cdadeddf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543721ccda4cfe2bb36a2545b7d78529760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca61c6c2e254430ccf235465dbaa25761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ddce8b3751afe0736602d0811ba3c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ef85421ba8d62c99bc942605bfde5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dc2f07d7e3932cd6b4e4a25f26b51764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41191d8f18cd0a9db55bd921a745becf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a08611b8600f0d3fedbdb1331057c5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab5de1466f14964613195fd101b153767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544fcfa6eb2c244818efe5b67916921768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92030814aeff7b5b80a93cfcc36edc4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42690f309007ca13e346cc788086ec14770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1264768bd58e6ebb076693d53595e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcd8d6ee0c0c9aca6322bee456b669772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f11527df8a3c1737df84b04537961773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259fc773b1d1c4ee5eb6e2b61a1145c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7ed6b5fa2368a662e729cf3b71ff6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4c351989135a8bd25a4c69d5aba04776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb325f5440344c032f4b0fd37814b056777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf1f70003370fff213c1d61618a2d1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ae0fe254a0010e3492dc22c611dbb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf82629d61ed8bb349cb620f6abf639780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dba2e61d62dd4013498f7e52e1b721781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c4d6932b7ac3ff8d3e9253f3e6ebd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9326b0b59e15b2df7da074fabcf411783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103010fa1c7a69acc56b8e45f10939ad784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c45619984951ec57ced992e14120d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd0ffd4b51bfc2813e1f437c4ce34d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedeb874ce549a5bccc1a21cf5311da787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675b65c0d0ad7215bc2db01734a8619788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8c258d62dd9d669efc99d9d1e661a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85270a5f689388e5bd7f66cd4585382d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4185a3bf1bdafa9db97ec671146d7e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254a24292f873849c1c1246f886cc19792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be3838bb15c4d0ed9b5122185d9f5f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da021c7cbf0bbb55975998dc132e1c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da420e433feabe750017a92246a153795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7c3746f425ada55fe56523a4ec782796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9e255e5933a99d301273f9bad0c14797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b903852e8f61cfabb0747de2c20a6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d61278c55950f3c5f03fc9115f2403799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8cfbbe4cd7076bdbda63fa0c954f7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1536dcd14e42dd56b68a7f755fc85c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb128f3688c55ddd26eb0ceeb3df65802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733127559512685ace61f34d36778d6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc071e2158f743d33cf6c6304a44ca804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05642289add3294f4e4f137f7390ed47805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429f2695b98600eea0b4883d21c86fd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697924f35f6c72bb074193a8468b4b2a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d185ff0869eefb46ec08d8785524493808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feae7e53e06721db629c11682fe7cb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16161bfe0fba0367249525c966b7bb3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715faf729c27346d6484a194791854cb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5198d64972e304a5f9abe721ed4f0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe04d5ceec2ffc59a2ac0601d8f0acd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3694d39e797c8e0ec382423238b53814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cbb895d66959729d6e182d130e7bb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df8306c4670ecbaddc1541f396f897816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a69a72bcd6b8f056d42d7b419691d7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfe00a0dcaa4421fd44aa6798dd49e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e12e2a0ee627500554776c77a6bae9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28142197d74bdafc1ec336a532be7f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473345f66d2e1979386659fdd4014433821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabb43fa5be73d1b95dd4e33f463b88822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169fe556917d5a0edcf9852c550bce0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d129dd2217ce709c3434ea119fc85bc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4984282d5b0c92e498a12c2d6893a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21ed5026113aae20788a693afc96aa826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04c073d768484e56371254c567e337827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c00a1da117360a72d58b4eb1e64a7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200b5313c0f1622f95bcb20e1296ba9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2490b87fc6b2bbdfff4168a008bf6c3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2576839a7075d47f029c318be1f669831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b35ae9da0397ba0b982a39a9dafffd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8075b938c7131c510932b472292c6cb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ecefd3c0af5e87e540d797321dcd0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42cf8fb2ee8bf810eb18f7ca6304e0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a6b2610d60249b3b1c2953e667454836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224448e3d2598f851101d64efe93110c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa069e5a163767ed42d0d92b97ad32b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5cac3b830b216165bcb604ed731e0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d57edb823e2479e3b9aa548df1860840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb273c26722cba8bf0e1539681663841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918ef6e0e1502bedc244505ee929c07842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157a063b5fbb77e66693d02e45e09a4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce31455c1d8189278eb49a996039d8c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a4b1bb32cdc987f72012ad68efb9f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3fb22b636df6d0de8baf963f4d43c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301edc4f79cbef5487f1df6393029b5c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10892fbdc394182f35534a49f89bb4d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9cdba840d8df3e2bd9e1b70ae820c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e67f4b358c74682f7bf2d3239994d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bf182f05b06e0603c3ae6d63f92c3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421602bf7b118b145ca3c3b0e36d9b8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42743d406103325b5c1fdf7ecd482c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038332a22bb3c631bea13f0996fdf4fd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8e3aa7c3e5ff7b205c0f1bbef2014855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1260e9c35b40d9af9ab3550cc8f2ba856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfff83ead0af88e7c68009e4242ae3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37e5750cb50465303c2b9904ca2e6a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984f0aedfbcc55c2a00b8a1cac6896d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba251ac26465bfcb56f07c6820e0e2b6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f72a376a339f58334992e05d01ff5d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffdae5de59b0523538fa4434e299c5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60044e9ec6ceff3f20aa02e397b5455e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18b2926f88c9e3b6e90690f5269212864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2400bd7a58da78334978a6ce261251865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8820166d2d9abc23f8baa202f7562866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22379ec4df96f1ade33eacfc3f6951b9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bb27d171c3e3db759b2556f92cc13868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16eee9255d8c44317d5a14c9a4a7e56869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbd97f12f0d35b825596d502df7b5b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1006a29783b648df854d9b14df4337871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ca13d4d888d1feb56def2ecb3fe25872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4234bedbc41db79eadc40384808dc1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda8ff1e2db5d3817322a0d2d458450874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d5e3613e6717e522ab21759d49187875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19bcfd980d277ccaaa3c82d4c82017876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4eeda1c086572ed5a11adb88f0533877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775a3a98fc654120997d20802d7496d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1393fc1dc6802ca80af958912f108879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bd8a42cd73bb8afee875630ef53f7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92239df7032396ff6c994a7c505f189881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fae9ac9ea9627142413546b2e26696882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63592fb1a13b2fa1760bf070a279bf3c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4596ba7ba8ef3561174023ea319091884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d94ee6424e67117c03e4a8c13a1608885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ca90634a1c838b09beeab392271da886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467d333f4036d125a341bd991f8bb36887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91f174efe673965fc71e31eba713fb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567f6d23c5a8455a003d59a945137a0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bbd26712c7bc5eb29521015aa640e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b149a0c87c24b6d4ddce38c7e5cce23891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1dcde2de58cf59aca16a966454939892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb1fbee8cc911391073b59a2d927cb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e3f095913a0ebb1bfb03f8a7d323b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afe3e30d56b115f5a9ea01d9d3f28b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a02ab7456c97f28ac333628c37d554896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ef20dd095ca8a381542957545c5dc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508fdd37913efa323c429174fd94bfa898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab4872f088369bdccab3ecefeba920899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af17883d07842c89b98d7699f4e677e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eaba5deb06a53d2de0b9699476e5d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b29bd0b997d085bf64b4827630d19902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec86ff9835186f0e61d655811f511c1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1044dd0abc56f9453d7c2a14fdfcd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaa6c0535a43d32b3765cebe12bf38905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcae5baf86471f7f36890d4c311090906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374865654fa74765b0e0fb8b5b39196907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f05e0091384888ba8f987d532ce4e4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4cc3ec274a6080026bdf5ba385bac909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0330c92585ecf4af9d2708e494604910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2a9eb315d71fe303acc0367320313911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d174a6085a8f2614cc4dca58626998912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5df54238b401606c0ca78002530ace913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb17c993e409026ec5b4528c4522e8b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e19e11c450b4607cb5163a96aed21915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2531a26783ca57ba6b348b052b1bf8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3db672aa19b84dc4f0f68efffaad82917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711addc3e0f47d9221e908a2784d062918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112efbd75d2f61dd00810a677e9d413919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df998c720e8428590d0a5a31d28b471d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ca7e86a50ea9d4a4779e613b4b684921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180177c778898f1e6e9d3e47d210e4f9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec920db8acb27def207e9c370672fa2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c2a7ac3f88d38391ba0ca790123fc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144ac1a1f490e832b52945928fb015d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b10f0ad1b15e943b2aee437cb3689926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516505d0dbbf706c2486980f6881312927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce818816db25617cf7b4b0e37527bb03928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6970cdb87f2d4439f8fbfa546848ea929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09508386fb808a18f23bde074388a6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be675d5ad2d9c4e18567a910d4cbca931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b1b1fbda9c4ee10b68fc04e97b2d7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf261404d7f8fde1050a695656e2bc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3284dbf9dc990cd7d0c8a4909e7e1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0079d6088c59eb142aa739aef3f6f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf935479a75f038018001da920b5dbc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c0078e3e1443d6a933e09b3042f71937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1b16a5dcfef5a02a5a86aaa237ef7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cc1f9b973d76a48fc58e5e16b72ed939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848af4fa3b0d9c1f3edc1a7feb924ba940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee0e89a0c6f1c72713c0dbb460223c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37285b586b65dad73f6542ee3377f88942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b341da03ad57b0c227b1cf53cd1d1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2b4d82a8f0cd11a965dc0a65d58d2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f05178f4d16e4c9055a43e63a10eb3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f10250cd53e98ca39e8ca9a95cca9b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba474b9646c6637958156b907258e9b0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c010ab1d05902df3b24fbf82795452948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8a5d05cd16f987be909f15a9522fc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f16bb576248e755750604304bb188950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe4df34cf35518b8460b3e77da757a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73add7db715fd60c502ee3c12c8cef952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03589267c3322473ff30ab0812f99dda953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa97529d04948364c768dfa17ed5395954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695bcacc98c91ef999a3f19d8ddbb63955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f79caede56f79a752c297885a0c6ea956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7b62335831d68f2fc56902c5e4e08957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8fa9af3731f3e145a2922bd09d7f4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77045d3711bcb8ed9993f42d5fe4e89c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918edbec5b416e98fc19c56fa4209622960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3e190bd6e9bdd3a8df93e51f664be961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400402139eb2763fea57cf67857ce643962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b8bc20af246fbb7f2af1301ba4f55963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeb5baf0fcfb777e5915129a127c03964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820db5f923ddb87a0f23bf29746497e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a71a7260b07d9107f6fc986ffbbeb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eff9eac01bcc97fbe7fa299e02c6fe967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c239379cc6441fb6d63a2aa05b97726968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56169a359bd0bd294215066fa4ea680969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a775a45400fd279af0cec16a05f271f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f5234fe26d1feef0e9728617f568b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b1a12635ebc10093038cf9373e544972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77123a9a86d90684816fcb6db140d40973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c72fbe3158ff5429480597aac8ffb9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b03fd1c98a6ff6874f631eae549a76975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dbe222e5f40ae1738c1d12ce6e004976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46881a3f5105ba05934951d0858d8f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b10c16dfe0e091eec60d52de335f03978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b88e19cbb87b4a2c523e2d2b1e7577979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36568b6c088e74f4f8936d33304f0801980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfe0e060294f777ae5a04686a08d19981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447308bb70f5c7f6f50b3b15b4cc550982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed32f728152321ea090d693356c3b2b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f21316d2de58995d5d8b653632802984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d116403efe86b8f82d815a8f9d2d7985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36216a556cbc25b301b8b24587f6309986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dca9eb16aa369abeafe593f87e60a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daddcf5e1fb5b6b8dccbce8aef1c406988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd32a7a39cd4166752ffbf75958053989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c3e56eda5026d8b1b7be83e083c9f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228c47259aa438daf95f5ffd2e60432991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58292c8c4ab12769d3870aa786cd85992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee76b85c574c0c49c38951cfeb2a92f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c8d720196fe4afe8e2ea0c0e6071b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad458b53421c8d29a78058678921cd1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e464c0efacc9835fe5360645ef464b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6a1486317c292d7489ad49eda616c997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>