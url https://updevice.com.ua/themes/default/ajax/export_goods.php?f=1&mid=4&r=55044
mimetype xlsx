--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46262a2541fc85b9e7bb37f9b52c841d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bf650fec0739df7c17709b04b3bd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6ad7266787ade0fc9fcb666afc6973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6e49a804a066dc9e30acb4881a9974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbe0879bbc9ad93ce53a6a5a991fa85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd62140dff821fd2f07612cc7856fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a103bc06f7fc80e72ef1515f88c1847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33323a8b3ea61d26947481ca52f98ac28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb3710992622a4ce7bfdd5ed61432e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714986762b24dd0e46cbc83db34ba62910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33aef20bd59522126abc13fae5374111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1985344011163bc4d4955ace376916b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befae653daf616a09ccc2418bb61b45b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd437ce4fc87ef74b583abe3df73acc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f94cba10c99772393e5590167d15b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5785b5db0b7e3a5046653e1fac84c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aaaa8da29d1ef40d46b2eb938c6cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81078ae1cd4c80b464069d3e15bd29d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb040a3e16c8d03085bd14652161e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf1fded07c82dc7f15b48944e5e4d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec3633e16e94427068812e42232d4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82743805f29297cd72f35b15c244070622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cf48b5d79f18201b4b260af949d3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6f2011e6ab5fed9473ae907f1090124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237498aa4ef26cac73dd3f18aabb33e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccaea60d47df6e260eedaf14778a7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f40a6a77ff5f5821b15843569dda827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd920a636f181239b2e5b9e82cf60a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609ca0781c77805ac01fbfa774806c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e862e04267ac002556e7b39e0b92130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6189558a88c7b819e0732abd8ea4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac7ff42d5273f28767d145215da56832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741f66dc1cdf594f452eca8b011ddf833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612844160c420aa5c21264f6b67cc7b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f4f22adce8000930feaec4591f9f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02a133fb1a0c2a9fa277932f5a352a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa258663a0960d4a0f508e65a5830237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc27de3dcf12a2bc8c39bc61faf460f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc0fd71aab5829a747ba373d49487f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1273793f4f41edad4193d039f0a588c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b848433815f4a638dbc4179ed1dee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a8844fb0f22e896d81cf8eefcc45f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522401f8a35c1b9f5b7fc7fde7ac42b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a8004b28e0ae04e4331814caa686d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b7387cbe5f1988d4ba836fecead3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245517d93de20957cbe8c097e4a6f94b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429df19d45164d125f8b8380d8dba64e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e2621ace8db0915c8bc3d947a3d7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a602f26b20ce9a30054badb2db213249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e7b72798c9779a21303cbacfd24c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789c5ed26021726db35e0f59d11493651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d63e72ea0bce7ccc08cd81adef3c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b561cfd90d63e828660ab6014051753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcb75725fa828b7c8f13a003567cbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec072aa5374c4fb55cb0398d4a04951955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30501f55d7133d80ae45fdad8e3edb1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ab9dac2fe655223d9663c8da5ca4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7ac3c6a54a3ebab4b5b51e9a026dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61884eb58ac05274cee90715c5c29d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33be51b2e11a58d94644dd7486dabb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ed12fc9f00719959f1ae0005043df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03044c91d7ed0f304a1bdb56e3b10d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c54367af6e5c3e109577b57904a0d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9de648303b0a070aa057ec9d003e7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effb3072ce39e12bbb57ebbf00340e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a5271d8c816bd8bb04e1967e552e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca93dbf8abd6cff352ca4a632d8f5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a709bab03bc646e168e373b7158f25e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abd8f896743bccdb35076cf0a508b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61c0e3b8793630fdf8e19282aa75a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e48599b938bda39e7c55279e0030671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeda8459d5cafb63a68d1a68eff879a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019116c06c1801e00c0593f415a2037573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23bb8eff1961493f81f0b0454d83bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79ee331139bcec8e4524a3cff18e8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac91d3496a2697adf786d855b03e21376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8259a4d3b7718b18adbf624213194f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244ef0872e49e295c5b127aa120e13a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ac11c5ee5653638606028d7f01ea279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf58d78b514cd4ba31272271c23237d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85347960e5400c2cde2a9b0c9453dc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6371c4ae1f7a51dd29fa8a926435782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbd23e5d2065d1f89b3689e1d8ca6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5bde7978b61258b558237058c07bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6f1f46fa00f9e35c38584a1af992085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e943a8d6987ad0abd7b60ea34f10c8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969176b262b21ff68e6a48ac24ff19fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcd55c679669682f152acf897c8dfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6a393e7d8103334f15a27055ed1d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c699295e5380f2f791999071631f6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741b2874e4a7369fd9d58a42a4ac4c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fbf1802f889e3246eb463e427e5c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2049e165f73639d599e0b06c878bf5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df423045acd9aaa83670716f5f7bc8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691430d323fd909771d980a1b7fd7c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfdf22e71b6641ed2ea9ca2c505cb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09606bf6a9f7b85650fc0b332f34cc6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a0b044bef593181fab1bd0476c6e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f831514d21f808f73bf67743f28710f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39576d8169c138b2c8aa600bc4c1de4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152a8de82ee0f5832a8ed7acb23b2de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cccd0512be388c4ac033ca69e2616102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f053a67e86cdca2f05aad2d7ec9c5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d5b8ab660c8f9cc8d75d0025ee45c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2498277a0eff25b7381c790b0a105f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f857d30bc3b4143f8381d917aa7ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faa7e20dc2252a2c9722227434b071107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb3cb66b2ef58a352c3b53cb04dd22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b390231892f3c5b4f84f794093c962109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83a8a25b6d4cdd7baae4553f728a34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299005f156633e171e7c80c0ebb39834111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eebfc684b196df4a6fa2e720281b09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bcf8b40c6847366e80653837a09d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fb9dcd21b4bd0d8ca487e88e97482114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189d6a398bb79ceeaaf3521d336be5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc36737dcae87561a1a2a8773ba219116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825585e8a39c8dae15e0b8d152627ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec1c953bbbde06ec7ae906389467e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d470c28f0e505a38a2e33b28c8aef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236e77d15e3420e0cc67de3b196c226120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241dd013831ee80caec82c53cde4409121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858f5bd4c820f4a2ef36efaf262de8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd7256ce02dafa004821be789a57aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a767818bc3f95662a8c64afbd550813124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4c5c95adff5c734c005ff9f477874125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac91a7984c5c7d4d251e9a26e3fd90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eb50d0de9f1fd318959e454216137127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffed3d99cce9ec915146532505fe56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c2c27f715b4a2f1a9b5d4e5d6f4d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec10d3c4e0cb5525ee536643cb11098130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931528a171531fb90504d1635e1f3c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d34f6a9ab656d0ce181ba2020d59ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8e4f49b0ae3f6d2b798d99540c0df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72e246747dd784b873ce1dc819acd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954c5f9ee63b33328ef55249fd49ae5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e367d8ad210f01384198cf6f5d214136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a32e61455cbd560188b19f6c96e6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28971cd3a6f2c00e0c40ef5ad62b067b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd11965a93a395b3a045e0a991e9bd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34831acef84ae807251dbd1cf0899e10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6855963638ea1c947ef28ec5b85ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31491761d0f3a199d3f4728c94dbb984142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd381a2debce74fdb085c395f8aaf911143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b19647e07e9eff091927466e7882c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddbb11dc9b4ef928f3fcc3e966d077145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60309080f06959ee8e160dfd7d18b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c215e6eba20a167f0d4834dc2f42b18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66096665968428f86d5fa4e76e3afa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3807c7e5c3f1bbfd57850063ce643a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b8948b410fd0a8c8fa7ddba7441cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d12c3f35cc1d35fe86202d2e101b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b0140ee3887d20a0abe33950361eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8f426bf1914686d5c18572cb7d2a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8853cccbf50ec24eadb44499d5f0d3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053cb5db71d636a9b18feacce415ee9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34cb84d9233aa3add910efc7dd7e8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27c6533f5b48290a108343d67bf080157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b4b4bcc87a38c3ccad386d1b39ccf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ca4fb08bc59ce08dcae074675aedb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b35f9048e969325eaea5a8777eea64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68291911113703cb689385252227c6ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82742cc9b584df26f2cab814174943162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ed8d2c83d6c34bd5918178326fc05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10da656bd0eaa32d4bae2acf1ec953164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5c600c528830adaed4467a35b0106165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786c55471f9a316bba92ca5eb409934166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fa15cb9b12eba51d6397310ce2942167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491496485f33a1c1edc07177c17486b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f288cabeaef11f288061842c60258169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb4f9873046b117bccdff32b83aa08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a4f9918f8da8a31ca2d6087941780171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc77a5b0dd43cc7866550ec441b56df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68e336339d7b45366a246f840ae79f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef078cf78d21f7f1592c20c6df4bc1f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84564323b8e1734e0e3002c5d5230806175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d1797f760b576e64376841a3f65f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1930d5d90f0cdb6afa681a15323c5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21e1e2a356b64d02ad1a8bbe9e225e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfcbeb020c827d0b90a4de3eaf2954179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc959dd695d4af5a5845dfbf97609d41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730b1f4c68c35a74466b77b2fa1bdd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839e5ccd1623aef7c2f6048656666cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31462c1986c1bf3381b819a9eeda89a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c184dae2f49bc5a015a6fba4ac79953184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d068b968c7111c7453ca98781ff9764185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48773d2e7a370872f7cd72148af3c6f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98b0d6411cbdd5d2737c8350caef1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b16150c4e49e3b93976854f1443faf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efb33e47e61da5f4f367a6ece7c992189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77643fd33774952687efc584903d32b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f72050202833abc7bd0c5fbd4448f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a85cfab960522079041c7ab2af7dea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4cb889e54da86f26ace6945130ea8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f47e6e30cec7efb8fe125203f757f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab2e363e47adebb52c9c46a22d149e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429627d9ad5eb2153fe84f12811e518c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb7e9d16aeb8b9020e234c677ffcd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a9dccb1814d78886e1a012fef8bab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bc9a116c33c6d0145a5357afb128c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a79f6e8452752be853fbf341a70f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e803ce0777232b2c85c0d2ec11e15b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8403c0a47fffb313a5745a74774fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779605a7f1a28e9776f08702f9d38b8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10190368c6696dc7386e458d5da05a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89d2805f02244c66f3b0856722c491205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416d81d43992460a114b3714b158a9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57a553cfb10da6d7c68feace8d67aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cee1c830341eb7fdaedfeea62a5ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a67cbfa992cc7087a167019f61b2d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c02009705131a60a4e071f8783c091210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a556aafa98e3f44318ea7cffbac3cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec00de1fd92396e6df27eb08f2aef7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719481b3b3f14e4b8684fd7bef5fe0d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04352fc1273d24dd19b7901c1cfa40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8f324ba3dc55b1a5a7ee17ab1ffe9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c0c901a508ba528b3dd766f16ba96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46efe2c423e9e4363c40eeff152f09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40991effca2e05c13d45cc333cbe0af5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c12e705478d3f19787f09641eb1b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1482b3471cd775aa284ae863f72f63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce8ec90cec6df17d19bd7b579e8c4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ef47ad1a976db9ea3de3bcc2cd4d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58721906594b38fce8c09d8a1a336e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d47661f9c5ced86770d9215db4c674224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e2eeca72d25ec418fe1a51102e54e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f80a870e33248b312fef5fc340d97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e4a2380a60f9521c6eb8a01381276227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3171c717070144a953eb3aeaf6c6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd8d0ed3d76cabb826ae39c641a1bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc0cec94b15923335a1cc63f7b093a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc6cbce65ec00dc4d75b159f6b012d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc93e9088d7b1e07ad47cbb69c91ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b2e8a4945c94499f89b3f926ccb73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6243740bfe2adc7ca7bf6e864f0fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c59091d11d726736fdeed868dad1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03a2b8f3d32f9e46dd476e685cf259236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6999e8e08694580c824fb91f1794cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4c0d49b8da1b009316855550578f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eba907a88147f028b04e629d36c41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316344ba213f57305a30f0aee667928d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610f3cd36cb0feb63eeb0bac1d66773241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22297629ec4ccc75a87ce97c10805135242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09724086b05b2c59293c51d1c37fa7f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030b89a7b725fcc267e0952b1666d17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093ecf60cc2adfaf229e97acba4abe6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032d76a29eb39a74a71349e041cdcc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2cacf7c50e20b56835e4095ce1d6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba05ad698b508ceb528346b7aabab98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b4e12ec3f20f4b5fb9d755d80585249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb7d0c97951f4863b46137dffd694e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2eb7c31ba83c06344d23b4412052e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3551106ae1206bd583bfa36df3de93a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546a3efaef2ab351346c5d036758bb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b8df4e1ec1b68e823decffad3e052254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e5b30a45c9cce6f240c7ee7876a83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57c77b133f759a6bae2a4aa454d287256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0286897461eaf104d3a8f398273602257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d914338cfbe6bbef797cb03d27ee71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa3b320642bb52ef0e06ce8fdcae09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb60470f2e023639d2e2d36cd55d125260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1826723abbb23c6ba63fc9c79341d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ae5726a05e50442106294dcdbb0b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf92b7ed6e73d5516a031a245bbdb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c173c2d6104695fd98d7dc24b67c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c32b5664f2ba5ec20fba902bcbad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac053d779035f92d3ba58b3f45079a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39906420aad94bf158c97a6df534b695267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89707d972fe40d578b1d276e4c30eda0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18b60bed033e75a5bc3e34a5ff0f00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82399716301cd72fb083f57f302978e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cc22d83775048b998509df2fd0059271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74cc7999625cdc5ef6c927a63a8497272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ca84068cd7a23fe4d6cf6119b3112273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eee797ea5a6cb38d31f188a5e6c1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ff0805493f358a803155143525f3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695e44d48871af2dc77bedfaf247745276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54493491cc71afb3306526559f15b7d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b84ad9a9d780453058ab7cb6f123f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88626de460455e0bd3fff1d9ed18c15d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d5f85cf7928511f94fdd36a0b297280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8105944cdb42ac2b1c7f4df7678ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a1c63e67076a163774f289b2b9976282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c2c3bd02c333b473cbd09dfa9de37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac553a9c884178113d8dd030a949131d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e90bcd5df40659bc4f7a537e5f372285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634347e0f7c3611cdf39fb7b91863951286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526813d836b8510723b4d176bcb8b2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776dd2d33d0ca67f811bf1ca0e7a9c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d62e3fc0d66d51ade4054e9b110bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26a81fed09c13800e36bf7c7620979290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf0af066cc2eb84cd8f8a4bf6e7740291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f85703e40daa207253f4a5dbbb936292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdf4616bd594607dca2ff5a1add746293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492e6e3f8fd8e0e6b9ceac1d23ac9ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9d02191003b35852d2f0459af5ce0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d0456919e09aee10f5d224072581b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564f26393e8db983c11964f27772c59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a378f8461c8b2fd87a91206b29822298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2143b93412aecb9182fd3418c85e3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4bce323a18b58ff5b07692f82aae9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c0e830518fb0871d4078d913b1158301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986729c36d8d08add48b27c926c72701302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c48bff19627a7ef6a71745fb123dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0651118eb38422566ea4f9170d62ff9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06825f99d7ee410c584fb97c194f25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251641a0f3043c93e08b7095a66885e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249769c88ca9e90698f98efa3bd4d964307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961e7dcc22e76127d9eb3df8d6a927c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234528ce796cc2281bc8fb08d79528c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42720e56ed88ec0cb5ef964d57fdcc60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb742978de40fc37372f589d101a073311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9c3aa12a475ec9121088ca3c593c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a3e3a39696f512e67435a04fce062313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc1e400960b39e91cc69c162f088d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa58e50452682224c2ca237f71b252315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4726d6d0294ed9f3f96ce33a6dac82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037b11dbbce041945d670fa4cc710f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e55570ad071364a6fdb7c7164b816318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb0947a5b7b6006698da41787e2b31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c832750328f8819232999e5de6b596320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4ca7b1187fe2c1fff0c339c53f773321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350d6c71bf7f408e5497f7e0c4a1189322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210149d90e1f4011fffa867150b69e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1b262f8c2ed8c58bec07c243b6adf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba06c629ca40d9c973e7af1140c61a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5aca786810790b8c17552931e6070326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f188765b6fe2dac97961c7b267bf1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338967d53ddebb40164c0fbd9f39ceff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba9479f376ca5eddf024a80729adc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76fe37d5bbb4ac7e1209c07f883d23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261249dcb4e79632565eb5b107511362331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a340524ebde6165ca0bad06888c7b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1627e888a85573732b2a02359989d5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8912b0dbf63cb6d6049956457e60124334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655de80186b8ed13b2bc4e115a56827335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24cf2964931cb176176f4bf4ca049f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c8b4156da5a1b757413ff4e532787337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f91c317f69216f41fd8f9174f4b37a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5996e0095c8f037caf94b5b7eac6d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00319a71cea3d7b6617e87acacd8c5b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ecd71b32884fa1631b41bfce3719b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a405fb7ef8527c7f1ed70a4a69598342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8010a737bcd2233777ec4e7eea95f76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e9425864ae8694441cae0acda2140344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428fcc03db2f34d5e59de4b7ca59d05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2dced9ddb0b64ce83c3866c1d9a01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f75d93adae35eaa38443adfed8c260347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd37b7ced0400af6fa0e983fa3112d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b226d8e62aa4556f3f3f7448919d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc6beb0019dbabab246bc1b8f7ab95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829d901b2784aa22457ab6aa97a150e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9f0a0d1b35aa09658dc6ec8047cc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d02c81dac056a45b2d5109a65d0fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f021a72f3e6062b5529630aaa8606354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fc719ed9dacc2a9981bb9bfcec206355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d22f0b2baf733c8ed05edcdadbf034356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b69f28c478f2a3d6c6a415b45b3885357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da315116374f8f3b8b3e57edede194358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d0ab2e5468d942922f2dd0ad5b8f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222352da57ce68dffe5db6c86ba035af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4c3af68e4756fa778fa3cda8dd7f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c76e53106cb648bc2986acb14dac96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef18a143c0a1610838b407bbc75c534363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2c9a9f57b7988fb9d3cdeede0e39e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9b12a8c4d74236c58ddd5a14fe8c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c3a7d090a0bd0eec4f5d25a4126b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd04b89812b782b166713e8859462fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6c6fec1619643343f28a022784fcc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3caad8fc88e7e3a601aa40bb2933b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80881771d95991882cb5f6e9206365f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977d9e8f70f09db5622c4fcb1535f41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43735d492ebc3c71dc9d17e10e593a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102b1d4696394467e3c585fc25c48cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe79cca4b05a0e804225bd0e1f3091374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824a29ae2a5dc86574652753c9290fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3567784370ce3f65db659ae6757608376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26784bed238efe2d76565e21cb6611d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523866a1f63c58c63f8095294b3a23c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca2f93b0e8bc579c4c35edc5fd622a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4ae57878f6052f23430a48a7579fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c6e4b8cc2a8b9c5b9221026651b09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d60798d52e63d24156755f3d7249c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057a4c625646fe9473abe39a9d8f8b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c114f8225f779808fff91470ebd25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda14d5e6d982a018b716ba2a4461d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535aead178220256e93f64116f3b28bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3422c71e13753b525eeb7b776c63897387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f6562eae738224f7901630c97e489388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7d8f511b281927304a399f8e7a664389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043fbf1e343a80e090b8798c98cca9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96715e5125f4efd0743cbbd807f248b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498f36b87e5fbd5a58b4e34b45191af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756a9caf1726cb0c184db56d67070e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecb31a66fa93801fa90a224454c4a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4faf5aca9475c3347307ff933423da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0000d7afaa23effea9181c69182270396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b85b7ac40c31ca3de2e8cd901552f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e10260d2f20f3e51519f820b890a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae7c33bfffd57df541b2fbd6dc0825399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be1e89710710242835c29536c2aa01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33642cd303218044c54f93748837251f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069192afc9ea2ec9d989a3254e7d9fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14457247017a9d6806d0fdea0236f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842469ec4b1322b48875fa15f2cc854404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9b02abc806788cea8aad176530336405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dfbe615a8186174cb964fb2a9a1a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c272d340a63652fe7fc312fb2d4927407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71b2421addac37e9772fa10f2c107e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76de94207b12fd05b0a67badf7dff9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ad8deb30336cbab99058137dd4b8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e972e61c734329e3c991ef72a30d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249a6137aea0bb14f773afc864a842f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d604f2a852764fba79e8983927da666413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944b2a68a20e0845179ba766931e640414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586a740569796aeb9f2935b602dc2eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5d85042a3b421b51603bbfc1625b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cddf5bf446e881ac0701376e08e98d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b1a4d0e84f7f62ed8e09a5ee0558e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c10db6ba025f2c8ddff812dad2eca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b66e32335e36d844966c3fcf2663a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e64a97339ee9c913543e27088af839421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91109011e6e3d88dc001a13cfc7b37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f748b8d655c67acf2c72d77f324a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f116d7befa0bcad8c3dbb139e1d8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b26907847afd3ce4cf48e693d872c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da85075da1f1f6ca5d105f496de551426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bef93b6d5dd0219974bebb8793a93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8421db2b5af3a510b6b47b9333f8908428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ce5af45dadec71c47bf5b3d9436e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4f5e234032350a835c3ccdab50fb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68ca409ea6bac2cc57351cbffbee9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3930618386e748a7aa9c51b3acc18c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c5d2de15a1eca2615824cb3af3b63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207bfa64bdf9d53c990bc17d7ae8d7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187169b96a04d5200d1bd5276359150435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a680efc78680b7a262fde24be6dd5f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546223d530d7b16a052f1c2d72f9104437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed3437fdc98cf285ba0b9452bc9098438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb263ccf1507231fded39ded85aa5a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c4d12f3e1fdf612a554413200686b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061d96b76440affe592dd5b80468790441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820c12037b226765e6faf40ed7eef8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13556e4920592add72ff30061884b977443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09911c44fa43ecdfb3a8012a522675444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1750213b4d51360e8c3df703e5dbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7449032f144f3c521fd5a4296423383446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c265c4745d7f226fe1c361b49b16c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625ee379e0909af590756b5ffee5bad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5d7172d9b8fc273818a2ec7c206c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c33af0cb0c58cf27070765630db46d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ba5400fb01218e76b42de3d12d7a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f7edafbf985e5c06195f657009855452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a68995b4288b3ca827cca0d330771453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca0f531961ae7514df5c1e8c723e60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525ea34cf556455e6e9e2e713bb8dba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a7c216bdd8a935081ce8defa699e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfdc249ada742e3b2722063c7e89ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993524ee979a957456ec8bb29f069cf9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afa68ee88010a90d47fb8162aadfcd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96585a2c97195398389867f59af25b06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7238b70c17100ba97db182953fb607461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c4b19523ac170de03295acccd9867462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417df8a9a80b6eb0ca0d434b4c59d87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49bb0c0dbf2aa20cdbf061c946b5b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf736baf85ac1cc0ed91f550a4a27f93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8da448a6bd195c58db166d17de4d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978c93aed5dbd91db0b7fa5fc6b8c30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532bdd35fc24044a69baac731b94cfb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae66452585847f337c01fa5d5e48d64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3620c03a3e07c573f41535ce578436a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5e7299bb5a141621f124ed4e0cc05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d7c23199bfcc2d55ff9400bb3d2cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbdd764b4d3a2d5e1e72c7f02db2b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b11bd8d25b4cbf3314d992e35d220474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b8dac4a064b730d5f23c083375da7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265ad7c284df9c79ccee62a7c2effbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7c50f302ff8024f95c7e84f165281477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfaa1becd782eda28df0df1c3001c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7cf38e2e25994a448965d43e1cf42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68cdec2d6955540eccb51aa55c814c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcfbad12d1db59326cef0144d2c5e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2469f4d1ad23825756e6278d328e8bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935982b959983ea1765aa24e9f9ec81e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806accb49c109d323feed81f40ae239484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde61ca4e01078c4337a72cfb189f3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e1a081653157bea990a7ae49fb1a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e7ec99de7c3eed6fa13b0c8463c2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9dae688cab06e0c866299a1827a5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633faac9ae1641526bb57a3e280f70c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b88acdd7c088ffdd7fcee115e6680b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a357d9efd3004eab64601b1b0446b17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b37240b5f15fec749c2e1dddb8763492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a7c869f0beb866bffb1aeac24ceb8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850c33c4440e9e56d24e1d2bac71e6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0b3f5459660135052d594c10ebc12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974116a2c752f6b8192769b95dffcbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc4404a1018d43390cd43c24427f24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78847cbee1271ae81add7c0487cf55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb584b509b1b7841112b8ed5164ffe0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe9adf3b51e8ea7b1d0caf581b212b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62633f11a9b631adc24ac99bb10c3686501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846ba32d7f55dbb12fde7fed771b3c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644288effaac95ccf3a06b719a66309503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471f6b8d3d99b6a021213d1861583e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1961f614fa268cdb8b4611fd6153e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaed9620bb574540ca37fa825c0a28c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768e78e1f3e92a607fe06a02b449095507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af06fb5f5fdbb1e7a238a37246bd235508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0785a4c24cb8ae8ca2c471a6117d292509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad814f899a2374a27832c7536587565510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35233c216d53bd9589bb553e50565af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a54b9483a3292055a4594a48301b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441b45db4e8be562f8e2212dc45c010513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead714b74b1403ee83b117d01788ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c4b3806ecf8602bc423382d3fe571515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bcc48910faa4326a33d8881067893516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ff62d36b03d8006be0ad63518408a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ae90e82aa80030a69cc97d9f3b607518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a444a420996a48f2f9c634c46cbcb4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f72204111502372badf6957410861520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75fa66f61da8ffaeb291cfa0667ad4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ea42de9022618aa9a0a1cbe2f0b7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf15e05c0058e10e557f4e62868db8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a31557efc1393357969e3cb575486524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624972f57eeaa4834f5ad88938b0a399525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145061091d0cc01cb582e676e84e51bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fd0d6311d5ffbcc9f80edeb5e53b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae8dae4cdba79ed5e568753abe2d7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bb81e3da9e7cdcdc1c8770c4d2192529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a9bf24f36b8de0d3dbb822154db16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c487a55a876e5bbca755f57fcb2618d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2a173ceaeaad2d7700a2bf6ccc72a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e922271aecaee07563e5be569e8452533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14697903d4beffa7ec10ebea05919a23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e087974173d9190c9ccf928722b08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc062ed0cf224a2c278825a94fc28516536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ec87face63e461cc5004bb285b3f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6e4faf2313ac7dbc8e0008ca844e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6227539ab76f9a76944a498255fc5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225094810126f4166cf044dfb5e3ff5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1b1a328f2a4f52419b349aa2dc402541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763aa7e1fe2a88cee5623565c4321d75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b997b0f3440a66895f47f17f4d08a10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25ee8816efc9a2adfd0c8fe37acd23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa8b1bf117bbe0ec4fea9d1a6e711c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede325ed700c1013bdb2611e12621c84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e955fe9bde41219c8800b8870e76f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91783fe8f541caffa853e3265c3fa134548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26982d8615966e1d15f0b37b19ab262549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f08f4c2c5f91a4734a6e92d75dfdf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f371b44c595f60dc2c503f1fa4eaaf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b408f4de3740753f72af2b4ccb521b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc964d6436ec3306468d2b7fdf567dc2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaee1655dab2bf305e90418ca1b3ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71835348573db05c3df6b24b633f55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330906ff85f527d50f2f1b227d41745b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627560fd273c8294838617785304fbb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09962f6e09d03cd6af512777c26e615e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e2cee10692dadd7a1327a96c96f85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b94da8a1d71206733105ab132ed50a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a78129bf29d19ea30b05d65057569561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140afa966f5653e0b536dce71e44793562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa52cc5b6ae7cb30b174e0f41440a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339eb7e48c5f29fb40010090ab3cb51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d45602175a2145a75e61e9c9ce3365565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d83c2f295cf894b663f4af391c7de8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cdc338e197466c3ec8e219a72c747567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a6edd4fe872f64644da76ea410340568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f388d748248ed03d9277ad6b2984f9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16566a74e2b9d148fb75e45379257b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dceafb5bcc39f7c1d38129461dee2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fe8484797724d66708a9c68dbdffa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412aeb649e3afdc69d11755d7927828573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acc09a7caf19a5241fce3e82f68226574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf299bceadadc2a1ac477464582745b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc35375716573664e4626949f9fb28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e118f4f12b47b87dfeef66b8d704a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27396197a53e4ec5eacc599fc5e85696578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872462c89ad8489b602dcfebc82238d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48283a33567d66990c70213a6470d73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50039ed0a5e3d8bfe00b9b4195af0246581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122b32a3c038d76b696ccd93b5701f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762d2b49d39978ca539f3eb33de7869583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c67b57dcb931cc56b5c834b91d778584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ed0779e451b230b3b482e257a7476585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab6564c7533987af8b93d4721eebae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3be81126b8a9929f6381810b6377f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7e8eb7527542ed220c46b4aff3ffc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60b57ef085f7933390e978dabcd07b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a6d8b600ebfc7e311c637a2af07bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930c0d583f0a401da150415deaba0da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe6bfcb41ffe20f5ccaf716b6d22d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7ae9cffe701578f356865e4ac177c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933cfb992db6662870c47752edba23a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5bc350d9266e867b6820a5393aa77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9600d3a355635e8e529a1bf56f5297596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1bcc48c26f9f1aa610af41bf18223597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73f9e76ca2126b3f84a72994cd4de3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283639eb0a9965ddf7e94984140b427f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90df6b77a75a1169492df3abbb8c5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f7706977e581ab9a88f03d8febf3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a46f92a40722c0869e803b3de1126602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568a68d0b9efbeb5f942469d700ed56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a6bc58aae5dd5887169aab38d98bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a011089eca21ad0e1aa328966d5350b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900ba00784a3263e82fe669485f39b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d88fda0c1b3a84ca404e658756d16f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ec627a215c359c671a347067171ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45033379a20468af02fc0e953039a2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8921a0bed5b52cd61acf0d6320fac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757fc31dbac8d7f76244575eda7af71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05ce5d546b85532bf0b86a652e1be3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11286a055c28b81170a258af4117dc0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753cf983db5e250291706de11545e95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b779517c16f71f82aa62155d2152e82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4a15e841f394e41b30f632d6a37e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204a60d527ce09574909df77f9e39bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff2e633ea6d3c1a07bc28f345d3b53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627f9730ea26607a6933e49fc5896d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84158144c9407dc66dfae256e1a42908620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7884ae0b0275d0bd1a3abd551f38d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2dc7cf0857eb6727c1d234276d810622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018ee5a39733fc972b21c34ab9c6f51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95dcdbf0f90054a548ec890b02fc78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461244993af26085b4f4fe60d9453c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e525a97decae52008ec85c76d250cd0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8aa78ac29ad7d89f73bbc66448161627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbdf3d2218899b8e9411ada7c363a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047075648845e85a0f7cb911f7c7a98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70764eb0447514b75e63b9dc884340630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77748c10bd417f1a57cdf34b7b0bc6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658238827624f1e23dc8036323767f5e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe88a745c2a8894105dffa241e2e9f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268768b8e4fa998155a403c658efcb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fe30e703e31b3f5fb06f7a8aafe4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf385ef967db556a82884bc029d660636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e53955ba9464ad4c0203ce951372f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4869384010abc5e4f8a01322c2ea9cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d4c49d2380f827150e90d09ec7f3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938090aadb88c4f5d44fbf8caee25774640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f71ac74ebca84e72c6dbcdeaf65f91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45023979f81d48e3cac748c4c2be11bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0511e7e949093cafa6c7d29734be00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839d1b9491ef9df927c994754c9ab21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba6467391ca119b60b148c258f79ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44339b436df36d3d1d8f733c1aa3873d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be24342713417f8a6772b99607edbd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc0af9bbfe97db59e102a0a4e388df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c8a9c5d4241c4bc4bf7b7ff197267649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9e851b5d0b3e413231eff4f7ee609650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829701245b8c2e8e398eb97f8f5e822a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a10feaa858a445f70b8e02704a1215652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de227781c9e036405dde6cde00138417653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562caf165e3badb2e027ee4e0ae76295654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a4cc0214ba5b331cd695aa78f296a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02069ecee029c4130fb9a55aff877d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c8a4c6a6670fcf024b722b4007500657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb7b398c4194a78d6094d54a176b30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca70d49afb09d8968c7ead04111b04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e64e8d88f5e7d45e6b9884b54ad8e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586efe5d6dcfc998f14ede8ccd016b08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167688b762906ce717c1c50f42a51e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3276e04c67eef13ab1e1db51ad17c2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c627ace774ae63ca40d3f50cc36381664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f624dac17a310bbe9d36763c602f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e25d459b7d0feb7aca3cb38f79cfc8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b585632ac7b58b59d523ae25f92ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa6c6c2f176ef6bb2418239b9b59be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bd04a00b3b9fb310972f1e10145f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc094fd26ed88135bf5c87979396a557670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48645953cdc0bbf4c8e98dc99a0dddaa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df5b7df4e021ac859d108e8c6b2c54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860468b232d14e5be84068f962dfab2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303d2c7d1a9d59d3d440bb0e7d5c343674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49620f394e5e8b7aaa6714d9b118aba1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0ab8514913ca13042e59d3d76527d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255344914485c34eac99669ad6d9127677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fdba2f58990acf8906080baa2fdab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805d5fd342d7f9fe73d9ffbec07679d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3397097a1830f7484704025916248680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e85cd1748a1e41cbd1fd278aceb0ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a449d9048fa411d1771bfac40b7452b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02c434030976c861c4dac62a7a4ba5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041bd1cf51ea2ba940de5c8c2a50fce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fe2f6eacaee75a72d18a748e626ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa5eca46226f517e56a00c17107afe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66446aad97b2f62ff8072a52b29b0d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5e04d04e193bd98e09ff341342ba7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd20349af3918fc43e689461b4f745d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f4a5db6d6f2ef81521d41d6064e41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae89be88cf791a96cf83813f62f4651691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072000586e221da5b8c23843d6bd34a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3947af276e7ddef5a16b86255f1c501693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23c9ced8e2a85fc46db99208ed7242694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4f63235849de334257a07f9af84e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ce608f3c514a25abb644d44f7b05c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229016aab0bd02539907e80ab73120a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218df685542d3b162dfc2d5665bc48d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184e1fa25f0a79e8b8471b042320d21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a37624019faed1aa69f442ac2624b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34698b3bbe86639ef88b0a814e1985c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e345bbb87cbb83d5d6feedb741fab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12556262e8f3914a4d2a80f4e826695c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94519acaa67274c8b1a43342db6835704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b02c1d64cb649f7d3655b35d2155be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327ad0bf678710d11b3ef2bf4d3a5b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836260aff52f3722ff6c2be51664847707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b00933d5ef3d1425e98b2383717988708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b6f8fad2061e337e28095a02fe54f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd146c79a4f4b66a384728b33ffa3fa0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d8ada952435b738ad563178dd85e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8d5d2f59b8b2caedec38c3bff77e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e758e729b3d7efd3b0f514ee9568906713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a97c4c8a8635ef1e917cde1c066d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f600451619bc1e517fc0cddc81d27dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bc8caf28bafeb2a7a811432a14cb0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139185ea53e71fe1770cce8b1bc9ce6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c913e0f8f87dff72afd63e6e793665718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efcb89ff2342d01f1740a48d595c97719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5f4fde4f6b9ecb3cf63b7b386ce17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0cb0e503412e2c68e8b1f13a1e0b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff2969c84774fef07d4d459d387a40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6087dafa04872d7b8d683150f50479d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db71fd986628f4b46aac9913f9008f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ab507c7dd0bc5170da47b9d208350725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2c2defe50bb4c7c26f5dbce78208f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bafe6ba4875619935f59621da67b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384251b4f4000c5dddb384d02c6fbcb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3baf108b6e1110dc4ac998cea960e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93856b23aea0df4f815be7ba13f7c441730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e54cf3237b5fd50d7b5996ade6dd2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01449f07a291bf3ed3a125b216841144732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d571db4fd5a0eb8edd4cb2c4f1ac1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d154e410bd93ccb2b44efb5868783e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e561577132e23ced354e60de63020735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf31b330032c60191c631249d58533736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e26da181fa27d185724c125a25e23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ba7f52b893bc18dbfa2751109b85b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cef00f6ed63f99fe1ea86d803bd7a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29a5da8b44d990af6c2bec9f1508ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3515c2480619842fd087cf786d4e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77c9e01fe17760220264beb27f47a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8b102b4a9fa2b1c9ae5886e0183f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638d92dc9ed658b0aeeb01dff9bbc12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed502ed18458181f709660121491422745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4d904f077b22b71300f7d84cedeb7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd3bc74c393bdc724427e4e7b155a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4926e7f77b88505dc11477573b7e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00c2bf227fe989ce691aaa2417f958749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bedd38cad3442aa0d58a1483d588b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f000cfd3307a0603a172db916634c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d71c5dd95ff271233f56ea8ccc06e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e55077fd400f5b2bd3bada4aee6bf7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f32da29e77ecc5fb32d9eebe57738754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890ecf5655d776c6befe151460207c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29791815bdf4ad5f3f11b2e60c341bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42dc559da1c4cc699999b988d8bc43757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd505768f55da997e21864b02dfd23758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed3df5dff43f0bd65a2306efdd117e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbc562250fc770e735c1a594907943760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee1b16318065b3373c28fe4fd8d316761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbece393c95be3eb809a48aad55080762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f9d80884c32892c26f187bf77f222763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d654f845a455851130535aa63eb28d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15f61e6729d257280b199299297006765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff88187aa8a43ff546b581debf22f22766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cd700019d4c6159fd15d10d598eaa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d23b08fc7f5d57d41937dcf12596b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c6d6f0ff11531fa4a35eae9a77237769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafeb4df4606b890746669c8f8dd3fc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df1da0331d8cf6bed0ff5571e9f083771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e1e14c4175f95377bfe9fd70b8a7d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482ca05b9a4525409a006c3a74504c6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214463ac62843e5c116f8e8dc1027b1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13e3257d4b4512b921d0d86b65ed03775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761defc835106f30af3d660efb979796776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaeead3bae34d7a42ba5e4d30f52d2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85abc690fd7354111625db9c3173ad778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e65c368b00e4ed06a62041d8ec46d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2142d5fef06789e2ca3ab728fa6fd2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452e83d927d3fd9d67ba56ced9b7c60781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41954d51673dca599f0a19ee1780f23782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163ad345758d026e7a2384c1035823a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ca1a5b880e4658e768d0917d8d952784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09bc6563d0fa89105732054349960f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76414d9e71b0be2a4834b40823ab5f20786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3218950955c78948b5083af6e385850787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01920ac26223bae3410b3916275bafe2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc62baaadd5a2ebf3398d497553d3d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2a022a1f56e34eaab0bcb68140cce790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a64df2c509bb2ab73a0aae2ea3e048791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8f043257013fc255df7aefae2a78e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04172ee469d244b0cff510c345d2adca793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4f29bba455c360e2c2ca8c06d210c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460d73246839a879e92306c12b313aa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57f55a7a60b42b6519ebafa74243cf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9cfa96e5893c67fc717f653e09edb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865524b837675368c1eac06d8570aefd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea778323cd8742645448573cad4616a3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4f4093da111c4c24d84431d435307800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897a53eecf78bedb6c178540f10931c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50ea7635ec8d04ec4bbb16d168813f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e292612ef2670d28d83aa8804d3bc9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353a46acb63ec70660cc8a8c14f982e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b71ead3a585957d8fcd9d4c4275e7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4e0809d0521f3debd5636a132918a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cc95f2bda1071fce32a755b1d44fb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d0bb411d5fc7a0e821d349216e38c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195024c6ad666e773006f291b29e17bc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aed7e3daf1b7260728d6ba5d0512fd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9892e18f84754ee00e10dcff7e85a38811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeced221cec5822e56d2c7b69690395812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb046543fdf15c3858b629ca5f0cef1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d573b7a12a17a716cc74f54a5d4f095814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a065a1b4b793d5b8ff192043cbeecf2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dd5fd00479ef19e3dc8792c1b6593816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9187e2b4f128587c28763c83987cb21817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207d2075a38ef9ee64ad9ea923c6073818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f3513d274c20a5910e8ef13d355de819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e3a059f0cb2569712a0e7d46693db820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98599f91bda640fa5f3cddf36538da55821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322975decbb30490394a636b062d348822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68646ebb5ff1050c20904f4fcd4c8682823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14790ad043f0e2cba6a53df8be37e3c3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03694082d027338ac9137ba633d93270825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8acd0e065010a8a325ec86e28c985d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e32f7017ef499185509906c43c5bf3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0585acb7e1dc72bc6622d9bd87d802828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be75982824080fd674c8151abfc8b6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a683c02f520d4f10491c7b75c6969d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee4180e488881f258552b4a6670f15831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c55cde9a0f0ab3290dc54aeb89c24832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93e29ca72cd167563b9b63e80f5055833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadcb90c2589159d9b5ef12b676fef1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf43f9e030f51e190a4716f75448a6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebae2564972e6db9be015ce42cf5118836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d144b8a5f457009008ff38f400477837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d692c0503e93337215bbacaf85cbf93838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcb2d2c1810ba29aa6d87c29ff74da839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565ac233baf6171c825561a711445a1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7073cd1b51d878aba9426c16a591778841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9f5e2b1eba7986bded219ce1c133c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010b5c00b687ad50c923503aa26e14f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f9021fbe3621706d50f627aeec4f3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768da27ddb5251253f7e232158620eb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760f2b1a9b9b5070ebfb3d56f273bbc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b1a6b7e1279e3ae08c8755efa8f84847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f00fd52b60e561039a98b7f8fa7e7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6406f794e4bf7079fbd5da8f3d251849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95537b632a9ef0f98eacb464090f25850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addc3159326dd31918d2fe126400d10851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea65887c63804d159c087727eaf6a3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58b5974bbba8ab4ab377bf2f4d39bb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e041a927188b0d08653dd530fe4f13854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83be7760b56bf3f262087953c71cab855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19837d5dec1fdf7b9ceaadbe199fc14d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035b237fdc1fb179df96e5d357d15a4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023b794e83c009b0e3341c9781451fe858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338243420d440e743965301e838aff7f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4558fa380b6a507915be91aa05cad8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6a91928cea3a398d779c2fff727c7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1c085b45b3d09fa800a78c4e77b5c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a939a9fee5ebcc909d160e4b3e043a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ed991d9f9a35ad53e6545c5438a47864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48de0ca8819ec0ced48363351eb0140865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb89020159f5adbb5bbdfa687c640ff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb2bdc9162acbfbe0adaa17770c5dd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b257684bf93d4687336b517ec47ab8c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc3ee72d5f9dfe8cdf39cd070e4e82869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb3670e84b38b4552c0af8f0ecd68e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddbb68849dae69980a8308e8acbf62871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42174b8f6cf8b65457e23d3a8f289059872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23807110a9c0fe34d8a0ee4c4475d0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b192d6c2db9aa6ced61193a146bac874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e100ffacfeb0070556ec40524b830f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122418473a4412199cd86c8c374dfbc7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eae85eca44250ab8d7ef48eb795365877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7f112db1a68aa668d69ec41aea6f9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d76388adc6e2e2e19906a03bf97d91879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c885fb8744d6989f38977e61d0754c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59e15ea548375570b3766b1c41c70d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770696a7c8dcdac5562abadbfd0c54b8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4dd6cab04a3baf2f3b2840728fa5f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51806e6922d13ab4c6a79a082ecc6796884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08621072dfb385e4d13a363c214daafe885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b37a27f1d94d2c9ff853c05c3691f6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559e766f3f824b10dc76be7695fb80d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dffa324624e64b1d120e23980b61cf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d6cbbd3b225f9a4a33e5d404d3639889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9774d4ffe9683d17947ab3ac577041890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac07cc9946476dcf91c9cff4e48013d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4a13eb0a2600103c01363211225b8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6e1c500148a57390f8133dc797e21893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e10d69684811b10ae0c96f977a68ae894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7f5fb185ffa05bf126fd6ab4f696e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3b3c887af9353a987811542aedaa8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e0e803b04ba278f0c23f7702c3601897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a625d0973c020e242f8491fa385b451898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc792a536478fd314b00247d3c4ba7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70454955653a631657087e69e3d88880900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf76e21e7a132bd922ff3a099212e35901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de33942e1a50854ae40ed986d3004ae902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584d2e1bd28403e33e5d12e6707579b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b777c4c46aace2dfb69d7cfd457bd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e9507a3a06ba19ff0b5e4e4202589905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ef5ee3713ee71cec9f71f1d83a072906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69af0ee0861abcf334309c930c89d2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb90f0bb72e2b88413472613f9228c3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2753f17fbf0ee57ab7599b23bc49e1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc9aea83e64fb2b72938608ad45bee910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfc52fb31ee625c55d6025bd78949f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de412c5dcb378b76a1e69ff5d5946ad5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636b13a37c434810afbf69d68030e4c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f140a12826f95fd41af814841fbdbff914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929a5f6113d32c49f3b1d72cb4c8c6b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70860ba65ed61f50a8333fe976550c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a0eaa7b67203bd9b7171ac8e83661917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1405f437c09e945e238d1bfcc73a42918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e73d89f4feb08c44dd946e9896b4ff919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d5ab30a70b04cf6e75fe4e6073461920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818d0dfd3b1f62f981a12d712fc3781921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6263e8822d1215c33ffc34d4ad197cd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9e062614dd079d6d2fe6e088e5bc8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc2c5d945b2b8b1757e69512fc1dc1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf51172b3edd48f44aa67dcfc650c8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af62733165954ccdedf2c2d24fd9d0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a922ae8ad4a3ef02adb0210ae688185927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867416681a11ca3375241e03c02ba682928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d85b52e2a2fd6eec94004a0508d96929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab85ca783268698743efe140865fc63930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695260fe603277d6d4fa03a824bdf552931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880b8c86900f9ba4ca6a362fd44fe0a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5dea58b0b1b706d4f85d6cbbfe6c8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4bcb15d80dfcbf6c8e70ca5b6ad7a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0af1d26463f1ccea457b02951f223b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48583ba19c727bc206e20a5fc1d81458936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5a9cbcfab4333511d6e945b198645937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67689d9d3bf19d8a8fe1870f060a3d5d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816d64fe50a6553a42b3b7d2668b1e7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c27a9af606ecc0b174a24a621d2fc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a8265c47af9f916c5a28a3487cd9c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6a194427643d338eba5c785e745e4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff4c0ea54e887d9064039deb78349a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf8a49bfed19d89dabae47c9d27f15944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584bf66af44cd8d296091bf71012427945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adacace15a559655352fb380b1bfcc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d65d2ab0679de2bb3f6a4dc03559a4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a641b01a1e4d8e8fa8b1b9a170bd378948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e22835d9c61174fe154655857dde4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf7b2116cb4339e92ea8250efd494c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded42d594b80f84460766121a12c6da951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231d05b1b1c7eee8ce9dc139f2123ab952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e1814a7a5fdeed7f32935c7bf2c4e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148eb79542af2dc4fc7b034163e78f3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cc6c100a3b97d82754a75fdce9ea3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb0b7d4c85fc9528ec17b471195541956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2c52ca5c3e6202e893d58f84d6a80957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460004ca3e036e5c0777c37bdb7c318d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5467600a1d2ab32c5f7a6e9a2bcba959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80f5808f2cfca805847054735dba01960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575987fd1f273561cf767e44650c195961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe065d6a895014df7ddef3e87c4f798f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5342c3b29a8a28fe10ede5abe1790963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82743d900c3583a0d82863f83a1b1a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae60e354d72b4eb3b6df7b73eda8fd6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ba482dff8e54e5aa94baf013047bf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd61a9e020a88098aaee73ad48bf2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedcdd87f9b22b315a00d9858268da1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3cf28bf349b3e008f77b30a6ffb8c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74b09650f7e1b41519b6d1e71470a8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658ff903d0ee15794f2dee4ec28f1a7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7149d3d342deb01e90de68957d21ad972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f47ea4140e002cd7df274b00e82ca973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6a03d0e8528c04b743368e099b822974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9a4ec86065685b0e1599a8660cb06975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e8477bcf5f6b88ad41c292e9ecbac976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d43cf1bccfd082bf16023c500fa7b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4df8a54b5cb296e848ada662cc9f45978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d369509023951a76610c2531f94fe8979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fc0956d997912e2371d70335b253f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f6efb5043e8166e6a4d11b1fa7ad5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11178fb676458e050fdec4bfe5055549982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b436ad5d4b2baa67725bb43f22c3000983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89d446dfa752c1ecebbdef7b01d38c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33093c68a1e1ee2cdb97235e3170b455985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018584e3f11182cbbe1d52b71e8f69ef986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec2927f1d9840e5e7d4c36eb576548987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aaa222bfe48d36e2c15c5748f0289988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1516732323e7d70607f02bc84f53f69989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e4400a40faede3df5a8cce132fc00990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ea4f9222e14304b2113bad31bae1f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f78b6768b6b7e5a19be3ad040b92ac992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323bf9569dc1ab6b6b21654f87435de993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654470db37cf5f694ce072867155b07994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd384e7817a78629cfab3929b899462995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c7310bbdf96ed8c250e7448e5b2ae996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5744397d4a4fff072b9add45eaea0a997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f24c456f6442ed1953f62c9fde6a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc34e7d511f99e049ed8d2f60f329862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28a4f6f71d3005f01ee2fb47c035b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8205ec9dd277343eb87ed7b9302f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0a27939f8e096a16ed354a4bdb5815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf4020028ba84421095690f8a682b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd69663f9720b869522f939513e637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab7ee17c57afc05e74a67abae216d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157d156b44b6af7a749c39b3889ec529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcde1fe7c0c3d4ce9b5bc858be52c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe25e0c51423e54d2bea098c3b96e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d890c457dea6fb5f349f23cbaef6f8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84c2e50885b8f0a24db87905e2898113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18471bf10d58fc54aa750d4383800bdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78494c7d65df04cf9737fba8f194a91915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ab8b7605edd4ceca50bfcb38709bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fe8686e8055e1f06b80082620d08217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373b06702dcb9205841a89b0149d4e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c94a28d3e017ca4be694d51c3be21619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41cee8f4cdadd7e4e1adee0306563820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce4c6d95349c396a664d98728ba9d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3c99d863ee89ab74df9540276063c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7350e1838f9a8139136cb28860befee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe1f38a63ef2afbdaee2e4ef4910b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3218c59aa49e02998c9903dd9e97825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a6aa3a51a2bf7166e95361fd6df7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26c1467fc7ba22214329d633191ef927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2478ba92607a9886a9aea315dab90828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af6ab4b84784bff2f09432daff4eec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aa98b4d50ffce8b792db35e95d10130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66cb1c9c9eb4ae4a9da45fa468c3d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f1af7cd5aabd6ab2cf572da0980ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fbe1fc941572af5da67f2a24cec9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31086e0f5d1b01cdc763f89d2bd718da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c57863f035e3ec49e82d72f6b673735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a901aadeb740aa27671a3bf91c42a7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1163d03273cc668980bed5d12c427937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b47014123a99287e57627f1a29526e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caaff50556c4b7fe90569b5cb6eae939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938c8252142a036833d4a90bf7fa29340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5457a68d9a00813845d4d6fd9601c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fe547797745ccc9abcb2b2239815842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552945e0fcbb2a11a63e166818e94fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868dee23e13b31d7b82f1826182931444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4958e90bb7a4f6c08a83cc69a2afb645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034552cab02cee07b8a4d589244974646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d5e2c35acc3e90e5d1bf9a71e48ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fde4fa6c8d515ae6611d3a15c46d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd5b9e4aee8b6355641c9282d38ab149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178cc3b6e32a668e432a36e46fd342050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149d4e459a91d223b55c0f375b46b5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8736951dd6d48cd95097269b6a86c8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59239d085ca6869c3d8485c146d28053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629ec403ac3aca447df64043be5f1df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795da330d21d09c6b5609c80b62a863b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825024c6374021baf2041be8e1bc05e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cbcb8b27ca83ef8d85a1f14a492cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fad0d69c744859e0b842d3a3d314b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7ba1d7bd919089e94bd605a42d28259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789f676355e6625ccaf8828dc669d6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397df14aa6bfb55a1886babeedcc90261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ac4426c9522a106ae79fe15b096bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e494c787075ee53d0a076d8e3403263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033405c3fcb1e59bb99ae5eeecba83464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e75057fca05a5a148e068dfa3869665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d970affd88ce433f106af08c2b07e9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cca021bc89d4a91c2168a83cd6cf067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a364dd9e1e4a547f0a9440f2ecfe468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be981d55b54be9ed4b5e39888c810569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5213b7e6b218788bd86fe595d7a36e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c10c635172bc1d97d2a166875ca3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40585e528bd2e6b8df04aa42764f0ff172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d934229786525810dc377750e6f319f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ad60c23db5e6787d97afa11a1d3cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14953b39d61ad794a346b3ab1ecd7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cd7d71e2b21b3b23958d63432cb5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5b4814ccce67d43bcd96c63da28c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595ec16529d7b152c64864a4f10446b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4c57a06719b1c55f55de7eceaf13d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fb7a423550288b95726187d1bc78280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efe4f18a7d934025f7f07355aa68f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa32225d32178d55663abe5344455982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479abba1cab01486f711f9b28b195f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c65c9da32f38a547d5bf9eb59411a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ef486b1faeb20be2fe585b6333e1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a415828fd1441d9323ced3a92c15f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15729b846d4104796fb58fe052617ba187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcbfef9b025a29e74aa61af47a2a0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cac093a5514a5832186bfa92c3d3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a14d5d6ebcbeeeedb1bdbebf12028b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f3fbaa4b2be530e4a42e8c93d798991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8060968de84d2cb9ce61beec444f5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a944199c8f715a6fd60c4c89410546b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aa5a5a39e4f9ebda922297da556dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ec8df01703e27663916a0f732efba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc0e8ec0b66381d59f62a9bd6bdd4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a831dd9c1c97cfb77457b77c9f08a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdb647ae248f9af92f45c66845d0f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1e8d9a9a8613a03cc69387b5dc90199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32023380540c0042216acaa0ab36f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78449f1d5a97a25717c4fc75dbcf7ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b96e13abadaf26c4e65af209f31a92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f409f6493a863d462f643e9c053f564103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a85428c4b9b7012bf6121f6c6b6c3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5878bf9cf2284173e289ce55a3eed7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d91dfda24d0577110e63d416f96311106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e79526cd3fe500429bd9ea8b230af0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a9b6e33bd8a29311049dc810b2e6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e94ae2ef9fcc30348a1c40a29b592109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab657c85ad38d4ca086392e797e73e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965f07c971467546f1805a4a205326a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31899744af2c0b10e573c17f20602ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b66fe0540746e5b2f003db56cda0cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb02ac6da34791bc97b6371dce4797a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488864584d819e1fce871576acebb143115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ccaee04bd98a0665e5b140d589e24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4118c7b9c0a981967681f7d283faa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da778a8d4c60c89a48eba419ef8c0ee4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305b44e24ad5028d9b0ff221ed1c807119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04732ebe437ac72980ee0d26cdd54b59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1fc85fb85484da6c07c1a0bda88fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e22a1f0706423e19f852a60f3a490122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a59a666946c2eb7db3fb334d1d53f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27e2421d628993717225e90f2c7d65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e0cf1d8382358dfb58dde65311cfe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787337f23a49add3b975324fd5e5802126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364ad934eada7af7346384aa792c1a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4d351fd38d98956e23bcfae60ef9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e05ef11e1e4c4de6233292a6b0d132129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fdddb5a840c8eaca192a68a7d9678130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587098eb95288b58eadacbe097ae49f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a714066e05850427f23f2a90ad6432132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8426376f64b555de0de5cad97cecdd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a9dbd244806226739c35985ed2371134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305fb1b44a34aeab2dd3a65a955e547135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff9a19d694196376179fdff07e914f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92e642b8404fd2f92e85f765ce324e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff27d179c7caf33e247db2e3242c9cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f5791da36ed7c373d029ce0c6dfc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acdadf42823ae545b84065f9f104e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50e25219ec518babb4103506f95f3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaea066eaab2109b2a11f98cfee22d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc048ee00099c2a9dd6459dac07a35143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c35d677856cb1428a5dc033a7c633b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdfe3eb04c407218fc7fa6a2f92def145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686319e279a27786f190ed6f3f9073aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645c811848bea731a6e2fc6c8e582ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56852b80cf5ce9ecf5c2aee8b5be1335148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa986f5c194cf77c3d28f72834bc69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02246a8d89b25eaf3edba8676772c117150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9ba8ff30d87e5626da1cbb404b29f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f395d6a3f3d70b39f2062cedb44605a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50681392c3e09c8c3a6a8028cd041d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e8c0bfaa3f92d40aab94f4cfaf407154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac00ff3acd2878471c6c714be21b78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee50c311bc38d77f278d8e7e9aa0b35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb30da59b49c9328e1fec539ec0cce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83f1a592e1da4a62e3685c8605382a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1431d14e524db16d1c66afff61c6769159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb29ac469b36375b79d2617780fd36d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec4386399b8606ef1817d66c3aa62d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293fda9ffca3a7913c01e4302ceb72b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6679bb627d71fd1574147148f4859163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690fe9ded3138706c7e2f490bcab660164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9875b0d4f35f53f7de4fc514ebef7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadf614886f0207bc9d00d1d9468936166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330144fabe632c1f9504c08dc968b694167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fbeac25a4578f5700353bf71a3112168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e417001ccefb8bd2f2ba4568fa54887169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64671d94a240a107db9059cc666fc1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f19eb987da59b94d9947919a74ac4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a69b6bf082bea7d5b306519e523e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d73486925235b890718d93d48070a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeee4e9d1a6acc89bbd50d78d75a57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7172fb22aa58b98b6a2fb7e021118a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbf62a51ba6d893c48126d155de5db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03a927166d7c5fbe82f4ff402c14c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0210a6aa7c11287609b7224fb5d29d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d093a0cd37c1ed00c7bfea7990cf19b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053dcf0d72bd6a6cd8601f26100ff1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826119f9e83c59a3e9e99c1c6f685fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a358878144e4d16f2b0f339d50f7c22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754c1e31e1440ab4d0bcc6b84c4f02e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb6aa70dd8dad01fc2f87de0318e70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc8eb1bd73b831d7ef113aa48af795185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9833214b7956bbef1ef9e28dc7af017186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006fe381549f93fd4d84774b08a9283187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda405ba7c790ce59fcf4d37606ce0d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a5be703a3c195dbf5270f72f9abf3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b3704546e52e64fea2b97735ec802190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736bdb98a6ebf0dfbc1019e67fb491a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c82aaa7046bfe18318e9de5f4286d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23977e881c1bb7f069deedf202c962a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e219b2af88277bc1c04287b485a28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3b72cdfb1489bc40604e4b3a5eed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d8b0e0655318224200d8dde40c4e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676474964aa1d067e78764d55ffbb04c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235e9c905d334e88903d8d08423ed36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79d11784f0a47ae3ee784ebd6ac450199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e924f53672411d3ea27aef78f8375b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1132e2e2250663c4cb1e68366cf279a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353d5569d5f3e710da85a55f26e30ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99781fb4f0b10bcf8cae156c7bfbc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d869ea4fef12070246bb3ec09afff3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b5b912028d93fb9662e7ac9f4d6bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ab98b4fdc46bd499c45220232c9ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e724871b7f38315e904434af0911484207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccecc31e415cced0eefc70baba0f8dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20e3424f197a2dae1a5f3520b20e24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7f5e0d9c95d6d62b9d848f6ab3e85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f17274fd1e4e90d964fd4bfb1b9905211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813252964939e513fd28b50107ab5a9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa9e0befb9655c30fd459459cf2b48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073c9b0b86ce2c5b5ea3bfdd67769ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5780be975d4344d1f62fed87b5f890215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15e8a613fb12605dd45e4aacbaa3a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574974b7ebe1fadc53f8bb06895c07e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3c49b4e6b88cbef41f26024e1966e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07696ad286b6595bc9cae75717d21c26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a217a0170f4ab5c6ec214fa4c237b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72befcdac720df1aaf384e4e78bf148b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce0842a9637be273270953dbee35dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee1278220ff4d1e1fbf9bc329d7a90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2432efe19bea3218df080a3430dac6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9adb4f7e97afba21811cb0b53f2c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c696792c714399056e4f10c6a15ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab6317a05f98c72b79d8b794c45eb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577fb15d740e1fb7505c6cf28472cf4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8b82e0fb15fc89fe17a371218d698229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a038b827b511d16be8c28f1f2bcc7d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cedef6d9a80924f4a979c497011937231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2153d0a28a09e898f75829b42622ba2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98090fa497c2f4aa0bd145ee21c57ad1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fdeb9c7e3e6a2d76889ea17f35c93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e6580905f04c570ea8e921f09b9d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe686a9842a17336f00c7594c08a6d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9565260fac83181ab51d5dc48201200237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4296b3726a81159bbb414fed8c958e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871d8d7511736e578ace7501c821d0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a6a16379ac30c4bb47830d31b34d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee0da777d5d2da7bc085ff6c1627d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17cb282e276bdd339e8940a5b7d79f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb839e898ef3d5989fae91a3e6671cf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5884aeae9b31e17d6a26f8416492bd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78072587d13c161a09ae5d5681e2c53b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ebde1b43b4816c4845f6f502c25f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619dd735b6292a106aeea10ebee5c6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dd733ecee6f474cb35fb86bd542fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59951fc992c0414ca3db1d6e4888a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515f3e00fcc18790348823bd32826e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9730c96c8b2bc40972e002ce1b512b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee58293746c449453ef22e335e11ad8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8367eef3486d675db11802603b699f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf582933a4d570d3d91f4821bdb72b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2049e75e389ec0f649e41f632d1318f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee378f7f5809f179b606b6b66a0c2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554419a32dce5d85a8c855b970d3748c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2db1e9912f7a16604f0f981e64ec6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe7ee78ccac08051ee20dbf26d478b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e11aea2d4bb6c4dfdbf2b67e0139c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4fe9a02ebc862dd4fe488022231f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed750b4ab243e650be71aabcaeae7b8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9b8a4b92d7df0377d3b77cd2eaccb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc729364594c320c7a2fef30abbd1464264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a87509aaa94767ce2a4ca99d496d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74349449137fa855a5458f62bf9ae4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4c61aad4445ac5e27987af853dd8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c507a27e46cd4f10f713eb506e3a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6f7330ed17cafc8e2428f777d0f86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe805244d1a7a250cb1ae1a998f5fa1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed198a388f582b76fd955844af8da92d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca98e00ea4926833832412cc8c7086272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99097eb2929aac789aad183f436c386273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fc5c981808f9773f27e9eba20f25b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633c7c5e4cd65c783454ee9f84f558a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d248193a44eaa860074185f647888276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c2ab7f7cbf66412d2d356925a5b50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdc476f96c5355785746339b896322278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca54c0289f201c4ef9a6059ff241f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cbd70ba746b7345a88aeed519b245280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520ca42d7260cb08534cd23dc148652281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07790e724f6c620712172813789e3728282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3b82cfcb5b80ec890860baafc5168283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660365c574ff72ff7af1d435b5d953a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e580cac0b75f0b8b8f2da64ae8e43d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651d8ce6575a537beb5f517b4fd58c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ce134b4a7b83ddfa25510a61b9a6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d10feb984852c8784408611b7f1e4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62010b9c1f28f16f9245f5aee3129adc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d93ed60adc2d2aee58ef736af74f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312179b901bc9ea83b9af1283d287c99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c20d84e05b659b40cc893b44dc1a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185728b3bcd5aa34fbd5bf584d48e9d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af4f724808cb88264900c5cb1ff0a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a12c07b00a589f47a0d1d096cd0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c925a4adb48ff07436e46cf1ad18a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a946b9ff4c978723de6dd2062f9477297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf16ffe7a30dd8815f1d7f5bfbfc776298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cbdf5e16088d3f70289b5b46d543e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973ed6649b6c34a1c5df356a5d1aab4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f810851be075ec18d71ab3819d501a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d98cc87286acda8d412993bf221340302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b3aef3b4280c1f6954c76854bfb20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaa8fb52278efc1ce895bdc3382ab1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304afafb6fef936e3b6a00d5782e69a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3b53450e04b6f1e4a3284ca609d6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef9d6bb91bd4b631441eb0124264aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93156d80843afe8cb1cd6fc949bb207308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd36f500cb41458717990ef92a3ef9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9b0d775f646ef49405a04e7c60faf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1cbd0cbb0a954ed39dd92f33a2736311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfe9ea4285dc87d17220d609acde48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4f94df272904ba22fa86045ea17b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076fc818827052477b5d8a7ad76b2fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08514406526b591f178a98dd8b921c9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41490ee4d2c7d9e4f6766bc49ac2335316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bb98039eb2d3f48b7fde072d40c16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9f482b5ecf0d1af9c5456282bc394318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0410ef0256cecc72c363297167d9cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52da9ea741aaa3dd241296a04b15556320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc81a283a92b700259239ee9a6c361321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21337410397950d06ccad27b648aaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a261097f837b5273af09cfe41bc8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f71242b12ea5f4a46c65100757b5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335f8ac65ed0b37c897aa1b24136679325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09e7ce985bfcd31b94e000f43f0fab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1ecbe21a5542b6bf20a5a7ff5d0eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caff92f31da2fd45133eae780414015328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1bd7a305055e89421e3a459d7c2d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199ea0f72a4fdd6dc8d0d4049f45da1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746189bbeb4b985cde1bc3adf48486e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1891b372306df74858af524fd8bf7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae709ea4165a9cc7d4fdbca10d4e64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f7ae03634c94b93edce316925489f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad310ccd55b2cdd0a9b71a8cf7c291335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0f8c108847846487a4e675b7c92a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ae3f12cff3c2c3d67f6955b9d4c0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce70bf7e310dc98ef73596d2548e8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c017d593e30aadde87ffc14168148339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4c6f25b745b3aa0e0d8addfd3fbdc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d6715fe4e0cec431052df7adf6aa1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e67c991659cc290774b2cc2fcd980342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bee28c4df6c811dcbfdb9e4ce2a48d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7c41356ecadc8733657bcf50b904e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118d38e32db4d09e6f1a76f153b5382345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6711f9d04ac1cb6563510f12c64e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bc857752c3aed5ff638da9893625d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da719a0d49ea0a654c1c110a14e77e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec92f38f04154961d40fba0baa5511c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ab3132ea351835fa3136c4abdcb94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564907a41fc314a682be2cb22281a89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a90f6b592e4bd5efd558889a19a31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029659465152301e0ab3e035ac2d327353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b48205533676795f9607936d7343c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6230c7698be6e27934b0edcdecd71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252516021f81340d3bd45fe175dfc2d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed6fc7707f47b973ec89c0d1e69405357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c01c08c15fe15a0270f611208cedba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ef88bae5f0a53bd8d7a5326e711e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e6ecc2542137475dd04051d53ed50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3587aedd47ffb7ac4552336b0f0c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdf9811bff552043cc4c64dda1f84d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeaab05847da27a57356f6c3b4b2fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25728b84886dbe3a8803fd733ff180aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821bfd059bdd5feba65933b86725e64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e79d9263b1815792920e13ec5163c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8173cd3e0ead860326e16a0ac36dd58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619dcb62de447f965d27e8ecf261230368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbff60673bbdf36d8a124817fa1f7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e7fd3748585517b38816523790588370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb0d286f07318a66f96891f7b890cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6ef1aa2cf516ed7a68e1879be58c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068fd3f6e6a885505b8b9957a73a7ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f0aa41e23e1002a7945f1b8455fe0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80ab4157b6182df05c702a98f746f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cd3e1a41f94407336ae3c4bfa3df2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cf06511dc04dd7bee2f7ddf5bb477377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71950d3e4c16fbd083e4ea4e99f19c69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135ce72b38936f489e5353876f4253c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af1a07032084ab5a310d30156a7237380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87739f784ec7c00496b1a2a542c04c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead0226648c2343d70bd78fda40c717382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6309814192df198612ab493b067e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de7b282cbd39ebe7cef159506bc43c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a135c89cf678aab2f1c2525fe39eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04763a87c84345a595e684cd1ee9e5ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5a17b3676dac99ba843936aff7067387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a099eacb4db77553fb54f777ee7833388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732943433efb94740f9311c16405c0e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0541130dddfde564b243755097863bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a98d7e723779a19c43bd51bc2e646391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af588863f182531650eb9f557e10fc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a51932e98c1194f36520085ab346a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76423714a398a440e8eac4cfddedcf9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e936ad6bec1fc056c6516430cd058395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad1a4e08f78378f1b278295f67bef6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63a13fd80c0470ea9fe92bdc9bc69b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab657913fd2a9e27cdcb415bab57aaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd482d3ed8716f9e0deaa7b005992992399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b64e626e08bfbb75875424803bfc5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d87064c2c3f8b6f6b6c803e089a0ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d986c1b215160a153be330be53bd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e26537018d1051c7194dc54858afb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7626d1722411ded815176aeb3dc5cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03fbf06681b2d7f29b7d8927bcfe19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc258363d7e4c7e2d1260792d1994879406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b61447a173b00f5a5792792c56123407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4559d3979d2891771db7d21191647408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d6bb6f3915ea253e43358f8b6d16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d769b53f626b8cb15f0f34f3a50f5d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385c74a2a2cd402ee6f733c98bf400e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb951085a88bf9ac65df0d2fce411850412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739947deef347b0fcebf34d676e184f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ff3526f5f404d644603a055552755414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e5d367d35b61f07dca1f37283e09d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97781e1c9e2dc53b6c121731e7634c4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c9be29b926e7ccb26b08b61f089f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0ea63ea91a478921a6b25cf624210418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c37f906a4b8bed31354d7386c0c25d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afca41c3db10371eeca417ca5baf24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5186e84a438effcedea3333b09459d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ef0ac2ec5d33100f3f541323dd112422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e53a24ae28268f270bcd3d2d8576d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddc1f3cb08fa5960d72383085c68b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19e8bc63bf9882ea74e6050c9d561e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237591ae557d8150c484bbce874200f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ec035984a4f3ad63b3ccb3ffc452a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38748c96f7db9450ba3e488cf2fae561428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f341b3e1c59b6eb96ed6cb398a897429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86500d2e5a9d557e48cb863906920531430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065fc969fb7d62cede0b2c4bc840e4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a8c030270640131e6f91a30e1e461432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b90a83d77ad97d9919969b5eeb4f71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f9decc034bbb3f19b795b291afd78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b7bc123bcd7225523ef80ad335a43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1e02d048009b3091e977511dda7e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba1f35ef46e3b171d1e521291cb63a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65dee11b65e006e0e1b0907d41c3ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef0f53223e3ea3815b2ceb4ab3e69f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6635014b6860c9871547b0f8ff475f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fe39616cfcc7a3806642aef07d8f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f25309e5ff0f29abc914267620cfa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee710bc5b6d19fe80a4bf1c9262196443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607a2b3315723b0c47b6ff89e0f7c8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236cd420fdf79db75e8eff0f28da7d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06ae29c4e29edd2037f623ab809dd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c679fe49eb490ff9010270bb9a57410447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90ed4c366f979f22efb17363fd155c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ac976c056ca36d26bbe32e9882ac3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82942c2d64e2d12516d775fd3d4abda3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c15f7236ac99642941b883d9a6663451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db0694aca6f74b12392d83cc4ea566452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec780949f58304c51f7fdff81d603c1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325bfa423d949b04f86c3d1e8d9b5c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd1dfac759e40d37dfb68844bfc95a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db2d58f354e099a9acbef15e1e184c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d10617c40217f325f5d892be93466457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079df904ea3ced62cfff0c531f26eca2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c71c8ce6d14763e6227291eded190459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b875974ae0f9bac3586c136848d0282460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cd7b3fc65c39a349bff629f14bf0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe8a149af27eb84a3df6e13e384d5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa635a2551fd0d9923f5808d09cb19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c3d4507bd7f5db4ef23642a95cdb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ab0895f56802ffe4a7e7a75eed183465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b48f0859dc00fabc981fb2bcf13d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ba456d9f69739b7c00dd67f3caf92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400c0c8515c86291223aadf8247709d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8865376a742f74a49d831ba508fe2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a39232f8f56ab0d7a73b1ab625587470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427dfb455f24d9479ae7f70447c1151471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a395daf87347227e1b51a49ca54ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604089f9234d03dcf271c46e65ea98a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4b94257b67b6be1cc673864471579474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ab876128cca32bc9f44fbb1a389a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f856ffa5d211910e8e97dc9eabe26a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7847b7e42df8abffb77c31822c99c3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2343a253bc70ccab3bdf7ca92ad7a34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50e4709c2d2f4a4b433aced770c10a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93434c24eafb99ea451809b987bda037480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478bb4f0ea6aeb7f75f6733f354901b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa06796a00f0c1769e4ebd8ad9c7d2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21719966db3611d0708b8380006e902b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a2f1147c60d6f6d1ec454083d0f14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfe1e0353075b613af4c603ed1d4ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbf53c9f3fd40a3c7467d1dbe41ea5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfbe150779c0b03d9cd2a81850135e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfbc880073a50a7d7b21f27e65e517488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9633342bc6b4ff2ae656028162fcf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbe79e3ec36b330c253385e8e477d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76652bc76790d5421e331c4790227c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5a0d3a29a3d93afd66169c64cef9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaa3f7a0f2bced2a520179c9cd6c6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7604446d7911b3ebfc9434153bf2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a38d9520aa736624bbc98e4e80e451495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ca78d91ddc4824e7e1a7e7702f523496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf91d395bd99355749e2d5db70eef24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d860ae386ccfe6ab580f0ed7227eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ac475ef5818c398b673fe0923b628499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b44dceadb59fec8b4b130ce0a341c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e2c8aef0c4a2063231a815b7da584501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fa7008ff58db6fe0104f3d5268f41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4bd1bbbaf05ea73f05f68d9df2611503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea56cba77b62ea522ac3cec1c25b75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e1dadbb6018e0c8a6f12a19197046505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a2e0631f00ddbbf3feaa660359339506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b5986275483fb7a1e287c19ecc3aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d594be8860dfcac97228f69dc43073508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a58792261cab19ad66777b4a07115509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5322975ba1f1cedae5209a5a3120081510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc933df8fc0058364f749b286d59a8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60a9a975ff970c2e035424e80d93d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291115ce55b48856bca8e1d84fe4482b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997f80035771eabd41f9abf4b57aab5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c29f7743b3677faa0eef24b324d204515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626a64671eb1db0d3e8ca6bfb52b44f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2d9c32480a7d2bbbf7a5949fbb0f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1371e13b8e2175650f0b53e3865a34f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186004b923c9ee1df2bfb2ae44d3e1a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08981285210ce8aacfd7e433fbb58bfb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cf0149adf3750e91b081e53571fcb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ade80ac1f471f7fd27adf3c0b8d27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03831b93d687ab5b83da6c79cf467f97523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a89a2ff0fb54d4fdaa7992989299ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eef5c0e3ad01107d73abe0518d368e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9000c870380118a6a052afa8c77a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc05c5c6b3ef6546867966a81aca02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2c82544448cb7f0f04b030e1a4c4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fb4eb62edc60094e3f43fa7601694529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1d5dbc94b5edaeeeb61af4924259e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3c5766d54de0f8981ccf7719f8a42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36029abee3d103b9540e2e02392d93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e57e88ac3f14e1350c0488ab5b5b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24322ff76dd1bba650cd7ded20a930d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf6c5377f38e088243eba411b95bcd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a173377525de88036bf0ccebfcbef0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a76dd926aa4153c6c031345e8a90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdb7f61812a26b311e4e0ab8023b74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d653aaab9270fc9892db4b28033c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924aace5137637f6b8d2e539ed7953c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcc0ce776a4d05fa6a081b087036be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43cbc8db21c8bd04b731cfd095a0ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432ffa4b759fd31dbd71ce60de3390c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02a27202655c022ac5653da68a0381544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d843f66d158f798bb6851f49f02d922545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35983e3ec1ccb49167f4a976c05c9332546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3990bd3e9dfd298a3d38298fe0ebf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9868d0f9d2d5dbcd0271b0dada72237548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9d9a2108bee10c9e65c7951da8f42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882fb8d21301c17abe76e90e2baeaee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dcff31e180dca9c3062906fdf3dba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e31f67d80472bc9db29ed13cb35dcd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45531fa11a3fcd07f2e72c09d16ce3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d352f2abdd6ff56069c2593910a80b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea63b19731ad980df46b846f4b33f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a36a7659a7c24815aa5b8027d4609556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024867c1a08059a2ebed622c4415bc49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1348cbdc345647a564ac6ba889c2450558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a7a310889885cdc6cc3fd7b220e35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70048e1628e7a7b3b4f34d1ac0fc79a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c77e726af546f2d75e24f0e458280561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c6dc404f7165525ca3bb4e9242228562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a15505b355d3e9e86d21186874f3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95370d020ec220b09362dddb227a251c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8789ce8a9cdbc914447545e23ac28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278610ad3ccff0c9d8c7426490c1a104566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40990fee9fdac9dddc7ed9215e2d00ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384a6e8c80fb8b43bcb9153b4c162a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dc002873ddf8dd945638001fd79dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04f711e51e517c1ff3b296f0d072bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa72518cb594a9931d162b806ccdc62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb3f9a50e49f3fb3c9bfe2e0eeed24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88d00f6b58a643fcf683366a07e8b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc635a53d6ddc9f7fdb69cbe69b1bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4e7dc8b50b84a1a1cfc05749ab122575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747497ec3972f20177a096602cbf898f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5d66d256fb806bc85a5c72d028556577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81689c5aa557b932fb6404ee782d5a19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966141e987bcf842080a691a7946c65d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44c3e5129a2a19920a2f4f6be35e15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c942961580b64cacd5191d94ef8c44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843002137c319b0ad9525fdd24545098582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c04bef9a9866eeab9a5d473f0120a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a5b59c48efece594c0f6a0f1f2b0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c8a898a548c897b424b1ee3a4b625585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ed2d6a08083aa23a2cfaeb52d9e3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb975329b36ad06e24893e2764e4f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383685c24e5ebe20bc4662bc6397b38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db812c534e615c1e56d3e4eb5218ed2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c5718c899694ca4ce65d4df574527590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7439714228053228f49bfd1d39c4a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5566abed5aef22a072d9c0da401eae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b1f1e898cebd83a97f8f3b5b691af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246df41cab44e7b5e2191e0c11ecad5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637cbbd225e2632b14cce46d2a9d5db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19c476a6ddb5852ad80bac33ff622e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4657751277e40fcc8d7d153ea6d69597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429c1ee9f2e136ab377c2b9c4bc880d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b114385365071b7a6d847f76b2c0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c822ada57c10aba5a819e89243c00d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96332a29d4ed7b57dfe286c90fab9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe01639daea7b9554ca8f01d4b317e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99dfbd216e4945c01de5b0796a09ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aafc93dc47c4607a4239ace8800e6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3b9c3eb807c720d780a08415b1922605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ce72357ae2d654a9b24a461e025b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabfd3d024a9f862bddfba15588f495607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805f0d34e3fde5359fb24eba3551ac8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfce5abbf34ce223eaa6b12f4865ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f43575b0a16368aba70738603dee48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baf34d07382d5830b962d09ff1ca58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba0fc561a5fdcdf8f2d183a0a8915f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480f92ba337f5ebeabc132ae75ebb67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e5369c309e3cc857d712cf4c2d4ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf61d3af5b7d6fcf5c91ead14c5e76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae33515fd9aef3f56a71a708ce98d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ecd5578911f40ba1614bc0fac0877617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f41f3190d5158120270afe36c4cd17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb39f7bd284c3ae66790ba2e9f827d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3da70ca5b61d45e8bf6f448b4f070620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6089fafa1cb6d8da6d86e9ce858a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80557af356d65ebf492f4e050755e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e57cbbb72732c14a411538e9a37d2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace2e7007722f967c96a39c6ea027dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f7ba3a59a7d33cf708755af545914625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9eeabe786b0c3ce81ab628f7e2acd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498d7fa11a81cec0f175cadeda7de2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f72053bd91ff3a9f61391ba48a2bd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d837704105285943f64cbd35d4c58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06cb822a006eae1023a2b2cc866f3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004c3d5d55c4c0fd700a35ef22ebb4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01f962f0e6e713e317e62f61da0185632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b136232c353a06cec1bb630a452a33f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2593588e979f3d504e7b97d070864634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd11d164da084b3d4193173419e46b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ca30ab64efef8c7cb918c0a3c857f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc258bce834699b688dff9e72e0069a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abdeb176ebf6aaeddecff7dedfbab2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a8913823d84deffa9abe344345265639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e5540b9456f5f05e1f8d3bb96a9fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531acef63cb71ea6698624b7acd6976641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee22f074a929530b32884f757c31b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da060a3ab305f22512ac7cdc8c25c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89f0fe4f8961bded299c554d12c772644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bb845ebe58b1312e80d6b2f8e2af4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caca05bae6418542820dc78c5aaa9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0cd8ac02c9823faf9fe853ef9b3fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59b06a3ef4b9c472177292c15e56d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8acebd9d7d4f39ebb61d984487aa9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4582464ea640ff6ac6144d0351dfce5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc2b5833d93dfeaa273edadcdb8acc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f35a0afe9c122e75db8e5cc8e7e40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a2576e21467260526b59d8883cf35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477bdeedc40a6dfd2a7818d40ad667f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb172bcedbb8f4fa4ac625259c9262a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e80e618d7eb7a0ffea38df89b2b672656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038e866acda8b3e74a12ca1bf2117d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f57f76776b4c4a0f406b397f347230658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc49c5905a83a51bef7573906f3a30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d2af21432479b10a0dfdb53a841a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f249a3ccaee8b94e1da1267d86d386661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a9b46370170bc02ad74db50c78ea9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38999f8bd9b1c5d1ec56f60e3420bd7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e636e9085bb50e1c6aa0dea6ba7b12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def25cac312863cccc031c0dae989994665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d2849296e3077e34d505cfbf04c05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9f6d0904567d125e715edabff7386667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506924271bbc371f8e423abd653cb7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2230353c4722f46af840f47d239e87a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686e9ed7a60e2086afe7c628f34df3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1f234ca8966d18a8def80e727289e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22d6a848c12ddf00fee7b90386f50f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7bc5354fb20511f4deb1afb15fdbc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2f07135f001d62ebdb5c1903d2eb4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ac473e46aa5ef8d5a8e3777311da0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf92aeebb487e4f92b633e25a08a0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575666df5efd71690f2d0129294ac8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b4f5dbc7e79370601c838a9af56e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8eb76e7cc438c10104bc1ba19195d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17851931a6a1e2283f8962242a29cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42900f81f364a4543809f50a41342a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e57115b06500ff7dacf627ae37317c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0433741be332bb16e34133ff84cda45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6faa809e8f936d24039c12a702dcf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70bc6585c1b7cf4681b08650ede7e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6177cffa5e53d0ecba272e7e1ee9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad134905e6aba6e64302b2397c800fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86c252ef8552db22c24703646a88f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856914b572ff8aa37cf28c09457c1fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5f9b0ac0593e3e02d29cc2aad0812690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f3f8451c1f892c984ffbad15b7970691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9a61a3f870d8217773d118db49e83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e88f3d6481f12e859c737e4afb82d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2119f5704dbac5a449a06635eca4ca8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239b9a21ef341d6bd727526c0bd8158695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c480aa483b0845771645423b8a5472696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2fa8cffb8c28e4bc05a217d1a8d04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e64bf11d07b891f39cc4ab3e8b6a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eed52242f0e805cd461a6694c4e9c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282162b3887d2e51920b37062e8feb15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2259c6dc8cae4475f2f14fb21dd24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac00874e306982abcfcffc3e65499e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dddc360c815f07efff50a4a8d5fbed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b5d8edd16c21b8c4a740425ae4f84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dd3297506667722f1d4dec4adc50f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8017b63f82f28b750f21af7ab0b21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba10c77f48ec3e2e3c03a9edf2f37b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f16171627f75491f61c89a06b5104708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b36d7b08ed3eedcbccb030a90604f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d7c3f0c00415cb31736b6ab0190be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3313911dea95f65035435b606b6867b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b9fe9be7427f8038567a5db9512b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6f240fa0be030076a7fa029e75bdc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54fb879ae6eb9b85d607bfc23190f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031988fa4a6d7856e1633959a177443e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58166d177c82836849a93a5b0b6d849716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689024cf9f9b0f122a61ea6972a7f53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce01babf1b060afced1bef96e377d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f11811ac461fc6518f90e7cbd1a3c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a6004a2f69fc623eb8607da139249720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98529199cd221f6f723687c2eb34e6fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751099740daba132608fe74dd14511d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d04e2b21b247aedae5ae14be450671723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd977741a5abd505cd51cd3cd10425724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e450cf9776f919287eb0179a517530725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae352845375e9df897970a9cedb8e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a983ed834d51f400fc4f4c41e3ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec1a6c18076fc54de88ebb37724590728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd443918debbed2506839a30863cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdec575372905892c1f8189bb87c42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31958557003403a38355a61b7d2612a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e481fd7a5d85d5d7a59d9f7b9c3062f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b7ab5fba357c9d4be4ed7433a058b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ca56001c3bde98ccafb9b1bfd5e28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a31c9d81a61b67cd5d815dfacd7871735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b886889171419e27dc8ae2a61a9540c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683806c3b0392e85aa319ad4811497e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe649832dbb6f121edf28c91fa282738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b60fb251ae716ef926f7903c28d382739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10e53b61db473922e7b9648395b1ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be761ff53619159d1d5004ad0b1b430741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223576770efccb67f9eca86a76e3c14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdff3d8a79b35c9bab1369110c54f2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64029945118a2ab513a341d40c8e8796744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bf7e17a6cdff59f6bb18b8c801ac5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6826183c04c6531c51a63c25db3c736746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b23aa8e43011a9fbf5856bd7c0480747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d967ff04d08619e49d3b3443c4863e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66cf36e94228d849177ac980c183da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8fa9c8a7810668f4bdfa782b3bf00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91bc26ad45a491f423a63538b347b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50587924420e46baac49c6bd5b02b17752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf014f0079da705ce6cd4b912c6dbfd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7d6eba6512ec664bb2b57449d93fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b80052c91bfc0f3fdeed26fb4ef05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec5963da5557f75bce68782d8cf28b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c95d8f7cf467b587ba76403906d4be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349e5db749bf666393a891fa61c6a01758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5263159261a583af560f45fe4b7b4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df94feb4fefda6b666cd46ff1787a2d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cde7d24f1ed48d5504e7beb6db2fc3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96a32b85808f143cc757846a5c549f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98684996e223c8aec039d5ec4b577c1c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa9107f9a71830da9d2f2f9468ef1e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a620c4dc0f7a38da890cf51ec52aaa3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a899dd168710448ffbd5138c42001766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c205bc962654d077756c7d118946f2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fc36ed378d81750f1189b5659c52b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3758adb369e8f690d42cfdf02e83f7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a23e5484f599764273cb311f93421770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139f3338e137ea4ba0c6891cc9546a5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c42ebbb81d63620b11bb19815ac08772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f605f41502010dc3cf56e1b403c4d4e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a6f50c2a6699b8113c08d2fa88b07774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705a91e550472bd8e251876b335cb3d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2ced30622a955838417ff88f3ab11776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4fc928f4d8b37d6594d459b1b4bdc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eb39301c365904e29618c2541b714778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b6940ea6b64c2e82edd9abdd7a347779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9bad8b56441ec04b480d16542113b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db39cf08f92797460f04869269a524781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dadcd42f6160066d6fbd1b40895d4b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397e9350cd1b0aa8b1a0e35819461c4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce77a73f91953f1922a5ed28c766a62784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287af67bdc61022232ac49dc6521a37d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c11d2364bd5421f5fee2f52f7f5b48786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58801eae9f507445ef4e929ef92264e4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bae334275306b64866e6e11cad5c11788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7acd7a944fc61d3001560b2c95072789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd5987bdb26a7fce80e8a094d7edfa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072904744926a953f0cfdc21d32165af791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bb5e5027facccf7ace19205fa87d3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff0dcdb4ba8fa09ce12df5669eb968793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859afa69f831cf15dfa0455ddf5f1ea9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a1d61733d32ffddbe41fe32a88424795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f562600c2612e11afa08555dcfedaea796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a396a67d4154905c889706fbe2350797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2172302e8b10342abb26138938d62798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b9c811195b9d1abf33d37566be62d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae585ab7a2c949f8a64fea8ff8ec71800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04a99acf814319cb1922d76f84898d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd686870d9cd3b7c965c241f839df242802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46966617ab4fa61df09ffbeb154ebd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c763a456cc1fab8071c6bb0a29a02e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8e4a76d280e6f60ee40568b00fd23805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c2061782029cc0086e830faf35c87806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823caec80bd73a9af987006c59e612be807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc1c422fbb60b33417d1699d6a53ef808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1335975135063e24393f7f826fc9da809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecea490a2622e65828fc9669823e36810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dfa370e8cf0902feacb6830f70a4d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c2a724055d91e9b5d0c25acb42fe9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b885ee7a19c30837ae9eb40c186435813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c929a22839ed33ad1fda949b66723814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0e37604856fb00aaa7161ee601a05815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ee41760b78b733dd5452a98b6f87f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e51cef4bff19a9dde9deea45014832817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b58dd3ef2d5a738a6776a2a721f34818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb7860cdf05bfa49a91f74e09c5fbf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affddc56be3b80a35b10a6a760b5c44820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d441ed5410a9ea179b5b2bedea924821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e663f67eade3e8cadae8b5068af3c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc97ef854e0dfa1e4c03cd18e92eb16823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb54460f3fe9c44c9666e152e7f038824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215df82001b561d8f75eb2005d1a663825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a23cda643805dbb7618404e7b0a72826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d276eecfd3edaef05c6a5f4a0f612f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b182597f00a4037d791de08e3f2beca828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e81dc33ceb043c3bf784dcd80833b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b2ee7d7ef616c0a47b2592d78a8fd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9f79fb9220c5bb199fbdeb912d645831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ec72a08016aaa5a492a39283fdd6c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e936c379a11e6fa0796b00248ad7cd7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f51bcd8c900030c7c2838f17e95e2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba565ece81c2c286124025c6be98a2c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc4216f212b6cd97924b5fa069bcd0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e9287cf59a6ce95e01519ada4a73b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d7cf556d71f9f73a51055256db368838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209933da5d51a9eedfdc6515240ca51839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea25b11e6b5ff756f868718aa65e685840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe4cf4f6d94ee407c20fed52727724841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92312af0173e3f320eb0d6ab76119cd2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdf5a8797c2322f2acd507f1a5c34f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93572e3218909fe0b88682102529c1a6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec2ca1bdb249e4771c4f4cfafdee03845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e392523a8ec1b05a6c78a0d4c081b6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d669042717dc604c72e52d2a485c24847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749469612cabd0e07798a3c3f4bc672848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5aca2ad9a86d24c4c7550fb441a87849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199860db7da7333dce41d942d5bfb587850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743ae047a48d030a05c70d3f2245255851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc90397c07a6ec8644f8abb64c65cc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009d1eb0424e20a2c58596d3932cc88853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ca7846486adb2cc119cbd06a6b0bd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b201724eeef4787a489656a393059f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84582fbb34ce03d4afd790033c07cd74856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76705a87247b7f6992806f52bf25e45e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab909a3d362e8f78f4a82fa775df82858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeb50f6fc68fcffa69e53e39dffb75859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5edc01ad7de0bf2026ee34bf66dff4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646842f08a21a00c2afa25e0d4204ce861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1588737a7793c4625dd351af51f3c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f9521ae7de7a045962e71a588ad71863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554873131cf0d6f30c16346552610da864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb75335433b141c4d525db12b96df4d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d8d4361297b1fe80201765e18e5e0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90075de7b158dbb13b23ce2915e2e74b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a394926435bd4382a9c21c07c5aae08868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd1885f0511db9dc42e6b419db0c16869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192768fb08ae25a7e604adef2c98dba870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee78f551ef6aaaea6d3441d88ef7c5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d1e6d4cf1c1bdf017e6ae3c410810872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565a5bf9007293b7360cfa383c6d499873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e380ab119b5f94172c68b7b1ad4468874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3951ab7191814bbc424de4558f9fa875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa418a2b252a627331fef60066f89ef3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478318b141d5000a9ba567bed401b49877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72b74517140da5e1b70bc00d4f76fe878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa160a94624d1783cbc4b944be9b6b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad701dd9c950bd5800f8feb1126c590880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81139391f66ae9d47ef16ed5546a82881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269287ebeffadbbfe5a8123c601077d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941cd9b9588ade3c53f3e34cf5b3e63883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0287afe683ad935ef4c769b7cbcd8b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42fc40b370d3d3d2d06c86d965c020885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f127eb69ad4cd8d1b4b3364f9195a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be2a82b7a601732b7b0e8182c71844887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0085d73420ee3b8ed025b22f62f6c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876e97e1b7495300f28b4a7ee71aca6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1604b39a012d2da344d222bc7a2b7df890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea9eb4abc5cb317e41fa6dac7beb3f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532038ddd20e4a0151184f05b8d0153892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0121f3c284a8d32dd048a5239c5402893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8d13906e9c67d648270b66b985569894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcef54a632e9e1f0484960b727ad63895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dba3646bc7b1b326a3d4c72714f2d8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9da5bc79f0f8ae7d88466e201e6d2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3a1efb2b246fbe34918e9ef0076f9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7492ea6b917a3fd2ee841a839e8bb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ca5f1c39bd5b9698effc9721b35ac900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38271086a98231a64fbc99e1c8882c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37fbf82c8cd6ea00139a11bdc67f96902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c1debc8872ac70ddf51fba9837d76903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a864d50394678b5a6e93a36d47cc903904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f858296ace549efe38be0c3e6dcb341905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e38920d99a2a1d677b57c013b516e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab14b33d9614e3b80d45cf44ffb57a8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a99f20e4c95dd566ee108eab67b81a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2b7753a9d2efeff9732e70b748e40909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5836af4395eb7243575eaaefac72967910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfd60fbc0dd0b34a76c0098c9d53cd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb95c2075310cdb19ad8af2995a68d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74980c4a17b48628468021495df141b9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ccb7638551e56c7d4b95165229763914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ac928de70110cdc8f0ae838d36cad915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad401672d9f83cce455037c3928d649c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416af3a8a7cb8131e774e880255eb66917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de997a9c9d86b432929856bf47d60cd9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5649648d9a52841068d374d7793a014919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89a11356df335cee320033bac7a85920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2d0f183dae6a2a08a463d8c0965a9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc93b122b673540eaf879b14f38c9b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa8975d06d8ed4d6038c2e192d2443923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93e8963af853b7231cbf4b86bef57e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a92a5ded3aa89bb634028eff281425925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bc34b8eef1d6a858fbffe37085825926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f11bf9500029df99ba6a4c03d7270d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa3dc625ffcbb30d9abb65e1def834928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e0a257e26abc67e9d82e878fe15b8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18f8c329ee0b518ea641abbffe36f3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dca17c85baf393e87f72a15123509d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706614d716b1dc65b0cd46b3d460d0a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec6017b16f808e3f2c427f3197a7df933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266e67704f03ef1a8840e60e3835aa8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0e1d8ffd46cb323766e2f28a31a93935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a56e296a5d91ee1d8f8c2c47a8831936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60239fbce69f8f2fc2791ecc85c8ad76937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda23b04275887e69bc0eef3c7bc2c0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd09ac47cc344ee5b7b914c8d444d7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4abcbad7ee2a3bb3416fc1098bb325940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97518458980eb8f9635f7b4261abd9cb941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbbc5ac6b3f8459ee55961b8953fba942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6805da3e6c1c59be1673833c57c47c9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411a197d63d85e5922ac225cd5f20b0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61907622e762ca0017c8ef8b48cef7d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d8f5b7f6abb281e91ef9d58200cb5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1af4cb7e12eb182d45aaff121c1335947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b166cef3f0e1ba266bc169db576c285948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f423a39e1c80805a01e7916206cd8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f124e3ad5e7f2fcc7ae837cfa3bc7bc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b209e9c7d85268732e79c82f9d981ac951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa657380abcd3957dc8e83966be4a07a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d270cfc8148bdf5a42997a1014f86f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3f7594a72beb2580306ee84417539954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7477bdaa58922a5c17847df6be4840955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f71a1bc41ca4b3354d5ed84ca4febb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bf0adbc5fbd00f4fe15d5e91589e4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283bc470163621609f256b3e7e68f49958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a7db6185456cac3c50f7df397cccc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626d14763a78bf69de4b652a74c4a6a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc384ac09309234c3d729179c3cf87961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa6b4a564cb6ee730db05e87cd0556962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d771053c66e9331992e7c09e8f50b1b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac73986bc26c1252bccb05ef69ab71964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846f6c5065d9df761cbefeb97d97d63965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8f95c3eba75db9cc79ac318d2d058966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cd6b0f1f3db3805d11a634113ad03967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bb59197988dec0f467c604ef9c043968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08f9c0d6c42130ea1fdc0af0de8a34969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898cdf6e6e3664c9fe82d6683ada6be970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66af662fb95d3e93806203bf1634a99971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c83218232bd75d6137aae16f03767972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60899896e718502708df5160ca0adda973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bcba085cc05d52a7f9e15ddb920e4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c95cef049b0ed865c5d161e2fa5a87975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba38fdc6d052b63e9a6b28484fe878976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2cb09323640c28defacd1e7120f4b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e434b0efbda531e3ab95145014f47978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0e2338fda9005c5085bf6198bb224979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eae4be820e3e7901e9a25650c77bd980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b509e514882e4a095767a5b7f4be981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5868e885731000060e8324264c0cd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18411df5f285c12ac6746febb7ab2c33983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc334617e940172707438201424ad9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c26df6ef4aad1a3f408b32587254a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ed15ba39058d8904c9e2818f2bd10986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f88bb57c0eeb7863afd0dad7170e1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a496092887378c6e6456c6315399396988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f25242ed2a2733346a419a104baec989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0676f2ebf27ddae9ce35e283ac47d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84994e9813e446c8b4b587bd44ceb6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb662903bef003eb50a98b67026862a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8b783c1322d7dc337667eeae95cb2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599315e0f738443bbfad06b05d45daf2994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaca236ca1406e737a3cfeae0c8bc1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcb9bd57ce9c98fd2e2a4b2571135d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66fcad8b69dd1e3adec30edf06a9a0997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>