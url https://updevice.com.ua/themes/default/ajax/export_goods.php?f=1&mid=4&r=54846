--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444dc5c6499e4f41b1281fbfb0ca89c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b36d34471ce49b1ad2d3c0976d1cff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6340c05f7ce3cd67023d58a6952eda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ba45ee805961dcfdc36ea0db73db14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7e9c41d7ab0dfe1aa263c4446a7cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a1da91e38a543458e1064a42152866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5e9c96ba760edb2b451eeb4c27adb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07806db91ff5ec1d7d124072aa9e1c8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823086c3eaad894039555aec764a0ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f832c6e712bc00ad95edcad38a78a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26ec42793d094638d1ee4e31b3160311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91d04b3b4f80d32049c0e83a949a1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a68c5a11b6f6acd3cee6d3d1222e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484cf2d4a3b79e8d1e6dc77ecc1b94614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49974dfb20aeddfcf7dac48333542515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca99a5848ef2b420b554ebe9e4e195216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff6f77fc6c01e0f193065464a998ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd54dfd809189fc85a230c92de8cba418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d502412a12c8d4c5bcb19974d78875e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4428908fc8dd68b0b3435d35f9582120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871b7b210a461689e0c7005b9a0354421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec420a48018643a94547ca3f78c44b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606df18ae5b11228963fbb67cba26d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bae398e545692ac4361f3fdadfcb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638dba5c243b1c76b58e3a15d0e0c9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285dbff990827741b69d2746b7ea75126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76dc49f3b195702f9d31b0cbe9c23227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacfdf1803a49a03515304e3e89151428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf607eb48055332fd5090669f1edff9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a6a66b0423fd069d05548d1865b5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eba667fbd94520c79da285e24a801531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9c0a2c3a0e116728b5b373f59485832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703275197d76a1fd39bd77e4e63f96533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b57e745d190294b7d20f49072cb2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c689e42801204318abdab4db952d0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ad2dd9770133e217e344288bc0d4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8def0b6e919ce7700a6bd3c88e2ccf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33fcec795be7c20d39bcf85d54dc9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa186caee0ce30c8eeddd3701bb3a3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7642b5b5da8f940484ddb93c19a775340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648305115233f995b1904eafc28aaaa541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c7aead0006ff96ccc51eeba56753d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ec90fc2ced32eaad82e2854b8a29c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a353f8131efb3e7cef38d3b8a4117244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9de2fe6caee54ca39a63d7c8516e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f7bbee6f494037854865828ffff8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ace6e16e22a3e7db4fa3f9454a7f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b91751a744eb149e38c37996f3e2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5943171766934d6a9debc51b3e592149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8d080e884a2415e0e30c79a81464d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54526a0b85dde1b0d876c86d7595a46f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57302df24e20549fab0403b28cd89b8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30ee521773533c26d84cdf9cd4430453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa19afe575ff30a8fc63c19edab4b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31d55f69d4e26cc1b3c4adae181edd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efbab913a23c2b891095d75b95cebf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f16398059b37bda7558abbc904d4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73e157adc1bba15c7f5c65e3a0e44458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98576008540578f14bfea15f549730a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8ff936e3cd2275a0e632829c36f8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f48c8251997f936615c4e33d445ff761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851787d8ee67085ea07bf5e3488d33062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea02a5099c438bd63cdb4ee57a8ecc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19150aee4c0d681755ce8bab07cf44a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b7026c4137fd774acb3a045de543965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d7b687b9c00c6f2fb7553d81f598066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a6ac8a6fb3afdb5d70d4ef4bde96f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306c8f899d4158e9d337c7a5f63072e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b59aaecc4d634ef79dde5fb88dc2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7138dd1e8f7beb27415299bc819f42970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae60d8d64c5cef227e031d3286dab2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719d89e86a9995307d76f4eb245b51672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993e5fc2cfb024e7994676587e4393e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb908ebe93ae35641a964cced3024574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5974ea49b6629766a174a8e0288acad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d4ef53fa8ea2c0304738666c02d1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ddd2696cbfd6aeaef8f286a5a6e2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106632619db21f37a782a1b0213faa7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334946b7b55f0eb1d5fdead444a255f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c7ce118b9debfc1286af54af0a3f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74429dc4873a484bbdc00796eea1e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377897e29436b468549933c1a16902d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36e4d8f7b1442915f4d9f9927c76c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2767b06823daa766ac52a3b61980884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32e01ff3b4ccdcb733073b648d9df885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204f88ef7a031f3764e38eda018bd5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c4f0dcc0634ea28d5c3c86706507387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6219018dc1150b25e396a99b1dfc3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc35120bcc0b6883fc81e9d70235fff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba6fbe6618c17f1dc89e51d2e3101290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b530d1c8fa160ffa1ef772038449bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215f26f9505fcfdc723b3b75951283a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad0e70ff0976f4367be89749194f7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a8a05c12341846e39036c764cf3d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78717ae26514e239191d76090f39562795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c948b895d546af58bd383332526d3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3b13fe063ccd5c17388d7e83cb91e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba844f6f4de55ad4b7d25bdf8efe69698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3a7a24a7763bc94d3aeb525adf11999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0931f663c529f5a84e8b33abd1327100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e61df12ab25685fba28215f7392103101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d7bf538d4ff356166faa9b5fa04e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bca048b1ec7f3fb7b4176770492c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ea562273584c823f1e7bf0e1f6cde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4320de578b5deadb28c90c6125441fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60548d7d7ef0f9da8e0525e177891d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626720e03e8a7201883892861310381a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59967faa296326f9eb5d4a93a64d5745108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc477422bbd965b0599477079c2f7c8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcc217510879b5433b85c80ace67df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cb78956dae8c729c4a9449198a972111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99328b7aaa07f60b5e3fd9883d3d4491112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde0b48409a13da5659eb5aea6396f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646807c13b4eb2bf876e7bc9c57f6393114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6318234315159d79d21a611849190d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaa4227901a94e3310c839d10f4778116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c721c1314833372c3496410a7a7ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920256336757ef531a1b44141f9b1b6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09648087e576d0c8c517cd7fcb32239f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4764ad6e46d5b8fbcadb783ae6838120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472e7bbdcaaab38bbe92bc4a2d3dc35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64920ecd0bb3a996c40a70de1b91d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bb51804d9570cf30848ffcc02adb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00bf8c83062702cacd29bffda96c30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b59114d4362111b2f3af02d62be29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63bcd8f49bd8ed16771f73c28fb386126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d12a023ec663672cc3b71ea637e8b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43d8695f866420fbfb8b22dcfdcb43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6deee33b67183b35422d0f79d352b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e3364d09d3591f46f99425d0ac046130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6ab278b77cfc01e5c000a02e79486131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23336596467d520ec14888c21613209b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f955807f2912914f4dff3cc680ad1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbe08819973f9eb6962e3d6136ad4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90b6f032147191d0fdeb17e49e9e25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc843f77bf575ce73c299faacbc3b90f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa97e579abbc8b67470b19dd884f22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d812a1494688f7161d400972d5682138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a41e2ea504874dc4e26a0ec3acde92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4602a1417a1eb8ca6d8691581d9b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2959e18234f2d4d13b78ca12f1eb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21b08ba18ddccc4e673efe281a73ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de41c3ab715c25d9df92f0e284062f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83334e7986d4a1723b0c1c188da5c3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b52ab7726a0035e02d823f4e59808145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75247d65ce3cf7cb7a4b612db0725c54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6aff976a04a89634f171f7c31e71f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641ef3c998ff734fcf004324e2893fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18591f6926bbd73e6c8ea030271295149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba802e99a7868d76d9a701afc47123e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd0aadc4f2ff522c3298e7a4b8de72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88c76c237c1145fb9fbca09b942c85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd37c93618b6d61c49a3afa9fd49c24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6b888334db4954d9b0f1e952d8923154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bf6b3e35967c839afec55a204bde7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3909a59ff201e83df5ee1b1135003156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebaee606b9867c69d5f93acafe95f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfacb80b1c081a4a51dd0c85d0629af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd5aadd3c26097bff5d984c0afbcc2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b90a668b7936750c3a89453956df18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49d688a538a8aa9fd79d44f2492ee2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b70de0e0d69721b22659d43094b97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758a50c8bf39f7b6c08fd0c29cfbe7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98b49e108495859c85eae7ad7ad8c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5868995d907583e70f99686d0df96b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4eee406b056440a7c0a005c981f11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ccd4975fb285fddf858a6b2eee09b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b115af07d5c8ee97de10d4fcd8adfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27f23a309b194d5e57c7392db271b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6466e73e7e98f9966885c3e713bd3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c1dc39af52a8cd5f534c6b1f3f750171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d255cdd5d7e174a832cdf71af6400172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90364ab599c769609d39c02b19a4251e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710352b36ec6dfaf1f6a38c6f29b868174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7abe029adba2ffa45ba06ac3d7fcb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877263fd53dff7c5ee6e708de3d9532176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b952b5b523527b1d5ce9fddeaa8525177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a3670a0076824ce6ebdeebc6bfde8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d016f78ecb0495d2c512f86afca11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac6afae3ca8453aba24ad79964161180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cbb95d7b538ba73420b4d123b82cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2cb2ff2e0e7b70487f70f8add210e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ad713087a9466167d7ad502cd4d20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68b030c4113da66c0eb63e2557d4aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d39b41af25516bcce616c63b8dcb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6d164ae0604065d003d9138ac2836186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39de58fc48b84f8eaec8bb34faea4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809cbeeac046655a20ee4b95171b327188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4f45a9d941cea145f6cd823713e06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99204343c493991880f71f6350d55618190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6805485285b679754e986589388620f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d29cd73212694a44fcd6e80d7913f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59c95bfa5e7a02e5405f23571c5be7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4a3ad5d271015676b5b97c196bb8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691c05b6f9203a065b8f8ea5e7f1eee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575d4867e31b0a7f2ab7bbd19f3c418196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ac6ad01bf2a29a9393b91ac1ec62e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f2eaf03cae01ab03bc4d2da510f3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de56136f02388364d2091c17555ed8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed282e2a986bc620050c64de9571f272200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710c3bb60515b0e0f8eefc0a9a5e20d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0106f177f79e811c8e8f88fef8d0d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5d673ee68ccb7276689a334bcdc39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b28e52f1a7795dcbf76590e0a9c275204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859ac23982a5ad6bc4b34b8ff2ff28a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c2f48a7d9e3cc03e45fbca7fa8d93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75b8d23602b7cbb098a52b19e18727207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397d81243fe37c1d688c1a552b7c1b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1ffaa17fbcc55c9d6be9a64665256209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283eba0ac6228d677a9e78ecaffcdee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeae2828adca593aa3decb94d8f0cb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cc28f00aaaef62eb7cb9cb3584d8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263aa7ade2df350b7c69fa3b44a658b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738bfe4544f4af4b9753d590d831219214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ba68f560aa65bbc415d11203b5881215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a76619a2e3940ee2b62381f187c2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1affbd3773267f068bed19c17a6264a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3c2c91ec3227ad141e41f56ffd343218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c98e0e92ab73bb6ad5b7820e6b188c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e532f583559671cdc3d4c3590b2b78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba889952500083059c826ab8cd1a0c9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02957f5f7bb05c716d46fb145cc91e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42893bbf519802dfcee676ae1f14b04e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fecf513ed040075d5f656f22a60fbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e883c96973de55c5579d91ae4489ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d6d51d903f7f994138d7967bd7c38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ca75b4f0c3417b04f338cf6ae51be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f910b2dd415f49c98003ff2a01f719228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c956f27beeacf450191667baac050f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865b6f035c2df1bead14a316b368534230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91d7a6221a7c1ff63185d335368e53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47928f5cb73c44c67e1e9694b0da04d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5717e7f4cf61034d04cb1418a94aff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582c2d3628d68f329f142b1d90c2f78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c5d78888673f9f2b0f8f27670426f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb040857ee10caf94f8b30404c92664236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578445a4eb8d89e35f62cd0cbb91d293237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495536ebedd90bf253d29b73c366ddb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb10372f14708e600ff441ab3735a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c67ff78db1f3f987a4ddb6192a079240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4531689b458ddbf936bec0c0ea6be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2561adddd26bc9203494dab10c486242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbef708596e02351d75fc1fcb26a72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51f1034ddec1f0feaf7029d7f23b2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bc6277bb350354fbfef765c4f1af1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527826f11ca2968c74ac6736f887b99a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877222f804f7dc1770c46b3e49661a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc931fc33cf71583f428a9c082b2f22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cb87f80c98247f6a0c762dcc8db7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7213b5423b979b2c29469c412e0da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290acbc64259b2ba6d41fc15a53aa8fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f22f6a8ae27185eb56f74aa9f52156252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586d9b0cac63fc5b7f1fa488bcfbb2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255ab1c3a10853f915718eca83eb0d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881f6385e9610a048d11e9f2f30ff41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248fcb459e63bc915940f82d62f3531256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377fb23bab8f6a0efb9d8187250e9a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9d6be57f03776d3dc9628f2a655fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bff91ee2f5cf8997f79119c6238b03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9624baf491f8f8db3e3c028641601b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f033ba86681ce9e6bbbd764352074d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b81597b874a0528b60f6d07c35404c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a81ceefafba1a2026cac53c4a84e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf04dc17dfd75acf888263c0a4f3c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf193e5cf1cc8cbb81056af0162a3416265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6df0c806157932b544955a807fb093266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d707433a74aaaabac4df97e54b4b6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddfb087db35e7aec90f9fd6ded0867268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e921ba9d91fbcbcc52491d2878f5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb9b6bc92adf4051dbd47ca2f1ddf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e5e5c2dc6bfd4ebff08f41c9943cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fb5a126d27917e808b0bf072e764c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ea61562583c80b62687b07cbf0dc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987af982a4dc2fb03703f63142191bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f22ffbf187a14c9f7d4c11f3689e37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3950df7886e556fb6f3cf3bfa79b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5dcba93d29add3e59077c24163d0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5b07f9668657efddfd091676f78c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efeee26bd843db5b32d69d3dd719e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877203397e76cbcc4d4644b6384e636280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d9e206be2fd82cddd3ad2f7e625a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daff678db6097b91eecf661c451dbe0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7f66820dc7992068882ab7e396a4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca49e10bfe9b934d22ffb7af27f9d1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd53dbad3935f57898415a7b785c6d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85f38fe09950bb6e3d8a620a601af7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ceac177f9a46dc2d232246d07b7ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba43dcc4f01ff5541392e8ee947e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283881aba757ff67e6fdbbb569dcdc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e534c3c875ea80d0b0ccd8eabe7ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0410c03c2f136a8da0032476d0c68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4fc66bf129f3a6298ef6ad16cec3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f274e506ae9b1a67f4b945d3fee313293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51cb6ba11b9aa0875d23c613616d89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67294ffa73b005efeb137f2d1a657d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19481dd853a65907b9ac88ac9b2c8c49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40587373de5bd24eef7ca340a08b64e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420cad96613d4f9da4af55e948fcd1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee2bed34c48998cb4fd8f7f893541f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68807bac7d0e8a3d754dff435c5b45e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f722e1cef6e51aa1c62d2b2c430f63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dad3009f3f6bfb26ef5b7ee25c66f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eec1cad4c43c3249f3db494574858303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a6fc722a183fd17597ec8e84b1346304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634755377c22d142e4176b84a75d3104305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae45b7e86e64a202c1c2e9691f5bad8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b553169bc495a51f4c69d07cc89fc8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad09c08db819f0bc01add2c29229a67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa2acce5020adab32cb566018c6426309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ca2b2105942ef1fc8481972479468310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae799147be58b7fe3faa16e0a280614311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236637aaea14081cfb5921eeb4a7f37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64cc4a2e12fcb5c986d9a73c169aa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90539aefa737e24f3bb32a56f9e507314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929875e4943da2e5076b1e7d7da30d18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48454ed967fde56a8072488bc0048b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f710cea6f004fee3a0364da299d3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc3a9a4c7db3a3da8b1aacc9da2c2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1b3da76a3ec5329bd364ced67ba42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae05eb85aff8bc20caa45768897cc3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47500250c221f5b69c65e70a5c59b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8582c352b831ad091c84a77b58ca7f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152591c98ba4fa8c6228dbca5d620ebc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea0c5a6aa5e812f8a010e523ca511f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601f2e53e03a0716a84eb16f272de3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983ea070d1992ea8e277d380937b184326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e3edf174d9a6b43d3ba023c6667c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7163b095b8d71cb583404dedc81ca1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f7cdda8f3e4d27402f58f0bc6f282329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405e63edcb28bbc19d85bbcc7b632b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890460651b74ee4e097b139c90b5c0eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb77381ed5279daca22e35b36fb008332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3928c3bf24c7d7e2cd76f8b8bc12a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad35b37342775d0f8564e4b9254d3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cd507efd44b8bfea5f81f1aca00e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc73dd656b195ceb65c8e403921535336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503427c067cf7fc521026b5cc801c6a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05c3a3e255e1ea7de022eceb2241de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485d7963928075a7219688198cd2e05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c144ebdd00954e68d0512e3932e3e70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecced337cc20a03786c589a66fca0d84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b7c41f6c94a82dca3c217322aa8d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97e7a15f3287ac79c19f6d3a2876ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3549a93800bc8905615512201f6d3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc6e4feefda7eb34b70810d25a178f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f3b0683f3216d01aee7ab52e56a45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3e6d3f5b91ab03dfdd7c08f04a153347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d08f10143c61de8d4b6d76d72f4560348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c8a7ade6ea6b0fecb25116ca18e70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c3fc64b37e8a68c2e2077af4a39ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adab9a26056357b2ccd7e65879e28e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9160b674ac5b665a042d21547ba24b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537cd90569d8a131007eb97a240e031353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8684495a6cdca5dafde97bfb4f0e803354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21f032eefdfa94e876635157645258355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920647bbc63044903489be041996a5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef9e5e0f17a844bd1afa11f0a0d888357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77edfa8b0f2e47ec2b59349d2ee12e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a985774e67bb956913747a953a352359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39738f052bb2b69df5c14ba69574729360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d8745803505c046dd685e7bf4b46e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11adf7c878f0e655e822d1c642bfa1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4f9aefe3dcaa459ca8350bd66ed22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16797802bdde5489d6bc6484479ebc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1a350dd3379aee2c0501852b6292a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82136afe2eeaf8d4ed3d73aa09dd72b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfee4d10eb7154bf9429ba655e12a22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8d4f496fd5aac749852faf057abe9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be526f36d302e792383fd2bb7ecb19ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c68e70a85a06ab34b91eb9c15c627b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7192371aea36890ae996a1fedd7d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153eaad38b0cc2c9d6e6a92aba72524372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e19158b132069efffbdb3e99c0edd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19108f55cc5e887c1a1eb95033a188374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab8782f21d3cfafd16861aaab4faad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136cee48749297174b63d999dc34737376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d87080b99b6a640d7c76a8f2edc040377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c079bf003271e705c148e14522c3abb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcb62890f63225d336a62906f6d129379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc80142f80a74289bb3e05a95b235cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001d7f123561de3588e9f65f0d8dd64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19708c8994c4c0db19383116b10fa78d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f944526a3a74cc849ab9442504c080383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f4937cf602336247945bc8bbbbdec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877228f2b0258cb3599a5892c0acb7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb269052dd5d6d47a324a95052aa605b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39569368e11f5d4478625310868761387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b299e0f55b2705b16dc1bccb22d54f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840afa96f977a34779c28a56611f75c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb6c2a8583f7f866d2e509b2f132bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a5e7d6845dc6f7a5b4404604a2479391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fe6e7269c9c419f1e97f4df5a107a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2557ac03b5fb4edf50cd66b70c0751393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc28af3b73e7bfdadcf5d7f2342ab6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada1606f4107826dec7e3af4fe8d020395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf10be93121cf04d7f8a809b466a2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97700e8b671f391a5c2dc33309dda99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5a2f7aaf06921a730445cbdcb1ba1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88805ea39e15ee1164e099d1cd3e6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb305abe0527302504cb8e949e1650400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc866b255b6fe230c409739e51e0ee94401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f79cac283d10769c3aa9377e5b9aa8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbe23a6a8be585d3e26dd399f676f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b66b59015eb82279ae77d52ad848d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc014a64616dc3f609e1e5fcee6cbbb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce53ae3865bd941b6564f0e0bf16aa5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af18f4e52c07e103c55dc228f05184c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30833df7da2e99a2257c0d834795aceb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7def36102a31130759907e84ebadff0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38334c9f40e76036722c0bbb8ed37ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de876794e757c6540c93e0fa8faf0256411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866d9a173faad18361bbc176cb45d4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174de0f1f57b90a4bb0d94f682b6649413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c410c166f278b24ba34a68731f93c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf599d772a4140992ca18ebdb29411d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f787169990559c854517a4e92027b72416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6178fa4c98b3bf9b64e25bead7c5d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a1a18eb1f6df34175740742a27b6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181228600dd362ac936110f67d716a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9099b17df4f36fcb3c04c983ecac54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89931e073de522c8fae55cf97fa3b34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2f968e839bafcb6bbbd2ad0c364e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa133537501b59a0a589f92a394babe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d5dd4a78b3f4488dfbbf36b82de0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47e01dbaa528975b9fba97d02f0265425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5364c33587504dde290a5cdba5ab2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad900db725e7d652ce40734626a8290427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d90a7d2feac04a1fe620c78e615f17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0f3ed8e8dacdfb3b341f357b83ea5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff660a95cae53c4df24d058490267ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee748fae075fa78a541c6f6622c4ce1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecddb91fef95f22318bdacb8e79c97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da4a0aee0ad65707d69c2c356f2d60433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150940d438e7872caadd587fcbfe753434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe4ea2821ca3569c923eb20999d90d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b763c967d305635e474b224801e03436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22aa0162b5de812f4473595c176a73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5e74e57fdd343e506f03ab4964e13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924630f91bf0b9c077cc33fc1d3f96c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c4577e46ea862559309f445d23ee3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25fde1233558026f537da608099ba6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2287debe94492d76bec0e841725e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a2526895677217bcd8ce6f73c847e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058b8a2a84338f68d01909ff2fc45fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fd62d5ee246b721b7fa43d7500c69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394350932c03eb984fd2edda44f83dd5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a0a6ac7e069fb90d5f6118af55399447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf265f8c9e09e9ca987c981c59fb32d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777e46299df3a901e32bd41ce394a5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7527c6b9636d781cd69206bc5cbdaac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b769ad15d08ed0e8c8d295956a406451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c8891efdb396a5a714e2bb402dbc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6716dfeace6309118701a440c83e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf8004aea5366d292b1a55471508a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69695e3db05aea66b9bd81d6c888ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f844b81135248931ab67c38d82c8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf335a7d39dea1c7d86aeae61ae0e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8983a498c5a70f59e999be14d54d13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4482542bed7caf37211a38b877520eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc76125d6aa22fc69200102e1314f3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd097acaab19dbdab73116dcd6f18ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15d544a40176c485992c18d683e846462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ba47c0cc61e557c807335f557f4b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b69c66346cfdb2ee817840d3aa8c1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248fafedaed03e776c036e9837bf6a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d83d5002363646dcd583d88d24c775466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65826c0cd19ef6bacc6f374d3b4cd57c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b75762747af9c0671f8ddd1d917cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628255d17100668a73ff500434cb271469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d46ec5c9ffd65d77a7945ea69ef7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b242b3dbda0a8c65b7929b4149e91c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a998e7ab0c4e6b7146471f3bd4499a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb602831d4985ca3f5d96043a00edd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82814f1e2c7a60076119d02eb7d8c24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1b950076d1dc41641e349cfe3bdd2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ccb8050ce7d01c6082c061bf296db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0c6c3effceaabfc62be718ebd99d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec4a4c81d3f2b9970107ea7fcd0cc7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c156dae100c9c1c7a20fd288c7e60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b2f9372670bb6d14797278bd7551e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde84161859b4c74466bb3eeae230d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca7cdba6bea8a2a06172413062d2f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743d08408b6f60c143dcff09c129423483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc3ad29f7c19744c089d5280237ab4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf441dabba2e0b1d4f3ee96dafe6ec5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900454d29d3bbe30d8b7561fdf6702b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b06bf82a6b8291ebacb99b8cbb375487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1921fa8fb7b98bc9f546436f548c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeddb45a58d4f968896997e82574e7c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e0a4f997c2245bc9fba3d0c48e218490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6348a064c80d530fd2336c3694ce072491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399636410820de166dc7e94edd065919492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f656b2bb8f9d68c48e455e759310b54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bb671bc30b788e26215ff97f66315494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484582ac6d5bba1201cff0b9a35c8678495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1429a043a44f7cb116e95ac76b2fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123587ffd88c3c1edd97b4e1ac336f41497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b00d70dc8dff04482031a5c12a3fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89c393e2698452b2b05bc77bf0d35c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9a1b12454fc0a0818e39bb5576484500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308ec4c953ad5b2e3ae4ae88759b759501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74319acd0535fab6d2ce8a7d0b3d44c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e74cd30de8ea44f62abd4346235e01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabd74b425221ebd1612070fe85a2d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3607017db1a349bae6c72ee68e7e1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1e849f0b427baec4c9b319cc479ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b2aaa81431179a4e6ae656458311f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e28800a79f20673c61f7b7aa1e67c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c15e3c9e2e1c088eb891b28d46bd41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1675e8e82275691ecebab9cc3eb1591510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b9155d5ba030b76b4f1d2086a8e5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf595e38df08c0bf75cb3d3a83073a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5f2baa0b256d0531e3ae5e1adf8fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3348a959f6ef5514b5361d1bcdb4c82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5344236e3b4bf099c3d340aafad95d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f79423eb889a652b5976e6c603465516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f7eba051e1e25304c325e99fdc657517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72ceb76975002ddfe454797b3ee231518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7b12140b1c921cacf4dadf12457ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dfae52a9ce47fae22e4a6eb9eac07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf37b0bc54a4d4a95b52247b802b99b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b507f37a97dc818d8ffc991d293221522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b9c6b1a0c17e7b9d88b1d419931b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c530e6eababeff12b78ede57b133600524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0c739c513ec595184e0f66da9976e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1bc82d7a1272e3c11acd9f660ef8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97fc2d25d941f7a2556b4eac1c5e52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79027c54df11c5298b8ca2e081b0c263528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940596433b623757046f467a2c689686529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8f87edc3fb82cf2f0be06fa2e112f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66056a951070246421f1fc5ebd3f2128531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090957d74aa3ab903e19b76fd20817fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa5a7f6675283401c64e95224841d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71449b15838819dcff65afa4923880b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec90559f2fea19dbda7d9bd1c24400535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e404ff97ab39bda0b62414fd4563525536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab3220acedd467bf77f692dbfea195537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cae1f7582261ff090650bfb093a99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d558a90581be22f0699a60134044a11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd8fd100a7f86224ef0aaa1a561521540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d85fb557f7b7d3a16fd458cc77f10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cfbba3b9a99eb9dba68e67880b658542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88e139c78f10e8bb99119f67751f7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d184403cde8c9ae06c94c1519b0cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460e013241a5b05a970982d012b4484545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e099b3f45241568c5304c08bf64d07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e83714bf71d33ac954c59f8015ca9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a6da73912e3ddf469976d9b21958d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870170a3b41ea2da18df159653f721a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b72a3f0ed70de66fe6df2cf2be7a36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c571f52c2585a806cfb93a39ea0b8a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204969c3197ae3b8b347c0beec40552a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742afffb3c95cb4522aba9c6cf62772553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43353d7227afffc58a96155e03708c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29889b5d39395d42eeecf29193613203555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37a5acd3f0e5215fac55713a7dd914556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526f62008926e7a9dd2d85ac7032e05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7a07b5ea3c45a4f93d0eee0c4d86b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9e79bc62a18f8f76899489d8b08ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8efe9f9b5d3f0d1f9fe0070358c8af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c636b0d7b3c85e415080d80149b82c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c88a0dfa36cfe12b7c8b180debc86562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b418e92bd64d3dcc475124167c1a72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f96f21b079a97b7cc34c88013b55d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f98bfdf066d2e9314095fa2efa84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62786cf624e63ed259240e8cd9140636566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271f32dc96617cc3c839e9a6acaa21a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7006fedb533ba6648013a558f9a127568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4826b40bc0cd740615063a2da243d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13935a7ac6e5e5da65fcbbdcf5fcb28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215aa2f0fb774d1d2b32345ef943dcd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319da4e66c159b28a0151671c2cdcb46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed208e0f480a9a538886ff3aafc25a2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de195a8d091719bc3f669bc5ee05e12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c4d6d2b38ac9dd0aad05de58fdfa2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778440f965aa3dce60be79f4533a3524576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf49ae6078f5b1c6e13a757227bf18577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a951c837997fade1cbe7622f3408b6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884b43f6f0cd3ea75554e63dde014c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ced1e59d5f6d6fb4264723423a3abd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46b220c93aa1b6bf3a078ccb486f35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e650267b56fb366996d6467ad0fcc5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b1d46167ccbab0d087ce4feefcd9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b905c030c6cb3efb360832db729f6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffff7a124da4b936a3d91c6e18b3c0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5afaa0bbf845653bde4be2b46bad1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622c83f6110616fd5b78aab2a668163587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732cbd9e46459611259c98ff80f7925588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e37f3189480fe1b8bed469406df64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d956202090321a73de56ff3e137a13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796119fd3f7dab0d179d5d2afdbc98c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dacb05b6a2082281dfdffec59a770592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f6e5ce8e654b4c8b7a05316b2fb2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14aae7e8f017a3290452f6e52a7b941594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad720463682c063f409d1fab85ab3c5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da3446711b9a598b26cbf7963e06dc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28e991d08fd5f87825e9eddfdcc18f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb9bd91134d3093b50ce29da597b65598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d25d7101113cda23abd9888c667cf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b73d89a752eb24c2a7e887dc94a24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66a624bcf422cf89b191f29862c9f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d1c393348b4ae9890899b3e4d6ab6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35628eae902dd710a8a70e3212985590603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058be9efad318963da7797aad11f67c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff1136d800ec4ef649c480eadae42f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcd1584ac7aecffee029e89a93137c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcb7fb0ca43a6cf2a80c8cea83d027607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff995a082a1f3f70e59d4714926a94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a9a79fa7ee8e70ba6bab68446e7ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea7ff9ca4ac18c3ca94f862b55e3cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fae63da09decd1514da55322267b14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe581edde6ba14845b3df5580a1017612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ca586f515c14cfec653c0a2de40a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dca62b50a8e12ccab6e88d291bf0fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad0ebcda8b321ca1aafd9d49acdd8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b45c7a739016345e1b8b3c1745467616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf11bc75f82a76b72b91a7dcaaac14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb74bc18593f9262ab22e3536c84789618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0cc7f798d1b4cb759785fae6d657b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5a95da927b4ca7672cb8e2adf1464620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de282bcafe5b16537767a006ad5b8f98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7eadc0abbcd8462b1a9b7ccc46e2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63078a72c411183bc2009512d23c6bc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d74fe62f8de052d3fcc93da2ea0d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59ff5954cfaa61ce62ebb237e88244625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2368f6f216f6f1cb50088a66edb04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b41b1ecd6be53c0a6cc62d5cf2508627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8831e9942fac7bfdeb6f6009d0bbc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6710e6e7a870396206a7261919ad8e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538ad0ce21b99e1d3f6dbdfd619fbec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668dc6ede663c864be49eb5aad53ee4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ab53082d39f6aaf4c081df2be6894632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8dca1f0ed25ad3c748a8d7d8c32ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45cb3ea63460e5915268a75307ff69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23c23bc853c37225a53ba90d179202635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399db25d1ba35fe7ac6a3fde9bc280ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80a9e562110c7c0c8d97634f4f800c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5908bf734c459833811d40b82745ed4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e596bf37195e3a5ad22bf58d108137639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9d6bb6bc17af7ebe7186145d13e73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b29116a9db6efbb8b5c17ed25f3c75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8720d3465b2a5f608e08b8fbd35fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83207eaf623d22d4ba2b298b10a56604643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c3938ad26c3c6d01bbaae43bbf2d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b695cf3acafaeaa2f9b23104c667643645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a4957d0a0fde8378de9db160a87b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce26a97a21ca7d149c32f6527f1717647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eb5126c105c7077d80f6d31e34af1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab588e680a327c001b8fadb6ea547a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42a1ef416ca249bde37e4c7050c6a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5b8fa803c7a64a9b0460d7803f44d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84238eccc453af0d07535ab3bccca97c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cf85a9c17a6cf77f8511281e21596653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30166185255889bb0ab965b3d678ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12edfebe95640920daf739d18115e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f277995d687a49e04e606afa2cd7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8227665ff3a9fba9f3b63d74f106e8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ab591dad8be0e7915387a7b3769bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72c0b675831ff8aca5060dd8f57bb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db243eba6a45c2ea1a3b8475f38ba6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05416ad36484dbb674aae0e49da4668b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd61cee3f8f94fcbc57b39d4377ddd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1000fe9ad5e31a8563b2c841fc11e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc473e98bc4b8818d4deb8fd80fdaad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676fdf54ac77f721dd6f3607dd80b32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ccc4779e5a55bb71ca56c2efc8ded666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f35c48b0325bd095c0fffb2451dfd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533343601082d679d268c923a47c867668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caa6877e52b313d44b088d9ce2093d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b215c583aa2bab96a61576f07b754670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07106ebb15fe0e8e2ab027035aafad2e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6811a5e2fcb4a61456b5b02ddd9c87b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5908196625d77b5a75efbbd0883d075673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c609d071bd7f38b07ee479ce19333e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce64f1b7a30ef5c0b8b4be8db21dc33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b594eb027d337dbbd5f95fe4d4ce590676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64989af46967a7d57621b122a6ca295c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1352d1fd330a51c43a60340d6f80367678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e1b1de6dfa5b295ad30199146c049679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e84a46164ce86799a63240c80fe0d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf113d9499c1628cf38195dab93727681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e0b27dcf171d5ee15210789b7c6b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78bd9042399092fb243b2f4772f33b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790d6c11abc60fc2360da358e95cf82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86098f79b9e85edb0e1507aa91bdcc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71b796ab37d84a5510537b2962a410686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323da34b82dd3ee6dcbdc87ca25ab32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad87ac1ccbaac5ad23457ef9a1e572688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df7b80a86afbb3f699ab36e0ab1958689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099f11cd38ac4d9c6fdf35ce2550443690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d77cdc4d865655db23813e4190845691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cab565d6387af4b5218c664df854e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b975525794ab5003806f2d8e8cf110693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45925275b5f384b39b07a0038a5c461694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcdbe1ce48d63e094284700e7b0803695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecccf821a45bf20f5e8d28acd1ca5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4b7a079615ff48ebaa0d051d7e479697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a2fcae15bb39fe95456388ab19cdc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b0d4da0f8aa591311c8618abde4d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda538a46e052da883a8df54a1cdcd56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b958a03ac6d70071027876df91714701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd83209179125eb4cf60ee459c68ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa24b8e9451189d392853f3b9d5d422703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe559c4c62a6ce308c9cb98bf6f8671704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48bf825544c22224a707a30fe915a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cab3b6de18d7c92a7cfa05ea7cf5e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49f624b3ab226e9b78a45225c811ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b57318390906aae989f688ed2cbb7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e788dfad4132eef05362ba1b99b22d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8b093126ac0fd6cb6ad7625336118710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4021cd2ac76d53a6ca265a58e91734c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9ed356831359f5e937bcb4ec3d5be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362a4f728b92a491775560a7ca5a97d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4c4ba63bb51a5a5c48a90f8a4a9b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5acd5311b5ffc13b2727f10009c26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e63190b58c53b6f2961d93e8d71b14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6fed3119604825c3ad355773fac6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc0e6303aba7996a4dfb1a73236015718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10d8c362d91da1ffb3a39130b212ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b14f924bf7fb3bb2bc1f5300bfeb4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87643843b0192e39bdd32cfd15fa4d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c949be8e87ef917e303f0792d2fdca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b622adee323d4b0a0b5110b804a19f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceb68dd8b1109dcc8dff0551739f2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82641215d19a5451a705a8c8bc4f158725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965310d2bba0ac5bd5a7ed9273158aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86614a301430974718752d9a3ff011c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eacac09eaa7f13a5e63e73bd3e9df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307a3addfd85e75793fc6c77f9227c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44076afa22580cc98c61e7daf19380a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d28278ae3081b82ded8457c3ddfc67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c529b72b4a83720f8439d99bd39da0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18388241445bf39219dae6b22e0120d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f836da33665be33ae3affc1f3f6311734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a45c665ade033efb8801e406735e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ab6f212bbc391b9819ec596e1ab49736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a101360e8b157ae72d7999029f071f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8941041b3855c7e43931baefdd3f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020719ec6761f5d7ba8521b5b332181739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d6c9f08b618e2f28d3de4b99193b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc63da353369d9357754b3f87e1712741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4934b768b0b633563b570e897aebff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac763c876144af37f592ffb56362df5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6ba5c7dfd818f4d698f6272ba65d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29fa828e84989dd5f69de717ae132f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ac3a9548e9f470f7a09688856b7f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b831c8fe8715cade1535679aa8d0e2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ced7020eb009b70909292a04d96233748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c278f1bfd9e0f7501753e2cc3a6e7cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b699ff1193b9fcc9982fa0a38824af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f507db634826639b5a8d31b9e5a9b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f12951608e2d37d2aff2d064aa7f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e55f3532181bcc127a2f40e821c69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ab8453f317c9358870c33ac9dd84f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b4f2f0af5366800193651523e62d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c68d28e949d710e72f3532c82e34b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b629f6e866d8f3015dddf3f707892b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82c1f913712f74762b736da9a90c39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec63342afb736f76bd75f39ef18842759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52843d0473412b646a3dcce7947b3c9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5524ef22bf0f067e9115fb5eb4e4636761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc494224bf40af0e35ebbaac00006d02762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6532b2db34700c6e63f6b23b4f1f0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fafbc6f3c86ea31fc34b97cedd8d2a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622636bebdd76e06f7e99583bdf3340765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338877d561a31450a342e17b360c86ec766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2bfa80b68cfc74679a32d5f063bd3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4165e6dee72327b4de87e78dc15b39768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520c905c91fbb3465d5058e457cd478769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f27f07d14d404355c75f7f3c89fdb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7933553b5e866fd441712ca6508aba771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851bd588c2b96da03a336a16ad01b54772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac66d9becb1d4120f7443a8f55e9a6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee519c8206cdab6ddf56a49381fd54c6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dbe1d3e2f3711c63f813d463ee575775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7547f95abbd99c27f2b3467b6e5a6d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3a830c0cb9d5c3f68fcd03307b687777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4788e77464e0ca9081909a4c8d43c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f78aa6d73fdcefedb1e636f233313779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40a741082e381e435293d5ca0fee09780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9530b9f730961281e26c6c8bf42dee2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8ee733d3a3febfc5dc0c49a7e1c4a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39b96e70e893366926a56086090259783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b1897e8c77cfd1f49cfe8ffc204e0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741fb9ba22aaa53607c259c66ff2a34785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc6dd8564100cb89c576c7425b6671786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509d1c4f07428b24f0de44ba3d0c5e6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aae0205294d2f913fc87a350118b5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc029f0b9c3df19953d190e3837fac7c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15151d0f88b586e3f291eb2f74ccf779790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084c33c1e5c7f4d41c0fdcab522ee6c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037ca91557a69bc7dbd8344a208dad9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010e1470da7f4c24c387c353aa9625f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a165234e87a0aaab9523d7de6f18d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c4ae01775f80dd04a3eb2b6764080795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9ab1f0b40917f54c0bf881e2096a8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9247e1e2559c9738a3c279ffbfc0ac797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e38a0a4acdf2ff4ee9c824a31b1b6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a02ff28782acd873263d665537baba799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3f5c16c243522533a4ecc6d2a46b3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afe8441b7e3e82d9339c451a087e93801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e295bf83272fde955105afbddb98b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb15006295023f790086e9d29e0cdd6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baff1cb9411aca3febafff07eac4ce804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426d405e3fd17f0e521b763879bca26805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e979d33b1c5ec832b385f0c5f77665806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04c7184c98f368139b72cb2bb7d661807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c3240f97b34a074ee622652dfc907808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7867ba710a0def6e7adcaf5f39e88809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf76a628123d901452d8de0767dac2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b8b42f8fbe79bc3e9e26a96ea5fb7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248191e40e499e77f3cb7be0b1272038812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04170f85399aa8e80e137040c00b0c29813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237c76b90da9c0dd223a65c5fb3f125814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4effdbc9e414f0bb32dca73acd930815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc17444ba2fab70155db330e97310c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bbd967cfc4cf9303f896ad9bc2ff7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6293caafb4c26cf2a90fe9736373b8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6b9a08f983fa7ce61ab012c550abd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936048cf0daf3882494b5bcc5d48a93f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7c670d80ddeed270d6fb15080719a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152fa4378b0c0eaa179ee09136ba8b0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca4e5d1d7f3b00ae1451156eec916e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c4117d1e562d332819e34a39de0dd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e497b68e01ffd76a1d8745e4dc2f86825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d421fd6d339fd505e7b1b835a3e6b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf00aed559bdaddf767e68366ab4c5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acde995cfa7f9f24a5bda3808c0cfd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1566fa58998f2c4e662b0063ff699f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31ade64251b5b73c880bba611b41c3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85e15ce7f8d2314ff5b432ac5847bb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ac897f8c8e14259ca603bc98e397e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36665c963f93c93267e9364ce481be1a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d8adfda6cd7e306d2a25befa39ade834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa5b5b2afd30b678340e2f179117e7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e807c8436611a78719cbb59d248e61836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5a3f48f668939528f5636eed62e80837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b79999d9b09f6f0ff02976a993dcb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520778a53a7efb48d01c26f1fda07f4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fa53a96db4032ac19dc0e13b8697c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd331d528cd411a0eccdce1aca97d59841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bb9f931924129ee39ad904182ea4c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2ce1aa92380fe0302b45212dd8ab3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806de645bb961030779aad5619f59887844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1ad617f054dcc144b2d7536eb2918845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482cc4d311fa9dd1029b80089e3226c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c45f9a133686ab44c1f9c0ca525c7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdebc1e4fa20c2154bf3b53c2074d0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d967c6cb789feb4a28d8758033e5ad849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255f7b8e1c4228bc2e1a008ca6d4e43850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45007df696b3f41a35b96e60fe2a575b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e945790fc7e63230739212d7f691d6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d1898315410babde51b14af711ccf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d9b687c7dbd911b0d61f00d226f8b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31c213d13e65a726741dd9647156e6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227664634216b1aadace9f04b9062bcf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35b73cf3e9a6189420ed8c42542fc3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c84b5f0fe9bb33200af03f22590de4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7675dc3c24c9aeb1f27053725db9c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1d0ebe401c2e140a0e3ff2dbe958f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f505f30c4818b97eadf682509c4be861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b840f47b1c4188314075e16b580c0ea862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d885cf4d4db693d3dfe7b41e3294354863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836be31f15a96777aea88484cd2e0cb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f900720fd6db859c9152f30ae456b9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c8c6b76042f5c58e9b505f74cc825866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bab96eb45669821d6f942b650ea9c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d972d4dab1e2e3ecb80ac9c068b44868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2094234f3213d747583aeaa30f715ca869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04466f5ded89b53373a5d6b2c8bffa8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d20de8b6ee7694b345424388320004871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57a4c83a7d3ce257d339548dac2e03872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc205aae6df8dcfe81cfe74838611974873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925dd7d6321dd041d7d2194dbdcc51c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef56d09e8e282cc86ae4c7931d6afc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ea9d662bb1ab8e8f65f224e170c44876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc519a29ccc5810f608e555db71a18877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c8b02f5b578c45402c7bc55895d17878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923471d37129651ae447112154f30d73879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d92015a5fe60051becd01e1cb75f89880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf7f35062e0b7034b9a7746dae9b17881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68cfe79945de5ec0babcb3183efd46882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40a2475428e7801deed82dcf94fca1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169ac296005f587e40b135f4fa544d4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d02137b5a7d53efe997161b1fe98d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4943d82ca1c8492b90cd9f9e57a6068886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dfcd85d4c552928ee58ed45e34987887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ee2dbaa05487942998dd445915a76888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f59b2fadd8e81a1227f328fc11773889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae804aad63156d79fc3b99e0a3e11b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289be15012f0062656e2ef0f78aba4a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46903cc6539f05321ca89f5fc154747892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437615eb47fa65691d7dd356e18ee2e3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b5281e831d01c0e7cd8d5ea322c87894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877c92a100c3e03f7d469637c049f07895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf723583e86396a36bd09e08dc820ae9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6721793f9d30d87dfb8b938c12786897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7d8c6693cf693a01811b414b4d026898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a63598bab319e91d2142a2f3acf800899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bf2cd533cd1fc3effac24ad83bb05900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f11aab4ad03bb6ff06ea9d25934fb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d90ec785b3b73a5141f7798a5f296902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c2a7d62b9d36f9ecab3d6a542637f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a20955ade1384395a92a866f375e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e61d56bae11081aaab6c42f385a85905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4f5f54d192beb3cc0f495f54f5853906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f973a59b3f945d0266cc9d66d4c6b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2af994ffc832bf5b98c88c221213b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6270712f70cf029018dec9df12ce5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402fd7a264fef86b7ae5dfec3c5e8d1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed091621d8ab88ebc7253d64dc1d4a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3699101576de8c4677d490155b5f3a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe212b34d16e57e2fee3039199e8cd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe719d41a11ab8c374b3c78a11d55caa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0025be340bcc0cf4b7e6e923e09b55d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a83b399c355e9d27421e79e7ee22fc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d432651faa1d6d6f6365eeb7acbf6ed917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba506e51c723d252d7200954829c0a3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd08a9e7f4f48258ea07da85d10a6f4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abb71d7ec0888dcf811c5f6b3649ba920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a987a110780642f6e780a37845386921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd712ea75c7a393c0e1a0a6c4e2a7f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac82e43a5eebf736e255facb3228445923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d98d4e056d13f1113a8e428c8423ed924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704f08b81ed4d626eac6bf4424e87a4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300b901a7a89037d4265c29964850f2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae418e2a0034b195169fdb9b4a3afb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462ae52aabe33438cfc07ce4f5d3b45928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c1a106c55b578a56946e1d5f3623a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962524f73018397d3f2aca43ac90d7c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc3712a20b6c088c3d54a28ecf9884931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1926885494f3f559dc8febe40db93932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6b9cf433b4e7b989961e44a6d808d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54a1d181aebc9a40cdedd9560c1d24934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711caa9bfd23d3dd3cdd4305318c9be935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886575e9b2d69282027a73b4763bd6e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfc39972027f1552dbbac2fab03249937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c50d4780ba9a1e0ec78831af5ab0f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c18ee769aefdef9429869c74406f58939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9622f7664687acccf22ec9e20d560940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df8a5785292b54a6d44a31a3f127d7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a54fd4c34bd82e9232f8ef74395597942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6f639ac0094aa3363257f1f31e5ec943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4ce6b7d84287fc65f859dbd0d6829944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446db7f4a72cc0e6ef67cb93d8a7a56d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cc4038a947d7fb501771634d207c9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ade44d78d52adbc1918fb269f1f59c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4fbff5c8cb032830b6ef8792d919b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5176034b1d112bfcabbbbbcd5c208f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93acc7537c907c6b25cf89638f70e21950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45567cddd85455cfde5095b0f816ef6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee34a6ed4ea61a464305a8096c75c1f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45ab9b91d975956d8bf343fed4e851953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f907020d8e081d9aa7f89dccca32761954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c74d3698a35b0d1cf057a82a315ac955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17183057544938bf0b393c7c03b33a3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc20e1f8e58515cb1b2001ed6133ee957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701978c86400ce46ea5055f01c49f025958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bfb037338e54a768a08b1ea8b3088959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0598e0bf712d2f80d7edf66303fd86960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abd55667402e6b5839e060fe936c66961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a5c5aa6d888089c0441f40350a897962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bef4cfecc2d33e426e26f2e8747e68963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc094952bc6bf4c65b643d0cebbeb412964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f333c9fc5fa2e7fb21cdafff11554c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9f6183b66e759984a303505b9cf84966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e4a20fd9206bcdff0a36044f46c99967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbea5b52a83f362d804296bf3388e7d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127cea57d7ef3e2f1925f5a3eaee890969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7ae9fd9bafb050bbc78eadb6d8504970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e43b239c35d8ffcb6d2dc56b09248971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9ac4041f570109f8d7118995d64ec972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fd546241b466b2bd70096b7bdf645973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80729243189167153550d3a955148a0a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b23558181a02e4515be74cee7f64e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026071f5e1bdbb82cb0d3d8a51de533976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ee2b96ec79c89202ff86a25e1e459977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2764e2aac9811829bfd9e943c6ddaa4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad92c3c3722556dd8a593183cf91d65979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3403a0f0190761e3ec8585f8da83d9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f1e3dfabb6360999ba8cde2955137981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487064e90ed0e3327aae568898b4a37b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ae939768fe7130c1d1389c1a5b8a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0058fb8ab848a6f73dd575c5641b6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a49c0cc5574b0a3a377e14e78a5154985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a14f2a1d18275579091694f218f91986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec77e544959136c86720eb6758c1b6987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667776b2d2cc4881032ce656e93fc030988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9efff556120ec3eaa2f876341fd496989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3716953c7e2b23c53360a9ab4a1dd5f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ea5d187511e1685b2ba2ae997695b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6cd86ff78f2b8ec592dc6db434865992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b35bcb99ded81953e07a173095aac993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3f4addebb5f41fb62d81350c2212a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dce5b2a44e27bf60d529155a92a448995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0bc936aa899f23fb5e1e4103e71c7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e3b1cea4760df78516623c95dd4e5997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d157b5f7bd09c83a9a59731ac67ef51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b765acbd1fd500e136e2a14494c5ba72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757f92d811ba46a45f30d1728a624a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a53968ebcc944a0bfca201bf6ee88e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7ca33ba49e7b1a4926ed0807635b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0201166467cd39fbba333159e7fa1c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c586dc42bf9b1edd05f65a4802e31d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aacd856c3149de0c10746c197a5b258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74f9f97b874b2288a3f03345d3c1309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0f7c4753e92e3c8b7fb07e328a25210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51129dc217add04030b7af414e69cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d125ac4c691d9e324583ba019132012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e14b96bc20312d76997282e0e3628113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003516ed4f206841c6d49ec59c25ff2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f55b2f1a3928f1ffc34e5e9ec409a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2d42f1c3ed8f0acd83a9655fa315716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc01dc323d36efb695df78281b974f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e0661e5a68c04d84154d4bff26b5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784d6c4e39fa2efcedd8fa2af9c770519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac73e756563454ac405a76e0eb2bfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f95203f65c6576ce1cde21d1b125d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7125f2a3d3fa701f3222f0ce012130022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c9704f3d64cdb051ae6a8dd69e99823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c256cb85817ca8ba3a1491465a12ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdf116b2d65710db9e5dabfed212a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32437da93b7890a92d68b9a89639e1b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60861adb58baf9d461be0748e88fbdd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76a76c9a16d278270f2b76c86f7b6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b05862724b5aef52d7a6f9a42cfa029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14765087d55d59e6b80261ee713739c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285a3b22f61d0bf9b8bd04d3a11498531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95b46e67d3c5a95746c8fa4a5065c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfd563ccd8700e0353dc32d3f5fe2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40305387361e9ab45220d2ca09e72a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59665fee596e96e6ce2208e8e64699cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158c5799c8b96579b1edfd5d718317736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72649eb0c77203f54ec71ba1e211da437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb287d4edfc41d9a9a0097d19b7b9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab629589b7d601e842a5d09dd7d3f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730ec01e205bc5c7002475195e5ac4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9076d15102511e5828c181fc368f0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b705a899c2c73c6474fcc45a904838242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6143fc6931c9fed078dc39d0563de443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b6262afc4241a7a7962fe97d3d98644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f7e976a23f7531bb6c28ff571a5f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a3d205dc9086558bc9c4537fcf17146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc06dc6a06f57b09b9dcc4ff5520d9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206601571c27802e43b010ac2beb93b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f9fe8fc3277e5ee42ffac6b4c27bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62cb1b3794d5a171def188b42a49bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d988b587c57b9415e46e603024a876851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7e8262e4f6d1e070b5a2f28270b2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea334c35196cb12e0d264e812be699453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba11f9076122112ee6899ae4919251254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6b8a5ac01c192cb2f3efbbf9653b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdad7b76f51801be3e92c3c8b2ce1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6ea4e4ac9fda4f92f4b272c7cf80357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51621a673d62010e6f76982c5374d48a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4225a7aab92073aed76fcc8f8de27b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a310899582cbc4aaa61d8557559a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d5a0a11f85cc6962bbe2f202605c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d29ac9499bad5131f0c9baec9247762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667897fd88a2a8e10024487fd1f28dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af8e72140b229e92b0bfd25fe80dfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b0598606b612775f10c96e64a922f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274ffa5dc5c1adde20b596344bf208466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33693acd28b3bdeb6f7abcb0a7a090467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4582df2164cb74380d335782b1df668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c63a14d88278735f72c7beb33282469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d11f0961a425e531e1b94d306d7e6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fc46d528f69662931718e259d403271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce858109f666d4107f20d1740f8a2da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca0a20e4dc9bfa1a1b18b90644121f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57beb1789769514cd9a070cee4491874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3026cdd6fc93d29b7e27e869bc8d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391a13a815ff4e0f7ce9c21832f7d6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a30fc06fa1a54d97e167fdea73e2e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c807b5dc89e546e20561fe5bb83e2ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f5db33f1bfa058793488c1221d81c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927bfa2ec09378e69ab9ba466809a6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d729d3297181d6a37dd66199700db4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5516807b67a5d22623fb0e4f8508982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297a04979c6352f9bb812abafaf206783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806e383705efee40b26ad4a2d25dd5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31578af95887b6e7c5249c449d39809b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfa19553ad7a6b173becfaab1cee6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cd73afe966b956c5f3b74b861befa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de114ff48c5d47d5cd11ebb5a87674e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e3b4b62f3dd55618ac0c4863b1d2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7b937f806ccce1695dce354ef1db790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814e16dea8dd2eba7e2663e5460c88c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6190aa8941575516b32fa61ab7820dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323856919ff53fabb8b02f9954ee1ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aa06725e20ff401761af61d9218e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393e914d8f63b49a9f986b63b03101095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17f3f04fd5da0a844059ceb6797b5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb47f4b53ce5b91b81477527ee643997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeb57f9d4f05349160ce7156d2bae698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17fff2db99c3820cb4e78a94b21c5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c8a2fd03b5e7e1139f9538a72c49d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ffa716c8a0a40f514882d1fe48b83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4fc2580133bac22663eb63a825a51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ee341e9d6d9096d80700403b9a224103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae65ff5ea805a310eea45cebf50b8e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263027674900db81cfce9cfc94f5afa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf0b228b6f4199fa17fffe4bd7eaa7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ee822c60124b7e08bac990018fdb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b70f787f0ba7956aae0681235fdee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a6a5c9c90596b8f485936cd1bfbb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04edfc0f8c8be0677621f5c5c63d90b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef8710784c718a2b6f9a6e70279de4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba8afb7e028f358e6cc38050eb265a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91082d80a0cb3aa7bd743247c8ab8bd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec15795e70d602cc3d7935e87b89b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a02fa7c47d3e82c9851b97a6536554115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c5762838e91242b9789ba12b94284116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22cc1d2652a7890ae669a38dc3a893117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af92a0ec0bdc7879ba75f4b9038c63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef2dc16bcca5a9ed49157cdea2fa90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf035f1c8294c558bdb6fba201419c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3126b1d7aea1cbd567877cf229e7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546c8082c2fec26f74de559d2a5151e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7648122cf3b0119dc8592d4d2c43b62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ca42392cce63d21811ac93b7b5023124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c3a5bdf0c946b1bf58bf0d18e48b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33281f5ced892d7ae3d8ff2ced4ce8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aeb094db7830a1c14b763b00c3260127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b5a162b96e1cc678bc600e81f9f41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dea8a04d3299b52056af95f8ee7ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7b5757ca3a376e97a0f6c258fc96c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c627b3953f6a5644c97c537c3dc4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5a3ca4d65b60362d3c376a346997e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb966c0455cebc6b5fb0d90ce3e4701133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c391a98d6c6c1520f33348809550d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b438a8fe336e53413d689947fe2e0c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9d457cf39d2c8b8f82e596a60c188136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a5acb8777d4eb9609239e978fe31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b25c6002856f3f8d40ae67a07c9bd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0334037d20d02afcd3e75385a0603f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fcfebe38310548255bfcc3031cecf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7336edac1e78b442cae7de8d1795721141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67b8df6f2aa11b16327ec97843d72c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbb6d2c4728727477105d8c28b8264143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a630f5799e47668989e80dcade1da4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ae6b30130c6c43c90a27274c8ecc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d76fe5a93d2c10b1e362a457fb6524146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16e19a530dcfd4f3f5c23a3bae4374147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010863c8a73497c85f8fabf0367faeb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2d771ce554279b55c56d998e448ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408a654143feb3653084462b854b0ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98029a41d1a6afe0f2369d8b1cc27e83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e037edf7e9064ecae5f79a9847c9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f08045054e2efec6fb38e3047aa0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca75ca16ce68108f928aa199c80e97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ec6c178f55a272f8d2b62865c0460155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4df4cbe8605b4bf2665aa72a778890156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eddb155f5a836107a762e60c207c56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80e9baf25d41cd7863375d6f302b5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d668cc63bdf1d542b228013f3d496a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f497a4278302af4f9dfb4f9b778333e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0909449905325c11ed249b95300c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91844f0fcc87062b306d13f04551a178162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a899ea8c083e84ff702344e3ce79df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f0cecbb903bc35e2c57235483cae8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120c49da015e8065c506224b2ca7ced165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febecd5efaab75e4386798592672130166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291590e07dfba7c44c175aed47823cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309332936a0a1a42508e80d289781e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43188a97f3b3d524378d93f8c4554a90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c69a0bf7ddd0746137a0edd55e54d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451671f136d941742f5d9df87da96237171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5085ed697fb199d5b939e7258e3066172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b420329487c2852daf5d11fceeaf9d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5238ccf2df5e0fea64d0e3122ac906174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106d687ffbb82d41bf93cb46e36ad0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c346d3278c0849d8cab4d3aca1358176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b009697725d78399c313ed5b6f581177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbdff19f89761c06b490e5557a8e4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b9ef4c878947214640167a9544d90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5bee59e446d4259101ada07ccc470180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b11f1551c0862511061a5ed54d44b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55a7034922a28a2e63a0499633e8a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153593d309f4d2c45bde247d61be77a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bdd2d24efdac86ba7f2f1410c9403184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69630a77a1110756183211dd1cbd96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaa8331d88ecc31c519961bfefbae8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ac8e6653721a96559e813c499ea01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f5f970eb3b3a5d9e56f354eac0be4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4223140c2e35596cdfe76c1a16934189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3c87a771e00c8bf44c34280efcb00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd2f1b323d4ba38675b5f799c9e528191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3229f46cfad53890e2c63f39b63919192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c0ced8bbad49f4645e098d65161ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae291c2d27813a9cfe9c79633084e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025cefba7841f0a06e62804481b18a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b303375396185075966dc8995b45fed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af008efefec8069be91130251716e61a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aee25dfbe2bba0e01b99c7ad4f3308198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2238198ab8e3598e013f2e6bc87e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3fe79103fc5adbe415ebc99a6ef72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb42cc4a949969ec5972ba6e9b6998201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d53452de23fe5e5e20bd3c0b345b40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c7b3427cc98557e185d68185d90f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1466df8d8784035fe44ecc9ef9473204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c4460f3cbcada712e93718563f205205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b6c7e403017234049c9395cf28d86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7311485f9e6414444133a80fd9679207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc911074c2cd7d6d1e7abe665c32b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67d4dec96a9489d31581f022d49fea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28a2c52c1d5728a4e303c70ea1cbd6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa0d2df33b0c07355109eace62ef13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1b46335631cdd07e27f1d20e37311212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b32d4a6ad4e2e2ad8bec08cecc3e31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a903cc4c84c97ce2d7d8d4ccd112a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9e993db934a02826d2aa9a82194eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da93719e038a27d058ce175b961565216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ee03d542140dc6847e7235a9fca51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1f99439d6e5cd2542c21496128e3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61529fd01f7572c73b6a5bc2087a9014219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b294110263c60b2840a6473e6c8b175220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dffdb32412bac2c30334385551f9d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0908fd739856c18120090a00bcf123f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaea16570180e87edf0809d062383fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bf5a7d24fefe7c119fbecff0ca9f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37831a879b13aab6f536188c7f1108225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42770eabb26848cb49ad2e992450db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3526fbc6d5aa2c75a2549e07567f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29de035ce6856a18bae72bab4b68b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203dc0c834bed92ccceb16451ee4158229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205d06e691d5b17a2f2cc7e9a52fdb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ec26ab4657eb6ad4f93104d203dd4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ab2612a97b76113dc03f36be852f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c229183ef7b89d8449b6e1a6a35898233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151b6f42fd28d9cb19584cf949e3075234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306e8e96670f9bda75f915f82ae28a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31edd2ad6b649a59f031a9d182740b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4214dda4c294319abd0315d4a4bb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821b2c28a5b7d4d90815593e0ac3c42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519d966def840fc30a402609871cf96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65611e6711f7e220214aed6eeb019017240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc65dd596200ca76f792668429f006241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed04c156d02c3b45e461502199a01a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd300463f962b85651c506a08488a0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41083468d11e9418baf717819b719515244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5d9f8de19f88697798829e320b76d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff1194731d4258a359e56e0c4bc929246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222be15abdf6048992e2ff830d0779d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4b14e81628e601297eed5252b1c67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956407c82fc4f879805845969b442c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57431b22e03badf08b88c231b52c928e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4db1aedb269fac7ea163b28b27abe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcff7069843a90f4ce8a08ce73e724252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66676e2788daff8a72c3a0b43a7a1ed0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc035116d6b0e132d906ac29688ebb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a949f6afe60b2faacd85181984bc18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0c00e30f7cff212aee6d3ac6e9acd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5a60dd537adac904a3824a9da08c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e786fe395c87a01b986ad9c70db8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceeb9cd568967bf79173e05aac4708259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d5189c84b9259853970157fda6c2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7efbdfac659dfff6ea72857d1aa5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa15f541f1f1936f0cdb4fd155493fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ac506c33af0ff5f3c679880046a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c6f65b173018334922ed9cbf6a7c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b58ad158e86832be845f191d57a418265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed410b41978235d8f0013695dcd91f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74315784957be42dd2a079cd47c8dc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48858ab0bdd9d1b370a86613aa45ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cae445a4f16219c7c8f07b668255f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b2aeacca3170b2d3cd711a2e5b0f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796410edc952a8783fffc4d2dd2b9be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab28be8821752486bc3ebdb3687828d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bd81f67b2e97408121006b72b57da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93382e3b19b25a8d35ace6120ac2db1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc82db335e3900c2f8492f666377faf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041d890be4c2dc3a324c68a6b5eaab2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05c64d9e18079a35c1456819742d66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefec5847138a9c554438f24391ea19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776ddc7bab1535d5893dbe32cc01213279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2ebdd6019039b20131e8e1b53beaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353941cf7787b46df9770908faa810c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e998e908bde705b307db566cb8adcb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9a94667b929d137046dfde07c5241283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffca8ec2ba1d4b686337a83dd03f8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debdf17be88dd8f417b37444914fe3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62d354eeab12a12ec252877fed5a46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d753cc3602f83e05ce82ad3a797b50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe347e348dd77cbbbb2c9e36f4c048288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54c6541ae423c5ca7d8eba22a0048b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235af7e21c782b748102ac56ea73084290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e058f29ec02fd4d7e3a662e1028ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b0aa32b0f91d843bc61f0e0003d06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323afca8d503a086e8ef12017d61783293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc29be9e006ed9bc9d938b014b5940294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a1d9598378cc4b254e41fdc4015ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7d2b84338bc8a95779f2939033a1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aae0e43cceca14485353f908bb9ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2234aa4c1b286a562334839e4422a86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a4d3b4f86228f56786edc59745582299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e745a884358ad323e86c67c8b86302300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1a3e03575432e89b157c358d37a73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e723c154fdbe47c74d08841c2aee21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74391cbc6fe44001ef7e4a1f94efdef6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72399ae39f51a56d2045125b90a6e936304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb349e0c544eae2e6853ad4702aa1f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c8fda2ff0ef3922c9e858525019ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816cccea096ae0f545e7a563fab3bb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df964bb7208dc4d3155b4dd3de97aeac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e284224a43190df0369d03b951ac7c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d781f99d4a29414d4bd6c4d49d2dc43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19585da5bc1f27f99001e29400255b9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acba2179242af3ac4ea1b13e0a9cd33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f23305c0fd291fdb2e7bed218356c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed8fdc612044ae36ab0fd2cdc8c877314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a64fb30cd13c34116d97694caaf85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebd1d4d5bf8ca3c966b49f29075406316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa93a23535d9e463b3eb86df8d8dba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01fa8ca06a30e3db06fd3571871f2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea0662f12100dd6205135f255562ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baf44038c8e4308c07d3917ad026c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1513724813397d79894f78f534ae621321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e251aee0f0db4c36e9630e69add3ac8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae8fd3e2e7030dcb09c41436008c70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3f4a87adebe77e55bf0a798785c14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070b9535225a6321959acfb0f48bc69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d542e7803fda443854071a785ebe4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177370b9a5789bff616a1c617d0e58f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd21353ff96a37383bd9ff0276b589328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bec81e656b42f1c26b3ef454911923329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156f82d1ef9e29058abb9357f91634330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56216614aad3473f10ce9c6d7b8b50ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ba6e0fa2732e75031bfd8cafd35fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a34e6aa5cc7c38fa096c0916e7a2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767e7c5ce91726ec1ca53e5637ece1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64431ecbe46103163cc0a77af073b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f9428911d7949bd1bab5f240137ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d177f17d623dbaf6770a0382b364a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ca505d33308586de926047f83f9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484c5da710f2a6f89c084ff2ddd9855339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286deacceded0dc53708777a2beaf96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f112f9281415545cb658bde37d80c65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee318c38883487a254499ed03d9ff2ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a828a82ae9acf5439b4104bf9f67e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eac0fc24b7725acd8a19370b883df4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a329df53812103bacd22afd2cfcb25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718e685731958a84be9a934fb22df08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6492d9a5fbcfe2c622c8d5eb5c5b10e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11e4659ad8941e16423757f5d431da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203a450d43c7073669641c319be8dfe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99a093790c9c5df796422803ee3a13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3626100d28268012eddae6839236a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d34b42f779651674759a8ecb8c9934352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a00a9f54d76440dd30b7b6daa9dbb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62313199c15dce45c66e61a8d0ab4f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be5a56321c367a5782a1423a4d389f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926069613fa79658841335a759a6ae38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90329f0179e110ed35e84d78bfdf6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe0aae27edff9572afb2a12a13efae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92683852fe2b106ee149bf387c725294359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d4d7744617fa4d48fc74fbff63ede360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582be1b1910703434c7939be16c8dfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f6574adbd14bb409ea39f371cd1ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b39ed600292dabd827af4946683e41363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ffd3b1f89bda3dc64ce9014cc7ab4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278cd1cd7aa8ecabf7bc82bc2c63570365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271c5f101dae190f366b2a43f048a61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52264ee70b84213290c12758388fd7d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487944843287828e0a2e5b3aba04b8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b34e77b749b7c21c57b1eb7ea0e824369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe178c451590cf00e3f62c76c13d7c55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e0b9aaecdad3d445c06dd74ac714371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd19e58d18ec6b0afb1224288ef41f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff2a8f16b7ef1bf84f27ef534172d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5541bf674963ed929e1c571f273350374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338f63b3850cfc94f50c36f1b7f3932375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874e1428b7a7d9b845b5ed974e31066376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743267dad2f74e2f65a2af4a0a75bc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca495d6e7ef73dfd50ec524e73145b80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a898d8b520cd5b506fb12b24501719379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b077e998e3baeaf0c55af90ab7a3dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769868044331111b97ddb1432d934cff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed8ebb2c27d336ac26d25621e34c78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e49f94f93b2df73d4c01725954912383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e853c09eee3d9bceaac4b936deb7f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf40015091115d67461a77c5851876385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56174127a0696852aac31308f48063386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda61f07a3ec71ecb611eaf4408486c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742242ca2843dd5a76b6bbe534b65bfc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29a8432149ccd009b13b7c860f906b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc734601ac9ae3c0cf119189b59c29a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92cdc2cbddb54e516283ed2b26ae20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29e4a27de81dd9ce607eda1a8d5eb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b5786d72e5e54f930c7032f726adf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da51e51878724de08b30142d7f96210394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae09db5e7188ec06a5fefc9f0dbcf65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dc9fa66d8ebf417c0ebad6cd6434b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a26b9c1b977222c52bd3c45757b0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbddfe972438f58fdae64fdb4913076398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538defb00f676c52457960e2eb836b68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a628e48ff6e181e297f5c4c3194abb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14c430f16efaad36700c33d83feda6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c7752f03de01259f12dade6d1508a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb5ad0cc4a3c4834e9d30b7b8989d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267af2100903f339ec7cd8ca6a1eb2d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec677d2f6dea94a00923518d3b59f72b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d550a8452f6330a37e1da106cca39f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd0ca2a09ee8d45e9cef22ac60e5bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd87e441d28c1289aac2faf76d086b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87eb82b7fb907daf3ed1ad72150eff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9918fdb02c734536a9abea21ee870d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff816b7439a7b5622ef45ab586cc87bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4740beaca7fd28f2b3e0a28214b02d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151b399e9ef7f74e7837de8d7486ca4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6a7d64c806bfd7a2e732a1abbf3d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0a9ce4c8c618a995ee9250d2f1687415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb47edca5b76b31f0cd5b534b234e39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b517e1fe2bc3be1e2b037c17acb4d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb63001e72d365b639090b1975826f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefe21880fdb768c2e72cd275b44adc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4788dc282f216711d38c716a1f68c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400231598304c9300146c95833aa8966421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b6e335d2fb216768cd7aa8dab6d51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e7726110f1b20b1faee03c60a8860423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09ccea9908097013eca479a9a9ffef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903ace36a9be681476dda0a6434ac21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf28f75ab5c86ba80dec2d7850c5abc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ff204ff4cb61a04215fcb5a56b52e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2900bf2f83a9a23763f4175bc1e5a7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51afd8c30b16f4e28aebf8ebee22bf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e96385360eb8ed6c6498e8639424e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e34196efa77a133af9afcd85db698b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99277e82f955dec3bda7278afd44f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc39e2988b0073f598523cd1d85f3fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64dc1b7ab08d1ad9811eb5d2a500b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278be1b38cee5cace7f8c551cf14eaa0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87967a7eb2b068ed0bbb14ec4b68a133436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c178b4a56f27c19c9414942a4760f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a235628b84a7fdb29afb2b600877f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d8b24d72cf14c4f788fa2da393a0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34efd1d8be558992f668f6638885e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eeb20277a01c71d2ba35f502cf491441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013283b212872b5f7b3ffd431d3b0dc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f78bc72d439cc1c45b85b51c60a06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75299616d168c0c6c3c2d0ca85d70ccb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d777cf1c600084c305f13f82ae9cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d13253b2f153d7ea46542b750b9ae5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f8c3c0c4fd091f8d953b716b01e64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b48612fb5c017bbd644e33eb9181d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5692f5aff17f69181ace394195098449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f258684403638cca14028f5eaa9bd9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc19768f9a4bb8980a790122fbda55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86a310904a37fd442ff3ebcebb70c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e11974e62b68295e716fbb9e4f16ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c0cb84a09b69902b12c41af7bb6f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb020c1f68366bd3682793a633c34ef0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de86f7686ed95dec53fcc828de0780456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b3f892a16505105339a6c5357fd57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699a6ba0aed428bf15c9faac28ed37a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6daeda2db6271ea0f477180bcdbc90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277f493fd51ae37aff04e75bd33384a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d762ddc956a623c7446f3c75ea2aed4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5d572e20a7fd5b9be744e7f29635e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c953f6bf53f9b0a6e3d3066f9198b5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe89ba1141e9b4942ab607c596d35d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927faa437866bff90ea0e3443face5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c45c2e52b962782390c5d13683462466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557996e8b9532aadee34fdbd085b195467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e58d1ddfadc55e3547a3f5468084c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e0b65005d149b80fc255692b684de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b57d5e192a2408dabf1fa7a4ac1278470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6930099e88e4776d46e37a4a44da1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72e8655b8cc960a59619b3c74ac90f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a729139f69c5d3faf13d3e2fad5955473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e1d5be401440797366bcfc88ae64a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648a1897a74a44b6938710c7fe601f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f164e54d4580690920605b4961ddba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80877408f552316ac51108aa64166dc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab90150f37ebbffa2dec882683d5fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b7b66a0ead30b3bf0b804ec42c005479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0498a216243bbfd406c7e0d21f85a42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b81c99ddd96536d987b8c02cdee49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e327547bf4c33d56db7e2c4eea6b328482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689020d2f5280c5bfc28f9c146c8b1f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2c323e28652519dcde664d8962a59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd901d2bec8df212ff31892cd3173888485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557ca4e44462e0fbd108d393571c5e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd9e10b53c52a5d6b013e13625a671487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1829712da90354f7fc0addb3db81ef7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43bd2b9eb44ffe26259088b53dfab6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c4fc808259e5f2cd1ca049e99bedd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edce020900b3c99b20f330756fc292491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81342e28788900ea6e6ee109da44cff4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2376b49e1052cd22d70c54d883df1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c7fe88cd3699b2fb4413f7d29667d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a56e287659777f2deb96e8d691af1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9040bf451067aea7ee88f04d5f12a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43491594f3bcea14587235c5fb2c369c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80864db3c7cce30d090469235b6167498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a77401aacb18863123829845c29ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3fb6366c1a1c86decc3e683525e4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7c252b08ff57af20313ec6fdc990f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecd952ce6d098000109a383eabd4c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb982856f7e0c776e6c32a5813cba57e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1648aecbe16ad0504feb16d4ed7d274504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58275099e088f23e16a2b8d26c354115505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be7e64bd377dd100306a874566552c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a302521a39690cdb159d6ff8816ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8501ee9c0b244382d41c451350e44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ac9e1aa0d3ebf74773babf24bb54f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a120039c3a5f5cb188fb0ff6f867f85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86873e0ad18d1ead58236dc8dda42e1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e7c99355d5349ee2e60ddeac1f43c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30de0fe2432ed5645380c427f4f3c0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38773404d5cabccc62942e20ac952b88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5003c3d9e7810cccff911b52bbd5dad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12036971564e26228e3b834b90d9e938516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ad0fd3ac08978573629dc39395294517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23cc4e8c6eb58a3f21a645ad849490518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df3bea8294e24c7a456fe5c90e6c70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a7673a053d13553ba9abeec7054bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fd0e2fb8738df746087be26ad2bed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeffef9507fedc3d0e4cb024fab7e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511b9fa6ce5d2c5824cbce21ec8cf62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529b8949c389216ab56b489f141443b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a490a5caed33c2e0e024e8d91fd0a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234dd2161eb1999b7aa93bd439e3119526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb62cc4a143c67218756418313dd3ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567bdb4280172948d8ce7bb8f82dd15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af42d33dd35e97822e7b56682fec71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd95637fb5d93f4936286cf43900ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acd8e6007ede6ee333b5a7bdd3ac84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439a6963a832fbe8bcc5dead1397f7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d45829d6ae62fd306c4f6d3fc6cec9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3251a10a80942d73730028d40b4f08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28171a58fc7b75696d3b675282178580535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830e090576da3defcc6843918a16b0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495d2c1154c01b4df7ce51cd50b5d32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec608345c7cd1eb523f318fb8da832b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c5614322159ad064777fd3910c30f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a55af6012711ffb27243f45dea7f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d0e569b5ec1079afcc19cdece20c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe723bea34314a458acda677bb188b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bd374ae28611cb27a3705123e1b2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113598634b0f72d109d0a3b5d8b1ed74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ee1cfb148315d149a29cdf9892507545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ff2680983a6d7bd7609e21f3260ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd11722f735bf73f13b3c01f1af49f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d27a0b0ea5edc61ce2577aa0343742548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a47a9f7539a48c96c40d79732c3fce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f51296d61999afa5d072256314713550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3265b8ba77ecc8f502dd61234f1d09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e880e4398576b4998e91f0a94a61120552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c52f2995855c2932a8a95f8ec4156f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24c3690cad4c03404ae4dc88fb8edb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fd081d330ee70184414d3d2b3292e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3377eca9f5090ce625bafc5a85f02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318f68cfbfb2337cbfa858a43081bad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686cb18512c729876e019051a3f1b28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd7983e18218c6f98f590cc43b8c99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a84231edd2f2a34b2fb9c28f5f40c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c879b3ff79aa3cd70b40cba43486425561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a4a93eabe62cd77f2752748f3f405562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d847709082643af793a648aed79162b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed249ed8c09d328db1930a051b0fbd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc19558394f04816f9b5df49783201d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6acc93ed6ee4e9b37f206fe5492ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5971f2d4a128a1221d0abf8f93cd1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709dd4e833a5492a6dc7fb010ebf7f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de1e9806073493a9db62a571baf236569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b643eea0bb65f5431fa7793d38ae07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085ac13a9aedcdc83c507e6e53ccfdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c38019cf1cfaab6b4307cd66edf9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291ff624488c3a7bd15959f363e7fc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf3eddf0db233aae87bc51adc0b5f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832d18befbd2d14ccbf9dfe0bc75341575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6568f3909edd3817253efffff6b533576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5557cdb1d80b3e835f83d1639a7a75e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d378a701572e3ac872ef48dc8c8d1fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805263edd3903cb39d774d81b0c73af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc53d716ec5b12a85097f364ef07d7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fa1b1ed7c738db1974bda5723a926581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f1d793f285c40022a71c88e47b457582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56338b238666f52c8fd32359f9981315583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaacecc32a0256008e75a19d2ec623584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab2082bca0f8d4c43c772ae6e1b94c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaa34676995199cd9932cd26eda77b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aa6bdeb0cc9248d994326ebd91dd8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976e0b8b7effa016fa9968acaf3ddbe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a99391a869953ca70e53e12197817589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822360d8e75d8bf889e22adf987ae3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0f9a1f0f086ef7ca6586ada95fea4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2637604f40769c6d286acc411f39be2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c28e3b8adb2c493e8835e18ed61c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd57e2b49ea0f8f05d0b3e548bfcb4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27914df2ec34bebf1c2d36da8e20f5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4132ec8e3501e0f719eeb18a8d5a52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec6209fd5a6728fc5e56a7d6f94bed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d79e64493b4a31e4df720a6951615598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39427a4c3473a0808a4b07cf1b752533599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5051e1334a1c65dd2916d0854d3901600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705a20c4fc8f168a9f8e104f9d501a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffe9afa9d38849b5ab7ab9db27f60a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aba0656052a4918c561aa0a359c1b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5e734c2ed14c41a428b48eddc0cef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eeb0ae2c4ab9ef0903936bd26d9e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24548594c666fbc5afb9db5d0a9040606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c92ebffe483667af33084d88e2de1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77d898aaf284ae982c5567eb25da81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece6d8b2c1e1d93459d7e51b892d0c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66456bca3f1fb0d920cf92ad9643444610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a0ee7900a55e3352cd8efb6d4ad70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6e965c8d5e04e6e0b327eb2de0e46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5c9f45a73b7efe3b4eea95def5daf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18eb26eed27fdd8c5fe638828d49bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdd0842b73c3d4ad3d0e8e99254bac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2e14a79478047c4067039ebdc37a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111455e0463b24d7fef8b332a3c6e00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d974d3ebc0281a5784076d92321a914618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07882c66b1ab507a7aa9427bc93698d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5732f73e149c7687a230ec6bb90cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e71a994beebe801abf60b9eafbb546621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f2a1a9419470f19783ed1a7887eb7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75d5ca49747f122a13db4c74bd0b42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da10f2e002665f13727adcf37aafb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00521d7ee792790f00d81646a61269625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe63e754de0cc48bc109c57487f91a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d206fdb7bf10d9e28a89b0b217f759627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9669f135692e7058b2f060b780dd58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aba787cf1ae731275be2fce7cfe6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773974e86cf184748e03cad360ef88a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6e8edbad838a1a0899be9b0f34608631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9f3a7c5286141c0ded89a47c1dc02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b1952478eaf4e78f5115421046e0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d55189141327b5d7a2c60b7df2c0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d736ade7c08b12e387ca64a25e7aecb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eaa35e3af4585e29a79c207310738636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52deafa3c775c8fcd851c8ac5854f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785e33efd510ffb23981819b5120ca4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843517136225b963b94e42ec1b870ff0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7c5bbff370ea1a6aca46d9e0b4c45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d92ea0ca350ecff9dd780deebe07f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f540555621c0fe30962d51a662533c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee6be82522185a8d8bf4c18d50eff0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b61f174c5d94944cc15f268263afc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45f052a6878ddeb727ef2ddb3bb9f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef27c9a9af0ea9bb0c0004f1acf6a8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9b497203c8ba52cf2eaa0023a369a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f8e0c8ec5a079b458b1004e98a4ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0da5f0895438f6d5b361def1e67631649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51d6f2209f36e9561c929c8e1019ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89699a6c881d19ab7de2150a550d37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c7725a0b34cf47ba18ff27310dfa3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6e0ba6a3b88167fc15d1daa48a0e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cddc5b14e810556a1907702cbb9ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655027b522b8644e905fd3cef3230b3b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3f6dd79cda871d56cf2864ebc4365656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e16fbadcff67cf1c227fef6218524e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4074c0eb3c26d78fe782f2e5d49ed7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72aa48480450d0ec1e40e984464f7c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52f551e2eedc75c731d255d812e8e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f09c0cdc3779781b639dc020f0974661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd3abe21a285bbf18d2a1c6e9f7ccc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc05627e8e008bafd70625a608bb18c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0eebccde1ea63752e2541467d2714664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf0dd97c8acd8b0b7ccf21ca644b31665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d08f609428e540a978a2c5531ed0d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307feed49369e4f51b19376239e1e529667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc79f20654fe06a3fb45dd8f56c4d9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a2a4a8068b1c411444cc62b4c4471669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876c5e42f6251bd7129655616c588c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4188be589c00af83b93f46dbb94cb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cffcb135ce062dbfedab7cf3259d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae263b1a054fedbd3caeaf28b25013673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e965341c5f91a14852e5cbb6a6313674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccefae7a893239c766b2335bca924b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822b63f6a9c4b0df44d88df56ed4b48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5efda2060e818c1a7480ea6671ac6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0394c347681d4e90c3ba774649d004c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cad411435ac55ae1a2a51f03180b13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de0dd42d1b0274b9b85dceb67aca7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95860599f099b530292ede9f4811286681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1216c123104c49aca222fa7ccaef7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb842894817a061f770759cc9ed1305683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e293b6b5981000380245e86cba31ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243d1437d622f3e9f78b655789cecfe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565d78b95ff956fe30f46eaea06b5a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04f0f2085e0d94882f311d7234a7fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55280652a2a89f4eda93616bc03ae97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0444c6aaa7dbbe4a7be6ae7143e91689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7fc56c7774b3616118f0bd9dd1a35690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93ae51d6a1cb1ec3c7b871b7cf9407691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6848e2ba6fdb26b5659afdd5d4ae96c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6fd2a09f2d13a37d444b7f8412c8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706adf3f4fe12357a94dfb595e05535694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4414ab3f8a3730f0b652d98f7e113695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e6a7be818a1d536ccf84b84c33251696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d9d46de942dc83bca64e1c618d4f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae97deeba530869b509431aafd90ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d25941d2f72c0a7c59ee4a34408211699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec015864991f75517f4c0320ca1137d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ceb94a712f3a4b237f984f367ffac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d9afba51384acefea66ece530b604702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae441b7396417b05ae84a1b3293a8e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d59110a0cebe9d05d64e962c4d06a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14d177712af3ed0455a1c233d33b9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0f5b3884623744d3615bb7888e7a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501db526f42c1619c6faf7620615e977707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc0a9016caf264b5e340f8022a17b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3cf9c63c382ef4701a7f66b5a4ff4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cc0a9db0faa80c15f5e765cff0b45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28330dfd1e829c93af38dbb8599cd827711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533dc65f2567818d9d94dc40f53bbc4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24896f0eebd18775533093e55c14a02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835996ae16420b6ef55fbf0511f605e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b567000eb8641f4bddeb45d239b20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c350f1137a5c48c9302587a600b530716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112d55aa714b54dd9def0c6b4a60fd6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cd4bb49a3a551184e3318a6e9ebc7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691961a72180582b9535958b39bb1cc6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104744dfdabe789c8e0da1cb2316f377720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca629bcf87541b61b1dca261eabf3a80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a48d2f3d378833880993114f7b6d74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b3466a96867bfa55b94db6a3e2631723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a29ca4eb99ef0dc886aabfbac9141724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb166c44e7f7d500bb55812f71b9feac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dcbfbcf9e296a7525f4c6972deba5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a70c81482ee2b9bc5c57e98f89586727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bea87d14588203819337e5e708601728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a207212dd40c31bf3624ce31d02051729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d987d522975dbec7e9a08a52dc0b2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba842dd4186a1737d2f126385e7039731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0f69bc5925669e4b26bdc21999ce3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8224f54d5bd66bfbd74ab31e1dc37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96950f6c3b8551048bfc57fcf04bc8a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592d653b6e27d2b1a70fe770f79e2d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a197d6234894d26dd7a3c7bf3045773736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96736ba258e3fbc6ec38e9715f0dd58737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e605da1f16e71696e9dd61cf96b51f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aacf044c65c387fcc3dfa2710b37d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f6b71293a0004193a9d91ac9ff266740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbe8a64c3c7552e4d526e059bdb645741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888452531dcecc32bd88b19ce99e5f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c754d0879788ed749c1d8cec925fab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b7ce84292e68e03c13182289c8a6e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cf6e5aaef065034a8928eb2728518745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c195ca08cedc0a81e85c6734a9e85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4872cc34cbb1c5e60b7bc9bf95aa8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe8f9dde215ff1a45ec3a0a2a23a93748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1b23830e1d10e6271152f34366e55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa38acc7671560272a99f086f527df3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c23a23534a896af53f14beb3872caf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f91abe09d78f2982aece0e10ce74d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ffda7b9b6df171afb303cbb53d558753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10350a7880e676eb530d203bda2137754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de0962f166390c50432c3b2bb33eb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991b3e33e3beeb089656c7d61878065756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cfc326896a15c10785318d5b82871757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a33ec5dfffe859a5a32aaf61ef35a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf58b1edf94142b7c22519ce09c66f7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbca850ec049eda87cf0ac0efd2d761760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24e380241102bef831aff1053ea2ab761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3c65e1cb14b6a367efd511b8de901762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ceee5060738ef3ce56984a4f327cb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1468f9c77101cdf3e7459bae11a1544764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427a9fa3386170f244626809550c1b1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94110a2929aa857e28a02e87ef7ed7e6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b650bbc50ab0176def7dbc31b9297767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148d80d4c7aab347e05c5c681efff7d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c91496d8050155823a14f28e19593b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c002ade602fb5218a7b0cdb8bf5792770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31da7a5aec0769379c7b42f17e94384771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6aa6d8934afb42f4bec1c9119f1ba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429095c75bedfe0222b716cb171f98ab773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba455844112c7e230a0b4836db769f4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7086b3306b751419683cdabcca610775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22013314d9ad1131f911cffa15bc118776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b792b7937319fa5c54db57aaaa9de57777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a832c65e31008011b77a3f61272e5e1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b467612e5bc0669862779b1d300c29e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622676025894e1c4233441fb301273d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e875556e69eb69e5e265689605662d6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07acc1170890ad8514204f8807cef6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148a6a5939343ad27dda6ac8c1dcd12783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ed87100cceafb2092df3b474a7625784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4de023174c5895d7cf68274f24a831785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713695da266b233a26a2a3b9b9c370e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc93610453a39634b501963061adb0e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6a273a7872a9c8115826802fa7f54788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eb4d75d61bed00f3bae6f26a49d7a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c518a8cb835f5648932037e2e8d440790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce99fd7298fed78c3162f785ac6614791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0227e3c302237194c0e96b18789cbf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd47f7656849c658fc30948ee3f312793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aa4671a5945a0205f819aa202bed4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00b3a5a6af1270a6be0889bbf257f3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a540dc8c09d2cedb2f8472ac2dea111796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34a57051d69e646376663ac0de78ec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbcd07f57c94d6e6055577e484ae26798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdafad17e534a3ae74dd886d1b7c126799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca609ab40d9acff53d73440dc4d4a3a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c6cc6369da73e231cad6fa1f3ad3a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f91bece4bc8006751b31e0a580cf3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6d9a9c5fcd5710e378ebf78031300803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c8cedda877a035292fd84927f175f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a89e60b383826c211d1584bd93c2a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b059e88c73253027ad23d220fc9e1c8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adadb6aef4a85a97968d157dafab19807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09d9fd25469d47db5852429d54076d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a42e10306328ca85966618e76fbc3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032537d6bfa8bad1b13016c089dca18810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b753c70e409d4f064a0e28c2ed158f9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88269d81f6ca0c7fd45d6256a53138812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66be4f39b5dee5f1a153fb1716d9b15813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daa78c52fa70658330c556fbee8296814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621129701717b6e4112c0b466032485a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfb57b853e481d4e4956762cf6b147816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9b1ef4f6404a02088c5322b545c62817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd844ca48f86b47208303ff84115dece818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede79a067a04a7fa15314ec9c4df230b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470568ae06b0525e9bee061459ccba9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb244600089f81193ab0e3fed20402821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c758be6e44a731f8ee516d3a0e28d6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f5b299a2b5c5da3b4dc1091bd713a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57498eb7239e16c54db509269748ee824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b37dbb665da0790100383d2a28db4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3ee5ea363c1609f7aa5f82030414c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4287ecba6e36198b1d94e2f1bec779a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d1573d6dd3db3ae77e55c2fb61df3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d75f6e9373014698534d777de55052829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289a083a2c36bf6cf8378ff4ca52611830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03bf53fd55253c6aacfbfe87ccd4fd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdf1d1577ce2e73a06b475dbc30b0a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de90fec54159ec343864af940919f1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af286cb2265c4f449bee38a2ee99a196834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f5443d663df1674f5377724e44e1b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ac5ca1ace94bf9589baf4b240f33d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569df7da53062bc7a3db63ded2082021837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7a0bbeeaed292c2eaab98ef725ae3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80585a807846cacf86112e47f3f97b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d99d27aafb0fdb57f4d6e926a818b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78775604a510c143d9e741e75cd0c082841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7019745500c45afa285b60633fc6882842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8d7ea765d655ba1dfff1dec2a9870843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f20b17acc1b2eddb9a53a7bc8d9a97844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3402b295d1e1e4333b11bb64f2b7f6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9463aa2f69187b027adf1a4f03e5b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bad5ff8138edf1d8b8e2b6642e9a29847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d9619246727c1c0fcf626902a7d74848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644bfb5241ef9b16958ca2bd43152e5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467c9eeee64f08999d27bb64825186e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce0e6d5c7ebec7cbcb0168060f3b57851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd05d9e2c3027414e709ce2a9c3890852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adad4cd3a3058461a94fb220175f181853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2471414d6c507f20893c4e6103aaa854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355ef8e62d7c3313cfe0304b5f7f496855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e0ce88e2eef265ae50068c7734cd6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2f3f85a7c01590eaa4a02cf04e245857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ce804d17c7cf8c213b28156320c8f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b8643b04014473369105f2fb5854c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619be648965dd10c764e79d82321acba860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8337cdaa1906e9e83afe5ef4fe759861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbb72884c62b562bb8d56e2800a695862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60512d7ae910ed83c6fae9403147bbf2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d0d06e57028842319eb0b7e48f88a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3d8c8542147cb17ef43a8cd7584af865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7683efe1ea332ec3267e3064fee894866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9683adea788e3d23e527cdce361407867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c129ff6ae013c303efdd8ba6774ad868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344c81320f41e4e8d2ca8f9cf434fc1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f913e08f411b4441083cce734d1ef870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14624bc678e4c458e2d029347af28e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429debc4268f5cb827f100ff41007b1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f62505e7597ea97cade71704df518873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a89cf39cd5831d8e0a28e3ff7f17bb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021777a5f0808cc64555b7bee58f6f9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb99c08d1fe82d5e8a13e8a3e09edd9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f410ba0fb1ca74a148ca640b155774877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bef48b014a9496cec62cfa7e0fd20a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb14e43fbbc9303e6753f86fe31e50879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606259f9d4e9c989c2696a1cd07b352880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd65338ceaafb5ab5338f28850e8fb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3e5d8bcdc11a2e25cefc94b552f53882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f567c09e4b480eae2a138a9f360345883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee46632daf8881a2e5c444a9fa04ef2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb949c2d6a235aa222651c04bf246842885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23286760e63e6514759747fccf88c949886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56b95b820f912bb3058a109852e559887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa886f626df787fb356c9453748c557888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5be5469c23c05248f85467a841d0b8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f63142e1c337a3108629ea0a89a0d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f7c5266f2cda682c835ff7174f6ad891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05375f94044195a5ee79dc790e5307892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb14a28bb85940709111c4a2ab480a9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b822e0f8da33369f908124f654697894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad902a4559d8699feaea204a2d56b7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b4967ee1c61b7b6ab5d87da6726d0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd04db38f32b07d9cb627b77b4cf36897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd48127acdc7346e20e8b1557c704b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea3535cd64bf78778ae6a0cb65a3cd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb055c780bafe4ffe2b9a83d94d9d8c7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14d2e59d2ec9f8d72fc860ebbebb82901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713a11a5dd63b7da96e679e68f902ff902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9814778a5daa02629cb80567d2d12e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd2b81418fe2a53a147debe1168487904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8dea6de7fcc161980e39ba129d7ae905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcbb14455cae4f7a978845325a59fe906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182edda3fe244f95667e2af29f7b5e7b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679314ed9c9babdd8646c0047b20110908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2486ac943df1594310fde97f435e26909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7701ff1ed52fec06b2ce42ad42b7e5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf285a5fa8139d414a5a75b0f5b43d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c15802d2be989044d15f575e892957912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbf321013c754a303efb725d1bd134913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061e8c231013234bef42adc50038718914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8b79d0f98eb4a4873e66c259ccfdf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18001321fa3ec9dbfd121c22ece6d94916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393bca5b2ac46447e165e7baa2c5495917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa1fc98e2c719b89d9ab24e9590e40918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcde9c05b071bdbd49cf3243bb6f94f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb59a42f322934f7a50bf687aa3bc6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ca1cbacd550990661cc3cc895548c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6685def426b70cbf1c32949ebc4e00922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a566e70d8c24fce3ca3193391c518923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67711ce4b808b40553b2a2fc7d12aaf924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bf2cea0d07d66d8795e23c34f5f55925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c403e84bfca14c2776970c52c86f431926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77c3ec1736af6e25c10490cccdc9e9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffdd0147a0f6c9aa5a095591ccdaf3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9eb65d576c06e3c92436c780adee2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f93f4c7cbeb1b7378e4de1640f8b6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4843a634afe6c1517c4b4ac3ab8c61931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3beb207a30109f4514cb2b0280f0bc9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4826157d71acb07a09de25f5ef6f5e1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b10ce9c0ccad819e0a229461fa25f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c46bc070b85d008e5d58579102917935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b8c48d1c447298e221d1f4194e049936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7928720f0949b6e73884904c539d0c5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d539431b23a69bbd28986927d016f0d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd062152905b019ac33f89f0e311f6fc939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4195a5d0c27e02bdc6bd60d13a4af1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90665af9f6548921bfb33297c286459941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b76ea13272bca98ae28973edc3a3a4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c232137e1ff4ad4b9f90324bf4102943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953801c795bf7476d3e2a21d31367a73944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ee4a34453b7da8797ceb732236f2d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eca3909dadc56b613a5068b65d29a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a660788171a90ee93cdba4d9b0ef16b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486115f91f76ab046066728e173a2f02948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d6eded0bbb1987c729e83eb3093d7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaa373178dca781088f5e341f6b091950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cee59217e6673b699721a3fd24f29951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bff8dc5798cafe9dff5d63b6b3ae8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6165ea6082fe0ffc9aeb5943cc71e8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75177ec4d291089bfe00bb3bf2d65770954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd820af9f75e2b38508c1ca86312ddeb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e0c7aedc85065a900bd326b01050f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfc6ba3f07efb7c6f7a518fba6d1a5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a7b1067f73a582a688d4c42680378958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a53415e1b7c2394fab1c706eeef99a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff89adfd3cdb2f21a4b14b9ea90d37960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc07412bd12911387e7dc3568c45ee961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c12d31c430f7b4e8b4614b011c6f9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6cdff5ef0e44bd6e5b80ce604a0ae963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32c88614b740a486851963bc0ca99e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176e7ee0b60181053dce50bf2cf97d9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9c16de8ad836358d151f89610d160966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0e7aa83878bd5a35b50dcc11cfe77967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137350edd380c1ed40040066c363bd6e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378a3e71b08857e70051e6f6d8ada27969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16c8fd2bdb78a0dd930f7af9aef6d5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd55187a9382202ea168962fa9dac14971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdbb0af09318d1fcf174d7500e488a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d4f0a458703ee43510ad7941c7668973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e26d4da199636f5cd779341aa6101974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496efd96d769895be06ebccac6c08cf975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc5054408f0ff5a968f5febf56073a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d34c0130b53e17b3e51d8fe381dbe977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59da10cb440086adf547347a622734978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399ebe790363a592b879c74a2c85130979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee557b10b512a0f7630a87c968d61c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ea7f7d298e56e158895fae8c31f1a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5899555458e4fe6d076e2ee29749f7982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a155c4149893455f4775d91e34091983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59be9bd44b82ee5dc1895dfe017f0e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c057c8b991efc80651b9533676f60f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40da752dc9bd979ba1205daa10a4104986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa1da18f178e31d08ea02e0ca6714c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadea6da3576ac0c4d4f8c8533d5efe988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12c559bd0fd640c534de1a86204a96989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043415341a3e10aab6b285295233778990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af9d127016c50b4ac97976b3eef6df991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbaf27236acd81b3c6801d7d188594992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d42c5a83200adbec87a433b8d7069d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5e3c02a18f55f559903d40e0c5e9f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd772a5c7c4d2c1ebe85fc3a25303d83995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51798ca0ec96b3146922b64e6e8adc10996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce16ae71539dab00f8db9acb4792dd5997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>